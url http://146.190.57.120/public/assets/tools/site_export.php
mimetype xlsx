--- v0 (2026-01-27)
+++ v1 (2026-08-15)
@@ -12,55 +12,64 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1597">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2146">
   <si>
     <t>locationNameFull</t>
   </si>
   <si>
+    <t>locationCode</t>
+  </si>
+  <si>
+    <t>locationCodeWX</t>
+  </si>
+  <si>
+    <t>locationNameWX</t>
+  </si>
+  <si>
     <t>storeEmail</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>state</t>
   </si>
   <si>
     <t>phoneNumber</t>
   </si>
   <si>
     <t>GM_name</t>
   </si>
   <si>
     <t>GM_email</t>
   </si>
   <si>
     <t>GM_phone</t>
   </si>
   <si>
     <t>SM_name</t>
   </si>
   <si>
     <t>SM_email</t>
@@ -74,4779 +83,6417 @@
   <si>
     <t>msdEmail</t>
   </si>
   <si>
     <t>msdPhone</t>
   </si>
   <si>
     <t>adName</t>
   </si>
   <si>
     <t>adEmail</t>
   </si>
   <si>
     <t>adPhone</t>
   </si>
   <si>
     <t>rdName</t>
   </si>
   <si>
     <t>rdEmail</t>
   </si>
   <si>
     <t>rdPhone</t>
   </si>
   <si>
+    <t>rvpName</t>
+  </si>
+  <si>
+    <t>rvpEmail</t>
+  </si>
+  <si>
     <t>msa</t>
   </si>
   <si>
     <t>msaEmail</t>
   </si>
   <si>
     <t>region</t>
   </si>
   <si>
     <t>regionEmail</t>
   </si>
   <si>
     <t>nationalMaintDirector</t>
   </si>
   <si>
     <t>ITmanager</t>
   </si>
   <si>
     <t>regionalFacilitiesManager</t>
   </si>
   <si>
     <t>regionalFacilitiesManagerEmail</t>
   </si>
   <si>
     <t>maintenanceLead</t>
   </si>
   <si>
+    <t>maintenanceLeadEmail</t>
+  </si>
+  <si>
     <t>maintenanceTech</t>
   </si>
   <si>
     <t>maintenanceTechEmail</t>
   </si>
   <si>
     <t>opName</t>
   </si>
   <si>
     <t>opNameEmail</t>
   </si>
   <si>
     <t>Cashless</t>
   </si>
   <si>
     <t>classification</t>
   </si>
   <si>
+    <t>market_partner</t>
+  </si>
+  <si>
+    <t>market_partner_email</t>
+  </si>
+  <si>
+    <t>1001 - Martinez</t>
+  </si>
+  <si>
+    <t>WX1001</t>
+  </si>
+  <si>
+    <t>WX1001 - Martinez</t>
+  </si>
+  <si>
+    <t>martinez@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>414 Furys Ferry Rd , Martinez, GA 30907</t>
+  </si>
+  <si>
+    <t>GA</t>
+  </si>
+  <si>
+    <t> (706) 352-4754</t>
+  </si>
+  <si>
+    <t>Ethan Love</t>
+  </si>
+  <si>
+    <t>elove@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(706) 699-1602</t>
+  </si>
+  <si>
+    <t>None</t>
+  </si>
+  <si>
+    <t>noreply@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>Charles Still</t>
+  </si>
+  <si>
+    <t>cstill@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(706) 993-7024</t>
+  </si>
+  <si>
+    <t>Chase Cursey</t>
+  </si>
+  <si>
+    <t>ccursey@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(270) 556-1476</t>
+  </si>
+  <si>
+    <t>Brad Osborne</t>
+  </si>
+  <si>
+    <t>bosborne@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>Georgia</t>
+  </si>
+  <si>
+    <t>1000stores@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>Southeast@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>David Carreon</t>
+  </si>
+  <si>
+    <t>Gary Kingsbury</t>
+  </si>
+  <si>
+    <t>gkingsbury@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>Joseph Trotta</t>
+  </si>
+  <si>
+    <t>jtrotta@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>Cash</t>
+  </si>
+  <si>
+    <t>Open Established</t>
+  </si>
+  <si>
+    <t>1002 - Belair</t>
+  </si>
+  <si>
+    <t>WX1002</t>
+  </si>
+  <si>
+    <t>WX1002 - Belair</t>
+  </si>
+  <si>
+    <t>belair@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>115 N Belair Rd , Evans, GA 30809</t>
+  </si>
+  <si>
+    <t>(706) 352-4789</t>
+  </si>
+  <si>
+    <t>Olan Thomas</t>
+  </si>
+  <si>
+    <t>othomas@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(706) 231-0861</t>
+  </si>
+  <si>
+    <t>David Lopez</t>
+  </si>
+  <si>
+    <t>dlopez@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(706) 840-6706</t>
+  </si>
+  <si>
+    <t>1003 - Hephzibah</t>
+  </si>
+  <si>
+    <t>WX1003</t>
+  </si>
+  <si>
+    <t>WX1003 - Hephzibah</t>
+  </si>
+  <si>
+    <t>hephzibah@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>3552 Windsor Spring Rd , Hephzibah, GA 30815</t>
+  </si>
+  <si>
+    <t>(706) 352-4799</t>
+  </si>
+  <si>
+    <t>Jenasya Coleman</t>
+  </si>
+  <si>
+    <t>jcoleman@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(386) 453-8629</t>
+  </si>
+  <si>
+    <t>Eric Patterson</t>
+  </si>
+  <si>
+    <t>epatterson@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>1004 - Evans</t>
+  </si>
+  <si>
+    <t>WX1004</t>
+  </si>
+  <si>
+    <t>WX1004 - Evans</t>
+  </si>
+  <si>
+    <t>evans@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>4393 Washington Rd , Evans, GA 30809</t>
+  </si>
+  <si>
+    <t>(706) 352-4804</t>
+  </si>
+  <si>
+    <t>Aaron Johnson</t>
+  </si>
+  <si>
+    <t>ajohnson@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(706) 814-9489</t>
+  </si>
+  <si>
+    <t>Carson Sharpe</t>
+  </si>
+  <si>
+    <t>csharpe@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(706) 962-7717</t>
+  </si>
+  <si>
+    <t>1005 - Steiner</t>
+  </si>
+  <si>
+    <t>WX1005</t>
+  </si>
+  <si>
+    <t>WX1005 - Steiner</t>
+  </si>
+  <si>
+    <t>steiner@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>5003 Steiner Way , Grovetown, GA 30813</t>
+  </si>
+  <si>
+    <t>(706) 352-4810</t>
+  </si>
+  <si>
+    <t>Diego Zavala</t>
+  </si>
+  <si>
+    <t>dzavala@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(626) 491-8027</t>
+  </si>
+  <si>
+    <t>Connor Powell</t>
+  </si>
+  <si>
+    <t>cpowell@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(706) 572-2586</t>
+  </si>
+  <si>
+    <t>1006 - Peach Orchard</t>
+  </si>
+  <si>
+    <t>WX1006</t>
+  </si>
+  <si>
+    <t>WX1006 - Peach Orchard</t>
+  </si>
+  <si>
+    <t>peachorchard@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>3597 Peach Orchard Rd , Augusta, GA 30906</t>
+  </si>
+  <si>
+    <t>(706) 786-9691</t>
+  </si>
+  <si>
+    <t>Dawson Payne, Zyriel Patterson</t>
+  </si>
+  <si>
+    <t>dpayne@whitewatercw.com; zpatterson@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(404) 453-4297, (706) 836-4996</t>
+  </si>
+  <si>
+    <t>Myliscia Hurdle</t>
+  </si>
+  <si>
+    <t>mhurdle@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>1007 - Wrightsboro</t>
+  </si>
+  <si>
+    <t>WX1007</t>
+  </si>
+  <si>
+    <t>WX1007 - Wrightsboro</t>
+  </si>
+  <si>
+    <t>wrightsboro@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>5241 Wrightsboro Rd , Grovetown, GA 30813</t>
+  </si>
+  <si>
+    <t>(706) 352-4818</t>
+  </si>
+  <si>
+    <t>Julius Kelch</t>
+  </si>
+  <si>
+    <t>jkelch@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(803) 640-8976</t>
+  </si>
+  <si>
+    <t>William Wilhoit</t>
+  </si>
+  <si>
+    <t>wwilhoit@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(706) 814-8501</t>
+  </si>
+  <si>
     <t>101 - Tomball</t>
   </si>
   <si>
+    <t>WX0101</t>
+  </si>
+  <si>
+    <t>WX0101 - Tomball</t>
+  </si>
+  <si>
     <t>tomball@whitewatercw.com</t>
   </si>
   <si>
     <t>14614 FM 2920 Tomball, TX 77377</t>
   </si>
   <si>
     <t>TX</t>
   </si>
   <si>
     <t>(832) 559-7488</t>
   </si>
   <si>
     <t>Jorge Zarate</t>
   </si>
   <si>
     <t>jzarate@whitewatercw.com</t>
   </si>
   <si>
     <t>(832) 744-0053</t>
   </si>
   <si>
-    <t>None</t>
-[...2 lines deleted...]
-    <t>noreply@whitewatercw.com</t>
+    <t>Salvador Cantero</t>
+  </si>
+  <si>
+    <t>(817) 312-7043</t>
   </si>
   <si>
     <t>Taylor Altazan</t>
   </si>
   <si>
     <t>taltazan@whitewatercw.com</t>
   </si>
   <si>
     <t>(225) 620-4982</t>
   </si>
   <si>
     <t>Austin Webb</t>
   </si>
   <si>
     <t>awebb@whitewatercw.com</t>
   </si>
   <si>
     <t>(832) 475-3470</t>
   </si>
   <si>
+    <t>Jonathan Blair</t>
+  </si>
+  <si>
+    <t>jblair@whitewatercw.com</t>
+  </si>
+  <si>
     <t>Houston</t>
   </si>
   <si>
     <t>100stores@whitewatercw.com</t>
   </si>
   <si>
     <t>Southwest</t>
   </si>
   <si>
     <t>southwest@whitewatercw.com</t>
   </si>
   <si>
-    <t>Jonathan Blair</t>
-[...11 lines deleted...]
-    <t>Joe Shanklin</t>
+    <t>Andrew Folse</t>
+  </si>
+  <si>
+    <t>afolse@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>Saul Govea</t>
+  </si>
+  <si>
+    <t>sgovea@whitewatercw.com</t>
   </si>
   <si>
     <t>Austin Spaeth</t>
   </si>
   <si>
     <t>aspaeth@whitewatercw.com</t>
   </si>
   <si>
-    <t>Open Established</t>
+    <t>No Cash</t>
   </si>
   <si>
     <t>102 - Fairfield</t>
   </si>
   <si>
+    <t>WX0102</t>
+  </si>
+  <si>
+    <t>WX0102 - Fairfield</t>
+  </si>
+  <si>
     <t>fairfield@whitewatercw.com</t>
   </si>
   <si>
     <t>28342 NorthWest Fwy Cypress, TX 77433</t>
   </si>
   <si>
     <t>(832) 220-6404</t>
   </si>
   <si>
+    <t>Treigh Weingart</t>
+  </si>
+  <si>
+    <t>tweingart@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(832) 833-5302</t>
+  </si>
+  <si>
     <t>Gary Martin</t>
   </si>
   <si>
     <t>gmartin@whitewatercw.com</t>
   </si>
   <si>
     <t>(832) 633-6080</t>
   </si>
   <si>
-    <t xml:space="preserve">Treigh Weingart </t>
-[...4 lines deleted...]
-  <si>
     <t>103 - Telge</t>
   </si>
   <si>
+    <t>WX0103</t>
+  </si>
+  <si>
+    <t>WX0103 - Telge</t>
+  </si>
+  <si>
     <t>telge@whitewatercw.com</t>
   </si>
   <si>
     <t>14024 Telge Cypress, TX 77429</t>
   </si>
   <si>
     <t>(832) 482-9446</t>
   </si>
   <si>
     <t>Raymond Miller</t>
   </si>
   <si>
     <t>r_miller@whitewatercw.com</t>
   </si>
   <si>
     <t>(346) 372-0640</t>
   </si>
   <si>
     <t>Nicholas Lee</t>
   </si>
   <si>
     <t>nlee@whitewatercw.com</t>
   </si>
   <si>
     <t>(832) 349-8313</t>
   </si>
   <si>
     <t>104 - Huntsville</t>
   </si>
   <si>
+    <t>WX0104</t>
+  </si>
+  <si>
+    <t>WX0104 - Huntsville</t>
+  </si>
+  <si>
     <t>huntsville@whitewatercw.com</t>
   </si>
   <si>
     <t>299 Interstate 45 Huntsville, TX 77340</t>
   </si>
   <si>
     <t>(281)598-1803</t>
   </si>
   <si>
+    <t>Allen Bell</t>
+  </si>
+  <si>
+    <t>abell@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(936) 933-3971</t>
+  </si>
+  <si>
     <t>Garrett Ling</t>
   </si>
   <si>
     <t>gling@whitewatercw.com</t>
   </si>
   <si>
-    <t>(832) 401-5798</t>
-[...8 lines deleted...]
-    <t>(936) 718-9611</t>
+    <t>(936) 577-0096</t>
   </si>
   <si>
     <t>David Chatman</t>
   </si>
   <si>
     <t>dchatman@whitewatercw.com</t>
   </si>
   <si>
     <t>(832) 326-0050</t>
   </si>
   <si>
     <t>Michael Lyons</t>
   </si>
   <si>
     <t>mlyons@whitewatercw.com</t>
   </si>
   <si>
     <t>105 - SpringWoods</t>
   </si>
   <si>
+    <t>WX0105</t>
+  </si>
+  <si>
+    <t>WX0105 - SpringWoods</t>
+  </si>
+  <si>
     <t>springwoods@whitewatercw.com</t>
   </si>
   <si>
     <t>1951 Spring Stuebner Rd Spring, TX 77389</t>
   </si>
   <si>
     <t>(346) 372-5101</t>
   </si>
   <si>
-    <t>Edgar Guerrero</t>
-[...5 lines deleted...]
-    <t>(956) 340-7843</t>
+    <t>Matthew Keaton</t>
+  </si>
+  <si>
+    <t>mkeaton@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(346) 328-9120</t>
   </si>
   <si>
     <t>Alexis Palacios</t>
   </si>
   <si>
     <t>apalacios@whitewatercw.com</t>
   </si>
   <si>
     <t>(936) 207-9136</t>
   </si>
   <si>
     <t>106 - Katy</t>
   </si>
   <si>
+    <t>WX0106</t>
+  </si>
+  <si>
+    <t>WX0106 - Katy</t>
+  </si>
+  <si>
     <t>fry@whitewatercw.com</t>
   </si>
   <si>
     <t>7118 S. Fry Rd Katy, TX 77494</t>
   </si>
   <si>
     <t>(281) 817-4711</t>
   </si>
   <si>
     <t>Robert Striker</t>
   </si>
   <si>
     <t>rstriker@whitewatercw.com</t>
   </si>
   <si>
     <t>(713) 779-3805</t>
   </si>
   <si>
-    <t>John Rodriguez</t>
-[...2 lines deleted...]
-    <t>j_rodriguez@whitewatercw.com</t>
+    <t>John Rodriguez, Kristopher Brown</t>
+  </si>
+  <si>
+    <t>j_rodriguez@whitewatercw.com; kbrown@whitewatercw.com</t>
   </si>
   <si>
     <t>(832) 860-6553</t>
   </si>
   <si>
+    <t>Abel Zavala</t>
+  </si>
+  <si>
+    <t>azavala@whitewatercw.com</t>
+  </si>
+  <si>
     <t>107 - Porter</t>
   </si>
   <si>
+    <t>WX0107</t>
+  </si>
+  <si>
+    <t>WX0107 - Porter</t>
+  </si>
+  <si>
     <t>porter@whitewatercw.com</t>
   </si>
   <si>
     <t>23615 U.S. 59 Porter, TX 77365</t>
   </si>
   <si>
     <t>(346) 295-9950</t>
   </si>
   <si>
+    <t>Trevor Kohr</t>
+  </si>
+  <si>
+    <t>tkohr@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(936) 349-5579</t>
+  </si>
+  <si>
     <t>Sarina Limon</t>
   </si>
   <si>
     <t>slimon@whitewatercw.com</t>
   </si>
   <si>
-    <t>(281) 713-0520</t>
+    <t>(832) 251-3659</t>
   </si>
   <si>
     <t>Arnold Quinn</t>
   </si>
   <si>
     <t>aquinn@whitewatercw.com</t>
   </si>
   <si>
     <t>(936) 828-0753</t>
   </si>
   <si>
-    <t>Trevor Kohr</t>
-[...2 lines deleted...]
-    <t>tkohr@whitewatercw.com</t>
+    <t>Joseph Cauthron</t>
+  </si>
+  <si>
+    <t>jcauthron@whitewatercw.com</t>
   </si>
   <si>
     <t>108 - Channelview</t>
   </si>
   <si>
+    <t>WX0108</t>
+  </si>
+  <si>
+    <t>WX0108 - Channelview</t>
+  </si>
+  <si>
     <t>channelview@whitewatercw.com</t>
   </si>
   <si>
     <t>13722 East Freeway Houston, TX 77015</t>
   </si>
   <si>
     <t>(346) 803-3600</t>
   </si>
   <si>
     <t>Lesly Duque</t>
   </si>
   <si>
     <t>lduque@whitewatercw.com</t>
   </si>
   <si>
     <t>(832) 425-5747</t>
   </si>
   <si>
     <t>Ariel Casares</t>
   </si>
   <si>
     <t>acasares@whitewatercw.com</t>
   </si>
   <si>
     <t>(832) 446-5854</t>
   </si>
   <si>
+    <t>109 - Katy Mills</t>
+  </si>
+  <si>
+    <t>WX0109</t>
+  </si>
+  <si>
+    <t>WX0109 - Katy Mills</t>
+  </si>
+  <si>
+    <t>katyfreeway@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>23719 Katy Fwy Katy, TX 77494</t>
+  </si>
+  <si>
+    <t>(346) 290-7573</t>
+  </si>
+  <si>
+    <t>Lane Berard</t>
+  </si>
+  <si>
+    <t>lberard@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(346) 661-1632</t>
+  </si>
+  <si>
+    <t>Emarione Collier</t>
+  </si>
+  <si>
+    <t>ecollier@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(832) 495-3226</t>
+  </si>
+  <si>
+    <t>110 - Crosby</t>
+  </si>
+  <si>
+    <t>WX0110</t>
+  </si>
+  <si>
+    <t>WX0110 - Crosby</t>
+  </si>
+  <si>
+    <t>crosby@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>14480 FM 2100 Crosby, TX 77532</t>
+  </si>
+  <si>
+    <t>(281) 608-6111</t>
+  </si>
+  <si>
+    <t>Israel Cazares</t>
+  </si>
+  <si>
+    <t>icazares@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(832) 805-8712</t>
+  </si>
+  <si>
+    <t>Joshua Dudley</t>
+  </si>
+  <si>
+    <t>jdudley@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(504) 615-1175</t>
+  </si>
+  <si>
+    <t>111 - Atascocita</t>
+  </si>
+  <si>
+    <t>WX0111</t>
+  </si>
+  <si>
+    <t>WX0111 - Atascocita</t>
+  </si>
+  <si>
+    <t>atascocita@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>8514 FM 1960E Atascocita, TX 77346</t>
+  </si>
+  <si>
+    <t>(346) 842-8800</t>
+  </si>
+  <si>
+    <t>Junaid Butt</t>
+  </si>
+  <si>
+    <t>jbutt@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(832) 997-8287</t>
+  </si>
+  <si>
+    <t>Mario Ochoa</t>
+  </si>
+  <si>
+    <t>mochoa@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(956) 312-9294</t>
+  </si>
+  <si>
+    <t>112 - Cleveland</t>
+  </si>
+  <si>
+    <t>WX0112</t>
+  </si>
+  <si>
+    <t>WX0112 - Cleveland</t>
+  </si>
+  <si>
+    <t>cleveland@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>707 S. Washington St. Cleveland, TX 77327</t>
+  </si>
+  <si>
+    <t>(832) 821-5139</t>
+  </si>
+  <si>
+    <t>Brennen Ramsey</t>
+  </si>
+  <si>
+    <t>bramsey@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(281) 608-5174</t>
+  </si>
+  <si>
+    <t>Jose Ramos</t>
+  </si>
+  <si>
+    <t>jramos@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(346) 373-7473</t>
+  </si>
+  <si>
+    <t>113 - Friendswood</t>
+  </si>
+  <si>
+    <t>WX0113</t>
+  </si>
+  <si>
+    <t>WX0113 - Friendswood</t>
+  </si>
+  <si>
+    <t>parkwood@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>300 W Parkwood Ave Friendswood, TX 77546</t>
+  </si>
+  <si>
+    <t>(281) 947-5533</t>
+  </si>
+  <si>
+    <t>Atossa McCrary</t>
+  </si>
+  <si>
+    <t>amccrary@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(832) 691-6845</t>
+  </si>
+  <si>
+    <t>Travis Banneyer</t>
+  </si>
+  <si>
+    <t>tbanneyer@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(281) 806-1180</t>
+  </si>
+  <si>
+    <t>Woo Kim</t>
+  </si>
+  <si>
+    <t>wkim@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(516) 776-2922</t>
+  </si>
+  <si>
+    <t>114 - Galveston</t>
+  </si>
+  <si>
+    <t>WX0114</t>
+  </si>
+  <si>
+    <t>WX0114 - Galveston</t>
+  </si>
+  <si>
+    <t>galveston@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>2001 61st St Galveston, TX 77551</t>
+  </si>
+  <si>
+    <t>(361) 288-1137</t>
+  </si>
+  <si>
+    <t>William Brown</t>
+  </si>
+  <si>
+    <t>wbrown@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(409) 683-6638</t>
+  </si>
+  <si>
+    <t>Stephanie Taylor</t>
+  </si>
+  <si>
+    <t>staylor@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(682) 803-6964</t>
+  </si>
+  <si>
+    <t>115 - Airline</t>
+  </si>
+  <si>
+    <t>WX0115</t>
+  </si>
+  <si>
+    <t>WX0115 - Airline</t>
+  </si>
+  <si>
+    <t>airline@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>5306 Airline Dr. Houston, TX 77022</t>
+  </si>
+  <si>
+    <t>(281) 712-7245</t>
+  </si>
+  <si>
+    <t>Jean-Laurent Futa</t>
+  </si>
+  <si>
+    <t>jfuta@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(346) 820-1777</t>
+  </si>
+  <si>
+    <t>Peter Sifuentez</t>
+  </si>
+  <si>
+    <t>psifuentez@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(281) 898-8078</t>
+  </si>
+  <si>
+    <t>116 - Conroe</t>
+  </si>
+  <si>
+    <t>WX0116</t>
+  </si>
+  <si>
+    <t>WX0116 - Conroe</t>
+  </si>
+  <si>
+    <t>conroe@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>1720 N Loop 336 W Conroe, TX 77304</t>
+  </si>
+  <si>
+    <t>(346) 340-8005</t>
+  </si>
+  <si>
+    <t>Chad McLain</t>
+  </si>
+  <si>
+    <t>cmclain@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(936) 330-1035</t>
+  </si>
+  <si>
+    <t>Claire Bernard</t>
+  </si>
+  <si>
+    <t>cbernard@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(936) 443-7595</t>
+  </si>
+  <si>
+    <t>117 - Bellfort</t>
+  </si>
+  <si>
+    <t>WX0117</t>
+  </si>
+  <si>
+    <t>WX0117 - Bellfort</t>
+  </si>
+  <si>
+    <t>bellfort@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>20840 W Bellfort St  Richmond, TX 77407</t>
+  </si>
+  <si>
+    <t>(832) 324-3965</t>
+  </si>
+  <si>
+    <t>William Freeney</t>
+  </si>
+  <si>
+    <t>wfreeney@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(832) 512-9862</t>
+  </si>
+  <si>
+    <t>Victor Reyes</t>
+  </si>
+  <si>
+    <t>vreyes@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(713) 501-6193</t>
+  </si>
+  <si>
+    <t>118 - Ella</t>
+  </si>
+  <si>
+    <t>WX0118</t>
+  </si>
+  <si>
+    <t>WX0118 - Ella</t>
+  </si>
+  <si>
+    <t>ella@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>3309 Ella Blvd</t>
+  </si>
+  <si>
+    <t>(281) 602-2891</t>
+  </si>
+  <si>
+    <t>Oscar Cruz</t>
+  </si>
+  <si>
+    <t>ocruz@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(713) 542-1891</t>
+  </si>
+  <si>
+    <t>Edwin Martinez</t>
+  </si>
+  <si>
+    <t>emartinez@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(832) 960-8980</t>
+  </si>
+  <si>
+    <t>Open New - Less than 11 months</t>
+  </si>
+  <si>
+    <t>119 - Cypresswood</t>
+  </si>
+  <si>
+    <t>WX0119</t>
+  </si>
+  <si>
+    <t>WX0119 - Cypresswood</t>
+  </si>
+  <si>
+    <t>cypresswood@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>24817 Aldine Westfield Drive.  Spring, TX 77373</t>
+  </si>
+  <si>
+    <t>(346) 627-2280</t>
+  </si>
+  <si>
+    <t>Shawn Moore</t>
+  </si>
+  <si>
+    <t>smoore@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(346) 702-1880</t>
+  </si>
+  <si>
+    <t>120 - Montgomery</t>
+  </si>
+  <si>
+    <t>WX0120</t>
+  </si>
+  <si>
+    <t>WX0120 - Montgomery</t>
+  </si>
+  <si>
+    <t>montgomery@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>19868 Eva St. Montgomery, TX 77356</t>
+  </si>
+  <si>
+    <t>(832) 631-9519</t>
+  </si>
+  <si>
+    <t>James Richard</t>
+  </si>
+  <si>
+    <t>jrichard@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(406) 880-6908</t>
+  </si>
+  <si>
+    <t>Samuel Smith</t>
+  </si>
+  <si>
+    <t>Samuelryansmith15@gmail.com</t>
+  </si>
+  <si>
+    <t>(936) 230-8514</t>
+  </si>
+  <si>
+    <t>121 - Stafford</t>
+  </si>
+  <si>
+    <t>WX0121</t>
+  </si>
+  <si>
+    <t>WX0121 - Stafford</t>
+  </si>
+  <si>
+    <t>stafford@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>11122 West Airport Blvd., TX 77477</t>
+  </si>
+  <si>
+    <t>(346) 627-2372</t>
+  </si>
+  <si>
+    <t>122 - Baytown</t>
+  </si>
+  <si>
+    <t>WX0122</t>
+  </si>
+  <si>
+    <t>WX0122 - Baytown</t>
+  </si>
+  <si>
+    <t>baytown@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>7303 Garth Road  Baytown, TX 77521</t>
+  </si>
+  <si>
+    <t>(346) 308-6653</t>
+  </si>
+  <si>
+    <t>Mathew Hard</t>
+  </si>
+  <si>
+    <t>mhard@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(470) 449-5979</t>
+  </si>
+  <si>
+    <t>Bradley Cumbie</t>
+  </si>
+  <si>
+    <t>bcumbie@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(936) 367-1387</t>
+  </si>
+  <si>
+    <t>123 - Orange</t>
+  </si>
+  <si>
+    <t>WX0123</t>
+  </si>
+  <si>
+    <t>WX0123 - Orange</t>
+  </si>
+  <si>
+    <t>orange@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>3122 N. 16th Orange, TX 77630</t>
+  </si>
+  <si>
+    <t>(409) 291-5446</t>
+  </si>
+  <si>
+    <t>Terrence Smith</t>
+  </si>
+  <si>
+    <t>t_smith@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(409) 554-9412</t>
+  </si>
+  <si>
+    <t>Andrew Marrero</t>
+  </si>
+  <si>
+    <t>amarrero@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(941) 356-7018</t>
+  </si>
+  <si>
+    <t>124 - Harpers Preserve</t>
+  </si>
+  <si>
+    <t>WX0124</t>
+  </si>
+  <si>
+    <t>WX0124 - Harpers Preserve</t>
+  </si>
+  <si>
+    <t>harperpreserve@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>10528 Hwy 242, Conroe, TX 77385</t>
+  </si>
+  <si>
+    <t>(936) 224-7325</t>
+  </si>
+  <si>
+    <t>Edgar Rodriguez</t>
+  </si>
+  <si>
+    <t>erodriguez@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(832) 379-4452</t>
+  </si>
+  <si>
+    <t>Nathan Montana</t>
+  </si>
+  <si>
+    <t>nmontana@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(713) 380-7242</t>
+  </si>
+  <si>
+    <t>125 - Westheimer</t>
+  </si>
+  <si>
+    <t>WX0125</t>
+  </si>
+  <si>
+    <t>WX0125 - Westheimer</t>
+  </si>
+  <si>
+    <t>westheimer@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>9235 Westheimer Rd. Houston, TX 77063</t>
+  </si>
+  <si>
+    <t>(832) 777-7552</t>
+  </si>
+  <si>
     <t>Garen Moring</t>
   </si>
   <si>
     <t>gmoring@whitewatercw.com</t>
   </si>
   <si>
     <t>(936) 402-5980</t>
   </si>
   <si>
-    <t>Saul Govea</t>
-[...95 lines deleted...]
-    <t>Javier Quintanilla</t>
+    <t>Dynasty Edwards</t>
+  </si>
+  <si>
+    <t>dynastye@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(346) 932-7229</t>
+  </si>
+  <si>
+    <t>126 - League City</t>
+  </si>
+  <si>
+    <t>WX0126</t>
+  </si>
+  <si>
+    <t>WX0126 - League City</t>
+  </si>
+  <si>
+    <t>leaguecity@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>1508 W, League City Pkwy League City, TX 77573</t>
+  </si>
+  <si>
+    <t>(281) 654-8346</t>
+  </si>
+  <si>
+    <t>Thomas Damiano</t>
+  </si>
+  <si>
+    <t>tdamiano@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(281) 780-8500</t>
+  </si>
+  <si>
+    <t>Micah Saunders</t>
+  </si>
+  <si>
+    <t>msaunders@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(808) 318-3717</t>
+  </si>
+  <si>
+    <t>Acquisition Site - acquired less than 11 months</t>
+  </si>
+  <si>
+    <t>127 - Pearland</t>
+  </si>
+  <si>
+    <t>WX0127</t>
+  </si>
+  <si>
+    <t>WX0127 - Pearland</t>
+  </si>
+  <si>
+    <t>pearland@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>9540 Broadway St. Pearland, Tx 77584</t>
+  </si>
+  <si>
+    <t>(281) 654-8418</t>
+  </si>
+  <si>
+    <t>Simeon Smith</t>
+  </si>
+  <si>
+    <t>ssmith@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(601) 405-2982</t>
+  </si>
+  <si>
+    <t>Celia Ortiz</t>
+  </si>
+  <si>
+    <t>cortiz@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>128 - Woodland Hills</t>
+  </si>
+  <si>
+    <t>WX0128</t>
+  </si>
+  <si>
+    <t>WX0128 - Woodland Hills</t>
+  </si>
+  <si>
+    <t>woodlandhills@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>15717 Woodland Hills Dr, Humble TX 77396</t>
+  </si>
+  <si>
+    <t>129 - La Porte</t>
+  </si>
+  <si>
+    <t>WX0129</t>
+  </si>
+  <si>
+    <t>WX0129 - La Porte</t>
+  </si>
+  <si>
+    <t>laporte@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>1007 S Tx-146, La Porte, TX 77571</t>
+  </si>
+  <si>
+    <t>201 - Plano Coit</t>
+  </si>
+  <si>
+    <t>WX0201</t>
+  </si>
+  <si>
+    <t>WX0201 - Plano Coit</t>
+  </si>
+  <si>
+    <t>coit@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>628 Coit Rd. Plano, TX 75075</t>
+  </si>
+  <si>
+    <t>(214) 504-1770</t>
+  </si>
+  <si>
+    <t>Daniel Keeton</t>
+  </si>
+  <si>
+    <t>dkeeton@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(972) 672-2644</t>
+  </si>
+  <si>
+    <t>Johnie Mendoza</t>
+  </si>
+  <si>
+    <t>jmendoza@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(945) 243-4677</t>
+  </si>
+  <si>
+    <t>Christopher Miller</t>
+  </si>
+  <si>
+    <t>cmiller@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(530) 598-0716</t>
+  </si>
+  <si>
+    <t>Ryan Payne</t>
+  </si>
+  <si>
+    <t>rpayne@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(469) 767-3418</t>
+  </si>
+  <si>
+    <t>DFW</t>
+  </si>
+  <si>
+    <t>200stores@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>Bruce Mueller</t>
+  </si>
+  <si>
+    <t>bmueller@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>202 - Lewisville</t>
+  </si>
+  <si>
+    <t>WX0202</t>
+  </si>
+  <si>
+    <t>WX0202 - Lewisville</t>
+  </si>
+  <si>
+    <t>roundgrove@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>222 E. Round Grove Rd. Lewisville, TX 75067</t>
+  </si>
+  <si>
+    <t>(972) 924-9806</t>
+  </si>
+  <si>
+    <t>Cole Bailey</t>
+  </si>
+  <si>
+    <t>cbailey@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(682) 262-7742</t>
+  </si>
+  <si>
+    <t>Anthony Atkinson</t>
+  </si>
+  <si>
+    <t>aatkinson@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(214) 284-2998</t>
+  </si>
+  <si>
+    <t>Michael Garcia</t>
+  </si>
+  <si>
+    <t>mgarcia@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(817) 395-2133</t>
+  </si>
+  <si>
+    <t>Samantha Crocker</t>
+  </si>
+  <si>
+    <t>scrocker@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>Damon French</t>
+  </si>
+  <si>
+    <t>dfrench@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>203 - Arlington</t>
+  </si>
+  <si>
+    <t>WX0203</t>
+  </si>
+  <si>
+    <t>WX0203 - Arlington</t>
+  </si>
+  <si>
+    <t>cooper@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>5521 S. Cooper St. Arlington, TX 76017</t>
+  </si>
+  <si>
+    <t>(682) 232-1823</t>
+  </si>
+  <si>
+    <t>Jay Hunt</t>
+  </si>
+  <si>
+    <t>jhunt@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(972) 502-0211</t>
+  </si>
+  <si>
+    <t>Rebecca Louissaint</t>
+  </si>
+  <si>
+    <t>rlouissaint@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(929) 501-3982</t>
+  </si>
+  <si>
+    <t>Taylor Line</t>
+  </si>
+  <si>
+    <t>tline@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(972) 213-7492</t>
+  </si>
+  <si>
+    <t>Brody Felton</t>
+  </si>
+  <si>
+    <t>bfelton@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>204 - Keller</t>
+  </si>
+  <si>
+    <t>WX0204</t>
+  </si>
+  <si>
+    <t>WX0204 - Keller</t>
+  </si>
+  <si>
+    <t>keller@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>788 Keller Pkwy Keller, TX 76248</t>
+  </si>
+  <si>
+    <t>(817) 753-0102</t>
+  </si>
+  <si>
+    <t>Morgan Hall</t>
+  </si>
+  <si>
+    <t>mhall@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(469) 921-3750</t>
+  </si>
+  <si>
+    <t>Colby Blalock</t>
+  </si>
+  <si>
+    <t>cblalock@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(817) 266-8560</t>
+  </si>
+  <si>
+    <t>Ernest Quinones</t>
+  </si>
+  <si>
+    <t>equinones@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(940) 233-3395</t>
+  </si>
+  <si>
+    <t>Michael Spradlin</t>
+  </si>
+  <si>
+    <t>mspradlin@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>205 - Garland</t>
+  </si>
+  <si>
+    <t>WX0205</t>
+  </si>
+  <si>
+    <t>WX0205 - Garland</t>
+  </si>
+  <si>
+    <t>centerville@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>226 West Centerville Rd Garland, TX 75041</t>
+  </si>
+  <si>
+    <t>(469) 298-2825</t>
+  </si>
+  <si>
+    <t>Zachery Hughes</t>
+  </si>
+  <si>
+    <t>zhughes@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(603) 560-2299</t>
+  </si>
+  <si>
+    <t>Jeremiah Marvin</t>
+  </si>
+  <si>
+    <t>jmarvin@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(469) 876-0429</t>
+  </si>
+  <si>
+    <t>Tommy Smith</t>
+  </si>
+  <si>
+    <t>tsmith@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>206 - Rowlett</t>
+  </si>
+  <si>
+    <t>WX0206</t>
+  </si>
+  <si>
+    <t>WX0206 - Rowlett</t>
+  </si>
+  <si>
+    <t>lakeview@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>2600 Lakeview Pkwy Rowlett, TX 75088</t>
+  </si>
+  <si>
+    <t>(469) 298-0706</t>
+  </si>
+  <si>
+    <t>Jacob Sanchez</t>
+  </si>
+  <si>
+    <t>j.sanchez@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(210) 620-8253</t>
+  </si>
+  <si>
+    <t>Adrian Venegas</t>
+  </si>
+  <si>
+    <t>avenegas@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(469) 618-2439</t>
+  </si>
+  <si>
+    <t>207 - Custer</t>
+  </si>
+  <si>
+    <t>WX0207</t>
+  </si>
+  <si>
+    <t>WX0207 - Custer</t>
+  </si>
+  <si>
+    <t>custer@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>2905 Custer Rd Plano, TX 75075</t>
+  </si>
+  <si>
+    <t>(469) 814-0152</t>
+  </si>
+  <si>
+    <t>Dequez Irving</t>
+  </si>
+  <si>
+    <t>dirving@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(817) 240-2441</t>
+  </si>
+  <si>
+    <t>Julian Chylewski-Quinonez</t>
+  </si>
+  <si>
+    <t>jchylewski-quinonez@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(469) 559-7530</t>
+  </si>
+  <si>
+    <t>208 - Lower Sonoma</t>
+  </si>
+  <si>
+    <t>WX0208</t>
+  </si>
+  <si>
+    <t>WX0208 - Lower Sonoma</t>
+  </si>
+  <si>
+    <t>sonoma@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>8917 Lower Sonoma Lane Fort Worth, TX 76177</t>
+  </si>
+  <si>
+    <t>(817) 532-5700</t>
+  </si>
+  <si>
+    <t>Scott Sallee</t>
+  </si>
+  <si>
+    <t>ssallee@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(817) 658-9993</t>
+  </si>
+  <si>
+    <t>Crystal Dullea</t>
+  </si>
+  <si>
+    <t>cdullea@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(651) 356-5277</t>
+  </si>
+  <si>
+    <t>209 - Princeton</t>
+  </si>
+  <si>
+    <t>WX0209</t>
+  </si>
+  <si>
+    <t>WX0209 - Princeton</t>
+  </si>
+  <si>
+    <t>princeton@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>835 W Princeton Princeton, TX 75407</t>
+  </si>
+  <si>
+    <t>(972) 736-6275</t>
+  </si>
+  <si>
+    <t>Dakota Lee</t>
+  </si>
+  <si>
+    <t>dlee@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(214) 776-2328</t>
+  </si>
+  <si>
+    <t>Hailie Henson</t>
+  </si>
+  <si>
+    <t>hhenson@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(972) 502-0680</t>
+  </si>
+  <si>
+    <t>210 - N. Beach</t>
+  </si>
+  <si>
+    <t>WX0210</t>
+  </si>
+  <si>
+    <t>WX0210 - N. Beach</t>
+  </si>
+  <si>
+    <t>northbeach@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>8301 North Beach Street Fort Worth, TX 76244</t>
+  </si>
+  <si>
+    <t>(817) 431-3220</t>
+  </si>
+  <si>
+    <t>Jackson Wilkinson, Randy Fishman</t>
+  </si>
+  <si>
+    <t>jwilkinson@whitewatercw.com; rfishman@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(817) 368-1584, (224) 717-1056</t>
+  </si>
+  <si>
+    <t>Patrick Pippin</t>
+  </si>
+  <si>
+    <t>ppippin@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(682) 683-1287</t>
+  </si>
+  <si>
+    <t>211 - Hudson Oaks</t>
+  </si>
+  <si>
+    <t>WX0211</t>
+  </si>
+  <si>
+    <t>WX0211 - Hudson Oaks</t>
+  </si>
+  <si>
+    <t>hudsonoaks@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>2870 Fort Worth Hwy Hudson Oaks, TX 76087</t>
+  </si>
+  <si>
+    <t>(817) 599-8090</t>
+  </si>
+  <si>
+    <t>Gaven Sinku</t>
+  </si>
+  <si>
+    <t>gsinku@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(817) 240-6156</t>
+  </si>
+  <si>
+    <t>Karson Brooks</t>
+  </si>
+  <si>
+    <t>kbrooks@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(682) 290-5853</t>
+  </si>
+  <si>
+    <t>212 - Arapaho</t>
+  </si>
+  <si>
+    <t>WX0212</t>
+  </si>
+  <si>
+    <t>WX0212 - Arapaho</t>
+  </si>
+  <si>
+    <t>arapaho@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>3331 Arapaho Rd. Garland, TX 75044</t>
+  </si>
+  <si>
+    <t>(972) 805-4939</t>
+  </si>
+  <si>
+    <t>Tiffani Chesky, William Crowson</t>
+  </si>
+  <si>
+    <t>tchesky@whitewatercw.com; wcrowson@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(682) 305-5291, (972) 399-6826</t>
+  </si>
+  <si>
+    <t>213 - Golden Triangle</t>
+  </si>
+  <si>
+    <t>WX0213</t>
+  </si>
+  <si>
+    <t>WX0213 - Golden Triangle</t>
+  </si>
+  <si>
+    <t>goldentriangle@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>4784 Golden Triangle Blvd. Fort Worth, TX 76244</t>
+  </si>
+  <si>
+    <t>(817) 337-1104</t>
+  </si>
+  <si>
+    <t>Joseph Rodriguez</t>
+  </si>
+  <si>
+    <t>jrodriguez@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(817) 806-6235</t>
+  </si>
+  <si>
+    <t>Adnan Memic</t>
+  </si>
+  <si>
+    <t>amemic@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(240) 476-5071</t>
+  </si>
+  <si>
+    <t>214 - Crowley</t>
+  </si>
+  <si>
+    <t>WX0214</t>
+  </si>
+  <si>
+    <t>WX0214 - Crowley</t>
+  </si>
+  <si>
+    <t>crowley@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>1998 E. Main Street Crowley, TX 76036</t>
+  </si>
+  <si>
+    <t>(682) 312-0701</t>
+  </si>
+  <si>
+    <t>Alberto Lopez</t>
+  </si>
+  <si>
+    <t>a_lopez@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(469) 755-8343</t>
+  </si>
+  <si>
+    <t>Savannah Mosby</t>
+  </si>
+  <si>
+    <t>smosby@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(469) 639-5457</t>
+  </si>
+  <si>
+    <t>215 - Flower Mound</t>
+  </si>
+  <si>
+    <t>WX0215</t>
+  </si>
+  <si>
+    <t>WX0215 - Flower Mound</t>
+  </si>
+  <si>
+    <t>spinks@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>2350 Spinks Rd. Flower Mound, TX 75028</t>
+  </si>
+  <si>
+    <t>(972) 410-0211</t>
+  </si>
+  <si>
+    <t>Cesar Galvan</t>
+  </si>
+  <si>
+    <t>cgalvan@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(713) 972-4404</t>
+  </si>
+  <si>
+    <t>216 - Basswood</t>
+  </si>
+  <si>
+    <t>WX0216</t>
+  </si>
+  <si>
+    <t>WX0216 - Basswood</t>
+  </si>
+  <si>
+    <t>basswood@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>2817 Basswood Blvd. Fort Worth, TX 76131</t>
+  </si>
+  <si>
+    <t>(682)224-6604</t>
+  </si>
+  <si>
+    <t>Alexyss Davis</t>
+  </si>
+  <si>
+    <t>adavis@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(817) 939-6438</t>
+  </si>
+  <si>
+    <t>Jayden Williams</t>
+  </si>
+  <si>
+    <t>j.williams@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(682) 226-8464</t>
+  </si>
+  <si>
+    <t>217 - Argyle</t>
+  </si>
+  <si>
+    <t>WX0217</t>
+  </si>
+  <si>
+    <t>WX0217 - Argyle</t>
+  </si>
+  <si>
+    <t>argyle@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>8763 US 377 S. Argyle, TX 76226</t>
+  </si>
+  <si>
+    <t>(940)343-5994</t>
+  </si>
+  <si>
+    <t>Colton Jackson</t>
+  </si>
+  <si>
+    <t>c_jackson@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(903) 771-9520</t>
+  </si>
+  <si>
+    <t>Jamie Tolliver</t>
+  </si>
+  <si>
+    <t>jtolliver@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(682) 392-5060</t>
+  </si>
+  <si>
+    <t>218 - Hampton</t>
+  </si>
+  <si>
+    <t>WX0218</t>
+  </si>
+  <si>
+    <t>WX0218 - Hampton</t>
+  </si>
+  <si>
+    <t>hampton@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>8017 S. Hampton Rd.</t>
+  </si>
+  <si>
+    <t>(214) 269-5697</t>
+  </si>
+  <si>
+    <t>Nickolis Grace</t>
+  </si>
+  <si>
+    <t>ngrace@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(903) 520-4025</t>
+  </si>
+  <si>
+    <t>Fredrick Rogers</t>
+  </si>
+  <si>
+    <t>frogers@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(254) 534-4798</t>
+  </si>
+  <si>
+    <t>Thomas Smith</t>
+  </si>
+  <si>
+    <t>219 - Weatherford</t>
+  </si>
+  <si>
+    <t>WX0219</t>
+  </si>
+  <si>
+    <t>WX0219 - Weatherford</t>
+  </si>
+  <si>
+    <t>weatherford@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>701 Fort Worth Hwy Weatherford, TX 76086</t>
+  </si>
+  <si>
+    <t>(817)523-8940</t>
+  </si>
+  <si>
+    <t>Gary Smethers</t>
+  </si>
+  <si>
+    <t>gsmethers@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(817) 559-9474</t>
+  </si>
+  <si>
+    <t>Jordan Brown</t>
+  </si>
+  <si>
+    <t>jbrown@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(405) 916-9729</t>
+  </si>
+  <si>
+    <t>220 - Melissa</t>
+  </si>
+  <si>
+    <t>WX0220</t>
+  </si>
+  <si>
+    <t>WX0220 - Melissa</t>
+  </si>
+  <si>
+    <t>samrayburn@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>2420 Sam Rayburn Hwy  Melissa, TX 75454</t>
+  </si>
+  <si>
+    <t>(214)764-8637</t>
+  </si>
+  <si>
+    <t>Jermaine Husband</t>
+  </si>
+  <si>
+    <t>jhusband@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(469) 971-1982</t>
+  </si>
+  <si>
+    <t>Jermaine Ricks</t>
+  </si>
+  <si>
+    <t>jricks@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(469) 301-5430</t>
+  </si>
+  <si>
+    <t>221 - Northlake</t>
+  </si>
+  <si>
+    <t>WX0221</t>
+  </si>
+  <si>
+    <t>WX0221 - Northlake</t>
+  </si>
+  <si>
+    <t>nbeltline@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>8440 N Belt Line Irving, TX 75063</t>
+  </si>
+  <si>
+    <t>(972)514-1193</t>
+  </si>
+  <si>
+    <t>John Allen</t>
+  </si>
+  <si>
+    <t>jallen@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(945) 357-4711</t>
+  </si>
+  <si>
+    <t>Nika Starr</t>
+  </si>
+  <si>
+    <t>nstarr@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(214) 914-3619</t>
+  </si>
+  <si>
+    <t>222 - Sycamore</t>
+  </si>
+  <si>
+    <t>WX0222</t>
+  </si>
+  <si>
+    <t>WX0222 - Sycamore</t>
+  </si>
+  <si>
+    <t>sycamore@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>2100 Sycamore School Rd Fort Worth, TX 76134</t>
+  </si>
+  <si>
+    <t>(817)231-0070</t>
+  </si>
+  <si>
+    <t>Andrew Warner</t>
+  </si>
+  <si>
+    <t>awarner@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(956) 536-9512</t>
+  </si>
+  <si>
+    <t>Kirstyn Langevin</t>
+  </si>
+  <si>
+    <t>klangevin@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(682) 561-6679</t>
+  </si>
+  <si>
+    <t>223 - Camp Bowie</t>
+  </si>
+  <si>
+    <t>WX0223</t>
+  </si>
+  <si>
+    <t>WX0223 - Camp Bowie</t>
+  </si>
+  <si>
+    <t>campbowie@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>6425 Camp Bowie Blvd Fort Worth, TX 76116</t>
+  </si>
+  <si>
+    <t>(682) 499-0431</t>
+  </si>
+  <si>
+    <t>Lara Appel</t>
+  </si>
+  <si>
+    <t>lappel@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(817) 210-2034</t>
+  </si>
+  <si>
+    <t>Lizette Servin</t>
+  </si>
+  <si>
+    <t>lservin@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(817) 797-9112</t>
+  </si>
+  <si>
+    <t>224 - Alliance</t>
+  </si>
+  <si>
+    <t>WX0224</t>
+  </si>
+  <si>
+    <t>WX0224 - Alliance</t>
+  </si>
+  <si>
+    <t>alliance@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>13125 N. Beach Street Ft. Worth, TX 76244</t>
+  </si>
+  <si>
+    <t>(214)281-4560</t>
+  </si>
+  <si>
+    <t>Camdyn Henslee</t>
+  </si>
+  <si>
+    <t>ehenslee@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(817) 845-8133</t>
+  </si>
+  <si>
+    <t>Catharine Dalton</t>
+  </si>
+  <si>
+    <t>cdalton@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(817) 991-6456</t>
+  </si>
+  <si>
+    <t>225 - Forney</t>
+  </si>
+  <si>
+    <t>WX0225</t>
+  </si>
+  <si>
+    <t>WX0225 - Forney</t>
+  </si>
+  <si>
+    <t>forney@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>11140 E US Highway 80 , Forney, TX 75126</t>
+  </si>
+  <si>
+    <t>226 - Eastchase</t>
+  </si>
+  <si>
+    <t>WX0226</t>
+  </si>
+  <si>
+    <t>WX0226 - Eastchase</t>
+  </si>
+  <si>
+    <t>eastchase@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>8668 Cina Creek Parkway , Ft. Worth, TX 76120</t>
+  </si>
+  <si>
+    <t>301 - Broken Arrow</t>
+  </si>
+  <si>
+    <t>WX0301</t>
+  </si>
+  <si>
+    <t>WX0301 - Broken Arrow</t>
+  </si>
+  <si>
+    <t>kenosha@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>2300 W Kenosha St Broken Arrow, OK 74012</t>
+  </si>
+  <si>
+    <t>OK</t>
+  </si>
+  <si>
+    <t>(918)258-0110</t>
+  </si>
+  <si>
+    <t>Mikhaila Cottrell</t>
+  </si>
+  <si>
+    <t>mcottrell@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(918) 565-7026</t>
+  </si>
+  <si>
+    <t>Breanna Massengale</t>
+  </si>
+  <si>
+    <t>bmassengale@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(479) 420-0536</t>
+  </si>
+  <si>
+    <t>tulsamarket@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>Tulsa</t>
+  </si>
+  <si>
+    <t>300stores@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>Carsie Jones</t>
+  </si>
+  <si>
+    <t>cjones@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>Morgan Young</t>
+  </si>
+  <si>
+    <t>myoung@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>302 - Tulsa</t>
+  </si>
+  <si>
+    <t>WX0302</t>
+  </si>
+  <si>
+    <t>WX0302 - Tulsa</t>
+  </si>
+  <si>
+    <t>memorial@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>8761 S. Memorial Dr. Tulsa, OK 74133</t>
+  </si>
+  <si>
+    <t>(918)779-0121</t>
+  </si>
+  <si>
+    <t>(970) 779-4255</t>
+  </si>
+  <si>
+    <t>Amy Jones</t>
+  </si>
+  <si>
+    <t>a_jones@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(918) 581-4854</t>
+  </si>
+  <si>
+    <t>303 - E31st</t>
+  </si>
+  <si>
+    <t>WX0303</t>
+  </si>
+  <si>
+    <t>WX0303 - E31st</t>
+  </si>
+  <si>
+    <t>e31st@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>10910 E. 31st Tulsa, OK 74146</t>
+  </si>
+  <si>
+    <t>539-202-2889</t>
+  </si>
+  <si>
+    <t>Israel Maselera</t>
+  </si>
+  <si>
+    <t>imaselera@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(918) 812-3329</t>
+  </si>
+  <si>
+    <t>Kellen Watkins</t>
+  </si>
+  <si>
+    <t>kwatkins@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(918) 408-4897</t>
+  </si>
+  <si>
+    <t>304 - Ardmore</t>
+  </si>
+  <si>
+    <t>WX0304</t>
+  </si>
+  <si>
+    <t>WX0304 - Ardmore</t>
+  </si>
+  <si>
+    <t>ardmore@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>12th Ave Ardmore, OK 73401</t>
+  </si>
+  <si>
+    <t>Brooklynn Hightower</t>
+  </si>
+  <si>
+    <t>bhightower@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(682) 217-3662</t>
+  </si>
+  <si>
+    <t>Timothy Rasberry</t>
+  </si>
+  <si>
+    <t>trasberry@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>401 - Manor</t>
+  </si>
+  <si>
+    <t>WX0401</t>
+  </si>
+  <si>
+    <t>WX0401 - Manor</t>
+  </si>
+  <si>
+    <t>manor@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>11809 US 290 East Highway Manor, TX 78653</t>
+  </si>
+  <si>
+    <t>(737)249-0700</t>
+  </si>
+  <si>
+    <t>Tyne Thomas</t>
+  </si>
+  <si>
+    <t>t_thomas@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(254) 462-7470</t>
+  </si>
+  <si>
+    <t>Angel Silva</t>
+  </si>
+  <si>
+    <t>asilva@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(737) 484-6065</t>
+  </si>
+  <si>
+    <t>David Hadley</t>
+  </si>
+  <si>
+    <t>thadley@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(832) 334-8677</t>
+  </si>
+  <si>
+    <t>Marc-Andre Guerra</t>
+  </si>
+  <si>
+    <t>mguerra@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(512) 851-7307</t>
+  </si>
+  <si>
+    <t>Austin</t>
+  </si>
+  <si>
+    <t>400stores@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>Todd Thacker</t>
+  </si>
+  <si>
+    <t>tthacker@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>Mark Honomichl</t>
+  </si>
+  <si>
+    <t>mhonomichl@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>402 - Menchaca</t>
+  </si>
+  <si>
+    <t>WX0402</t>
+  </si>
+  <si>
+    <t>WX0402 - Menchaca</t>
+  </si>
+  <si>
+    <t>menchaca@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>9617 Menchaca Rd. Austin, TX 78748</t>
+  </si>
+  <si>
+    <t>(512) 670-8553</t>
+  </si>
+  <si>
+    <t>Ryan Martinez</t>
+  </si>
+  <si>
+    <t>rmartinez@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(325) 206-0839</t>
+  </si>
+  <si>
+    <t>Damian Vega</t>
+  </si>
+  <si>
+    <t>dvega@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(830) 220-9639</t>
+  </si>
+  <si>
+    <t>Jorge Vital</t>
+  </si>
+  <si>
+    <t>jvital@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(915) 315-6774</t>
+  </si>
+  <si>
+    <t>403 - Hutto</t>
+  </si>
+  <si>
+    <t>WX0403</t>
+  </si>
+  <si>
+    <t>WX0403 - Hutto</t>
+  </si>
+  <si>
+    <t>edschmidt@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>300 Ed Schmidt Blvd. Hutto, TX 78634</t>
+  </si>
+  <si>
+    <t>(737) 236-0773</t>
+  </si>
+  <si>
+    <t>Elijah Dabney</t>
+  </si>
+  <si>
+    <t>edabney@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(512) 567-3361</t>
+  </si>
+  <si>
+    <t>Abraham Velazquez</t>
+  </si>
+  <si>
+    <t>avelazquez@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(512) 949-8122</t>
+  </si>
+  <si>
+    <t>Dakota Steller</t>
+  </si>
+  <si>
+    <t>dsteller@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>404 - Pflugerville</t>
+  </si>
+  <si>
+    <t>WX0404</t>
+  </si>
+  <si>
+    <t>WX0404 - Pflugerville</t>
+  </si>
+  <si>
+    <t>pflugerville@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>1901 East Parmer Lane Austin, TX 78754</t>
+  </si>
+  <si>
+    <t>(512) 368-9982</t>
+  </si>
+  <si>
+    <t>Juan Alvarez</t>
+  </si>
+  <si>
+    <t>jalvarez@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(512) 787-7917</t>
+  </si>
+  <si>
+    <t>William Simmons</t>
+  </si>
+  <si>
+    <t>wsimmons@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(512) 527-4736</t>
+  </si>
+  <si>
+    <t>405 - Marble Falls</t>
+  </si>
+  <si>
+    <t>WX0405</t>
+  </si>
+  <si>
+    <t>WX0405 - Marble Falls</t>
+  </si>
+  <si>
+    <t>marblefalls@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>1212 FM 1431 Marble Falls, TX 78654</t>
+  </si>
+  <si>
+    <t>(737) 242-2288</t>
+  </si>
+  <si>
+    <t>Kyle Smith</t>
+  </si>
+  <si>
+    <t>ksmith@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(214) 957-8293</t>
+  </si>
+  <si>
+    <t>Charles Martin</t>
+  </si>
+  <si>
+    <t>cmartin@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(325) 248-4267</t>
+  </si>
+  <si>
+    <t>406 - Round Rock</t>
+  </si>
+  <si>
+    <t>WX0406</t>
+  </si>
+  <si>
+    <t>WX0406 - Round Rock</t>
+  </si>
+  <si>
+    <t>roundrock@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>651 University Blvd. Round Rock, TX 78665</t>
+  </si>
+  <si>
+    <t>(512) 256-3930</t>
+  </si>
+  <si>
+    <t>Stephen Lucas</t>
+  </si>
+  <si>
+    <t>slucas@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(516) 410-2752</t>
+  </si>
+  <si>
+    <t>Alexis Rivas</t>
+  </si>
+  <si>
+    <t>arivas@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(512) 713-5282</t>
+  </si>
+  <si>
+    <t>407 - Valley Mills</t>
+  </si>
+  <si>
+    <t>WX0407</t>
+  </si>
+  <si>
+    <t>WX0407 - Valley Mills</t>
+  </si>
+  <si>
+    <t>valleymills@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>626 N Valley Mills Dr Waco, TX 76710</t>
+  </si>
+  <si>
+    <t>(254) 741-0092</t>
+  </si>
+  <si>
+    <t>Juan Sanchez</t>
+  </si>
+  <si>
+    <t>Jsanchez@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(254) 214-6467</t>
+  </si>
+  <si>
+    <t>Joe Carroll</t>
+  </si>
+  <si>
+    <t>jcarrol@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(254) 334-2937</t>
+  </si>
+  <si>
+    <t>Joshua Franks</t>
+  </si>
+  <si>
+    <t>jfranks@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>254-749-3281</t>
+  </si>
+  <si>
+    <t>Waco</t>
+  </si>
+  <si>
+    <t>Robert Smith</t>
+  </si>
+  <si>
+    <t>rosmith@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>408 - Hewitt</t>
+  </si>
+  <si>
+    <t>WX0408</t>
+  </si>
+  <si>
+    <t>WX0408 - Hewitt</t>
+  </si>
+  <si>
+    <t>hewitt@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>1511 Hewitt Dr Waco, TX 76712</t>
+  </si>
+  <si>
+    <t>(254) 651-2700</t>
+  </si>
+  <si>
+    <t>Luke Madron</t>
+  </si>
+  <si>
+    <t>lmadron@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(254) 292-9612</t>
+  </si>
+  <si>
+    <t>Andrew Gomez</t>
+  </si>
+  <si>
+    <t>agomez@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(254) 644-8512</t>
+  </si>
+  <si>
+    <t>409 - Cedar Park</t>
+  </si>
+  <si>
+    <t>WX0409</t>
+  </si>
+  <si>
+    <t>WX0409 - Cedar Park</t>
+  </si>
+  <si>
+    <t>bell@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>1312 N Bell Blvd Cedar Park, TX 78613</t>
+  </si>
+  <si>
+    <t>(512) 642-8206</t>
+  </si>
+  <si>
+    <t>Austin Seale</t>
+  </si>
+  <si>
+    <t>aseale@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(512) 568-7897</t>
+  </si>
+  <si>
+    <t>CARLOS PADILLA</t>
+  </si>
+  <si>
+    <t>cpadilla@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>410 - South New</t>
+  </si>
+  <si>
+    <t>WX0410</t>
+  </si>
+  <si>
+    <t>WX0410 - South New</t>
+  </si>
+  <si>
+    <t>snew@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>1516 S New Road Waco, TX 76711</t>
+  </si>
+  <si>
+    <t>(254)651-3632</t>
+  </si>
+  <si>
+    <t>Cedric Mcleain</t>
+  </si>
+  <si>
+    <t>cmcleain@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(254) 340-5545</t>
+  </si>
+  <si>
+    <t>Maximino Medrano</t>
+  </si>
+  <si>
+    <t>mmedrano@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(956) 472-9677</t>
+  </si>
+  <si>
+    <t>411 - Cameron</t>
+  </si>
+  <si>
+    <t>WX0411</t>
+  </si>
+  <si>
+    <t>WX0411 - Cameron</t>
+  </si>
+  <si>
+    <t>cameron@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>9313 Cameron Road Austin, TX 78754</t>
+  </si>
+  <si>
+    <t>412 - Georgetown</t>
+  </si>
+  <si>
+    <t>WX0412</t>
+  </si>
+  <si>
+    <t>WX0412 - Georgetown</t>
+  </si>
+  <si>
+    <t>georgetown@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>4812 Williams Dr. Georgetown, TX 78628</t>
+  </si>
+  <si>
+    <t>(512) 351-4908</t>
+  </si>
+  <si>
+    <t>Christopher Kirby</t>
+  </si>
+  <si>
+    <t>ckirby@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(512) 965-4565</t>
+  </si>
+  <si>
+    <t>Noah Toney</t>
+  </si>
+  <si>
+    <t>ntoney@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(512) 699-6201</t>
+  </si>
+  <si>
+    <t>413 - Bellmead</t>
+  </si>
+  <si>
+    <t>WX0413</t>
+  </si>
+  <si>
+    <t>WX0413 - Bellmead</t>
+  </si>
+  <si>
+    <t>bellmead@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>2400 Bellmead Dr Bellmead, TX 76705</t>
+  </si>
+  <si>
+    <t>(346) 627-2284</t>
+  </si>
+  <si>
+    <t>Manuel Balderas</t>
+  </si>
+  <si>
+    <t>mbalderas@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(512) 659-5422</t>
+  </si>
+  <si>
+    <t>Gabriel Granados</t>
+  </si>
+  <si>
+    <t>ggranados@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(254) 493-6602</t>
+  </si>
+  <si>
+    <t>(254) 749-3281</t>
+  </si>
+  <si>
+    <t>414 - Lockhart</t>
+  </si>
+  <si>
+    <t>WX0414</t>
+  </si>
+  <si>
+    <t>WX0414 - Lockhart</t>
+  </si>
+  <si>
+    <t>lockhart@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>1134 S. Colorado Street Lockhart, TX 78644</t>
+  </si>
+  <si>
+    <t>(512)240-9616</t>
+  </si>
+  <si>
+    <t>Derek Samaripa</t>
+  </si>
+  <si>
+    <t>dsamaripa@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(737) 357-4069</t>
+  </si>
+  <si>
+    <t>William Warren</t>
+  </si>
+  <si>
+    <t>wwarren@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(512) 644-6822</t>
+  </si>
+  <si>
+    <t>415 - Commerce Park</t>
+  </si>
+  <si>
+    <t>WX0415</t>
+  </si>
+  <si>
+    <t>WX0415 - Commerce Park</t>
+  </si>
+  <si>
+    <t>commercepark@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>343 Enterprise  Hewitt, TX 76643</t>
+  </si>
+  <si>
+    <t>(254)265-6384</t>
+  </si>
+  <si>
+    <t>Timothy Martin</t>
+  </si>
+  <si>
+    <t>tmartin@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(615) 809-8584</t>
+  </si>
+  <si>
+    <t>Logan Persilver</t>
+  </si>
+  <si>
+    <t>lpersilver@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(254) 424-8551</t>
+  </si>
+  <si>
+    <t>Jfranks@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>416 - Gatesville</t>
+  </si>
+  <si>
+    <t>WX0416</t>
+  </si>
+  <si>
+    <t>WX0416 - Gatesville</t>
+  </si>
+  <si>
+    <t>gatesville@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>2803 S. State Hwy 36 Gatesville TX 76528</t>
+  </si>
+  <si>
+    <t>(254)232-1817</t>
+  </si>
+  <si>
+    <t>Kory Nutt</t>
+  </si>
+  <si>
+    <t>knutty@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(254) 644-1749</t>
+  </si>
+  <si>
+    <t>Evan Hicks</t>
+  </si>
+  <si>
+    <t>ehicks@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(209) 326-4411</t>
+  </si>
+  <si>
+    <t>417 - Elgin</t>
+  </si>
+  <si>
+    <t>WX0417</t>
+  </si>
+  <si>
+    <t>WX0417 - Elgin</t>
+  </si>
+  <si>
+    <t>elgin@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>1391 W. Hwy 290 Elgin, TX 78621</t>
+  </si>
+  <si>
+    <t>(346) 547-5209</t>
+  </si>
+  <si>
+    <t>Ryan Hernandez</t>
+  </si>
+  <si>
+    <t>ryhernandez@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(956) 536-7765</t>
+  </si>
+  <si>
+    <t>Cheynoa Portus</t>
+  </si>
+  <si>
+    <t>cportus@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(512) 229-5378</t>
+  </si>
+  <si>
+    <t>418 - Belton</t>
+  </si>
+  <si>
+    <t>WX0418</t>
+  </si>
+  <si>
+    <t>WX0418 - Belton</t>
+  </si>
+  <si>
+    <t>belton@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>111 Sparta Road, Belton, TX 76513</t>
+  </si>
+  <si>
+    <t>(254) 296-8235</t>
+  </si>
+  <si>
+    <t>Joshua Skrhak</t>
+  </si>
+  <si>
+    <t>jskrhak@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(254) 228-7329</t>
+  </si>
+  <si>
+    <t>Kortnie Quinton</t>
+  </si>
+  <si>
+    <t>kquinton@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(254) 709-3605</t>
+  </si>
+  <si>
+    <t>501 - Tylersville</t>
+  </si>
+  <si>
+    <t>WX0501</t>
+  </si>
+  <si>
+    <t>WX0501 - Tylersville</t>
+  </si>
+  <si>
+    <t>tylersville@whitewatercw.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7876 Tylersville Square Dr West Chester Township, OH 45069 </t>
+  </si>
+  <si>
+    <t>OH</t>
+  </si>
+  <si>
+    <t>(513)445-5820</t>
+  </si>
+  <si>
+    <t>Heather Kinsley</t>
+  </si>
+  <si>
+    <t>hkinsley@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(513) 497-6588</t>
+  </si>
+  <si>
+    <t>Biagio Lattero</t>
+  </si>
+  <si>
+    <t>blattero@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(513) 435-2320</t>
+  </si>
+  <si>
+    <t>Tyler Ross</t>
+  </si>
+  <si>
+    <t>tross@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(567) 825-3394</t>
+  </si>
+  <si>
+    <t>Lauren Fine</t>
+  </si>
+  <si>
+    <t>lfine@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>859-750-1785</t>
+  </si>
+  <si>
+    <t>Ohio</t>
+  </si>
+  <si>
+    <t>500stores@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>Midwest</t>
+  </si>
+  <si>
+    <t>midwest@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>Greg Baker</t>
+  </si>
+  <si>
+    <t>gbaker@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>502 - Amelia</t>
+  </si>
+  <si>
+    <t>WX0502</t>
+  </si>
+  <si>
+    <t>WX0502 - Amelia</t>
+  </si>
+  <si>
+    <t>amelia@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>203 W Main. Amelia, OH 45102</t>
+  </si>
+  <si>
+    <t>(513)808-4035</t>
+  </si>
+  <si>
+    <t>Damon Wright, Kaylabree Cioffi</t>
+  </si>
+  <si>
+    <t>ewright@whitewatercw.com; kcioffi@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(513) 315-0508, (513) 491-6892</t>
+  </si>
+  <si>
+    <t>Annysa Reed</t>
+  </si>
+  <si>
+    <t>areed@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(937) 300-1960</t>
+  </si>
+  <si>
+    <t>503 - Erie</t>
+  </si>
+  <si>
+    <t>WX0503</t>
+  </si>
+  <si>
+    <t>WX0503 - Erie</t>
+  </si>
+  <si>
+    <t>erie@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>1100 S. Erie Blvd. Hamilton, OH 45011</t>
+  </si>
+  <si>
+    <t>(513)795-5846</t>
+  </si>
+  <si>
+    <t>Conner Mindar</t>
+  </si>
+  <si>
+    <t>cmindar@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(513) 316-7569</t>
+  </si>
+  <si>
+    <t>Joshua Pomeroy</t>
+  </si>
+  <si>
+    <t>jpomeroy@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(513) 505-8921</t>
+  </si>
+  <si>
+    <t>Sam Wagers</t>
+  </si>
+  <si>
+    <t>swagers@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>504 - Forest Park</t>
+  </si>
+  <si>
+    <t>WX0504</t>
+  </si>
+  <si>
+    <t>WX0504 - Forest Park</t>
+  </si>
+  <si>
+    <t>hamilton@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>11130 Hamilton Ave. Forest Park, OH 45231</t>
+  </si>
+  <si>
+    <t>(618)744-0718</t>
+  </si>
+  <si>
+    <t>Julien Perry</t>
+  </si>
+  <si>
+    <t>jperry@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(513) 594-9914</t>
+  </si>
+  <si>
+    <t>Michael Crawford</t>
+  </si>
+  <si>
+    <t>Mikec5775@icloud.com</t>
+  </si>
+  <si>
+    <t>(513) 349-1665</t>
+  </si>
+  <si>
+    <t>505 - Harrison</t>
+  </si>
+  <si>
+    <t>WX0505</t>
+  </si>
+  <si>
+    <t>WX0505 - Harrison</t>
+  </si>
+  <si>
+    <t>harrison@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>5988 Harrison Ave. Cincinnati, OH 45248</t>
+  </si>
+  <si>
+    <t>(309)808-7175</t>
+  </si>
+  <si>
+    <t>William Grimes</t>
+  </si>
+  <si>
+    <t>wgrimes@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(606) 336-2838</t>
+  </si>
+  <si>
+    <t>Brandon Hemmig</t>
+  </si>
+  <si>
+    <t>bhemmig@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(513) 399-9303</t>
+  </si>
+  <si>
+    <t>Shaun Colegrove</t>
+  </si>
+  <si>
+    <t>SColegrove@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(859) 452-8700</t>
+  </si>
+  <si>
+    <t>506 - Eastown</t>
+  </si>
+  <si>
+    <t>WX0506</t>
+  </si>
+  <si>
+    <t>WX0506 - Eastown</t>
+  </si>
+  <si>
+    <t>eastown@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>980 N Eastown Rd, Lima, OH 45807</t>
+  </si>
+  <si>
+    <t>(937)519-3554</t>
+  </si>
+  <si>
+    <t>Ryan Betts</t>
+  </si>
+  <si>
+    <t>rbetts@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(567) 204-4773</t>
+  </si>
+  <si>
+    <t>Camden Howard</t>
+  </si>
+  <si>
+    <t>choward@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(567) 371-2866</t>
+  </si>
+  <si>
+    <t>Gregory Austin</t>
+  </si>
+  <si>
+    <t>gaustin@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>567-289-0475</t>
+  </si>
+  <si>
+    <t>Ryan Miller</t>
+  </si>
+  <si>
+    <t>rmiller@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>Aric Faulder</t>
+  </si>
+  <si>
+    <t>afaulder@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>507 - Bellefontaine</t>
+  </si>
+  <si>
+    <t>WX0507</t>
+  </si>
+  <si>
+    <t>WX0507 - Bellefontaine</t>
+  </si>
+  <si>
+    <t>bellefontaine@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>940 Bellefontaine Ave, Lima, OH 45804</t>
+  </si>
+  <si>
+    <t>(937)637-0072</t>
+  </si>
+  <si>
+    <t>Kyle Greiwe</t>
+  </si>
+  <si>
+    <t>kgreiwe@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(567) 712-1573</t>
+  </si>
+  <si>
+    <t>Andrew Hubbard</t>
+  </si>
+  <si>
+    <t>ahubbard@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(419) 860-7189</t>
+  </si>
+  <si>
+    <t>508 - Middletown</t>
+  </si>
+  <si>
+    <t>WX0508</t>
+  </si>
+  <si>
+    <t>WX0508 - Middletown</t>
+  </si>
+  <si>
+    <t>roosevelt@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>4710 Roosevelt Blvd, Middletown, OH 45044</t>
+  </si>
+  <si>
+    <t>(513)217-9533</t>
+  </si>
+  <si>
+    <t>Benjamin Boyd</t>
+  </si>
+  <si>
+    <t>bboyd@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(513) 442-9241</t>
+  </si>
+  <si>
+    <t>Bryce Widener</t>
+  </si>
+  <si>
+    <t>bwidener@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(513) 382-0336</t>
+  </si>
+  <si>
+    <t>Andrew McFadden</t>
+  </si>
+  <si>
+    <t>amcfadden@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(614) 307-3728</t>
+  </si>
+  <si>
+    <t>John Benham</t>
+  </si>
+  <si>
+    <t>jbenham@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>509 - Yankee</t>
+  </si>
+  <si>
+    <t>WX0509</t>
+  </si>
+  <si>
+    <t>WX0509 - Yankee</t>
+  </si>
+  <si>
+    <t>yankee@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>8150 Yankee St, Dayton, OH 45458</t>
+  </si>
+  <si>
+    <t>(937)637-0073</t>
+  </si>
+  <si>
+    <t>Tyriq Rhodes</t>
+  </si>
+  <si>
+    <t>t.rhodes@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(937) 668-4300</t>
+  </si>
+  <si>
+    <t>Dalton Lakes</t>
+  </si>
+  <si>
+    <t>dlakes@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(513) 444-8770</t>
+  </si>
+  <si>
+    <t>510 - Ottawa</t>
+  </si>
+  <si>
+    <t>WX0510</t>
+  </si>
+  <si>
+    <t>WX0510 - Ottawa</t>
+  </si>
+  <si>
+    <t>elm@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>241 N Elm St, Ottawa, OH 45875</t>
+  </si>
+  <si>
+    <t>(513)370-2524</t>
+  </si>
+  <si>
+    <t>Heidi Damron</t>
+  </si>
+  <si>
+    <t>hdamron@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(419) 577-8430</t>
+  </si>
+  <si>
+    <t>Stephan Edwards</t>
+  </si>
+  <si>
+    <t>sedwards@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(937) 797-2112</t>
+  </si>
+  <si>
+    <t>511 - Findlay</t>
+  </si>
+  <si>
+    <t>WX0511</t>
+  </si>
+  <si>
+    <t>WX0511 - Findlay</t>
+  </si>
+  <si>
+    <t>trenton@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>600 W Trenton Ave, Findlay, OH 45804</t>
+  </si>
+  <si>
+    <t>(937)637-2202</t>
+  </si>
+  <si>
+    <t>Lance Couch</t>
+  </si>
+  <si>
+    <t>lcouch@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(567) 204-2966</t>
+  </si>
+  <si>
+    <t>Tanner Friar</t>
+  </si>
+  <si>
+    <t>tfriar@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(567) 429-8775</t>
+  </si>
+  <si>
+    <t>512 - Bowling Green</t>
+  </si>
+  <si>
+    <t>WX0512</t>
+  </si>
+  <si>
+    <t>WX0512 - Bowling Green</t>
+  </si>
+  <si>
+    <t>bowlinggreen@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>1073 S Main St, Bowling Green, OH 43402</t>
+  </si>
+  <si>
+    <t>(937)637-7229</t>
+  </si>
+  <si>
+    <t>Shad Powell</t>
+  </si>
+  <si>
+    <t>spowell@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(419) 810-2019</t>
+  </si>
+  <si>
+    <t>William Nissen</t>
+  </si>
+  <si>
+    <t>wnissen@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(419) 250-6324</t>
+  </si>
+  <si>
+    <t>513 - North Secor</t>
+  </si>
+  <si>
+    <t>WX0513</t>
+  </si>
+  <si>
+    <t>WX0513 - North Secor</t>
+  </si>
+  <si>
+    <t>nsecor@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>5028 Secor Rd Toledo, OH 43623</t>
+  </si>
+  <si>
+    <t>(419) 314-3111</t>
+  </si>
+  <si>
+    <t>Anthony Lopez</t>
+  </si>
+  <si>
+    <t>Alopez@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(419) 917-4642</t>
+  </si>
+  <si>
+    <t>Matthew Szteiter</t>
+  </si>
+  <si>
+    <t>mszteiter@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(419) 349-7380</t>
+  </si>
+  <si>
+    <t>Jordan Kearney</t>
+  </si>
+  <si>
+    <t>jkearney@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(567) 899-4475</t>
+  </si>
+  <si>
+    <t>Ben Herr</t>
+  </si>
+  <si>
+    <t>bherr@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(814) 397-5529</t>
+  </si>
+  <si>
+    <t>Mark Curtis</t>
+  </si>
+  <si>
+    <t>mcurtis@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>514 - South Secor</t>
+  </si>
+  <si>
+    <t>WX0514</t>
+  </si>
+  <si>
+    <t>WX0514 - South Secor</t>
+  </si>
+  <si>
+    <t>ssecor@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>3125 Secor Rd Toledo, OH 43606</t>
+  </si>
+  <si>
+    <t>(419) 314-3110</t>
+  </si>
+  <si>
+    <t>Nathan Ways</t>
+  </si>
+  <si>
+    <t>nways@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(419) 503-2513</t>
+  </si>
+  <si>
+    <t>Jesse Ramirez</t>
+  </si>
+  <si>
+    <t>(419) 764-1318</t>
+  </si>
+  <si>
+    <t>515 - Beechmont</t>
+  </si>
+  <si>
+    <t>WX0515</t>
+  </si>
+  <si>
+    <t>WX0515 - Beechmont</t>
+  </si>
+  <si>
+    <t>beechmont@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>7901 Beechmont Cincinnati, OH 45255</t>
+  </si>
+  <si>
+    <t>(513) 853-3791</t>
+  </si>
+  <si>
+    <t>Nancy King</t>
+  </si>
+  <si>
+    <t>nking@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(606) 207-6128</t>
+  </si>
+  <si>
+    <t>Maxie Bennington</t>
+  </si>
+  <si>
+    <t>mbennington@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(513) 617-3099</t>
+  </si>
+  <si>
+    <t>516 - Red Bank</t>
+  </si>
+  <si>
+    <t>WX0516</t>
+  </si>
+  <si>
+    <t>WX0516 - Red Bank</t>
+  </si>
+  <si>
+    <t>redbank@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>3790 Red Bank  Cincinnati, OH 45227</t>
+  </si>
+  <si>
+    <t>(513)653-3355</t>
+  </si>
+  <si>
+    <t>Domonique Harris</t>
+  </si>
+  <si>
+    <t>dharris@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(513) 325-9136</t>
+  </si>
+  <si>
+    <t>517 - Liberty Township</t>
+  </si>
+  <si>
+    <t>WX0517</t>
+  </si>
+  <si>
+    <t>WX0517 - Liberty Township</t>
+  </si>
+  <si>
+    <t>libertytownship@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>4934 Water Tower Blvd, Hamilton, OH 45011</t>
+  </si>
+  <si>
+    <t>(513) 268-1072</t>
+  </si>
+  <si>
+    <t>Alyssia Long</t>
+  </si>
+  <si>
+    <t>along@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(513) 416-1449</t>
+  </si>
+  <si>
+    <t>Eileigh Boggs</t>
+  </si>
+  <si>
+    <t>eboggs@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>518 - Beavercreek</t>
+  </si>
+  <si>
+    <t>WX0518</t>
+  </si>
+  <si>
+    <t>WX0518 - Beavercreek</t>
+  </si>
+  <si>
+    <t>colonelglenn@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>3851 Colonel Glenn Highway,  Beavercreek, OH 45324</t>
+  </si>
+  <si>
+    <t>(513) 467-3984</t>
+  </si>
+  <si>
+    <t>Jason Geis</t>
+  </si>
+  <si>
+    <t>jgeis@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(937) 815-9309</t>
+  </si>
+  <si>
+    <t>Thomas Anderson</t>
+  </si>
+  <si>
+    <t>tanderson@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(937) 580-4618</t>
+  </si>
+  <si>
+    <t>519 - Toledo Central</t>
+  </si>
+  <si>
+    <t>WX0519</t>
+  </si>
+  <si>
+    <t>WX0519 - Toledo Central</t>
+  </si>
+  <si>
+    <t>toledocentral@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>5762 Central Ave. Toledo, OH 43615</t>
+  </si>
+  <si>
+    <t>(567)304-3255</t>
+  </si>
+  <si>
+    <t>Todd Saneholtz</t>
+  </si>
+  <si>
+    <t>tsaneholtz@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(419) 704-8525</t>
+  </si>
+  <si>
+    <t>John Fugate</t>
+  </si>
+  <si>
+    <t>jfugate@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(419) 779-3954</t>
+  </si>
+  <si>
+    <t>520 - Oregon</t>
+  </si>
+  <si>
+    <t>WX0520</t>
+  </si>
+  <si>
+    <t>WX0520 - Oregon</t>
+  </si>
+  <si>
+    <t>oregon@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>3220 Navarre Ave.  Oregon, OH 43616</t>
+  </si>
+  <si>
+    <t>(567)304-3253</t>
+  </si>
+  <si>
+    <t>Timothy Wietrzykowski</t>
+  </si>
+  <si>
+    <t>twietrzykowski@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(567) 202-3843</t>
+  </si>
+  <si>
+    <t>Ramon Gomez</t>
+  </si>
+  <si>
+    <t>rgomez@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(567) 694-9312</t>
+  </si>
+  <si>
+    <t>521 - Alex Bell</t>
+  </si>
+  <si>
+    <t>WX0521</t>
+  </si>
+  <si>
+    <t>WX0521 - Alex Bell</t>
+  </si>
+  <si>
+    <t>alexbell@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>2931 W. Alex Bell Rd, Moraine OH 45459</t>
+  </si>
+  <si>
+    <t>(513) 467-3985</t>
+  </si>
+  <si>
+    <t>Dylan Johnson</t>
+  </si>
+  <si>
+    <t>djohnson@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(513) 370-4484</t>
+  </si>
+  <si>
+    <t>Zachary Randall</t>
+  </si>
+  <si>
+    <t>zrandall@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>522 - Springfield</t>
+  </si>
+  <si>
+    <t>WX0522</t>
+  </si>
+  <si>
+    <t>WX0522 - Springfield</t>
+  </si>
+  <si>
+    <t>springfield@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>1378 W 1st Street. Springfield, OH 45504</t>
+  </si>
+  <si>
+    <t>(567)686-1331</t>
+  </si>
+  <si>
+    <t>Jeffrey Russell</t>
+  </si>
+  <si>
+    <t>jrussell@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(937) 926-4347</t>
+  </si>
+  <si>
+    <t>Jacksen Dittman</t>
+  </si>
+  <si>
+    <t>jdittman@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(619) 991-1208</t>
+  </si>
+  <si>
+    <t>523 - Sandusky</t>
+  </si>
+  <si>
+    <t>WX0523</t>
+  </si>
+  <si>
+    <t>WX0523 - Sandusky</t>
+  </si>
+  <si>
+    <t>sandusky@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>4635 Milan Rd Sandusky, OH 44870</t>
+  </si>
+  <si>
+    <t>(313) 483-7232</t>
+  </si>
+  <si>
+    <t>Tyler Hendrickson</t>
+  </si>
+  <si>
+    <t>thendrickson@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(740) 317-6009</t>
+  </si>
+  <si>
+    <t>Anthony Winter</t>
+  </si>
+  <si>
+    <t>awinter@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(567) 417-4056</t>
+  </si>
+  <si>
+    <t>(567) 289-0475</t>
+  </si>
+  <si>
+    <t>524 - Springboro</t>
+  </si>
+  <si>
+    <t>WX0524</t>
+  </si>
+  <si>
+    <t>WX0524 - Springboro</t>
+  </si>
+  <si>
+    <t>springboro@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>555 West Central Ave. Springboro, OH 45066</t>
+  </si>
+  <si>
+    <t>(937) 741-5686</t>
+  </si>
+  <si>
+    <t>Alexander Foster</t>
+  </si>
+  <si>
+    <t>afoster@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(937) 414-1469</t>
+  </si>
+  <si>
+    <t>Trevor Albrycht</t>
+  </si>
+  <si>
+    <t>talbrycht@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(937) 396-9619</t>
+  </si>
+  <si>
+    <t>525 - North Bend</t>
+  </si>
+  <si>
+    <t>WX0525</t>
+  </si>
+  <si>
+    <t>WX0525 - North Bend</t>
+  </si>
+  <si>
+    <t>northbend@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>5351 North Bend Road, Cincinatti, OH 45247</t>
+  </si>
+  <si>
+    <t>601 - Lex West</t>
+  </si>
+  <si>
+    <t>WX0601</t>
+  </si>
+  <si>
+    <t>WX0601 - Lex West</t>
+  </si>
+  <si>
+    <t>meijer@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>399 Meijer Way Lexington, KY 40503</t>
+  </si>
+  <si>
+    <t>KY</t>
+  </si>
+  <si>
+    <t>(502)631-9466</t>
+  </si>
+  <si>
+    <t>Kaden Cabrera</t>
+  </si>
+  <si>
+    <t>kcabrera@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(423) 650-3644</t>
+  </si>
+  <si>
+    <t>Ryan Sosa</t>
+  </si>
+  <si>
+    <t>rsosa@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(859) 771-0349</t>
+  </si>
+  <si>
+    <t>Lexington</t>
+  </si>
+  <si>
+    <t>600stores@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>602 - Lex East</t>
+  </si>
+  <si>
+    <t>WX0602</t>
+  </si>
+  <si>
+    <t>WX0602 - Lex East</t>
+  </si>
+  <si>
+    <t>alysheba@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>1821 Alysheba Way Lexington, KY 40509</t>
+  </si>
+  <si>
+    <t>(502)694-7601</t>
+  </si>
+  <si>
+    <t>Heather Little</t>
+  </si>
+  <si>
+    <t>hlittle@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(859) 595-0940</t>
+  </si>
+  <si>
+    <t>Bryan Downs</t>
+  </si>
+  <si>
+    <t>bdowns@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(270) 696-4444</t>
+  </si>
+  <si>
+    <t>604 - Florence</t>
+  </si>
+  <si>
+    <t>WX0604</t>
+  </si>
+  <si>
+    <t>WX0604 - Florence</t>
+  </si>
+  <si>
+    <t>florence@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>146 Mt. Zion Rd. , Florence, KY 41042</t>
+  </si>
+  <si>
+    <t>701 - Cedar</t>
+  </si>
+  <si>
+    <t>WX0701</t>
+  </si>
+  <si>
+    <t>WX0701 - Cedar</t>
+  </si>
+  <si>
+    <t>cedar@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>5032 Cedar St. Lansing, MI 48910</t>
+  </si>
+  <si>
+    <t>MI</t>
+  </si>
+  <si>
+    <t>(517)619-1622</t>
+  </si>
+  <si>
+    <t>Richard Bovinette</t>
+  </si>
+  <si>
+    <t>rbovinette@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(517) 803-8107</t>
+  </si>
+  <si>
+    <t>Martin Smith</t>
+  </si>
+  <si>
+    <t>msmith@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(517) 730-1870</t>
+  </si>
+  <si>
+    <t>Michigan</t>
+  </si>
+  <si>
+    <t>700stores@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>Kevin Thacker</t>
+  </si>
+  <si>
+    <t>kethacker@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>William Clark</t>
+  </si>
+  <si>
+    <t>wclark@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>702 - Beckley</t>
+  </si>
+  <si>
+    <t>WX0702</t>
+  </si>
+  <si>
+    <t>WX0702 - Beckley</t>
+  </si>
+  <si>
+    <t>beckley@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>5401 Beckley Rd Battle Creek, MI 49015</t>
+  </si>
+  <si>
+    <t>(618)744-0921</t>
+  </si>
+  <si>
+    <t>Zachary Shellberg</t>
+  </si>
+  <si>
+    <t>zshellberg@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(517) 756-8097</t>
+  </si>
+  <si>
+    <t>Matthew Deal</t>
+  </si>
+  <si>
+    <t>mdeal@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(727) 324-7206</t>
+  </si>
+  <si>
+    <t>Jake Lattyak</t>
+  </si>
+  <si>
+    <t>jlattyak@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(217) 518-6870</t>
+  </si>
+  <si>
+    <t>703 - Columbia</t>
+  </si>
+  <si>
+    <t>WX0703</t>
+  </si>
+  <si>
+    <t>WX0703 - Columbia</t>
+  </si>
+  <si>
+    <t>columbia@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>210 East Columbia Avenue Battle Creek, MI 49015</t>
+  </si>
+  <si>
+    <t>(517)619-1553</t>
+  </si>
+  <si>
+    <t>Weston Campbell</t>
+  </si>
+  <si>
+    <t>wcampbell@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(269) 832-2322</t>
+  </si>
+  <si>
+    <t>704 - Coldwater</t>
+  </si>
+  <si>
+    <t>WX0704</t>
+  </si>
+  <si>
+    <t>WX0704 - Coldwater</t>
+  </si>
+  <si>
+    <t>willowbrook@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>360 N Willowbrook Rd Coldwater, MI 49036</t>
+  </si>
+  <si>
+    <t>(517)908-0724</t>
+  </si>
+  <si>
+    <t>Jaden Bennett</t>
+  </si>
+  <si>
+    <t>jbennett@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(513) 505-6647</t>
+  </si>
+  <si>
+    <t>Abbigale Milks</t>
+  </si>
+  <si>
+    <t>amilks@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(517) 320-0151</t>
+  </si>
+  <si>
+    <t>705 - 23 Mile</t>
+  </si>
+  <si>
+    <t>WX0705</t>
+  </si>
+  <si>
+    <t>WX0705 - 23 Mile</t>
+  </si>
+  <si>
+    <t>23mile@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>32685 23 Mile Rd New Baltimore, MI 48047</t>
+  </si>
+  <si>
+    <t>(248)455-7072</t>
+  </si>
+  <si>
+    <t>Felicia Dona</t>
+  </si>
+  <si>
+    <t>fdona@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(586) 488-8068</t>
+  </si>
+  <si>
+    <t>Albert Donadio</t>
+  </si>
+  <si>
+    <t>adonadio@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(248) 765-4246</t>
+  </si>
+  <si>
+    <t>Jamicko Bates</t>
+  </si>
+  <si>
+    <t>jbates@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(810) 394-7054</t>
+  </si>
+  <si>
+    <t>Joshua Weaver</t>
+  </si>
+  <si>
+    <t>jweaver@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>Paul Patyi</t>
+  </si>
+  <si>
+    <t>ppatyi@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>706 - Gratiot</t>
+  </si>
+  <si>
+    <t>WX0706</t>
+  </si>
+  <si>
+    <t>WX0706 - Gratiot</t>
+  </si>
+  <si>
+    <t>gratiot@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>52700 Gratiot Ave New Baltimore, MI 48051</t>
+  </si>
+  <si>
+    <t>(248)455-4286</t>
+  </si>
+  <si>
+    <t>John Urbanek</t>
+  </si>
+  <si>
+    <t>jurbanek@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(586) 601-5936</t>
+  </si>
+  <si>
+    <t>Jaclyn Vanderhagen</t>
+  </si>
+  <si>
+    <t>jvanderhagen@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(586) 487-4513</t>
+  </si>
+  <si>
+    <t>707 - Milano</t>
+  </si>
+  <si>
+    <t>WX0707</t>
+  </si>
+  <si>
+    <t>WX0707 - Milano</t>
+  </si>
+  <si>
+    <t>milano@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>51057 Milano Dr Macomb, MI 48042</t>
+  </si>
+  <si>
+    <t>(248) 469-0364</t>
+  </si>
+  <si>
+    <t>Sean Patton</t>
+  </si>
+  <si>
+    <t>Spatton@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(586) 944-6270</t>
+  </si>
+  <si>
+    <t>Hayden Boudreau</t>
+  </si>
+  <si>
+    <t>hboudreau@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(586) 980-7489</t>
+  </si>
+  <si>
+    <t>708 - Sass</t>
+  </si>
+  <si>
+    <t>WX0708</t>
+  </si>
+  <si>
+    <t>WX0708 - Sass</t>
+  </si>
+  <si>
+    <t>sass@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>50950 Sass Rd, New Baltimore, MI 48047</t>
+  </si>
+  <si>
+    <t>(248) 469-4886</t>
+  </si>
+  <si>
+    <t>709 - Adrian</t>
+  </si>
+  <si>
+    <t>WX0709</t>
+  </si>
+  <si>
+    <t>WX0709 - Adrian</t>
+  </si>
+  <si>
+    <t>adrian@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>1363 S Main St Adrian, MI 49221</t>
+  </si>
+  <si>
+    <t>(517) 325-0009</t>
+  </si>
+  <si>
+    <t>John Hayes</t>
+  </si>
+  <si>
+    <t>jhayes@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(567) 316-3804</t>
+  </si>
+  <si>
+    <t>Kyle Fowx</t>
+  </si>
+  <si>
+    <t>kfowx@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(517) 306-7170</t>
+  </si>
+  <si>
+    <t>Midwest@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>710 - East Lansing</t>
+  </si>
+  <si>
+    <t>WX0710</t>
+  </si>
+  <si>
+    <t>WX0710 - East Lansing</t>
+  </si>
+  <si>
+    <t>lansing@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>2703 E. Grand River East Lansing, MI 48823</t>
+  </si>
+  <si>
+    <t>(517) 853-7322</t>
+  </si>
+  <si>
+    <t>Larisa Urig</t>
+  </si>
+  <si>
+    <t>lurig@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(517) 920-5492</t>
+  </si>
+  <si>
+    <t>Matthew Cottingham</t>
+  </si>
+  <si>
+    <t>mcottingham@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(734) 612-8546</t>
+  </si>
+  <si>
+    <t>711 - Brighton</t>
+  </si>
+  <si>
+    <t>WX0711</t>
+  </si>
+  <si>
+    <t>WX0711 - Brighton</t>
+  </si>
+  <si>
+    <t>brighton@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>9836 E. Grand River Brighton, MI 48116</t>
+  </si>
+  <si>
+    <t>(989)771-6922</t>
+  </si>
+  <si>
+    <t>Grant Roberts</t>
+  </si>
+  <si>
+    <t>groberts@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(810) 819-0456</t>
+  </si>
+  <si>
+    <t>Devin Brown</t>
+  </si>
+  <si>
+    <t>dbrown@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(248) 678-2358</t>
+  </si>
+  <si>
+    <t>712 - Whitelake</t>
+  </si>
+  <si>
+    <t>WX0712</t>
+  </si>
+  <si>
+    <t>WX0712 - Whitelake</t>
+  </si>
+  <si>
+    <t>whitelake@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>9345 Highland Rd.White Lake Charter Township, MI 48586</t>
+  </si>
+  <si>
+    <t>(313) 416-9553</t>
+  </si>
+  <si>
+    <t>Gage Alexander</t>
+  </si>
+  <si>
+    <t>galexander@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(947) 414-9802</t>
+  </si>
+  <si>
+    <t>Luis Bailon Echeagaray</t>
+  </si>
+  <si>
+    <t>lechegaray@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(714) 745-7262</t>
+  </si>
+  <si>
+    <t>Cyril Pugh</t>
+  </si>
+  <si>
+    <t>cpugh@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>713 - Sturgis</t>
+  </si>
+  <si>
+    <t>WX0713</t>
+  </si>
+  <si>
+    <t>WX0713 - Sturgis</t>
+  </si>
+  <si>
+    <t>sturgis@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>1040 Centerville Rd Sturgis, MI 49091</t>
+  </si>
+  <si>
+    <t>(269) 256-4307</t>
+  </si>
+  <si>
+    <t>Koen Parsons</t>
+  </si>
+  <si>
+    <t>kparsons@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(269) 625-5443</t>
+  </si>
+  <si>
+    <t>Brandon Kaine</t>
+  </si>
+  <si>
+    <t>bkaine@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(269) 503-9438</t>
+  </si>
+  <si>
+    <t>714 - Ionia</t>
+  </si>
+  <si>
+    <t>WX0714</t>
+  </si>
+  <si>
+    <t>WX0714 - Ionia</t>
+  </si>
+  <si>
+    <t>ionia@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>2880 S. State Road Berlin Township, MI 48846</t>
+  </si>
+  <si>
+    <t>(616) 327-5484</t>
+  </si>
+  <si>
+    <t>Brian Savala</t>
+  </si>
+  <si>
+    <t>bsavala@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(517) 231-1935</t>
+  </si>
+  <si>
+    <t>Charmaris Nava Serrano</t>
+  </si>
+  <si>
+    <t>cserrano@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(616) 919-7924</t>
+  </si>
+  <si>
+    <t>715 - Woodhaven</t>
+  </si>
+  <si>
+    <t>WX0715</t>
+  </si>
+  <si>
+    <t>WX0715 - Woodhaven</t>
+  </si>
+  <si>
+    <t>woodhaven@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>20981 West Road Woodhaven, MI 48183</t>
+  </si>
+  <si>
+    <t>(313) 887-4442</t>
+  </si>
+  <si>
+    <t>Chris Lohrmann, Michael Newsom</t>
+  </si>
+  <si>
+    <t>clohrmann@whitewatercw.com; mnewsom@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(585) 233-7246, (734) 747-4479</t>
+  </si>
+  <si>
+    <t>Melissa Bastien</t>
+  </si>
+  <si>
+    <t>mbastien@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(734) 731-7069</t>
+  </si>
+  <si>
+    <t>716 - Hastings</t>
+  </si>
+  <si>
+    <t>WX0716</t>
+  </si>
+  <si>
+    <t>WX0716 - Hastings</t>
+  </si>
+  <si>
+    <t>hastings@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>1105 W. State Street Hastings, MI 49058</t>
+  </si>
+  <si>
+    <t>(346) 398-6193</t>
+  </si>
+  <si>
+    <t>Rob Rich</t>
+  </si>
+  <si>
+    <t>rrich@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(616) 262-7220</t>
+  </si>
+  <si>
+    <t>Melissa Lake</t>
+  </si>
+  <si>
+    <t>mlake@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(517) 802-7747</t>
+  </si>
+  <si>
+    <t>717 - Livonia</t>
+  </si>
+  <si>
+    <t>WX0717</t>
+  </si>
+  <si>
+    <t>WX0717 - Livonia</t>
+  </si>
+  <si>
+    <t>livonia@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>30471 Plymouth Rd  Livonia, MI 48150</t>
+  </si>
+  <si>
+    <t>(517) 325-3280</t>
+  </si>
+  <si>
+    <t>Habura Johnson</t>
+  </si>
+  <si>
+    <t>jhabura@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(313) 828-8032</t>
+  </si>
+  <si>
+    <t>Adam Atiefa, Jesse Sayles</t>
+  </si>
+  <si>
+    <t>aatiefa@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(734) 373-8595, (734) 363-1932</t>
+  </si>
+  <si>
+    <t>718 - Flat Rock</t>
+  </si>
+  <si>
+    <t>WX0718</t>
+  </si>
+  <si>
+    <t>WX0718 - Flat Rock</t>
+  </si>
+  <si>
+    <t>flatrock@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>26796 Telegraph Rd Flat Rock, MI 48134</t>
+  </si>
+  <si>
+    <t>(313)221-8699</t>
+  </si>
+  <si>
+    <t>Hunter Bialkowski</t>
+  </si>
+  <si>
+    <t>hbialkowski@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(734) 419-4608</t>
+  </si>
+  <si>
+    <t>719 - Rochester Hills</t>
+  </si>
+  <si>
+    <t>WX0719</t>
+  </si>
+  <si>
+    <t>WX0719 - Rochester Hills</t>
+  </si>
+  <si>
+    <t>rochesterhills@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>2603 S. Adams Road</t>
+  </si>
+  <si>
+    <t>(248) 304-7001</t>
+  </si>
+  <si>
+    <t>Luke Pattison</t>
+  </si>
+  <si>
+    <t>lpattison@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(906) 390-0406</t>
+  </si>
+  <si>
+    <t>Joshua Saarela</t>
+  </si>
+  <si>
+    <t>jsaarela@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(248) 798-2241</t>
+  </si>
+  <si>
+    <t>720 - Orion</t>
+  </si>
+  <si>
+    <t>WX0720</t>
+  </si>
+  <si>
+    <t>WX0720 - Orion</t>
+  </si>
+  <si>
+    <t>orion@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>1112 S Lapeer Rd Lake Orion, MI 48360</t>
+  </si>
+  <si>
+    <t>(248) 304-7028</t>
+  </si>
+  <si>
+    <t>Louis Vallone</t>
+  </si>
+  <si>
+    <t>Lvallone@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(586) 894-2967</t>
+  </si>
+  <si>
+    <t>Terrick Hunn</t>
+  </si>
+  <si>
+    <t>thunn@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(248) 993-2428</t>
+  </si>
+  <si>
+    <t>721 - Clio</t>
+  </si>
+  <si>
+    <t>WX0721</t>
+  </si>
+  <si>
+    <t>WX0721 - Clio</t>
+  </si>
+  <si>
+    <t>clio@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>4215 W Vienna Rd., Clio, MI 48420</t>
+  </si>
+  <si>
+    <t>(810) 221-8523</t>
+  </si>
+  <si>
+    <t>Matthew Lovegrove</t>
+  </si>
+  <si>
+    <t>mlovegrove@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(517) 763-3907</t>
+  </si>
+  <si>
+    <t>Tyler Smith</t>
+  </si>
+  <si>
+    <t>t.smith@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(810) 335-8463</t>
+  </si>
+  <si>
+    <t>801 - Central Wax Rd</t>
+  </si>
+  <si>
+    <t>WX0801</t>
+  </si>
+  <si>
+    <t>WX0801 - Central Wax Rd</t>
+  </si>
+  <si>
+    <t>wax@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>14321 Wax Rd Baton Rouge, LA 70818</t>
+  </si>
+  <si>
+    <t>LA</t>
+  </si>
+  <si>
+    <t>(225) 296-9012</t>
+  </si>
+  <si>
+    <t>Kirk Smith</t>
+  </si>
+  <si>
+    <t>kirksmith@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(225) 347-3123</t>
+  </si>
+  <si>
+    <t>Evan Miller</t>
+  </si>
+  <si>
+    <t>emiller@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(225) 439-7194</t>
+  </si>
+  <si>
+    <t>Brian Kimpel</t>
+  </si>
+  <si>
+    <t>bkimpel@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(504) 494-7646</t>
+  </si>
+  <si>
+    <t>Caleb Harris</t>
+  </si>
+  <si>
+    <t>charris@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>225-276-3602</t>
+  </si>
+  <si>
+    <t>Louisiana</t>
+  </si>
+  <si>
+    <t>800stores@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>Kain Erwin</t>
+  </si>
+  <si>
+    <t>kerwin@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>Dylan Latiolais</t>
   </si>
   <si>
     <t>dlatiolais@whitewatercw.com</t>
   </si>
   <si>
-    <t>112 - Cleveland</t>
-[...1436 lines deleted...]
-    <t>(956) 536-7765</t>
+    <t>802 - Highland</t>
+  </si>
+  <si>
+    <t>WX0802</t>
+  </si>
+  <si>
+    <t>WX0802 - Highland</t>
+  </si>
+  <si>
+    <t>highland@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>20311 Highland Rd Baton Rouge, LA 70817</t>
+  </si>
+  <si>
+    <t>(225) 295-6914</t>
+  </si>
+  <si>
+    <t>Lakendrick Paul</t>
+  </si>
+  <si>
+    <t>lpaul@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(225) 302-0773</t>
+  </si>
+  <si>
+    <t>Nathaniel Marsh</t>
+  </si>
+  <si>
+    <t>nmarsh@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(225) 402-6170</t>
+  </si>
+  <si>
+    <t>Joshua Ballay</t>
+  </si>
+  <si>
+    <t>jballay@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(225) 218-3956</t>
+  </si>
+  <si>
+    <t>John Longoria</t>
+  </si>
+  <si>
+    <t>jlongoria@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>803 - Burbank</t>
+  </si>
+  <si>
+    <t>WX0803</t>
+  </si>
+  <si>
+    <t>WX0803 - Burbank</t>
+  </si>
+  <si>
+    <t>burbank@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>10603 Burbank Drive Baton Rouge, LA 70810</t>
+  </si>
+  <si>
+    <t>(225) 296-9113</t>
+  </si>
+  <si>
+    <t>Darrien Gage</t>
+  </si>
+  <si>
+    <t>dgage@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(225) 716-1642</t>
+  </si>
+  <si>
+    <t>Jacob Cleveland</t>
+  </si>
+  <si>
+    <t>jcleveland@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(225) 733-4994</t>
+  </si>
+  <si>
+    <t>804 - Siegen</t>
+  </si>
+  <si>
+    <t>WX0804</t>
+  </si>
+  <si>
+    <t>WX0804 - Siegen</t>
+  </si>
+  <si>
+    <t>siegen@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>6205 Siegen Ln Baton Rouge, LA 70809</t>
+  </si>
+  <si>
+    <t>(225) 416-7333</t>
+  </si>
+  <si>
+    <t>Clay Chauvin</t>
+  </si>
+  <si>
+    <t>cchauvin@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(225) 326-8876</t>
+  </si>
+  <si>
+    <t>Shane Forbes</t>
+  </si>
+  <si>
+    <t>sforbes@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(225) 270-2682</t>
+  </si>
+  <si>
+    <t>805 - Prairieville</t>
+  </si>
+  <si>
+    <t>WX0805</t>
+  </si>
+  <si>
+    <t>WX0805 - Prairieville</t>
+  </si>
+  <si>
+    <t>cbraud@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>36571 C. Braud Rd Prairieville, LA 70769</t>
+  </si>
+  <si>
+    <t>(225) 416-7334</t>
+  </si>
+  <si>
+    <t>Andrew Chaney</t>
+  </si>
+  <si>
+    <t>a.chaney@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(225) 289-1118</t>
+  </si>
+  <si>
+    <t>Nathan Farmer</t>
+  </si>
+  <si>
+    <t>nfarmer@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(225) 954-2259</t>
+  </si>
+  <si>
+    <t>806 - Oneal</t>
+  </si>
+  <si>
+    <t>WX0806</t>
+  </si>
+  <si>
+    <t>WX0806 - Oneal</t>
+  </si>
+  <si>
+    <t>oneal@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>2345 O'Neal Ln Baton Rouge, LA 70816</t>
+  </si>
+  <si>
+    <t>(225) 416-7386</t>
+  </si>
+  <si>
+    <t>Courtney Bourgeois</t>
+  </si>
+  <si>
+    <t>cbourgeois@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(225) 772-4675</t>
+  </si>
+  <si>
+    <t>Kaylynn Simmons</t>
+  </si>
+  <si>
+    <t>ksimmons@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(815) 299-1297</t>
+  </si>
+  <si>
+    <t>807 - Corporate Blvd</t>
+  </si>
+  <si>
+    <t>WX0807</t>
+  </si>
+  <si>
+    <t>WX0807 - Corporate Blvd</t>
+  </si>
+  <si>
+    <t>corporateblvd@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>5151 Corporate Blvd Baton Rouge, LA 70808</t>
+  </si>
+  <si>
+    <t>(225) 364-0999</t>
+  </si>
+  <si>
+    <t>Tristan Taylor</t>
+  </si>
+  <si>
+    <t>ttaylor@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(225) 449-5976</t>
+  </si>
+  <si>
+    <t>Kiley Clifton</t>
+  </si>
+  <si>
+    <t>kclifton@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(225) 220-8426</t>
+  </si>
+  <si>
+    <t>808 - Johnston</t>
+  </si>
+  <si>
+    <t>WX0808</t>
+  </si>
+  <si>
+    <t>WX0808 - Johnston</t>
+  </si>
+  <si>
+    <t>johnston@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>4501 Johnston St. Lafayette, LA 70503</t>
+  </si>
+  <si>
+    <t>(337) 761-4964</t>
+  </si>
+  <si>
+    <t>Melainey Guillory</t>
+  </si>
+  <si>
+    <t>mguillory@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(337) 356-6483</t>
+  </si>
+  <si>
+    <t>Joshua Goleman</t>
+  </si>
+  <si>
+    <t>jgoleman@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(337) 267-6008</t>
+  </si>
+  <si>
+    <t>Joe Wilburn</t>
+  </si>
+  <si>
+    <t>jwilburn@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(225) 247-8585</t>
+  </si>
+  <si>
+    <t>Trey Schreiber</t>
+  </si>
+  <si>
+    <t>tschreiber@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>809 - Carencro</t>
+  </si>
+  <si>
+    <t>WX0809</t>
+  </si>
+  <si>
+    <t>WX0809 - Carencro</t>
+  </si>
+  <si>
+    <t>carencro@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>101 Hector Connoly Rd. Carencro, LA 70520</t>
+  </si>
+  <si>
+    <t>(337) 326-5102</t>
+  </si>
+  <si>
+    <t>Bianca Falcon</t>
+  </si>
+  <si>
+    <t>bfalcon@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(337) 290-2759</t>
+  </si>
+  <si>
+    <t>Hettie Lightell</t>
+  </si>
+  <si>
+    <t>hlightell@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(337) 356-9957</t>
+  </si>
+  <si>
+    <t>810 - Broussard</t>
+  </si>
+  <si>
+    <t>WX0810</t>
+  </si>
+  <si>
+    <t>WX0810 - Broussard</t>
+  </si>
+  <si>
+    <t>broussard@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>5921 Ambassador Caffery Pkwy. Broussard, LA 70518</t>
+  </si>
+  <si>
+    <t>(337) 279-1728</t>
+  </si>
+  <si>
+    <t>Bradley Batiste</t>
+  </si>
+  <si>
+    <t>bbatiste@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(337) 852-2365</t>
+  </si>
+  <si>
+    <t>Philippian Lewis</t>
+  </si>
+  <si>
+    <t>plewis@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(985) 498-7003</t>
+  </si>
+  <si>
+    <t>(337) 224-0651</t>
+  </si>
+  <si>
+    <t>811 - Cortana</t>
+  </si>
+  <si>
+    <t>WX0811</t>
+  </si>
+  <si>
+    <t>WX0811 - Cortana</t>
+  </si>
+  <si>
+    <t>cortana@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>9260 Cortana Place  Baton Rouge, LA 70815</t>
+  </si>
+  <si>
+    <t>(225) 416-6094</t>
+  </si>
+  <si>
+    <t>Brian Williams</t>
+  </si>
+  <si>
+    <t>bwilliams@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(470) 848-5245</t>
+  </si>
+  <si>
+    <t>Erik Lira</t>
+  </si>
+  <si>
+    <t>elira@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(620) 408-4761</t>
+  </si>
+  <si>
+    <t>812 - Gonzales</t>
+  </si>
+  <si>
+    <t>WX0812</t>
+  </si>
+  <si>
+    <t>WX0812 - Gonzales</t>
+  </si>
+  <si>
+    <t>gonzales@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>2703 South Burnside Ave. Gonzales, LA 70737</t>
+  </si>
+  <si>
+    <t>(225) 208-7409</t>
+  </si>
+  <si>
+    <t>Kyle Lawson</t>
+  </si>
+  <si>
+    <t>klawson@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(225) 363-8910</t>
+  </si>
+  <si>
+    <t>Joseph Zimmerman</t>
+  </si>
+  <si>
+    <t>jzimmerman@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(682) 330-8775</t>
+  </si>
+  <si>
+    <t>813 - Port Allen</t>
+  </si>
+  <si>
+    <t>WX0813</t>
+  </si>
+  <si>
+    <t>WX0813 - Port Allen</t>
+  </si>
+  <si>
+    <t>portallen@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>4017 Hwy 1 South Port Allen LA 70767</t>
+  </si>
+  <si>
+    <t>(225) 612-5609</t>
+  </si>
+  <si>
+    <t>Landon Becnel</t>
+  </si>
+  <si>
+    <t>lbecnel@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(225) 328-2294</t>
+  </si>
+  <si>
+    <t>Gunnar Aillet</t>
+  </si>
+  <si>
+    <t>gaillet@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>814 - DeRidder</t>
+  </si>
+  <si>
+    <t>WX0814</t>
+  </si>
+  <si>
+    <t>WX0814 - DeRidder</t>
+  </si>
+  <si>
+    <t>deridder@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>1309 N. Pine St.  DeRidder, LA 70634</t>
+  </si>
+  <si>
+    <t>(832) 592-1030</t>
+  </si>
+  <si>
+    <t>Caleb Geltz</t>
+  </si>
+  <si>
+    <t>cgeltz@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(337) 396-8390</t>
+  </si>
+  <si>
+    <t>Jeremey White</t>
+  </si>
+  <si>
+    <t>jwhite@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(337) 396-6608</t>
+  </si>
+  <si>
+    <t>815 - Scott</t>
+  </si>
+  <si>
+    <t>WX0815</t>
+  </si>
+  <si>
+    <t>WX0815 - Scott</t>
+  </si>
+  <si>
+    <t>scott@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>602 Apollo Road Scott, LA 70583</t>
+  </si>
+  <si>
+    <t>(337) 735-7409</t>
+  </si>
+  <si>
+    <t>Derek Vincent</t>
+  </si>
+  <si>
+    <t>dvincent@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(337) 852-5589</t>
+  </si>
+  <si>
+    <t>Trelan Simon</t>
+  </si>
+  <si>
+    <t>tsimon@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(337) 789-5998</t>
+  </si>
+  <si>
+    <t>816 - St. Nazaire</t>
+  </si>
+  <si>
+    <t>WX0816</t>
+  </si>
+  <si>
+    <t>WX0816 - St. Nazaire</t>
+  </si>
+  <si>
+    <t>stnazaire@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>216 St. Nazaire Rd  Broussard, LA 70518</t>
+  </si>
+  <si>
+    <t>(337) 210-9429</t>
+  </si>
+  <si>
+    <t>Jordan Arceneaux</t>
+  </si>
+  <si>
+    <t>jarceneaux@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(337) 849-4259</t>
+  </si>
+  <si>
+    <t>Tammie Brown</t>
+  </si>
+  <si>
+    <t>t_brown@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(337) 296-3282</t>
+  </si>
+  <si>
+    <t>817 - Denham Springs</t>
+  </si>
+  <si>
+    <t>WX0817</t>
+  </si>
+  <si>
+    <t>WX0817 - Denham Springs</t>
+  </si>
+  <si>
+    <t>denham@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>27913 Juban Rd  Denham Springs, LA 70726</t>
+  </si>
+  <si>
+    <t>(225) 296-9822</t>
+  </si>
+  <si>
+    <t>Austin Palmer</t>
+  </si>
+  <si>
+    <t>apalmer@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(225) 503-9530</t>
+  </si>
+  <si>
+    <t>William Price</t>
+  </si>
+  <si>
+    <t>wprice@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(225) 910-1921</t>
+  </si>
+  <si>
+    <t>901 - Goose Creek</t>
+  </si>
+  <si>
+    <t>WX0901</t>
+  </si>
+  <si>
+    <t>WX0901 - Goose Creek</t>
+  </si>
+  <si>
+    <t>goosecreek@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>107 Thomason Boulevard Goose Creek, SC 29445</t>
+  </si>
+  <si>
+    <t>SC</t>
+  </si>
+  <si>
+    <t>(843) 793-4855</t>
+  </si>
+  <si>
+    <t>Hannah Olsen</t>
+  </si>
+  <si>
+    <t>holsen@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(843) 955-4096</t>
+  </si>
+  <si>
+    <t>Unique Steward</t>
+  </si>
+  <si>
+    <t>usteward@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(504) 215-2870</t>
+  </si>
+  <si>
+    <t>Ryan Fix</t>
+  </si>
+  <si>
+    <t>rfix@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(843) 532-7321</t>
+  </si>
+  <si>
+    <t>South Carolina</t>
+  </si>
+  <si>
+    <t>900stores@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>southeast@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>Patrick Wilson</t>
+  </si>
+  <si>
+    <t>pwilson@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>902 - Sam Ritt</t>
+  </si>
+  <si>
+    <t>WX0902</t>
+  </si>
+  <si>
+    <t>WX0902 - Sam Ritt</t>
+  </si>
+  <si>
+    <t>samritt@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>1114 Sam Rittenberg Boulevard Charleston, SC 29407</t>
+  </si>
+  <si>
+    <t>(854) 444-3313</t>
+  </si>
+  <si>
+    <t>Tyler Jones</t>
+  </si>
+  <si>
+    <t>tjones@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(253) 222-8570</t>
+  </si>
+  <si>
+    <t>Wynter Figueroa</t>
+  </si>
+  <si>
+    <t>wfigueroa@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(843) 489-5362</t>
+  </si>
+  <si>
+    <t>903 - Savannah Hwy</t>
+  </si>
+  <si>
+    <t>WX0903</t>
+  </si>
+  <si>
+    <t>WX0903 - Savannah Hwy</t>
+  </si>
+  <si>
+    <t>savannah@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>2209 Savannah Highway Charleston, SC 29414</t>
+  </si>
+  <si>
+    <t>(843) 718-1500</t>
+  </si>
+  <si>
+    <t>Anthony Tanzini</t>
+  </si>
+  <si>
+    <t>atanzini@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>Terelle Kinloch</t>
+  </si>
+  <si>
+    <t>tkinloch@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(843) 442-5588</t>
+  </si>
+  <si>
+    <t>904 - Ben Sawyer</t>
+  </si>
+  <si>
+    <t>WX0904</t>
+  </si>
+  <si>
+    <t>WX0904 - Ben Sawyer</t>
+  </si>
+  <si>
+    <t>bensawyer@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>1406 Ben Sawyer Boulevard Mount Pleasant, SC 29464</t>
+  </si>
+  <si>
+    <t>(843) 284-8903</t>
+  </si>
+  <si>
+    <t>Grant Mills</t>
+  </si>
+  <si>
+    <t>gmills@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(614) 620-0543</t>
+  </si>
+  <si>
+    <t>Emmanuel Hoey</t>
+  </si>
+  <si>
+    <t>ehoey@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(864) 425-0988</t>
+  </si>
+  <si>
+    <t>905 - Forest Drive</t>
+  </si>
+  <si>
+    <t>WX0905</t>
+  </si>
+  <si>
+    <t>WX0905 - Forest Drive</t>
+  </si>
+  <si>
+    <t>forestdrive@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>5490 Forest Drive Columbia, SC 29206</t>
+  </si>
+  <si>
+    <t>(803) 851-4172</t>
+  </si>
+  <si>
+    <t>James Chandler</t>
+  </si>
+  <si>
+    <t>jchandler@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(803) 238-8932</t>
+  </si>
+  <si>
+    <t>Jasmine Davenport</t>
+  </si>
+  <si>
+    <t>jdavenport@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(912) 210-7056</t>
+  </si>
+  <si>
+    <t>scdistribution@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>Southeast@whitewatercw,com</t>
+  </si>
+  <si>
+    <t>David Rhodes</t>
+  </si>
+  <si>
+    <t>drhodes@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>906 - Plantation</t>
+  </si>
+  <si>
+    <t>WX0906</t>
+  </si>
+  <si>
+    <t>WX0906 - Plantation</t>
+  </si>
+  <si>
+    <t>plantation@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>539 St. James Ave Goose Creek, SC 29445</t>
+  </si>
+  <si>
+    <t>(843) 640-3507</t>
+  </si>
+  <si>
+    <t>Lenore Saunders</t>
+  </si>
+  <si>
+    <t>lsaunders@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(330) 503-4079</t>
+  </si>
+  <si>
+    <t>Colton Keathley</t>
+  </si>
+  <si>
+    <t>ckeathley@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(276) 613-3503</t>
+  </si>
+  <si>
+    <t>907 - Cane Bay</t>
+  </si>
+  <si>
+    <t>WX0907</t>
+  </si>
+  <si>
+    <t>WX0907 - Cane Bay</t>
+  </si>
+  <si>
+    <t>canebay@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>1727 State Road Summerville, SC 29486</t>
+  </si>
+  <si>
+    <t>(843) 761-3114</t>
+  </si>
+  <si>
+    <t>Brian Norton</t>
+  </si>
+  <si>
+    <t>bnorton@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(781) 771-4346</t>
+  </si>
+  <si>
+    <t>Scott Howard</t>
+  </si>
+  <si>
+    <t>showard@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(508) 564-3600</t>
+  </si>
+  <si>
+    <t>908 - Harbison</t>
+  </si>
+  <si>
+    <t>WX0908</t>
+  </si>
+  <si>
+    <t>WX0908 - Harbison</t>
+  </si>
+  <si>
+    <t>harbison@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>291 Harbison Blvd. Columbia, SC 29212</t>
+  </si>
+  <si>
+    <t>(803) 708-1521</t>
+  </si>
+  <si>
+    <t>Alonzo Barkley</t>
+  </si>
+  <si>
+    <t>abarkley@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(843) 343-5987</t>
+  </si>
+  <si>
+    <t>Abigail Collins</t>
+  </si>
+  <si>
+    <t>acollins@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(803) 673-0191</t>
+  </si>
+  <si>
+    <t>909 - Gervais</t>
+  </si>
+  <si>
+    <t>WX0909</t>
+  </si>
+  <si>
+    <t>WX0909 - Gervais</t>
+  </si>
+  <si>
+    <t>gervais@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>2006 Gervais Street Columbia, SC 29204</t>
+  </si>
+  <si>
+    <t>(803) 683-7399</t>
+  </si>
+  <si>
+    <t>Antwon Horton</t>
+  </si>
+  <si>
+    <t>ahorton@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(803) 552-2095</t>
+  </si>
+  <si>
+    <t>Steven Willis</t>
+  </si>
+  <si>
+    <t>swillis@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(803) 476-2012</t>
+  </si>
+  <si>
+    <t>910 - Two Notch</t>
+  </si>
+  <si>
+    <t>WX0910</t>
+  </si>
+  <si>
+    <t>WX0910 - Two Notch</t>
+  </si>
+  <si>
+    <t>twonotch@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>10056 Two Notch Road Columbia, SC 29414</t>
+  </si>
+  <si>
+    <t>(803) 401-5512</t>
+  </si>
+  <si>
+    <t>Rico Roach</t>
+  </si>
+  <si>
+    <t>rroach@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(803) 814-8831</t>
+  </si>
+  <si>
+    <t>911 - Floyd Drive</t>
+  </si>
+  <si>
+    <t>WX0911</t>
+  </si>
+  <si>
+    <t>WX0911 - Floyd Drive</t>
+  </si>
+  <si>
+    <t>floyd@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>1030 Floyd Drive Charleston, SC 29414</t>
+  </si>
+  <si>
+    <t>(854) 214-7472</t>
+  </si>
+  <si>
+    <t>Logan Jonkman</t>
+  </si>
+  <si>
+    <t>ljonkman@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(918) 998-7409</t>
+  </si>
+  <si>
+    <t>Cam'ron Dottery</t>
+  </si>
+  <si>
+    <t>dcam'ron@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(843) 478-8272</t>
+  </si>
+  <si>
+    <t>912 - University</t>
+  </si>
+  <si>
+    <t>WX0912</t>
+  </si>
+  <si>
+    <t>WX0912 - University</t>
+  </si>
+  <si>
+    <t>university@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>8989 University Blvd. , North Charleston, SC 29406</t>
+  </si>
+  <si>
+    <t>913 - Greenwood</t>
+  </si>
+  <si>
+    <t>WX0913</t>
+  </si>
+  <si>
+    <t>WX0913 - Greenwood</t>
+  </si>
+  <si>
+    <t>greenwood@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>1120 Mathis Rd , Greenwood, SC 29649</t>
+  </si>
+  <si>
+    <t> (864) 252-8320</t>
+  </si>
+  <si>
+    <t>Frank Taylor</t>
+  </si>
+  <si>
+    <t>ftaylor@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(864) 396-6855</t>
+  </si>
+  <si>
+    <t>914 - North Augusta</t>
+  </si>
+  <si>
+    <t>WX0914</t>
+  </si>
+  <si>
+    <t>WX0914 - North Augusta</t>
+  </si>
+  <si>
+    <t>northaugusta@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>204 Edgefield Rd , North Augusta, SC 29841</t>
+  </si>
+  <si>
+    <t> (803) 769-3379</t>
+  </si>
+  <si>
+    <t>Owen Skelton</t>
+  </si>
+  <si>
+    <t>oskelton@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(864) 634-7606</t>
+  </si>
+  <si>
+    <t>99 - Corporate</t>
+  </si>
+  <si>
+    <t>WX0099</t>
+  </si>
+  <si>
+    <t>WX0099 - Corporate</t>
+  </si>
+  <si>
+    <t>106 Vintage Park Blvd #100</t>
+  </si>
+  <si>
+    <t>346-367-2500</t>
+  </si>
+  <si>
+    <t>Prince McHenry</t>
+  </si>
+  <si>
+    <t>pmchenry@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(254) 981-8292</t>
   </si>
   <si>
     <t>Giovanni Scroggins</t>
   </si>
   <si>
     <t>gscroggins@whitewatercw.com</t>
   </si>
   <si>
     <t>(512) 584-6004</t>
   </si>
   <si>
-    <t>Kyle Smith</t>
-[...2810 lines deleted...]
-    <t>dturner@whitewatercw.com</t>
+    <t>Jaxon Smith</t>
+  </si>
+  <si>
+    <t>jsmith@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(575) 416-6392</t>
+  </si>
+  <si>
+    <t>Sara Messer</t>
+  </si>
+  <si>
+    <t>smesser@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(513) 767-7994</t>
+  </si>
+  <si>
+    <t>Brian McCrudden</t>
+  </si>
+  <si>
+    <t>bmccrudden@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(843) 256-6304</t>
+  </si>
+  <si>
+    <t>Donald Thomas</t>
+  </si>
+  <si>
+    <t>dthomas@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(469) 394-0600</t>
+  </si>
+  <si>
+    <t>Robert Soto</t>
+  </si>
+  <si>
+    <t>rsoto@whitewatercw.com</t>
+  </si>
+  <si>
+    <t>(817) 513-9971</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -5150,59 +6797,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI153"/>
+  <dimension ref="A1:AQ172"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -5264,14072 +6911,19513 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
+      <c r="AJ1" t="s">
+        <v>35</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>42</v>
+      </c>
     </row>
-    <row r="2" spans="1:35">
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>43</v>
+      </c>
+      <c r="B2">
+        <v>1001</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="F2" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="G2" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="H2" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="I2" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="J2" t="s">
-        <v>36</v>
+        <v>51</v>
+      </c>
+      <c r="K2" t="s">
+        <v>52</v>
       </c>
       <c r="L2" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="M2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O2" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="P2" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="R2" t="s">
+        <v>55</v>
+      </c>
+      <c r="S2" t="s">
+        <v>56</v>
+      </c>
+      <c r="T2" t="s">
+        <v>57</v>
+      </c>
+      <c r="U2" t="s">
+        <v>58</v>
+      </c>
+      <c r="V2" t="s">
+        <v>59</v>
+      </c>
+      <c r="W2" t="s">
+        <v>60</v>
+      </c>
+      <c r="X2" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>63</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>64</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>69</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>70</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>71</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN2" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="3" spans="1:43">
+      <c r="A3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B3">
+        <v>1002</v>
+      </c>
+      <c r="C3" t="s">
+        <v>75</v>
+      </c>
+      <c r="D3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E3" t="s">
+        <v>77</v>
+      </c>
+      <c r="F3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G3" t="s">
         <v>48</v>
       </c>
-      <c r="S2" t="s">
-[...14 lines deleted...]
-      <c r="X2" t="s">
+      <c r="H3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J3" t="s">
+        <v>81</v>
+      </c>
+      <c r="K3" t="s">
+        <v>82</v>
+      </c>
+      <c r="L3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M3" t="s">
+        <v>77</v>
+      </c>
+      <c r="O3" t="s">
+        <v>53</v>
+      </c>
+      <c r="P3" t="s">
         <v>54</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="R3" t="s">
+        <v>83</v>
+      </c>
+      <c r="S3" t="s">
+        <v>84</v>
+      </c>
+      <c r="T3" t="s">
+        <v>85</v>
+      </c>
+      <c r="U3" t="s">
+        <v>58</v>
+      </c>
+      <c r="V3" t="s">
+        <v>59</v>
+      </c>
+      <c r="W3" t="s">
+        <v>60</v>
+      </c>
+      <c r="X3" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>63</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>64</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>69</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>70</v>
+      </c>
+      <c r="AK3" t="s">
+        <v>71</v>
+      </c>
+      <c r="AL3" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN3" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="4" spans="1:43">
+      <c r="A4" t="s">
+        <v>86</v>
+      </c>
+      <c r="B4">
+        <v>1003</v>
+      </c>
+      <c r="C4" t="s">
+        <v>87</v>
+      </c>
+      <c r="D4" t="s">
+        <v>88</v>
+      </c>
+      <c r="E4" t="s">
+        <v>89</v>
+      </c>
+      <c r="F4" t="s">
+        <v>90</v>
+      </c>
+      <c r="G4" t="s">
+        <v>48</v>
+      </c>
+      <c r="H4" t="s">
+        <v>91</v>
+      </c>
+      <c r="I4" t="s">
+        <v>92</v>
+      </c>
+      <c r="J4" t="s">
+        <v>93</v>
+      </c>
+      <c r="K4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P4" t="s">
+        <v>54</v>
+      </c>
+      <c r="R4" t="s">
         <v>55</v>
       </c>
-      <c r="Z2" t="s">
+      <c r="S4" t="s">
         <v>56</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="T4" t="s">
         <v>57</v>
       </c>
-      <c r="AB2" t="s">
+      <c r="U4" t="s">
         <v>58</v>
       </c>
-      <c r="AC2" t="s">
+      <c r="V4" t="s">
         <v>59</v>
       </c>
-      <c r="AD2" t="s">
+      <c r="W4" t="s">
         <v>60</v>
       </c>
-      <c r="AE2" t="s">
+      <c r="X4" t="s">
         <v>61</v>
       </c>
-      <c r="AH2" t="s">
-[...2 lines deleted...]
-      <c r="AI2" t="s">
+      <c r="Y4" t="s">
         <v>62</v>
       </c>
+      <c r="Z4" t="s">
+        <v>63</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>64</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>69</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>95</v>
+      </c>
+      <c r="AK4" t="s">
+        <v>96</v>
+      </c>
+      <c r="AL4" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN4" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>73</v>
+      </c>
     </row>
-    <row r="3" spans="1:35">
-      <c r="A3" t="s">
+    <row r="5" spans="1:43">
+      <c r="A5" t="s">
+        <v>97</v>
+      </c>
+      <c r="B5">
+        <v>1004</v>
+      </c>
+      <c r="C5" t="s">
+        <v>98</v>
+      </c>
+      <c r="D5" t="s">
+        <v>99</v>
+      </c>
+      <c r="E5" t="s">
+        <v>100</v>
+      </c>
+      <c r="F5" t="s">
+        <v>101</v>
+      </c>
+      <c r="G5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H5" t="s">
+        <v>102</v>
+      </c>
+      <c r="I5" t="s">
+        <v>103</v>
+      </c>
+      <c r="J5" t="s">
+        <v>104</v>
+      </c>
+      <c r="K5" t="s">
+        <v>105</v>
+      </c>
+      <c r="L5" t="s">
+        <v>106</v>
+      </c>
+      <c r="M5" t="s">
+        <v>107</v>
+      </c>
+      <c r="N5" t="s">
+        <v>108</v>
+      </c>
+      <c r="O5" t="s">
+        <v>53</v>
+      </c>
+      <c r="P5" t="s">
+        <v>54</v>
+      </c>
+      <c r="R5" t="s">
+        <v>55</v>
+      </c>
+      <c r="S5" t="s">
+        <v>56</v>
+      </c>
+      <c r="T5" t="s">
+        <v>57</v>
+      </c>
+      <c r="U5" t="s">
+        <v>58</v>
+      </c>
+      <c r="V5" t="s">
+        <v>59</v>
+      </c>
+      <c r="W5" t="s">
+        <v>60</v>
+      </c>
+      <c r="X5" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z5" t="s">
         <v>63</v>
       </c>
-      <c r="B3" t="s">
+      <c r="AA5" t="s">
         <v>64</v>
       </c>
-      <c r="C3" t="s">
+      <c r="AB5" t="s">
         <v>65</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="AC5" t="s">
         <v>66</v>
       </c>
-      <c r="F3" t="s">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="AD5" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>69</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>70</v>
+      </c>
+      <c r="AK5" t="s">
+        <v>71</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN5" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="6" spans="1:43">
+      <c r="A6" t="s">
+        <v>109</v>
+      </c>
+      <c r="B6">
+        <v>1005</v>
+      </c>
+      <c r="C6" t="s">
+        <v>110</v>
+      </c>
+      <c r="D6" t="s">
+        <v>111</v>
+      </c>
+      <c r="E6" t="s">
+        <v>112</v>
+      </c>
+      <c r="F6" t="s">
+        <v>113</v>
+      </c>
+      <c r="G6" t="s">
+        <v>48</v>
+      </c>
+      <c r="H6" t="s">
+        <v>114</v>
+      </c>
+      <c r="I6" t="s">
+        <v>115</v>
+      </c>
+      <c r="J6" t="s">
+        <v>116</v>
+      </c>
+      <c r="K6" t="s">
+        <v>117</v>
+      </c>
+      <c r="L6" t="s">
+        <v>118</v>
+      </c>
+      <c r="M6" t="s">
+        <v>119</v>
+      </c>
+      <c r="N6" t="s">
+        <v>120</v>
+      </c>
+      <c r="O6" t="s">
+        <v>53</v>
+      </c>
+      <c r="P6" t="s">
+        <v>54</v>
+      </c>
+      <c r="R6" t="s">
+        <v>83</v>
+      </c>
+      <c r="S6" t="s">
+        <v>84</v>
+      </c>
+      <c r="T6" t="s">
+        <v>85</v>
+      </c>
+      <c r="U6" t="s">
+        <v>58</v>
+      </c>
+      <c r="V6" t="s">
+        <v>59</v>
+      </c>
+      <c r="W6" t="s">
+        <v>60</v>
+      </c>
+      <c r="X6" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>63</v>
+      </c>
+      <c r="AA6" t="s">
         <v>64</v>
       </c>
-      <c r="I3" t="s">
+      <c r="AB6" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE6" t="s">
         <v>67</v>
       </c>
-      <c r="J3" t="s">
+      <c r="AF6" t="s">
         <v>68</v>
       </c>
-      <c r="K3" t="s">
+      <c r="AG6" t="s">
         <v>69</v>
       </c>
-      <c r="L3" t="s">
-[...14 lines deleted...]
-      <c r="R3" t="s">
+      <c r="AJ6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AK6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN6" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="7" spans="1:43">
+      <c r="A7" t="s">
+        <v>121</v>
+      </c>
+      <c r="B7">
+        <v>1006</v>
+      </c>
+      <c r="C7" t="s">
+        <v>122</v>
+      </c>
+      <c r="D7" t="s">
+        <v>123</v>
+      </c>
+      <c r="E7" t="s">
+        <v>124</v>
+      </c>
+      <c r="F7" t="s">
+        <v>125</v>
+      </c>
+      <c r="G7" t="s">
         <v>48</v>
       </c>
-      <c r="S3" t="s">
-[...14 lines deleted...]
-      <c r="X3" t="s">
+      <c r="H7" t="s">
+        <v>126</v>
+      </c>
+      <c r="I7" t="s">
+        <v>127</v>
+      </c>
+      <c r="J7" t="s">
+        <v>128</v>
+      </c>
+      <c r="K7" t="s">
+        <v>129</v>
+      </c>
+      <c r="L7" t="s">
+        <v>130</v>
+      </c>
+      <c r="M7" t="s">
+        <v>131</v>
+      </c>
+      <c r="O7" t="s">
+        <v>53</v>
+      </c>
+      <c r="P7" t="s">
         <v>54</v>
       </c>
-      <c r="Y3" t="s">
+      <c r="R7" t="s">
+        <v>83</v>
+      </c>
+      <c r="S7" t="s">
+        <v>84</v>
+      </c>
+      <c r="T7" t="s">
+        <v>85</v>
+      </c>
+      <c r="U7" t="s">
+        <v>58</v>
+      </c>
+      <c r="V7" t="s">
+        <v>59</v>
+      </c>
+      <c r="W7" t="s">
+        <v>60</v>
+      </c>
+      <c r="X7" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>63</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>64</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>69</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>95</v>
+      </c>
+      <c r="AK7" t="s">
+        <v>96</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN7" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="8" spans="1:43">
+      <c r="A8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B8">
+        <v>1007</v>
+      </c>
+      <c r="C8" t="s">
+        <v>133</v>
+      </c>
+      <c r="D8" t="s">
+        <v>134</v>
+      </c>
+      <c r="E8" t="s">
+        <v>135</v>
+      </c>
+      <c r="F8" t="s">
+        <v>136</v>
+      </c>
+      <c r="G8" t="s">
+        <v>48</v>
+      </c>
+      <c r="H8" t="s">
+        <v>137</v>
+      </c>
+      <c r="I8" t="s">
+        <v>138</v>
+      </c>
+      <c r="J8" t="s">
+        <v>139</v>
+      </c>
+      <c r="K8" t="s">
+        <v>140</v>
+      </c>
+      <c r="L8" t="s">
+        <v>141</v>
+      </c>
+      <c r="M8" t="s">
+        <v>142</v>
+      </c>
+      <c r="N8" t="s">
+        <v>143</v>
+      </c>
+      <c r="O8" t="s">
+        <v>53</v>
+      </c>
+      <c r="P8" t="s">
+        <v>54</v>
+      </c>
+      <c r="R8" t="s">
         <v>55</v>
       </c>
-      <c r="Z3" t="s">
+      <c r="S8" t="s">
         <v>56</v>
       </c>
-      <c r="AA3" t="s">
+      <c r="T8" t="s">
         <v>57</v>
       </c>
-      <c r="AB3" t="s">
+      <c r="U8" t="s">
         <v>58</v>
       </c>
-      <c r="AC3" t="s">
+      <c r="V8" t="s">
         <v>59</v>
       </c>
-      <c r="AD3" t="s">
+      <c r="W8" t="s">
         <v>60</v>
       </c>
-      <c r="AE3" t="s">
+      <c r="X8" t="s">
         <v>61</v>
       </c>
-      <c r="AF3" t="s">
+      <c r="Y8" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>63</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>64</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>69</v>
+      </c>
+      <c r="AJ8" t="s">
         <v>70</v>
       </c>
-      <c r="AG3" t="s">
+      <c r="AK8" t="s">
         <v>71</v>
       </c>
-      <c r="AH3" t="s">
-[...3 lines deleted...]
-        <v>62</v>
+      <c r="AL8" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN8" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>73</v>
       </c>
     </row>
-    <row r="4" spans="1:35">
-[...3 lines deleted...]
-      <c r="B4" t="s">
+    <row r="9" spans="1:43">
+      <c r="A9" t="s">
+        <v>144</v>
+      </c>
+      <c r="B9">
+        <v>101</v>
+      </c>
+      <c r="C9" t="s">
+        <v>145</v>
+      </c>
+      <c r="D9" t="s">
+        <v>146</v>
+      </c>
+      <c r="E9" t="s">
+        <v>147</v>
+      </c>
+      <c r="F9" t="s">
+        <v>148</v>
+      </c>
+      <c r="G9" t="s">
+        <v>149</v>
+      </c>
+      <c r="H9" t="s">
+        <v>150</v>
+      </c>
+      <c r="I9" t="s">
+        <v>151</v>
+      </c>
+      <c r="J9" t="s">
+        <v>152</v>
+      </c>
+      <c r="K9" t="s">
+        <v>153</v>
+      </c>
+      <c r="L9" t="s">
+        <v>154</v>
+      </c>
+      <c r="M9" t="s">
+        <v>147</v>
+      </c>
+      <c r="N9" t="s">
+        <v>155</v>
+      </c>
+      <c r="O9" t="s">
+        <v>53</v>
+      </c>
+      <c r="P9" t="s">
+        <v>54</v>
+      </c>
+      <c r="R9" t="s">
+        <v>156</v>
+      </c>
+      <c r="S9" t="s">
+        <v>157</v>
+      </c>
+      <c r="T9" t="s">
+        <v>158</v>
+      </c>
+      <c r="U9" t="s">
+        <v>159</v>
+      </c>
+      <c r="V9" t="s">
+        <v>160</v>
+      </c>
+      <c r="W9" t="s">
+        <v>161</v>
+      </c>
+      <c r="X9" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>171</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>172</v>
+      </c>
+      <c r="AK9" t="s">
+        <v>173</v>
+      </c>
+      <c r="AL9" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN9" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO9" t="s">
         <v>73</v>
       </c>
-      <c r="C4" t="s">
-[...88 lines deleted...]
-      </c>
     </row>
-    <row r="5" spans="1:35">
-[...119 lines deleted...]
-      <c r="G6" t="s">
+    <row r="10" spans="1:43">
+      <c r="A10" t="s">
+        <v>175</v>
+      </c>
+      <c r="B10">
         <v>102</v>
       </c>
-      <c r="H6" t="s">
-[...378 lines deleted...]
-      </c>
       <c r="C10" t="s">
-        <v>146</v>
+        <v>176</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>177</v>
       </c>
       <c r="E10" t="s">
-        <v>147</v>
+        <v>178</v>
       </c>
       <c r="F10" t="s">
-        <v>148</v>
+        <v>179</v>
       </c>
       <c r="G10" t="s">
         <v>149</v>
       </c>
       <c r="H10" t="s">
-        <v>150</v>
+        <v>180</v>
       </c>
       <c r="I10" t="s">
-        <v>151</v>
+        <v>181</v>
       </c>
       <c r="J10" t="s">
-        <v>152</v>
+        <v>182</v>
       </c>
       <c r="K10" t="s">
-        <v>153</v>
+        <v>183</v>
       </c>
       <c r="L10" t="s">
-        <v>43</v>
+        <v>184</v>
       </c>
       <c r="M10" t="s">
-        <v>44</v>
+        <v>185</v>
+      </c>
+      <c r="N10" t="s">
+        <v>186</v>
       </c>
       <c r="O10" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="P10" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="R10" t="s">
-        <v>48</v>
+        <v>156</v>
       </c>
       <c r="S10" t="s">
-        <v>49</v>
+        <v>157</v>
       </c>
       <c r="T10" t="s">
-        <v>50</v>
+        <v>158</v>
       </c>
       <c r="U10" t="s">
-        <v>51</v>
+        <v>159</v>
       </c>
       <c r="V10" t="s">
-        <v>52</v>
+        <v>160</v>
       </c>
       <c r="W10" t="s">
-        <v>53</v>
+        <v>161</v>
       </c>
       <c r="X10" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>171</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>172</v>
+      </c>
+      <c r="AK10" t="s">
+        <v>173</v>
+      </c>
+      <c r="AL10" t="s">
+        <v>181</v>
+      </c>
+      <c r="AM10" t="s">
+        <v>182</v>
+      </c>
+      <c r="AN10" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="11" spans="1:43">
+      <c r="A11" t="s">
+        <v>187</v>
+      </c>
+      <c r="B11">
+        <v>103</v>
+      </c>
+      <c r="C11" t="s">
+        <v>188</v>
+      </c>
+      <c r="D11" t="s">
+        <v>189</v>
+      </c>
+      <c r="E11" t="s">
+        <v>190</v>
+      </c>
+      <c r="F11" t="s">
+        <v>191</v>
+      </c>
+      <c r="G11" t="s">
+        <v>149</v>
+      </c>
+      <c r="H11" t="s">
+        <v>192</v>
+      </c>
+      <c r="I11" t="s">
+        <v>193</v>
+      </c>
+      <c r="J11" t="s">
+        <v>194</v>
+      </c>
+      <c r="K11" t="s">
+        <v>195</v>
+      </c>
+      <c r="L11" t="s">
+        <v>196</v>
+      </c>
+      <c r="M11" t="s">
+        <v>197</v>
+      </c>
+      <c r="N11" t="s">
+        <v>198</v>
+      </c>
+      <c r="O11" t="s">
+        <v>53</v>
+      </c>
+      <c r="P11" t="s">
         <v>54</v>
       </c>
-      <c r="Y10" t="s">
+      <c r="R11" t="s">
+        <v>156</v>
+      </c>
+      <c r="S11" t="s">
+        <v>157</v>
+      </c>
+      <c r="T11" t="s">
+        <v>158</v>
+      </c>
+      <c r="U11" t="s">
+        <v>159</v>
+      </c>
+      <c r="V11" t="s">
+        <v>160</v>
+      </c>
+      <c r="W11" t="s">
+        <v>161</v>
+      </c>
+      <c r="X11" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>171</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>172</v>
+      </c>
+      <c r="AK11" t="s">
+        <v>173</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN11" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43">
+      <c r="A12" t="s">
+        <v>199</v>
+      </c>
+      <c r="B12">
+        <v>104</v>
+      </c>
+      <c r="C12" t="s">
+        <v>200</v>
+      </c>
+      <c r="D12" t="s">
+        <v>201</v>
+      </c>
+      <c r="E12" t="s">
+        <v>202</v>
+      </c>
+      <c r="F12" t="s">
+        <v>203</v>
+      </c>
+      <c r="G12" t="s">
+        <v>149</v>
+      </c>
+      <c r="H12" t="s">
+        <v>204</v>
+      </c>
+      <c r="I12" t="s">
+        <v>205</v>
+      </c>
+      <c r="J12" t="s">
+        <v>206</v>
+      </c>
+      <c r="K12" t="s">
+        <v>207</v>
+      </c>
+      <c r="L12" t="s">
+        <v>208</v>
+      </c>
+      <c r="M12" t="s">
+        <v>209</v>
+      </c>
+      <c r="N12" t="s">
+        <v>210</v>
+      </c>
+      <c r="O12" t="s">
+        <v>53</v>
+      </c>
+      <c r="P12" t="s">
+        <v>54</v>
+      </c>
+      <c r="R12" t="s">
+        <v>211</v>
+      </c>
+      <c r="S12" t="s">
+        <v>212</v>
+      </c>
+      <c r="T12" t="s">
+        <v>213</v>
+      </c>
+      <c r="U12" t="s">
+        <v>159</v>
+      </c>
+      <c r="V12" t="s">
+        <v>160</v>
+      </c>
+      <c r="W12" t="s">
+        <v>161</v>
+      </c>
+      <c r="X12" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>171</v>
+      </c>
+      <c r="AJ12" t="s">
+        <v>214</v>
+      </c>
+      <c r="AK12" t="s">
+        <v>215</v>
+      </c>
+      <c r="AL12" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN12" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="13" spans="1:43">
+      <c r="A13" t="s">
+        <v>216</v>
+      </c>
+      <c r="B13">
+        <v>105</v>
+      </c>
+      <c r="C13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D13" t="s">
+        <v>218</v>
+      </c>
+      <c r="E13" t="s">
+        <v>219</v>
+      </c>
+      <c r="F13" t="s">
+        <v>220</v>
+      </c>
+      <c r="G13" t="s">
+        <v>149</v>
+      </c>
+      <c r="H13" t="s">
+        <v>221</v>
+      </c>
+      <c r="I13" t="s">
+        <v>222</v>
+      </c>
+      <c r="J13" t="s">
+        <v>223</v>
+      </c>
+      <c r="K13" t="s">
+        <v>224</v>
+      </c>
+      <c r="L13" t="s">
+        <v>225</v>
+      </c>
+      <c r="M13" t="s">
+        <v>226</v>
+      </c>
+      <c r="N13" t="s">
+        <v>227</v>
+      </c>
+      <c r="O13" t="s">
+        <v>53</v>
+      </c>
+      <c r="P13" t="s">
+        <v>54</v>
+      </c>
+      <c r="R13" t="s">
+        <v>211</v>
+      </c>
+      <c r="S13" t="s">
+        <v>212</v>
+      </c>
+      <c r="T13" t="s">
+        <v>213</v>
+      </c>
+      <c r="U13" t="s">
+        <v>159</v>
+      </c>
+      <c r="V13" t="s">
+        <v>160</v>
+      </c>
+      <c r="W13" t="s">
+        <v>161</v>
+      </c>
+      <c r="X13" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE13" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF13" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG13" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH13" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>171</v>
+      </c>
+      <c r="AJ13" t="s">
+        <v>172</v>
+      </c>
+      <c r="AK13" t="s">
+        <v>173</v>
+      </c>
+      <c r="AL13" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN13" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="14" spans="1:43">
+      <c r="A14" t="s">
+        <v>228</v>
+      </c>
+      <c r="B14">
+        <v>106</v>
+      </c>
+      <c r="C14" t="s">
+        <v>229</v>
+      </c>
+      <c r="D14" t="s">
+        <v>230</v>
+      </c>
+      <c r="E14" t="s">
+        <v>231</v>
+      </c>
+      <c r="F14" t="s">
+        <v>232</v>
+      </c>
+      <c r="G14" t="s">
+        <v>149</v>
+      </c>
+      <c r="H14" t="s">
+        <v>233</v>
+      </c>
+      <c r="I14" t="s">
+        <v>234</v>
+      </c>
+      <c r="J14" t="s">
+        <v>235</v>
+      </c>
+      <c r="K14" t="s">
+        <v>236</v>
+      </c>
+      <c r="L14" t="s">
+        <v>237</v>
+      </c>
+      <c r="M14" t="s">
+        <v>238</v>
+      </c>
+      <c r="N14" t="s">
+        <v>239</v>
+      </c>
+      <c r="O14" t="s">
+        <v>53</v>
+      </c>
+      <c r="P14" t="s">
+        <v>54</v>
+      </c>
+      <c r="R14" t="s">
+        <v>156</v>
+      </c>
+      <c r="S14" t="s">
+        <v>157</v>
+      </c>
+      <c r="T14" t="s">
+        <v>158</v>
+      </c>
+      <c r="U14" t="s">
+        <v>159</v>
+      </c>
+      <c r="V14" t="s">
+        <v>160</v>
+      </c>
+      <c r="W14" t="s">
+        <v>161</v>
+      </c>
+      <c r="X14" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC14" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG14" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>171</v>
+      </c>
+      <c r="AJ14" t="s">
+        <v>240</v>
+      </c>
+      <c r="AK14" t="s">
+        <v>241</v>
+      </c>
+      <c r="AL14" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN14" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43">
+      <c r="A15" t="s">
+        <v>242</v>
+      </c>
+      <c r="B15">
+        <v>107</v>
+      </c>
+      <c r="C15" t="s">
+        <v>243</v>
+      </c>
+      <c r="D15" t="s">
+        <v>244</v>
+      </c>
+      <c r="E15" t="s">
+        <v>245</v>
+      </c>
+      <c r="F15" t="s">
+        <v>246</v>
+      </c>
+      <c r="G15" t="s">
+        <v>149</v>
+      </c>
+      <c r="H15" t="s">
+        <v>247</v>
+      </c>
+      <c r="I15" t="s">
+        <v>248</v>
+      </c>
+      <c r="J15" t="s">
+        <v>249</v>
+      </c>
+      <c r="K15" t="s">
+        <v>250</v>
+      </c>
+      <c r="L15" t="s">
+        <v>251</v>
+      </c>
+      <c r="M15" t="s">
+        <v>252</v>
+      </c>
+      <c r="N15" t="s">
+        <v>253</v>
+      </c>
+      <c r="O15" t="s">
+        <v>53</v>
+      </c>
+      <c r="P15" t="s">
+        <v>54</v>
+      </c>
+      <c r="R15" t="s">
+        <v>254</v>
+      </c>
+      <c r="S15" t="s">
+        <v>255</v>
+      </c>
+      <c r="T15" t="s">
+        <v>256</v>
+      </c>
+      <c r="U15" t="s">
+        <v>159</v>
+      </c>
+      <c r="V15" t="s">
+        <v>160</v>
+      </c>
+      <c r="W15" t="s">
+        <v>161</v>
+      </c>
+      <c r="X15" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB15" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC15" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF15" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG15" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH15" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI15" t="s">
+        <v>171</v>
+      </c>
+      <c r="AJ15" t="s">
+        <v>257</v>
+      </c>
+      <c r="AK15" t="s">
+        <v>258</v>
+      </c>
+      <c r="AL15" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM15" t="s">
+        <v>249</v>
+      </c>
+      <c r="AN15" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO15" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43">
+      <c r="A16" t="s">
+        <v>259</v>
+      </c>
+      <c r="B16">
+        <v>108</v>
+      </c>
+      <c r="C16" t="s">
+        <v>260</v>
+      </c>
+      <c r="D16" t="s">
+        <v>261</v>
+      </c>
+      <c r="E16" t="s">
+        <v>262</v>
+      </c>
+      <c r="F16" t="s">
+        <v>263</v>
+      </c>
+      <c r="G16" t="s">
+        <v>149</v>
+      </c>
+      <c r="H16" t="s">
+        <v>264</v>
+      </c>
+      <c r="I16" t="s">
+        <v>265</v>
+      </c>
+      <c r="J16" t="s">
+        <v>266</v>
+      </c>
+      <c r="K16" t="s">
+        <v>267</v>
+      </c>
+      <c r="L16" t="s">
+        <v>268</v>
+      </c>
+      <c r="M16" t="s">
+        <v>269</v>
+      </c>
+      <c r="N16" t="s">
+        <v>270</v>
+      </c>
+      <c r="O16" t="s">
+        <v>53</v>
+      </c>
+      <c r="P16" t="s">
+        <v>54</v>
+      </c>
+      <c r="R16" t="s">
+        <v>254</v>
+      </c>
+      <c r="S16" t="s">
+        <v>255</v>
+      </c>
+      <c r="T16" t="s">
+        <v>256</v>
+      </c>
+      <c r="U16" t="s">
+        <v>159</v>
+      </c>
+      <c r="V16" t="s">
+        <v>160</v>
+      </c>
+      <c r="W16" t="s">
+        <v>161</v>
+      </c>
+      <c r="X16" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB16" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC16" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD16" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE16" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF16" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG16" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH16" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI16" t="s">
+        <v>171</v>
+      </c>
+      <c r="AJ16" t="s">
+        <v>257</v>
+      </c>
+      <c r="AK16" t="s">
+        <v>258</v>
+      </c>
+      <c r="AL16" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN16" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO16" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43">
+      <c r="A17" t="s">
+        <v>271</v>
+      </c>
+      <c r="B17">
+        <v>109</v>
+      </c>
+      <c r="C17" t="s">
+        <v>272</v>
+      </c>
+      <c r="D17" t="s">
+        <v>273</v>
+      </c>
+      <c r="E17" t="s">
+        <v>274</v>
+      </c>
+      <c r="F17" t="s">
+        <v>275</v>
+      </c>
+      <c r="G17" t="s">
+        <v>149</v>
+      </c>
+      <c r="H17" t="s">
+        <v>276</v>
+      </c>
+      <c r="I17" t="s">
+        <v>277</v>
+      </c>
+      <c r="J17" t="s">
+        <v>278</v>
+      </c>
+      <c r="K17" t="s">
+        <v>279</v>
+      </c>
+      <c r="L17" t="s">
+        <v>280</v>
+      </c>
+      <c r="M17" t="s">
+        <v>281</v>
+      </c>
+      <c r="N17" t="s">
+        <v>282</v>
+      </c>
+      <c r="O17" t="s">
+        <v>53</v>
+      </c>
+      <c r="P17" t="s">
+        <v>54</v>
+      </c>
+      <c r="R17" t="s">
+        <v>156</v>
+      </c>
+      <c r="S17" t="s">
+        <v>157</v>
+      </c>
+      <c r="T17" t="s">
+        <v>158</v>
+      </c>
+      <c r="U17" t="s">
+        <v>159</v>
+      </c>
+      <c r="V17" t="s">
+        <v>160</v>
+      </c>
+      <c r="W17" t="s">
+        <v>161</v>
+      </c>
+      <c r="X17" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA17" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB17" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC17" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD17" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE17" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF17" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG17" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH17" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI17" t="s">
+        <v>171</v>
+      </c>
+      <c r="AJ17" t="s">
+        <v>240</v>
+      </c>
+      <c r="AK17" t="s">
+        <v>241</v>
+      </c>
+      <c r="AL17" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN17" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO17" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43">
+      <c r="A18" t="s">
+        <v>283</v>
+      </c>
+      <c r="B18">
+        <v>110</v>
+      </c>
+      <c r="C18" t="s">
+        <v>284</v>
+      </c>
+      <c r="D18" t="s">
+        <v>285</v>
+      </c>
+      <c r="E18" t="s">
+        <v>286</v>
+      </c>
+      <c r="F18" t="s">
+        <v>287</v>
+      </c>
+      <c r="G18" t="s">
+        <v>149</v>
+      </c>
+      <c r="H18" t="s">
+        <v>288</v>
+      </c>
+      <c r="I18" t="s">
+        <v>289</v>
+      </c>
+      <c r="J18" t="s">
+        <v>290</v>
+      </c>
+      <c r="K18" t="s">
+        <v>291</v>
+      </c>
+      <c r="L18" t="s">
+        <v>292</v>
+      </c>
+      <c r="M18" t="s">
+        <v>293</v>
+      </c>
+      <c r="N18" t="s">
+        <v>294</v>
+      </c>
+      <c r="O18" t="s">
+        <v>53</v>
+      </c>
+      <c r="P18" t="s">
+        <v>54</v>
+      </c>
+      <c r="R18" t="s">
+        <v>254</v>
+      </c>
+      <c r="S18" t="s">
+        <v>255</v>
+      </c>
+      <c r="T18" t="s">
+        <v>256</v>
+      </c>
+      <c r="U18" t="s">
+        <v>159</v>
+      </c>
+      <c r="V18" t="s">
+        <v>160</v>
+      </c>
+      <c r="W18" t="s">
+        <v>161</v>
+      </c>
+      <c r="X18" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB18" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC18" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH18" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>171</v>
+      </c>
+      <c r="AJ18" t="s">
+        <v>257</v>
+      </c>
+      <c r="AK18" t="s">
+        <v>258</v>
+      </c>
+      <c r="AL18" t="s">
+        <v>289</v>
+      </c>
+      <c r="AM18" t="s">
+        <v>290</v>
+      </c>
+      <c r="AN18" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO18" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43">
+      <c r="A19" t="s">
+        <v>295</v>
+      </c>
+      <c r="B19">
+        <v>111</v>
+      </c>
+      <c r="C19" t="s">
+        <v>296</v>
+      </c>
+      <c r="D19" t="s">
+        <v>297</v>
+      </c>
+      <c r="E19" t="s">
+        <v>298</v>
+      </c>
+      <c r="F19" t="s">
+        <v>299</v>
+      </c>
+      <c r="G19" t="s">
+        <v>149</v>
+      </c>
+      <c r="H19" t="s">
+        <v>300</v>
+      </c>
+      <c r="I19" t="s">
+        <v>301</v>
+      </c>
+      <c r="J19" t="s">
+        <v>302</v>
+      </c>
+      <c r="K19" t="s">
+        <v>303</v>
+      </c>
+      <c r="L19" t="s">
+        <v>304</v>
+      </c>
+      <c r="M19" t="s">
+        <v>305</v>
+      </c>
+      <c r="N19" t="s">
+        <v>306</v>
+      </c>
+      <c r="O19" t="s">
+        <v>53</v>
+      </c>
+      <c r="P19" t="s">
+        <v>54</v>
+      </c>
+      <c r="R19" t="s">
+        <v>254</v>
+      </c>
+      <c r="S19" t="s">
+        <v>255</v>
+      </c>
+      <c r="T19" t="s">
+        <v>256</v>
+      </c>
+      <c r="U19" t="s">
+        <v>159</v>
+      </c>
+      <c r="V19" t="s">
+        <v>160</v>
+      </c>
+      <c r="W19" t="s">
+        <v>161</v>
+      </c>
+      <c r="X19" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB19" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC19" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG19" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH19" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI19" t="s">
+        <v>171</v>
+      </c>
+      <c r="AJ19" t="s">
+        <v>257</v>
+      </c>
+      <c r="AK19" t="s">
+        <v>258</v>
+      </c>
+      <c r="AL19" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN19" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO19" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="20" spans="1:43">
+      <c r="A20" t="s">
+        <v>307</v>
+      </c>
+      <c r="B20">
+        <v>112</v>
+      </c>
+      <c r="C20" t="s">
+        <v>308</v>
+      </c>
+      <c r="D20" t="s">
+        <v>309</v>
+      </c>
+      <c r="E20" t="s">
+        <v>310</v>
+      </c>
+      <c r="F20" t="s">
+        <v>311</v>
+      </c>
+      <c r="G20" t="s">
+        <v>149</v>
+      </c>
+      <c r="H20" t="s">
+        <v>312</v>
+      </c>
+      <c r="I20" t="s">
+        <v>313</v>
+      </c>
+      <c r="J20" t="s">
+        <v>314</v>
+      </c>
+      <c r="K20" t="s">
+        <v>315</v>
+      </c>
+      <c r="L20" t="s">
+        <v>316</v>
+      </c>
+      <c r="M20" t="s">
+        <v>317</v>
+      </c>
+      <c r="N20" t="s">
+        <v>318</v>
+      </c>
+      <c r="O20" t="s">
+        <v>53</v>
+      </c>
+      <c r="P20" t="s">
+        <v>54</v>
+      </c>
+      <c r="R20" t="s">
+        <v>254</v>
+      </c>
+      <c r="S20" t="s">
+        <v>255</v>
+      </c>
+      <c r="T20" t="s">
+        <v>256</v>
+      </c>
+      <c r="U20" t="s">
+        <v>159</v>
+      </c>
+      <c r="V20" t="s">
+        <v>160</v>
+      </c>
+      <c r="W20" t="s">
+        <v>161</v>
+      </c>
+      <c r="X20" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA20" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB20" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC20" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE20" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF20" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG20" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH20" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI20" t="s">
+        <v>171</v>
+      </c>
+      <c r="AJ20" t="s">
+        <v>214</v>
+      </c>
+      <c r="AK20" t="s">
+        <v>215</v>
+      </c>
+      <c r="AL20" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN20" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO20" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43">
+      <c r="A21" t="s">
+        <v>319</v>
+      </c>
+      <c r="B21">
+        <v>113</v>
+      </c>
+      <c r="C21" t="s">
+        <v>320</v>
+      </c>
+      <c r="D21" t="s">
+        <v>321</v>
+      </c>
+      <c r="E21" t="s">
+        <v>322</v>
+      </c>
+      <c r="F21" t="s">
+        <v>323</v>
+      </c>
+      <c r="G21" t="s">
+        <v>149</v>
+      </c>
+      <c r="H21" t="s">
+        <v>324</v>
+      </c>
+      <c r="I21" t="s">
+        <v>325</v>
+      </c>
+      <c r="J21" t="s">
+        <v>326</v>
+      </c>
+      <c r="K21" t="s">
+        <v>327</v>
+      </c>
+      <c r="L21" t="s">
+        <v>328</v>
+      </c>
+      <c r="M21" t="s">
+        <v>329</v>
+      </c>
+      <c r="N21" t="s">
+        <v>330</v>
+      </c>
+      <c r="O21" t="s">
+        <v>53</v>
+      </c>
+      <c r="P21" t="s">
+        <v>54</v>
+      </c>
+      <c r="R21" t="s">
+        <v>331</v>
+      </c>
+      <c r="S21" t="s">
+        <v>332</v>
+      </c>
+      <c r="T21" t="s">
+        <v>333</v>
+      </c>
+      <c r="U21" t="s">
+        <v>159</v>
+      </c>
+      <c r="V21" t="s">
+        <v>160</v>
+      </c>
+      <c r="W21" t="s">
+        <v>161</v>
+      </c>
+      <c r="X21" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA21" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB21" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC21" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD21" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE21" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF21" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG21" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH21" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI21" t="s">
+        <v>171</v>
+      </c>
+      <c r="AJ21" t="s">
+        <v>170</v>
+      </c>
+      <c r="AK21" t="s">
+        <v>171</v>
+      </c>
+      <c r="AL21" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN21" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO21" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43">
+      <c r="A22" t="s">
+        <v>334</v>
+      </c>
+      <c r="B22">
+        <v>114</v>
+      </c>
+      <c r="C22" t="s">
+        <v>335</v>
+      </c>
+      <c r="D22" t="s">
+        <v>336</v>
+      </c>
+      <c r="E22" t="s">
+        <v>337</v>
+      </c>
+      <c r="F22" t="s">
+        <v>338</v>
+      </c>
+      <c r="G22" t="s">
+        <v>149</v>
+      </c>
+      <c r="H22" t="s">
+        <v>339</v>
+      </c>
+      <c r="I22" t="s">
+        <v>340</v>
+      </c>
+      <c r="J22" t="s">
+        <v>341</v>
+      </c>
+      <c r="K22" t="s">
+        <v>342</v>
+      </c>
+      <c r="L22" t="s">
+        <v>343</v>
+      </c>
+      <c r="M22" t="s">
+        <v>344</v>
+      </c>
+      <c r="N22" t="s">
+        <v>345</v>
+      </c>
+      <c r="O22" t="s">
+        <v>53</v>
+      </c>
+      <c r="P22" t="s">
+        <v>54</v>
+      </c>
+      <c r="R22" t="s">
+        <v>331</v>
+      </c>
+      <c r="S22" t="s">
+        <v>332</v>
+      </c>
+      <c r="T22" t="s">
+        <v>333</v>
+      </c>
+      <c r="U22" t="s">
+        <v>159</v>
+      </c>
+      <c r="V22" t="s">
+        <v>160</v>
+      </c>
+      <c r="W22" t="s">
+        <v>161</v>
+      </c>
+      <c r="X22" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA22" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB22" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC22" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD22" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE22" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF22" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG22" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH22" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI22" t="s">
+        <v>171</v>
+      </c>
+      <c r="AJ22" t="s">
+        <v>170</v>
+      </c>
+      <c r="AK22" t="s">
+        <v>171</v>
+      </c>
+      <c r="AL22" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN22" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO22" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43">
+      <c r="A23" t="s">
+        <v>346</v>
+      </c>
+      <c r="B23">
+        <v>115</v>
+      </c>
+      <c r="C23" t="s">
+        <v>347</v>
+      </c>
+      <c r="D23" t="s">
+        <v>348</v>
+      </c>
+      <c r="E23" t="s">
+        <v>349</v>
+      </c>
+      <c r="F23" t="s">
+        <v>350</v>
+      </c>
+      <c r="G23" t="s">
+        <v>149</v>
+      </c>
+      <c r="H23" t="s">
+        <v>351</v>
+      </c>
+      <c r="I23" t="s">
+        <v>352</v>
+      </c>
+      <c r="J23" t="s">
+        <v>353</v>
+      </c>
+      <c r="K23" t="s">
+        <v>354</v>
+      </c>
+      <c r="L23" t="s">
+        <v>355</v>
+      </c>
+      <c r="M23" t="s">
+        <v>356</v>
+      </c>
+      <c r="N23" t="s">
+        <v>357</v>
+      </c>
+      <c r="O23" t="s">
+        <v>53</v>
+      </c>
+      <c r="P23" t="s">
+        <v>54</v>
+      </c>
+      <c r="R23" t="s">
+        <v>211</v>
+      </c>
+      <c r="S23" t="s">
+        <v>212</v>
+      </c>
+      <c r="T23" t="s">
+        <v>213</v>
+      </c>
+      <c r="U23" t="s">
+        <v>159</v>
+      </c>
+      <c r="V23" t="s">
+        <v>160</v>
+      </c>
+      <c r="W23" t="s">
+        <v>161</v>
+      </c>
+      <c r="X23" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA23" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB23" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC23" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD23" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE23" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF23" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG23" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH23" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI23" t="s">
+        <v>171</v>
+      </c>
+      <c r="AJ23" t="s">
+        <v>240</v>
+      </c>
+      <c r="AK23" t="s">
+        <v>241</v>
+      </c>
+      <c r="AL23" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN23" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO23" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43">
+      <c r="A24" t="s">
+        <v>358</v>
+      </c>
+      <c r="B24">
+        <v>116</v>
+      </c>
+      <c r="C24" t="s">
+        <v>359</v>
+      </c>
+      <c r="D24" t="s">
+        <v>360</v>
+      </c>
+      <c r="E24" t="s">
+        <v>361</v>
+      </c>
+      <c r="F24" t="s">
+        <v>362</v>
+      </c>
+      <c r="G24" t="s">
+        <v>149</v>
+      </c>
+      <c r="H24" t="s">
+        <v>363</v>
+      </c>
+      <c r="I24" t="s">
+        <v>364</v>
+      </c>
+      <c r="J24" t="s">
+        <v>365</v>
+      </c>
+      <c r="K24" t="s">
+        <v>366</v>
+      </c>
+      <c r="L24" t="s">
+        <v>367</v>
+      </c>
+      <c r="M24" t="s">
+        <v>368</v>
+      </c>
+      <c r="N24" t="s">
+        <v>369</v>
+      </c>
+      <c r="O24" t="s">
+        <v>53</v>
+      </c>
+      <c r="P24" t="s">
+        <v>54</v>
+      </c>
+      <c r="R24" t="s">
+        <v>211</v>
+      </c>
+      <c r="S24" t="s">
+        <v>212</v>
+      </c>
+      <c r="T24" t="s">
+        <v>213</v>
+      </c>
+      <c r="U24" t="s">
+        <v>159</v>
+      </c>
+      <c r="V24" t="s">
+        <v>160</v>
+      </c>
+      <c r="W24" t="s">
+        <v>161</v>
+      </c>
+      <c r="X24" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA24" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB24" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC24" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD24" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE24" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF24" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG24" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH24" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI24" t="s">
+        <v>171</v>
+      </c>
+      <c r="AJ24" t="s">
+        <v>214</v>
+      </c>
+      <c r="AK24" t="s">
+        <v>215</v>
+      </c>
+      <c r="AL24" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN24" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO24" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="25" spans="1:43">
+      <c r="A25" t="s">
+        <v>370</v>
+      </c>
+      <c r="B25">
+        <v>117</v>
+      </c>
+      <c r="C25" t="s">
+        <v>371</v>
+      </c>
+      <c r="D25" t="s">
+        <v>372</v>
+      </c>
+      <c r="E25" t="s">
+        <v>373</v>
+      </c>
+      <c r="F25" t="s">
+        <v>374</v>
+      </c>
+      <c r="G25" t="s">
+        <v>149</v>
+      </c>
+      <c r="H25" t="s">
+        <v>375</v>
+      </c>
+      <c r="I25" t="s">
+        <v>376</v>
+      </c>
+      <c r="J25" t="s">
+        <v>377</v>
+      </c>
+      <c r="K25" t="s">
+        <v>378</v>
+      </c>
+      <c r="L25" t="s">
+        <v>379</v>
+      </c>
+      <c r="M25" t="s">
+        <v>380</v>
+      </c>
+      <c r="N25" t="s">
+        <v>381</v>
+      </c>
+      <c r="O25" t="s">
+        <v>53</v>
+      </c>
+      <c r="P25" t="s">
+        <v>54</v>
+      </c>
+      <c r="R25" t="s">
+        <v>331</v>
+      </c>
+      <c r="S25" t="s">
+        <v>332</v>
+      </c>
+      <c r="T25" t="s">
+        <v>333</v>
+      </c>
+      <c r="U25" t="s">
+        <v>159</v>
+      </c>
+      <c r="V25" t="s">
+        <v>160</v>
+      </c>
+      <c r="W25" t="s">
+        <v>161</v>
+      </c>
+      <c r="X25" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA25" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB25" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC25" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD25" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE25" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF25" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG25" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH25" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI25" t="s">
+        <v>171</v>
+      </c>
+      <c r="AJ25" t="s">
+        <v>240</v>
+      </c>
+      <c r="AK25" t="s">
+        <v>241</v>
+      </c>
+      <c r="AL25" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN25" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO25" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="26" spans="1:43">
+      <c r="A26" t="s">
+        <v>382</v>
+      </c>
+      <c r="B26">
+        <v>118</v>
+      </c>
+      <c r="C26" t="s">
+        <v>383</v>
+      </c>
+      <c r="D26" t="s">
+        <v>384</v>
+      </c>
+      <c r="E26" t="s">
+        <v>385</v>
+      </c>
+      <c r="F26" t="s">
+        <v>386</v>
+      </c>
+      <c r="G26" t="s">
+        <v>149</v>
+      </c>
+      <c r="H26" t="s">
+        <v>387</v>
+      </c>
+      <c r="I26" t="s">
+        <v>388</v>
+      </c>
+      <c r="J26" t="s">
+        <v>389</v>
+      </c>
+      <c r="K26" t="s">
+        <v>390</v>
+      </c>
+      <c r="L26" t="s">
+        <v>391</v>
+      </c>
+      <c r="M26" t="s">
+        <v>392</v>
+      </c>
+      <c r="N26" t="s">
+        <v>393</v>
+      </c>
+      <c r="O26" t="s">
+        <v>53</v>
+      </c>
+      <c r="P26" t="s">
+        <v>54</v>
+      </c>
+      <c r="R26" t="s">
+        <v>254</v>
+      </c>
+      <c r="S26" t="s">
+        <v>255</v>
+      </c>
+      <c r="T26" t="s">
+        <v>256</v>
+      </c>
+      <c r="U26" t="s">
+        <v>159</v>
+      </c>
+      <c r="V26" t="s">
+        <v>160</v>
+      </c>
+      <c r="W26" t="s">
+        <v>161</v>
+      </c>
+      <c r="X26" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA26" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB26" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC26" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD26" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE26" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF26" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG26" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH26" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI26" t="s">
+        <v>171</v>
+      </c>
+      <c r="AJ26" t="s">
+        <v>240</v>
+      </c>
+      <c r="AK26" t="s">
+        <v>241</v>
+      </c>
+      <c r="AL26" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN26" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO26" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43">
+      <c r="A27" t="s">
+        <v>395</v>
+      </c>
+      <c r="B27">
+        <v>119</v>
+      </c>
+      <c r="C27" t="s">
+        <v>396</v>
+      </c>
+      <c r="D27" t="s">
+        <v>397</v>
+      </c>
+      <c r="E27" t="s">
+        <v>398</v>
+      </c>
+      <c r="F27" t="s">
+        <v>399</v>
+      </c>
+      <c r="G27" t="s">
+        <v>149</v>
+      </c>
+      <c r="H27" t="s">
+        <v>400</v>
+      </c>
+      <c r="I27" t="s">
+        <v>401</v>
+      </c>
+      <c r="J27" t="s">
+        <v>402</v>
+      </c>
+      <c r="K27" t="s">
+        <v>403</v>
+      </c>
+      <c r="L27" t="s">
+        <v>53</v>
+      </c>
+      <c r="M27" t="s">
+        <v>398</v>
+      </c>
+      <c r="O27" t="s">
+        <v>53</v>
+      </c>
+      <c r="P27" t="s">
+        <v>54</v>
+      </c>
+      <c r="R27" t="s">
+        <v>211</v>
+      </c>
+      <c r="S27" t="s">
+        <v>212</v>
+      </c>
+      <c r="T27" t="s">
+        <v>213</v>
+      </c>
+      <c r="U27" t="s">
+        <v>159</v>
+      </c>
+      <c r="V27" t="s">
+        <v>160</v>
+      </c>
+      <c r="W27" t="s">
+        <v>161</v>
+      </c>
+      <c r="X27" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y27" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA27" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB27" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC27" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD27" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE27" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF27" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG27" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH27" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI27" t="s">
+        <v>171</v>
+      </c>
+      <c r="AJ27" t="s">
+        <v>172</v>
+      </c>
+      <c r="AK27" t="s">
+        <v>173</v>
+      </c>
+      <c r="AL27" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN27" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO27" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43">
+      <c r="A28" t="s">
+        <v>404</v>
+      </c>
+      <c r="B28">
+        <v>120</v>
+      </c>
+      <c r="C28" t="s">
+        <v>405</v>
+      </c>
+      <c r="D28" t="s">
+        <v>406</v>
+      </c>
+      <c r="E28" t="s">
+        <v>407</v>
+      </c>
+      <c r="F28" t="s">
+        <v>408</v>
+      </c>
+      <c r="G28" t="s">
+        <v>149</v>
+      </c>
+      <c r="H28" t="s">
+        <v>409</v>
+      </c>
+      <c r="I28" t="s">
+        <v>410</v>
+      </c>
+      <c r="J28" t="s">
+        <v>411</v>
+      </c>
+      <c r="K28" t="s">
+        <v>412</v>
+      </c>
+      <c r="L28" t="s">
+        <v>413</v>
+      </c>
+      <c r="M28" t="s">
+        <v>414</v>
+      </c>
+      <c r="N28" t="s">
+        <v>415</v>
+      </c>
+      <c r="O28" t="s">
+        <v>53</v>
+      </c>
+      <c r="P28" t="s">
+        <v>54</v>
+      </c>
+      <c r="R28" t="s">
+        <v>211</v>
+      </c>
+      <c r="S28" t="s">
+        <v>212</v>
+      </c>
+      <c r="T28" t="s">
+        <v>213</v>
+      </c>
+      <c r="U28" t="s">
+        <v>159</v>
+      </c>
+      <c r="V28" t="s">
+        <v>160</v>
+      </c>
+      <c r="W28" t="s">
+        <v>161</v>
+      </c>
+      <c r="X28" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y28" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA28" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB28" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC28" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD28" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE28" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF28" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG28" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH28" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI28" t="s">
+        <v>171</v>
+      </c>
+      <c r="AJ28" t="s">
+        <v>214</v>
+      </c>
+      <c r="AK28" t="s">
+        <v>215</v>
+      </c>
+      <c r="AL28" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN28" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO28" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43">
+      <c r="A29" t="s">
+        <v>416</v>
+      </c>
+      <c r="B29">
+        <v>121</v>
+      </c>
+      <c r="C29" t="s">
+        <v>417</v>
+      </c>
+      <c r="D29" t="s">
+        <v>418</v>
+      </c>
+      <c r="E29" t="s">
+        <v>419</v>
+      </c>
+      <c r="F29" t="s">
+        <v>420</v>
+      </c>
+      <c r="G29" t="s">
+        <v>149</v>
+      </c>
+      <c r="H29" t="s">
+        <v>421</v>
+      </c>
+      <c r="I29" t="s">
+        <v>53</v>
+      </c>
+      <c r="J29" t="s">
+        <v>419</v>
+      </c>
+      <c r="L29" t="s">
+        <v>53</v>
+      </c>
+      <c r="M29" t="s">
+        <v>419</v>
+      </c>
+      <c r="P29" t="s">
+        <v>54</v>
+      </c>
+      <c r="R29" t="s">
+        <v>331</v>
+      </c>
+      <c r="S29" t="s">
+        <v>332</v>
+      </c>
+      <c r="T29" t="s">
+        <v>333</v>
+      </c>
+      <c r="U29" t="s">
+        <v>159</v>
+      </c>
+      <c r="V29" t="s">
+        <v>160</v>
+      </c>
+      <c r="W29" t="s">
+        <v>161</v>
+      </c>
+      <c r="X29" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y29" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA29" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB29" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC29" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD29" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF29" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG29" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH29" t="s">
+        <v>168</v>
+      </c>
+      <c r="AI29" t="s">
+        <v>169</v>
+      </c>
+      <c r="AL29" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN29" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="30" spans="1:43">
+      <c r="A30" t="s">
+        <v>422</v>
+      </c>
+      <c r="B30">
+        <v>122</v>
+      </c>
+      <c r="C30" t="s">
+        <v>423</v>
+      </c>
+      <c r="D30" t="s">
+        <v>424</v>
+      </c>
+      <c r="E30" t="s">
+        <v>425</v>
+      </c>
+      <c r="F30" t="s">
+        <v>426</v>
+      </c>
+      <c r="G30" t="s">
+        <v>149</v>
+      </c>
+      <c r="H30" t="s">
+        <v>427</v>
+      </c>
+      <c r="I30" t="s">
+        <v>428</v>
+      </c>
+      <c r="J30" t="s">
+        <v>429</v>
+      </c>
+      <c r="K30" t="s">
+        <v>430</v>
+      </c>
+      <c r="L30" t="s">
+        <v>431</v>
+      </c>
+      <c r="M30" t="s">
+        <v>432</v>
+      </c>
+      <c r="N30" t="s">
+        <v>433</v>
+      </c>
+      <c r="O30" t="s">
+        <v>53</v>
+      </c>
+      <c r="P30" t="s">
+        <v>54</v>
+      </c>
+      <c r="R30" t="s">
+        <v>254</v>
+      </c>
+      <c r="S30" t="s">
+        <v>255</v>
+      </c>
+      <c r="T30" t="s">
+        <v>256</v>
+      </c>
+      <c r="U30" t="s">
+        <v>159</v>
+      </c>
+      <c r="V30" t="s">
+        <v>160</v>
+      </c>
+      <c r="W30" t="s">
+        <v>161</v>
+      </c>
+      <c r="X30" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y30" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA30" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB30" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC30" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD30" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE30" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF30" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG30" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH30" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI30" t="s">
+        <v>171</v>
+      </c>
+      <c r="AJ30" t="s">
+        <v>257</v>
+      </c>
+      <c r="AK30" t="s">
+        <v>258</v>
+      </c>
+      <c r="AL30" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN30" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO30" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43">
+      <c r="A31" t="s">
+        <v>434</v>
+      </c>
+      <c r="B31">
+        <v>123</v>
+      </c>
+      <c r="C31" t="s">
+        <v>435</v>
+      </c>
+      <c r="D31" t="s">
+        <v>436</v>
+      </c>
+      <c r="E31" t="s">
+        <v>437</v>
+      </c>
+      <c r="F31" t="s">
+        <v>438</v>
+      </c>
+      <c r="G31" t="s">
+        <v>149</v>
+      </c>
+      <c r="H31" t="s">
+        <v>439</v>
+      </c>
+      <c r="I31" t="s">
+        <v>440</v>
+      </c>
+      <c r="J31" t="s">
+        <v>441</v>
+      </c>
+      <c r="K31" t="s">
+        <v>442</v>
+      </c>
+      <c r="L31" t="s">
+        <v>443</v>
+      </c>
+      <c r="M31" t="s">
+        <v>444</v>
+      </c>
+      <c r="N31" t="s">
+        <v>445</v>
+      </c>
+      <c r="O31" t="s">
+        <v>53</v>
+      </c>
+      <c r="P31" t="s">
+        <v>54</v>
+      </c>
+      <c r="R31" t="s">
+        <v>254</v>
+      </c>
+      <c r="S31" t="s">
+        <v>255</v>
+      </c>
+      <c r="T31" t="s">
+        <v>256</v>
+      </c>
+      <c r="U31" t="s">
+        <v>159</v>
+      </c>
+      <c r="V31" t="s">
+        <v>160</v>
+      </c>
+      <c r="W31" t="s">
+        <v>161</v>
+      </c>
+      <c r="X31" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y31" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA31" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB31" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC31" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD31" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE31" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF31" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG31" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH31" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI31" t="s">
+        <v>171</v>
+      </c>
+      <c r="AJ31" t="s">
+        <v>214</v>
+      </c>
+      <c r="AK31" t="s">
+        <v>215</v>
+      </c>
+      <c r="AL31" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN31" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO31" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="32" spans="1:43">
+      <c r="A32" t="s">
+        <v>446</v>
+      </c>
+      <c r="B32">
+        <v>124</v>
+      </c>
+      <c r="C32" t="s">
+        <v>447</v>
+      </c>
+      <c r="D32" t="s">
+        <v>448</v>
+      </c>
+      <c r="E32" t="s">
+        <v>449</v>
+      </c>
+      <c r="F32" t="s">
+        <v>450</v>
+      </c>
+      <c r="G32" t="s">
+        <v>149</v>
+      </c>
+      <c r="H32" t="s">
+        <v>451</v>
+      </c>
+      <c r="I32" t="s">
+        <v>452</v>
+      </c>
+      <c r="J32" t="s">
+        <v>453</v>
+      </c>
+      <c r="K32" t="s">
+        <v>454</v>
+      </c>
+      <c r="L32" t="s">
+        <v>455</v>
+      </c>
+      <c r="M32" t="s">
+        <v>456</v>
+      </c>
+      <c r="N32" t="s">
+        <v>457</v>
+      </c>
+      <c r="R32" t="s">
+        <v>211</v>
+      </c>
+      <c r="S32" t="s">
+        <v>212</v>
+      </c>
+      <c r="T32" t="s">
+        <v>213</v>
+      </c>
+      <c r="U32" t="s">
+        <v>159</v>
+      </c>
+      <c r="V32" t="s">
+        <v>160</v>
+      </c>
+      <c r="W32" t="s">
+        <v>161</v>
+      </c>
+      <c r="X32" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y32" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA32" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB32" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC32" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD32" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE32" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF32" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG32" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH32" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI32" t="s">
+        <v>171</v>
+      </c>
+      <c r="AJ32" t="s">
+        <v>214</v>
+      </c>
+      <c r="AK32" t="s">
+        <v>215</v>
+      </c>
+      <c r="AL32" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN32" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO32" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="33" spans="1:43">
+      <c r="A33" t="s">
+        <v>458</v>
+      </c>
+      <c r="B33">
+        <v>125</v>
+      </c>
+      <c r="C33" t="s">
+        <v>459</v>
+      </c>
+      <c r="D33" t="s">
+        <v>460</v>
+      </c>
+      <c r="E33" t="s">
+        <v>461</v>
+      </c>
+      <c r="F33" t="s">
+        <v>462</v>
+      </c>
+      <c r="G33" t="s">
+        <v>149</v>
+      </c>
+      <c r="H33" t="s">
+        <v>463</v>
+      </c>
+      <c r="I33" t="s">
+        <v>464</v>
+      </c>
+      <c r="J33" t="s">
+        <v>465</v>
+      </c>
+      <c r="K33" t="s">
+        <v>466</v>
+      </c>
+      <c r="L33" t="s">
+        <v>467</v>
+      </c>
+      <c r="M33" t="s">
+        <v>468</v>
+      </c>
+      <c r="N33" t="s">
+        <v>469</v>
+      </c>
+      <c r="O33" t="s">
+        <v>53</v>
+      </c>
+      <c r="P33" t="s">
+        <v>54</v>
+      </c>
+      <c r="R33" t="s">
+        <v>331</v>
+      </c>
+      <c r="S33" t="s">
+        <v>332</v>
+      </c>
+      <c r="T33" t="s">
+        <v>333</v>
+      </c>
+      <c r="U33" t="s">
+        <v>159</v>
+      </c>
+      <c r="V33" t="s">
+        <v>160</v>
+      </c>
+      <c r="W33" t="s">
+        <v>161</v>
+      </c>
+      <c r="X33" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y33" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA33" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB33" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC33" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD33" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE33" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF33" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG33" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH33" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI33" t="s">
+        <v>171</v>
+      </c>
+      <c r="AJ33" t="s">
+        <v>170</v>
+      </c>
+      <c r="AK33" t="s">
+        <v>171</v>
+      </c>
+      <c r="AL33" t="s">
+        <v>464</v>
+      </c>
+      <c r="AM33" t="s">
+        <v>465</v>
+      </c>
+      <c r="AN33" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO33" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="34" spans="1:43">
+      <c r="A34" t="s">
+        <v>470</v>
+      </c>
+      <c r="B34">
+        <v>126</v>
+      </c>
+      <c r="C34" t="s">
+        <v>471</v>
+      </c>
+      <c r="D34" t="s">
+        <v>472</v>
+      </c>
+      <c r="E34" t="s">
+        <v>473</v>
+      </c>
+      <c r="F34" t="s">
+        <v>474</v>
+      </c>
+      <c r="G34" t="s">
+        <v>149</v>
+      </c>
+      <c r="H34" t="s">
+        <v>475</v>
+      </c>
+      <c r="I34" t="s">
+        <v>476</v>
+      </c>
+      <c r="J34" t="s">
+        <v>477</v>
+      </c>
+      <c r="K34" t="s">
+        <v>478</v>
+      </c>
+      <c r="L34" t="s">
+        <v>479</v>
+      </c>
+      <c r="M34" t="s">
+        <v>480</v>
+      </c>
+      <c r="N34" t="s">
+        <v>481</v>
+      </c>
+      <c r="O34" t="s">
+        <v>53</v>
+      </c>
+      <c r="P34" t="s">
+        <v>54</v>
+      </c>
+      <c r="R34" t="s">
+        <v>331</v>
+      </c>
+      <c r="S34" t="s">
+        <v>332</v>
+      </c>
+      <c r="T34" t="s">
+        <v>333</v>
+      </c>
+      <c r="U34" t="s">
+        <v>159</v>
+      </c>
+      <c r="V34" t="s">
+        <v>160</v>
+      </c>
+      <c r="W34" t="s">
+        <v>161</v>
+      </c>
+      <c r="X34" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y34" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA34" t="s">
+        <v>167</v>
+      </c>
+      <c r="AB34" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC34" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD34" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE34" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF34" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG34" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH34" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI34" t="s">
+        <v>171</v>
+      </c>
+      <c r="AJ34" t="s">
+        <v>170</v>
+      </c>
+      <c r="AK34" t="s">
+        <v>171</v>
+      </c>
+      <c r="AL34" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN34" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO34" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="35" spans="1:43">
+      <c r="A35" t="s">
+        <v>483</v>
+      </c>
+      <c r="B35">
+        <v>127</v>
+      </c>
+      <c r="C35" t="s">
+        <v>484</v>
+      </c>
+      <c r="D35" t="s">
+        <v>485</v>
+      </c>
+      <c r="E35" t="s">
+        <v>486</v>
+      </c>
+      <c r="F35" t="s">
+        <v>487</v>
+      </c>
+      <c r="G35" t="s">
+        <v>149</v>
+      </c>
+      <c r="H35" t="s">
+        <v>488</v>
+      </c>
+      <c r="I35" t="s">
+        <v>489</v>
+      </c>
+      <c r="J35" t="s">
+        <v>490</v>
+      </c>
+      <c r="K35" t="s">
+        <v>491</v>
+      </c>
+      <c r="L35" t="s">
+        <v>492</v>
+      </c>
+      <c r="M35" t="s">
+        <v>493</v>
+      </c>
+      <c r="O35" t="s">
+        <v>53</v>
+      </c>
+      <c r="P35" t="s">
+        <v>54</v>
+      </c>
+      <c r="R35" t="s">
+        <v>331</v>
+      </c>
+      <c r="S35" t="s">
+        <v>332</v>
+      </c>
+      <c r="T35" t="s">
+        <v>333</v>
+      </c>
+      <c r="U35" t="s">
+        <v>159</v>
+      </c>
+      <c r="V35" t="s">
+        <v>160</v>
+      </c>
+      <c r="W35" t="s">
+        <v>161</v>
+      </c>
+      <c r="X35" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y35" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA35" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB35" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC35" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD35" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE35" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF35" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG35" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH35" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI35" t="s">
+        <v>171</v>
+      </c>
+      <c r="AJ35" t="s">
+        <v>170</v>
+      </c>
+      <c r="AK35" t="s">
+        <v>171</v>
+      </c>
+      <c r="AL35" t="s">
+        <v>489</v>
+      </c>
+      <c r="AM35" t="s">
+        <v>490</v>
+      </c>
+      <c r="AN35" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO35" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="36" spans="1:43">
+      <c r="A36" t="s">
+        <v>494</v>
+      </c>
+      <c r="B36">
+        <v>128</v>
+      </c>
+      <c r="C36" t="s">
+        <v>495</v>
+      </c>
+      <c r="D36" t="s">
+        <v>496</v>
+      </c>
+      <c r="E36" t="s">
+        <v>497</v>
+      </c>
+      <c r="F36" t="s">
+        <v>498</v>
+      </c>
+      <c r="G36" t="s">
+        <v>149</v>
+      </c>
+      <c r="I36" t="s">
+        <v>53</v>
+      </c>
+      <c r="J36" t="s">
+        <v>497</v>
+      </c>
+      <c r="L36" t="s">
+        <v>53</v>
+      </c>
+      <c r="M36" t="s">
+        <v>497</v>
+      </c>
+      <c r="U36" t="s">
+        <v>159</v>
+      </c>
+      <c r="V36" t="s">
+        <v>160</v>
+      </c>
+      <c r="W36" t="s">
+        <v>161</v>
+      </c>
+      <c r="X36" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y36" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA36" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB36" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC36" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD36" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF36" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG36" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH36" t="s">
+        <v>168</v>
+      </c>
+      <c r="AI36" t="s">
+        <v>169</v>
+      </c>
+      <c r="AL36" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN36" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="37" spans="1:43">
+      <c r="A37" t="s">
+        <v>499</v>
+      </c>
+      <c r="B37">
+        <v>129</v>
+      </c>
+      <c r="C37" t="s">
+        <v>500</v>
+      </c>
+      <c r="D37" t="s">
+        <v>501</v>
+      </c>
+      <c r="E37" t="s">
+        <v>502</v>
+      </c>
+      <c r="F37" t="s">
+        <v>503</v>
+      </c>
+      <c r="G37" t="s">
+        <v>149</v>
+      </c>
+      <c r="I37" t="s">
+        <v>53</v>
+      </c>
+      <c r="J37" t="s">
+        <v>502</v>
+      </c>
+      <c r="L37" t="s">
+        <v>53</v>
+      </c>
+      <c r="M37" t="s">
+        <v>502</v>
+      </c>
+      <c r="U37" t="s">
+        <v>159</v>
+      </c>
+      <c r="V37" t="s">
+        <v>160</v>
+      </c>
+      <c r="W37" t="s">
+        <v>161</v>
+      </c>
+      <c r="X37" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y37" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA37" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB37" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC37" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD37" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF37" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG37" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH37" t="s">
+        <v>168</v>
+      </c>
+      <c r="AI37" t="s">
+        <v>169</v>
+      </c>
+      <c r="AL37" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN37" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="38" spans="1:43">
+      <c r="A38" t="s">
+        <v>504</v>
+      </c>
+      <c r="B38">
+        <v>201</v>
+      </c>
+      <c r="C38" t="s">
+        <v>505</v>
+      </c>
+      <c r="D38" t="s">
+        <v>506</v>
+      </c>
+      <c r="E38" t="s">
+        <v>507</v>
+      </c>
+      <c r="F38" t="s">
+        <v>508</v>
+      </c>
+      <c r="G38" t="s">
+        <v>149</v>
+      </c>
+      <c r="H38" t="s">
+        <v>509</v>
+      </c>
+      <c r="I38" t="s">
+        <v>510</v>
+      </c>
+      <c r="J38" t="s">
+        <v>511</v>
+      </c>
+      <c r="K38" t="s">
+        <v>512</v>
+      </c>
+      <c r="L38" t="s">
+        <v>513</v>
+      </c>
+      <c r="M38" t="s">
+        <v>514</v>
+      </c>
+      <c r="N38" t="s">
+        <v>515</v>
+      </c>
+      <c r="O38" t="s">
+        <v>53</v>
+      </c>
+      <c r="P38" t="s">
+        <v>54</v>
+      </c>
+      <c r="R38" t="s">
+        <v>516</v>
+      </c>
+      <c r="S38" t="s">
+        <v>517</v>
+      </c>
+      <c r="T38" t="s">
+        <v>518</v>
+      </c>
+      <c r="U38" t="s">
+        <v>519</v>
+      </c>
+      <c r="V38" t="s">
+        <v>520</v>
+      </c>
+      <c r="W38" t="s">
+        <v>521</v>
+      </c>
+      <c r="X38" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y38" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>522</v>
+      </c>
+      <c r="AA38" t="s">
+        <v>523</v>
+      </c>
+      <c r="AB38" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC38" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD38" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE38" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF38" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG38" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH38" t="s">
+        <v>524</v>
+      </c>
+      <c r="AI38" t="s">
+        <v>525</v>
+      </c>
+      <c r="AJ38" t="s">
+        <v>524</v>
+      </c>
+      <c r="AK38" t="s">
+        <v>525</v>
+      </c>
+      <c r="AL38" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN38" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO38" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="39" spans="1:43">
+      <c r="A39" t="s">
+        <v>526</v>
+      </c>
+      <c r="B39">
+        <v>202</v>
+      </c>
+      <c r="C39" t="s">
+        <v>527</v>
+      </c>
+      <c r="D39" t="s">
+        <v>528</v>
+      </c>
+      <c r="E39" t="s">
+        <v>529</v>
+      </c>
+      <c r="F39" t="s">
+        <v>530</v>
+      </c>
+      <c r="G39" t="s">
+        <v>149</v>
+      </c>
+      <c r="H39" t="s">
+        <v>531</v>
+      </c>
+      <c r="I39" t="s">
+        <v>532</v>
+      </c>
+      <c r="J39" t="s">
+        <v>533</v>
+      </c>
+      <c r="K39" t="s">
+        <v>534</v>
+      </c>
+      <c r="L39" t="s">
+        <v>535</v>
+      </c>
+      <c r="M39" t="s">
+        <v>536</v>
+      </c>
+      <c r="N39" t="s">
+        <v>537</v>
+      </c>
+      <c r="O39" t="s">
+        <v>53</v>
+      </c>
+      <c r="P39" t="s">
+        <v>54</v>
+      </c>
+      <c r="R39" t="s">
+        <v>538</v>
+      </c>
+      <c r="S39" t="s">
+        <v>539</v>
+      </c>
+      <c r="T39" t="s">
+        <v>540</v>
+      </c>
+      <c r="U39" t="s">
+        <v>519</v>
+      </c>
+      <c r="V39" t="s">
+        <v>520</v>
+      </c>
+      <c r="W39" t="s">
+        <v>521</v>
+      </c>
+      <c r="X39" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y39" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>522</v>
+      </c>
+      <c r="AA39" t="s">
+        <v>523</v>
+      </c>
+      <c r="AB39" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC39" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD39" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE39" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF39" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG39" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH39" t="s">
+        <v>541</v>
+      </c>
+      <c r="AI39" t="s">
+        <v>542</v>
+      </c>
+      <c r="AJ39" t="s">
+        <v>543</v>
+      </c>
+      <c r="AK39" t="s">
+        <v>544</v>
+      </c>
+      <c r="AL39" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN39" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO39" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="40" spans="1:43">
+      <c r="A40" t="s">
+        <v>545</v>
+      </c>
+      <c r="B40">
+        <v>203</v>
+      </c>
+      <c r="C40" t="s">
+        <v>546</v>
+      </c>
+      <c r="D40" t="s">
+        <v>547</v>
+      </c>
+      <c r="E40" t="s">
+        <v>548</v>
+      </c>
+      <c r="F40" t="s">
+        <v>549</v>
+      </c>
+      <c r="G40" t="s">
+        <v>149</v>
+      </c>
+      <c r="H40" t="s">
+        <v>550</v>
+      </c>
+      <c r="I40" t="s">
+        <v>551</v>
+      </c>
+      <c r="J40" t="s">
+        <v>552</v>
+      </c>
+      <c r="K40" t="s">
+        <v>553</v>
+      </c>
+      <c r="L40" t="s">
+        <v>554</v>
+      </c>
+      <c r="M40" t="s">
+        <v>555</v>
+      </c>
+      <c r="N40" t="s">
+        <v>556</v>
+      </c>
+      <c r="O40" t="s">
+        <v>53</v>
+      </c>
+      <c r="P40" t="s">
+        <v>54</v>
+      </c>
+      <c r="R40" t="s">
+        <v>557</v>
+      </c>
+      <c r="S40" t="s">
+        <v>558</v>
+      </c>
+      <c r="T40" t="s">
+        <v>559</v>
+      </c>
+      <c r="U40" t="s">
+        <v>519</v>
+      </c>
+      <c r="V40" t="s">
+        <v>520</v>
+      </c>
+      <c r="W40" t="s">
+        <v>521</v>
+      </c>
+      <c r="X40" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y40" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>522</v>
+      </c>
+      <c r="AA40" t="s">
+        <v>523</v>
+      </c>
+      <c r="AB40" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC40" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD40" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE40" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF40" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG40" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH40" t="s">
+        <v>541</v>
+      </c>
+      <c r="AI40" t="s">
+        <v>542</v>
+      </c>
+      <c r="AJ40" t="s">
+        <v>560</v>
+      </c>
+      <c r="AK40" t="s">
+        <v>561</v>
+      </c>
+      <c r="AL40" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN40" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO40" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="41" spans="1:43">
+      <c r="A41" t="s">
+        <v>562</v>
+      </c>
+      <c r="B41">
+        <v>204</v>
+      </c>
+      <c r="C41" t="s">
+        <v>563</v>
+      </c>
+      <c r="D41" t="s">
+        <v>564</v>
+      </c>
+      <c r="E41" t="s">
+        <v>565</v>
+      </c>
+      <c r="F41" t="s">
+        <v>566</v>
+      </c>
+      <c r="G41" t="s">
+        <v>149</v>
+      </c>
+      <c r="H41" t="s">
+        <v>567</v>
+      </c>
+      <c r="I41" t="s">
+        <v>568</v>
+      </c>
+      <c r="J41" t="s">
+        <v>569</v>
+      </c>
+      <c r="K41" t="s">
+        <v>570</v>
+      </c>
+      <c r="L41" t="s">
+        <v>571</v>
+      </c>
+      <c r="M41" t="s">
+        <v>572</v>
+      </c>
+      <c r="N41" t="s">
+        <v>573</v>
+      </c>
+      <c r="O41" t="s">
+        <v>53</v>
+      </c>
+      <c r="P41" t="s">
+        <v>54</v>
+      </c>
+      <c r="R41" t="s">
+        <v>574</v>
+      </c>
+      <c r="S41" t="s">
+        <v>575</v>
+      </c>
+      <c r="T41" t="s">
+        <v>576</v>
+      </c>
+      <c r="U41" t="s">
+        <v>519</v>
+      </c>
+      <c r="V41" t="s">
+        <v>520</v>
+      </c>
+      <c r="W41" t="s">
+        <v>521</v>
+      </c>
+      <c r="X41" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y41" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>522</v>
+      </c>
+      <c r="AA41" t="s">
+        <v>523</v>
+      </c>
+      <c r="AB41" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC41" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD41" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE41" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF41" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG41" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH41" t="s">
+        <v>541</v>
+      </c>
+      <c r="AI41" t="s">
+        <v>542</v>
+      </c>
+      <c r="AJ41" t="s">
+        <v>577</v>
+      </c>
+      <c r="AK41" t="s">
+        <v>578</v>
+      </c>
+      <c r="AL41" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN41" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO41" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="42" spans="1:43">
+      <c r="A42" t="s">
+        <v>579</v>
+      </c>
+      <c r="B42">
+        <v>205</v>
+      </c>
+      <c r="C42" t="s">
+        <v>580</v>
+      </c>
+      <c r="D42" t="s">
+        <v>581</v>
+      </c>
+      <c r="E42" t="s">
+        <v>582</v>
+      </c>
+      <c r="F42" t="s">
+        <v>583</v>
+      </c>
+      <c r="G42" t="s">
+        <v>149</v>
+      </c>
+      <c r="H42" t="s">
+        <v>584</v>
+      </c>
+      <c r="I42" t="s">
+        <v>585</v>
+      </c>
+      <c r="J42" t="s">
+        <v>586</v>
+      </c>
+      <c r="K42" t="s">
+        <v>587</v>
+      </c>
+      <c r="L42" t="s">
+        <v>588</v>
+      </c>
+      <c r="M42" t="s">
+        <v>589</v>
+      </c>
+      <c r="N42" t="s">
+        <v>590</v>
+      </c>
+      <c r="O42" t="s">
+        <v>53</v>
+      </c>
+      <c r="P42" t="s">
+        <v>54</v>
+      </c>
+      <c r="R42" t="s">
+        <v>516</v>
+      </c>
+      <c r="S42" t="s">
+        <v>517</v>
+      </c>
+      <c r="T42" t="s">
+        <v>518</v>
+      </c>
+      <c r="U42" t="s">
+        <v>519</v>
+      </c>
+      <c r="V42" t="s">
+        <v>520</v>
+      </c>
+      <c r="W42" t="s">
+        <v>521</v>
+      </c>
+      <c r="X42" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y42" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>522</v>
+      </c>
+      <c r="AA42" t="s">
+        <v>523</v>
+      </c>
+      <c r="AB42" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC42" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD42" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE42" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF42" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG42" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH42" t="s">
+        <v>524</v>
+      </c>
+      <c r="AI42" t="s">
+        <v>525</v>
+      </c>
+      <c r="AJ42" t="s">
+        <v>591</v>
+      </c>
+      <c r="AK42" t="s">
+        <v>592</v>
+      </c>
+      <c r="AL42" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN42" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO42" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="43" spans="1:43">
+      <c r="A43" t="s">
+        <v>593</v>
+      </c>
+      <c r="B43">
+        <v>206</v>
+      </c>
+      <c r="C43" t="s">
+        <v>594</v>
+      </c>
+      <c r="D43" t="s">
+        <v>595</v>
+      </c>
+      <c r="E43" t="s">
+        <v>596</v>
+      </c>
+      <c r="F43" t="s">
+        <v>597</v>
+      </c>
+      <c r="G43" t="s">
+        <v>149</v>
+      </c>
+      <c r="H43" t="s">
+        <v>598</v>
+      </c>
+      <c r="I43" t="s">
+        <v>599</v>
+      </c>
+      <c r="J43" t="s">
+        <v>600</v>
+      </c>
+      <c r="K43" t="s">
+        <v>601</v>
+      </c>
+      <c r="L43" t="s">
+        <v>602</v>
+      </c>
+      <c r="M43" t="s">
+        <v>603</v>
+      </c>
+      <c r="N43" t="s">
+        <v>604</v>
+      </c>
+      <c r="O43" t="s">
+        <v>53</v>
+      </c>
+      <c r="P43" t="s">
+        <v>54</v>
+      </c>
+      <c r="R43" t="s">
+        <v>516</v>
+      </c>
+      <c r="S43" t="s">
+        <v>517</v>
+      </c>
+      <c r="T43" t="s">
+        <v>518</v>
+      </c>
+      <c r="U43" t="s">
+        <v>519</v>
+      </c>
+      <c r="V43" t="s">
+        <v>520</v>
+      </c>
+      <c r="W43" t="s">
+        <v>521</v>
+      </c>
+      <c r="X43" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y43" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>522</v>
+      </c>
+      <c r="AA43" t="s">
+        <v>523</v>
+      </c>
+      <c r="AB43" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC43" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD43" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE43" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF43" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG43" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH43" t="s">
+        <v>524</v>
+      </c>
+      <c r="AI43" t="s">
+        <v>525</v>
+      </c>
+      <c r="AJ43" t="s">
+        <v>591</v>
+      </c>
+      <c r="AK43" t="s">
+        <v>592</v>
+      </c>
+      <c r="AL43" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN43" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO43" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="44" spans="1:43">
+      <c r="A44" t="s">
+        <v>605</v>
+      </c>
+      <c r="B44">
+        <v>207</v>
+      </c>
+      <c r="C44" t="s">
+        <v>606</v>
+      </c>
+      <c r="D44" t="s">
+        <v>607</v>
+      </c>
+      <c r="E44" t="s">
+        <v>608</v>
+      </c>
+      <c r="F44" t="s">
+        <v>609</v>
+      </c>
+      <c r="G44" t="s">
+        <v>149</v>
+      </c>
+      <c r="H44" t="s">
+        <v>610</v>
+      </c>
+      <c r="I44" t="s">
+        <v>611</v>
+      </c>
+      <c r="J44" t="s">
+        <v>612</v>
+      </c>
+      <c r="K44" t="s">
+        <v>613</v>
+      </c>
+      <c r="L44" t="s">
+        <v>614</v>
+      </c>
+      <c r="M44" t="s">
+        <v>615</v>
+      </c>
+      <c r="N44" t="s">
+        <v>616</v>
+      </c>
+      <c r="O44" t="s">
+        <v>53</v>
+      </c>
+      <c r="P44" t="s">
+        <v>54</v>
+      </c>
+      <c r="R44" t="s">
+        <v>516</v>
+      </c>
+      <c r="S44" t="s">
+        <v>517</v>
+      </c>
+      <c r="T44" t="s">
+        <v>518</v>
+      </c>
+      <c r="U44" t="s">
+        <v>519</v>
+      </c>
+      <c r="V44" t="s">
+        <v>520</v>
+      </c>
+      <c r="W44" t="s">
+        <v>521</v>
+      </c>
+      <c r="X44" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y44" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>522</v>
+      </c>
+      <c r="AA44" t="s">
+        <v>523</v>
+      </c>
+      <c r="AB44" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC44" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD44" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE44" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF44" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG44" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH44" t="s">
+        <v>524</v>
+      </c>
+      <c r="AI44" t="s">
+        <v>525</v>
+      </c>
+      <c r="AJ44" t="s">
+        <v>524</v>
+      </c>
+      <c r="AK44" t="s">
+        <v>525</v>
+      </c>
+      <c r="AL44" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN44" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO44" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="45" spans="1:43">
+      <c r="A45" t="s">
+        <v>617</v>
+      </c>
+      <c r="B45">
+        <v>208</v>
+      </c>
+      <c r="C45" t="s">
+        <v>618</v>
+      </c>
+      <c r="D45" t="s">
+        <v>619</v>
+      </c>
+      <c r="E45" t="s">
+        <v>620</v>
+      </c>
+      <c r="F45" t="s">
+        <v>621</v>
+      </c>
+      <c r="G45" t="s">
+        <v>149</v>
+      </c>
+      <c r="H45" t="s">
+        <v>622</v>
+      </c>
+      <c r="I45" t="s">
+        <v>623</v>
+      </c>
+      <c r="J45" t="s">
+        <v>624</v>
+      </c>
+      <c r="K45" t="s">
+        <v>625</v>
+      </c>
+      <c r="L45" t="s">
+        <v>626</v>
+      </c>
+      <c r="M45" t="s">
+        <v>627</v>
+      </c>
+      <c r="N45" t="s">
+        <v>628</v>
+      </c>
+      <c r="O45" t="s">
+        <v>53</v>
+      </c>
+      <c r="P45" t="s">
+        <v>54</v>
+      </c>
+      <c r="R45" t="s">
+        <v>574</v>
+      </c>
+      <c r="S45" t="s">
+        <v>575</v>
+      </c>
+      <c r="T45" t="s">
+        <v>576</v>
+      </c>
+      <c r="U45" t="s">
+        <v>519</v>
+      </c>
+      <c r="V45" t="s">
+        <v>520</v>
+      </c>
+      <c r="W45" t="s">
+        <v>521</v>
+      </c>
+      <c r="X45" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y45" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>522</v>
+      </c>
+      <c r="AA45" t="s">
+        <v>523</v>
+      </c>
+      <c r="AB45" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC45" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD45" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE45" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF45" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG45" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH45" t="s">
+        <v>541</v>
+      </c>
+      <c r="AI45" t="s">
+        <v>542</v>
+      </c>
+      <c r="AJ45" t="s">
+        <v>541</v>
+      </c>
+      <c r="AK45" t="s">
+        <v>542</v>
+      </c>
+      <c r="AL45" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN45" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO45" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="46" spans="1:43">
+      <c r="A46" t="s">
+        <v>629</v>
+      </c>
+      <c r="B46">
+        <v>209</v>
+      </c>
+      <c r="C46" t="s">
+        <v>630</v>
+      </c>
+      <c r="D46" t="s">
+        <v>631</v>
+      </c>
+      <c r="E46" t="s">
+        <v>632</v>
+      </c>
+      <c r="F46" t="s">
+        <v>633</v>
+      </c>
+      <c r="G46" t="s">
+        <v>149</v>
+      </c>
+      <c r="H46" t="s">
+        <v>634</v>
+      </c>
+      <c r="I46" t="s">
+        <v>635</v>
+      </c>
+      <c r="J46" t="s">
+        <v>636</v>
+      </c>
+      <c r="K46" t="s">
+        <v>637</v>
+      </c>
+      <c r="L46" t="s">
+        <v>638</v>
+      </c>
+      <c r="M46" t="s">
+        <v>639</v>
+      </c>
+      <c r="N46" t="s">
+        <v>640</v>
+      </c>
+      <c r="O46" t="s">
+        <v>53</v>
+      </c>
+      <c r="P46" t="s">
+        <v>54</v>
+      </c>
+      <c r="R46" t="s">
+        <v>516</v>
+      </c>
+      <c r="S46" t="s">
+        <v>517</v>
+      </c>
+      <c r="T46" t="s">
+        <v>518</v>
+      </c>
+      <c r="U46" t="s">
+        <v>519</v>
+      </c>
+      <c r="V46" t="s">
+        <v>520</v>
+      </c>
+      <c r="W46" t="s">
+        <v>521</v>
+      </c>
+      <c r="X46" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y46" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>522</v>
+      </c>
+      <c r="AA46" t="s">
+        <v>523</v>
+      </c>
+      <c r="AB46" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC46" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD46" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE46" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF46" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG46" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH46" t="s">
+        <v>524</v>
+      </c>
+      <c r="AI46" t="s">
+        <v>525</v>
+      </c>
+      <c r="AJ46" t="s">
+        <v>524</v>
+      </c>
+      <c r="AK46" t="s">
+        <v>525</v>
+      </c>
+      <c r="AL46" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN46" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO46" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="47" spans="1:43">
+      <c r="A47" t="s">
+        <v>641</v>
+      </c>
+      <c r="B47">
+        <v>210</v>
+      </c>
+      <c r="C47" t="s">
+        <v>642</v>
+      </c>
+      <c r="D47" t="s">
+        <v>643</v>
+      </c>
+      <c r="E47" t="s">
+        <v>644</v>
+      </c>
+      <c r="F47" t="s">
+        <v>645</v>
+      </c>
+      <c r="G47" t="s">
+        <v>149</v>
+      </c>
+      <c r="H47" t="s">
+        <v>646</v>
+      </c>
+      <c r="I47" t="s">
+        <v>647</v>
+      </c>
+      <c r="J47" t="s">
+        <v>648</v>
+      </c>
+      <c r="K47" t="s">
+        <v>649</v>
+      </c>
+      <c r="L47" t="s">
+        <v>650</v>
+      </c>
+      <c r="M47" t="s">
+        <v>651</v>
+      </c>
+      <c r="N47" t="s">
+        <v>652</v>
+      </c>
+      <c r="O47" t="s">
+        <v>53</v>
+      </c>
+      <c r="P47" t="s">
+        <v>54</v>
+      </c>
+      <c r="R47" t="s">
+        <v>574</v>
+      </c>
+      <c r="S47" t="s">
+        <v>575</v>
+      </c>
+      <c r="T47" t="s">
+        <v>576</v>
+      </c>
+      <c r="U47" t="s">
+        <v>519</v>
+      </c>
+      <c r="V47" t="s">
+        <v>520</v>
+      </c>
+      <c r="W47" t="s">
+        <v>521</v>
+      </c>
+      <c r="X47" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y47" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>522</v>
+      </c>
+      <c r="AA47" t="s">
+        <v>523</v>
+      </c>
+      <c r="AB47" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC47" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD47" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE47" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF47" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG47" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH47" t="s">
+        <v>541</v>
+      </c>
+      <c r="AI47" t="s">
+        <v>542</v>
+      </c>
+      <c r="AJ47" t="s">
+        <v>577</v>
+      </c>
+      <c r="AK47" t="s">
+        <v>578</v>
+      </c>
+      <c r="AL47" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN47" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO47" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="48" spans="1:43">
+      <c r="A48" t="s">
+        <v>653</v>
+      </c>
+      <c r="B48">
+        <v>211</v>
+      </c>
+      <c r="C48" t="s">
+        <v>654</v>
+      </c>
+      <c r="D48" t="s">
+        <v>655</v>
+      </c>
+      <c r="E48" t="s">
+        <v>656</v>
+      </c>
+      <c r="F48" t="s">
+        <v>657</v>
+      </c>
+      <c r="G48" t="s">
+        <v>149</v>
+      </c>
+      <c r="H48" t="s">
+        <v>658</v>
+      </c>
+      <c r="I48" t="s">
+        <v>659</v>
+      </c>
+      <c r="J48" t="s">
+        <v>660</v>
+      </c>
+      <c r="K48" t="s">
+        <v>661</v>
+      </c>
+      <c r="L48" t="s">
+        <v>662</v>
+      </c>
+      <c r="M48" t="s">
+        <v>663</v>
+      </c>
+      <c r="N48" t="s">
+        <v>664</v>
+      </c>
+      <c r="O48" t="s">
+        <v>53</v>
+      </c>
+      <c r="P48" t="s">
+        <v>54</v>
+      </c>
+      <c r="R48" t="s">
+        <v>557</v>
+      </c>
+      <c r="S48" t="s">
+        <v>558</v>
+      </c>
+      <c r="T48" t="s">
+        <v>559</v>
+      </c>
+      <c r="U48" t="s">
+        <v>519</v>
+      </c>
+      <c r="V48" t="s">
+        <v>520</v>
+      </c>
+      <c r="W48" t="s">
+        <v>521</v>
+      </c>
+      <c r="X48" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y48" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>522</v>
+      </c>
+      <c r="AA48" t="s">
+        <v>523</v>
+      </c>
+      <c r="AB48" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC48" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD48" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE48" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF48" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG48" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH48" t="s">
+        <v>541</v>
+      </c>
+      <c r="AI48" t="s">
+        <v>542</v>
+      </c>
+      <c r="AJ48" t="s">
+        <v>541</v>
+      </c>
+      <c r="AK48" t="s">
+        <v>542</v>
+      </c>
+      <c r="AL48" t="s">
+        <v>659</v>
+      </c>
+      <c r="AM48" t="s">
+        <v>660</v>
+      </c>
+      <c r="AN48" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO48" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="49" spans="1:43">
+      <c r="A49" t="s">
+        <v>665</v>
+      </c>
+      <c r="B49">
+        <v>212</v>
+      </c>
+      <c r="C49" t="s">
+        <v>666</v>
+      </c>
+      <c r="D49" t="s">
+        <v>667</v>
+      </c>
+      <c r="E49" t="s">
+        <v>668</v>
+      </c>
+      <c r="F49" t="s">
+        <v>669</v>
+      </c>
+      <c r="G49" t="s">
+        <v>149</v>
+      </c>
+      <c r="H49" t="s">
+        <v>670</v>
+      </c>
+      <c r="I49" t="s">
+        <v>671</v>
+      </c>
+      <c r="J49" t="s">
+        <v>672</v>
+      </c>
+      <c r="K49" t="s">
+        <v>673</v>
+      </c>
+      <c r="L49" t="s">
+        <v>53</v>
+      </c>
+      <c r="M49" t="s">
+        <v>668</v>
+      </c>
+      <c r="O49" t="s">
+        <v>53</v>
+      </c>
+      <c r="P49" t="s">
+        <v>54</v>
+      </c>
+      <c r="R49" t="s">
+        <v>516</v>
+      </c>
+      <c r="S49" t="s">
+        <v>517</v>
+      </c>
+      <c r="T49" t="s">
+        <v>518</v>
+      </c>
+      <c r="U49" t="s">
+        <v>519</v>
+      </c>
+      <c r="V49" t="s">
+        <v>520</v>
+      </c>
+      <c r="W49" t="s">
+        <v>521</v>
+      </c>
+      <c r="X49" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y49" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>522</v>
+      </c>
+      <c r="AA49" t="s">
+        <v>523</v>
+      </c>
+      <c r="AB49" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC49" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD49" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE49" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF49" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG49" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH49" t="s">
+        <v>524</v>
+      </c>
+      <c r="AI49" t="s">
+        <v>525</v>
+      </c>
+      <c r="AJ49" t="s">
+        <v>591</v>
+      </c>
+      <c r="AK49" t="s">
+        <v>592</v>
+      </c>
+      <c r="AL49" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN49" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO49" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="50" spans="1:43">
+      <c r="A50" t="s">
+        <v>674</v>
+      </c>
+      <c r="B50">
+        <v>213</v>
+      </c>
+      <c r="C50" t="s">
+        <v>675</v>
+      </c>
+      <c r="D50" t="s">
+        <v>676</v>
+      </c>
+      <c r="E50" t="s">
+        <v>677</v>
+      </c>
+      <c r="F50" t="s">
+        <v>678</v>
+      </c>
+      <c r="G50" t="s">
+        <v>149</v>
+      </c>
+      <c r="H50" t="s">
+        <v>679</v>
+      </c>
+      <c r="I50" t="s">
+        <v>680</v>
+      </c>
+      <c r="J50" t="s">
+        <v>681</v>
+      </c>
+      <c r="K50" t="s">
+        <v>682</v>
+      </c>
+      <c r="L50" t="s">
+        <v>683</v>
+      </c>
+      <c r="M50" t="s">
+        <v>684</v>
+      </c>
+      <c r="N50" t="s">
+        <v>685</v>
+      </c>
+      <c r="O50" t="s">
+        <v>53</v>
+      </c>
+      <c r="P50" t="s">
+        <v>54</v>
+      </c>
+      <c r="R50" t="s">
+        <v>574</v>
+      </c>
+      <c r="S50" t="s">
+        <v>575</v>
+      </c>
+      <c r="T50" t="s">
+        <v>576</v>
+      </c>
+      <c r="U50" t="s">
+        <v>519</v>
+      </c>
+      <c r="V50" t="s">
+        <v>520</v>
+      </c>
+      <c r="W50" t="s">
+        <v>521</v>
+      </c>
+      <c r="X50" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y50" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>522</v>
+      </c>
+      <c r="AA50" t="s">
+        <v>523</v>
+      </c>
+      <c r="AB50" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC50" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD50" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE50" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF50" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG50" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH50" t="s">
+        <v>541</v>
+      </c>
+      <c r="AI50" t="s">
+        <v>542</v>
+      </c>
+      <c r="AJ50" t="s">
+        <v>577</v>
+      </c>
+      <c r="AK50" t="s">
+        <v>578</v>
+      </c>
+      <c r="AL50" t="s">
+        <v>680</v>
+      </c>
+      <c r="AM50" t="s">
+        <v>681</v>
+      </c>
+      <c r="AN50" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO50" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="51" spans="1:43">
+      <c r="A51" t="s">
+        <v>686</v>
+      </c>
+      <c r="B51">
+        <v>214</v>
+      </c>
+      <c r="C51" t="s">
+        <v>687</v>
+      </c>
+      <c r="D51" t="s">
+        <v>688</v>
+      </c>
+      <c r="E51" t="s">
+        <v>689</v>
+      </c>
+      <c r="F51" t="s">
+        <v>690</v>
+      </c>
+      <c r="G51" t="s">
+        <v>149</v>
+      </c>
+      <c r="H51" t="s">
+        <v>691</v>
+      </c>
+      <c r="I51" t="s">
+        <v>692</v>
+      </c>
+      <c r="J51" t="s">
+        <v>693</v>
+      </c>
+      <c r="K51" t="s">
+        <v>694</v>
+      </c>
+      <c r="L51" t="s">
+        <v>695</v>
+      </c>
+      <c r="M51" t="s">
+        <v>696</v>
+      </c>
+      <c r="N51" t="s">
+        <v>697</v>
+      </c>
+      <c r="O51" t="s">
+        <v>53</v>
+      </c>
+      <c r="P51" t="s">
+        <v>54</v>
+      </c>
+      <c r="R51" t="s">
+        <v>557</v>
+      </c>
+      <c r="S51" t="s">
+        <v>558</v>
+      </c>
+      <c r="T51" t="s">
+        <v>559</v>
+      </c>
+      <c r="U51" t="s">
+        <v>519</v>
+      </c>
+      <c r="V51" t="s">
+        <v>520</v>
+      </c>
+      <c r="W51" t="s">
+        <v>521</v>
+      </c>
+      <c r="X51" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y51" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>522</v>
+      </c>
+      <c r="AA51" t="s">
+        <v>523</v>
+      </c>
+      <c r="AB51" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC51" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD51" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE51" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF51" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG51" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH51" t="s">
+        <v>541</v>
+      </c>
+      <c r="AI51" t="s">
+        <v>542</v>
+      </c>
+      <c r="AJ51" t="s">
+        <v>560</v>
+      </c>
+      <c r="AK51" t="s">
+        <v>561</v>
+      </c>
+      <c r="AL51" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN51" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO51" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="52" spans="1:43">
+      <c r="A52" t="s">
+        <v>698</v>
+      </c>
+      <c r="B52">
+        <v>215</v>
+      </c>
+      <c r="C52" t="s">
+        <v>699</v>
+      </c>
+      <c r="D52" t="s">
+        <v>700</v>
+      </c>
+      <c r="E52" t="s">
+        <v>701</v>
+      </c>
+      <c r="F52" t="s">
+        <v>702</v>
+      </c>
+      <c r="G52" t="s">
+        <v>149</v>
+      </c>
+      <c r="H52" t="s">
+        <v>703</v>
+      </c>
+      <c r="I52" t="s">
+        <v>53</v>
+      </c>
+      <c r="J52" t="s">
+        <v>701</v>
+      </c>
+      <c r="L52" t="s">
+        <v>704</v>
+      </c>
+      <c r="M52" t="s">
+        <v>705</v>
+      </c>
+      <c r="N52" t="s">
+        <v>706</v>
+      </c>
+      <c r="O52" t="s">
+        <v>53</v>
+      </c>
+      <c r="P52" t="s">
+        <v>54</v>
+      </c>
+      <c r="R52" t="s">
+        <v>538</v>
+      </c>
+      <c r="S52" t="s">
+        <v>539</v>
+      </c>
+      <c r="T52" t="s">
+        <v>540</v>
+      </c>
+      <c r="U52" t="s">
+        <v>519</v>
+      </c>
+      <c r="V52" t="s">
+        <v>520</v>
+      </c>
+      <c r="W52" t="s">
+        <v>521</v>
+      </c>
+      <c r="X52" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y52" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>522</v>
+      </c>
+      <c r="AA52" t="s">
+        <v>523</v>
+      </c>
+      <c r="AB52" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC52" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD52" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE52" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF52" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG52" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH52" t="s">
+        <v>541</v>
+      </c>
+      <c r="AI52" t="s">
+        <v>542</v>
+      </c>
+      <c r="AJ52" t="s">
+        <v>543</v>
+      </c>
+      <c r="AK52" t="s">
+        <v>544</v>
+      </c>
+      <c r="AL52" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN52" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO52" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="53" spans="1:43">
+      <c r="A53" t="s">
+        <v>707</v>
+      </c>
+      <c r="B53">
+        <v>216</v>
+      </c>
+      <c r="C53" t="s">
+        <v>708</v>
+      </c>
+      <c r="D53" t="s">
+        <v>709</v>
+      </c>
+      <c r="E53" t="s">
+        <v>710</v>
+      </c>
+      <c r="F53" t="s">
+        <v>711</v>
+      </c>
+      <c r="G53" t="s">
+        <v>149</v>
+      </c>
+      <c r="H53" t="s">
+        <v>712</v>
+      </c>
+      <c r="I53" t="s">
+        <v>713</v>
+      </c>
+      <c r="J53" t="s">
+        <v>714</v>
+      </c>
+      <c r="K53" t="s">
+        <v>715</v>
+      </c>
+      <c r="L53" t="s">
+        <v>716</v>
+      </c>
+      <c r="M53" t="s">
+        <v>717</v>
+      </c>
+      <c r="N53" t="s">
+        <v>718</v>
+      </c>
+      <c r="O53" t="s">
+        <v>53</v>
+      </c>
+      <c r="P53" t="s">
+        <v>54</v>
+      </c>
+      <c r="R53" t="s">
+        <v>574</v>
+      </c>
+      <c r="S53" t="s">
+        <v>575</v>
+      </c>
+      <c r="T53" t="s">
+        <v>576</v>
+      </c>
+      <c r="U53" t="s">
+        <v>519</v>
+      </c>
+      <c r="V53" t="s">
+        <v>520</v>
+      </c>
+      <c r="W53" t="s">
+        <v>521</v>
+      </c>
+      <c r="X53" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y53" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>522</v>
+      </c>
+      <c r="AA53" t="s">
+        <v>523</v>
+      </c>
+      <c r="AB53" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC53" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD53" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE53" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF53" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG53" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH53" t="s">
+        <v>541</v>
+      </c>
+      <c r="AI53" t="s">
+        <v>542</v>
+      </c>
+      <c r="AJ53" t="s">
+        <v>560</v>
+      </c>
+      <c r="AK53" t="s">
+        <v>561</v>
+      </c>
+      <c r="AL53" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN53" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO53" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="54" spans="1:43">
+      <c r="A54" t="s">
+        <v>719</v>
+      </c>
+      <c r="B54">
+        <v>217</v>
+      </c>
+      <c r="C54" t="s">
+        <v>720</v>
+      </c>
+      <c r="D54" t="s">
+        <v>721</v>
+      </c>
+      <c r="E54" t="s">
+        <v>722</v>
+      </c>
+      <c r="F54" t="s">
+        <v>723</v>
+      </c>
+      <c r="G54" t="s">
+        <v>149</v>
+      </c>
+      <c r="H54" t="s">
+        <v>724</v>
+      </c>
+      <c r="I54" t="s">
+        <v>725</v>
+      </c>
+      <c r="J54" t="s">
+        <v>726</v>
+      </c>
+      <c r="K54" t="s">
+        <v>727</v>
+      </c>
+      <c r="L54" t="s">
+        <v>728</v>
+      </c>
+      <c r="M54" t="s">
+        <v>729</v>
+      </c>
+      <c r="N54" t="s">
+        <v>730</v>
+      </c>
+      <c r="O54" t="s">
+        <v>53</v>
+      </c>
+      <c r="P54" t="s">
+        <v>54</v>
+      </c>
+      <c r="R54" t="s">
+        <v>538</v>
+      </c>
+      <c r="S54" t="s">
+        <v>539</v>
+      </c>
+      <c r="T54" t="s">
+        <v>540</v>
+      </c>
+      <c r="U54" t="s">
+        <v>519</v>
+      </c>
+      <c r="V54" t="s">
+        <v>520</v>
+      </c>
+      <c r="W54" t="s">
+        <v>521</v>
+      </c>
+      <c r="X54" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y54" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>522</v>
+      </c>
+      <c r="AA54" t="s">
+        <v>523</v>
+      </c>
+      <c r="AB54" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC54" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD54" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE54" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF54" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG54" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH54" t="s">
+        <v>541</v>
+      </c>
+      <c r="AI54" t="s">
+        <v>542</v>
+      </c>
+      <c r="AJ54" t="s">
+        <v>543</v>
+      </c>
+      <c r="AK54" t="s">
+        <v>544</v>
+      </c>
+      <c r="AL54" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO54" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="55" spans="1:43">
+      <c r="A55" t="s">
+        <v>731</v>
+      </c>
+      <c r="B55">
+        <v>218</v>
+      </c>
+      <c r="C55" t="s">
+        <v>732</v>
+      </c>
+      <c r="D55" t="s">
+        <v>733</v>
+      </c>
+      <c r="E55" t="s">
+        <v>734</v>
+      </c>
+      <c r="F55" t="s">
+        <v>735</v>
+      </c>
+      <c r="G55" t="s">
+        <v>149</v>
+      </c>
+      <c r="H55" t="s">
+        <v>736</v>
+      </c>
+      <c r="I55" t="s">
+        <v>737</v>
+      </c>
+      <c r="J55" t="s">
+        <v>738</v>
+      </c>
+      <c r="K55" t="s">
+        <v>739</v>
+      </c>
+      <c r="L55" t="s">
+        <v>740</v>
+      </c>
+      <c r="M55" t="s">
+        <v>741</v>
+      </c>
+      <c r="N55" t="s">
+        <v>742</v>
+      </c>
+      <c r="O55" t="s">
+        <v>53</v>
+      </c>
+      <c r="P55" t="s">
+        <v>54</v>
+      </c>
+      <c r="R55" t="s">
+        <v>557</v>
+      </c>
+      <c r="S55" t="s">
+        <v>558</v>
+      </c>
+      <c r="T55" t="s">
+        <v>559</v>
+      </c>
+      <c r="U55" t="s">
+        <v>519</v>
+      </c>
+      <c r="V55" t="s">
+        <v>520</v>
+      </c>
+      <c r="W55" t="s">
+        <v>521</v>
+      </c>
+      <c r="X55" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y55" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>522</v>
+      </c>
+      <c r="AA55" t="s">
+        <v>523</v>
+      </c>
+      <c r="AB55" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC55" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD55" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE55" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF55" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG55" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH55" t="s">
+        <v>524</v>
+      </c>
+      <c r="AI55" t="s">
+        <v>525</v>
+      </c>
+      <c r="AJ55" t="s">
+        <v>743</v>
+      </c>
+      <c r="AK55" t="s">
+        <v>592</v>
+      </c>
+      <c r="AL55" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN55" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO55" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="56" spans="1:43">
+      <c r="A56" t="s">
+        <v>744</v>
+      </c>
+      <c r="B56">
+        <v>219</v>
+      </c>
+      <c r="C56" t="s">
+        <v>745</v>
+      </c>
+      <c r="D56" t="s">
+        <v>746</v>
+      </c>
+      <c r="E56" t="s">
+        <v>747</v>
+      </c>
+      <c r="F56" t="s">
+        <v>748</v>
+      </c>
+      <c r="G56" t="s">
+        <v>149</v>
+      </c>
+      <c r="H56" t="s">
+        <v>749</v>
+      </c>
+      <c r="I56" t="s">
+        <v>750</v>
+      </c>
+      <c r="J56" t="s">
+        <v>751</v>
+      </c>
+      <c r="K56" t="s">
+        <v>752</v>
+      </c>
+      <c r="L56" t="s">
+        <v>753</v>
+      </c>
+      <c r="M56" t="s">
+        <v>754</v>
+      </c>
+      <c r="N56" t="s">
+        <v>755</v>
+      </c>
+      <c r="O56" t="s">
+        <v>53</v>
+      </c>
+      <c r="P56" t="s">
+        <v>54</v>
+      </c>
+      <c r="R56" t="s">
+        <v>557</v>
+      </c>
+      <c r="S56" t="s">
+        <v>558</v>
+      </c>
+      <c r="T56" t="s">
+        <v>559</v>
+      </c>
+      <c r="U56" t="s">
+        <v>519</v>
+      </c>
+      <c r="V56" t="s">
+        <v>520</v>
+      </c>
+      <c r="W56" t="s">
+        <v>521</v>
+      </c>
+      <c r="X56" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y56" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>522</v>
+      </c>
+      <c r="AA56" t="s">
+        <v>523</v>
+      </c>
+      <c r="AB56" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC56" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD56" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE56" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF56" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG56" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH56" t="s">
+        <v>541</v>
+      </c>
+      <c r="AI56" t="s">
+        <v>542</v>
+      </c>
+      <c r="AJ56" t="s">
+        <v>541</v>
+      </c>
+      <c r="AK56" t="s">
+        <v>542</v>
+      </c>
+      <c r="AL56" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN56" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO56" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="57" spans="1:43">
+      <c r="A57" t="s">
+        <v>756</v>
+      </c>
+      <c r="B57">
+        <v>220</v>
+      </c>
+      <c r="C57" t="s">
+        <v>757</v>
+      </c>
+      <c r="D57" t="s">
+        <v>758</v>
+      </c>
+      <c r="E57" t="s">
+        <v>759</v>
+      </c>
+      <c r="F57" t="s">
+        <v>760</v>
+      </c>
+      <c r="G57" t="s">
+        <v>149</v>
+      </c>
+      <c r="H57" t="s">
+        <v>761</v>
+      </c>
+      <c r="I57" t="s">
+        <v>762</v>
+      </c>
+      <c r="J57" t="s">
+        <v>763</v>
+      </c>
+      <c r="K57" t="s">
+        <v>764</v>
+      </c>
+      <c r="L57" t="s">
+        <v>765</v>
+      </c>
+      <c r="M57" t="s">
+        <v>766</v>
+      </c>
+      <c r="N57" t="s">
+        <v>767</v>
+      </c>
+      <c r="O57" t="s">
+        <v>53</v>
+      </c>
+      <c r="P57" t="s">
+        <v>54</v>
+      </c>
+      <c r="R57" t="s">
+        <v>516</v>
+      </c>
+      <c r="S57" t="s">
+        <v>517</v>
+      </c>
+      <c r="T57" t="s">
+        <v>518</v>
+      </c>
+      <c r="U57" t="s">
+        <v>519</v>
+      </c>
+      <c r="V57" t="s">
+        <v>520</v>
+      </c>
+      <c r="W57" t="s">
+        <v>521</v>
+      </c>
+      <c r="X57" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y57" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>522</v>
+      </c>
+      <c r="AA57" t="s">
+        <v>523</v>
+      </c>
+      <c r="AB57" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC57" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD57" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE57" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF57" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG57" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH57" t="s">
+        <v>524</v>
+      </c>
+      <c r="AI57" t="s">
+        <v>525</v>
+      </c>
+      <c r="AJ57" t="s">
+        <v>524</v>
+      </c>
+      <c r="AK57" t="s">
+        <v>525</v>
+      </c>
+      <c r="AL57" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO57" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="58" spans="1:43">
+      <c r="A58" t="s">
+        <v>768</v>
+      </c>
+      <c r="B58">
+        <v>221</v>
+      </c>
+      <c r="C58" t="s">
+        <v>769</v>
+      </c>
+      <c r="D58" t="s">
+        <v>770</v>
+      </c>
+      <c r="E58" t="s">
+        <v>771</v>
+      </c>
+      <c r="F58" t="s">
+        <v>772</v>
+      </c>
+      <c r="G58" t="s">
+        <v>149</v>
+      </c>
+      <c r="H58" t="s">
+        <v>773</v>
+      </c>
+      <c r="I58" t="s">
+        <v>774</v>
+      </c>
+      <c r="J58" t="s">
+        <v>775</v>
+      </c>
+      <c r="K58" t="s">
+        <v>776</v>
+      </c>
+      <c r="L58" t="s">
+        <v>777</v>
+      </c>
+      <c r="M58" t="s">
+        <v>778</v>
+      </c>
+      <c r="N58" t="s">
+        <v>779</v>
+      </c>
+      <c r="O58" t="s">
+        <v>53</v>
+      </c>
+      <c r="P58" t="s">
+        <v>54</v>
+      </c>
+      <c r="R58" t="s">
+        <v>538</v>
+      </c>
+      <c r="S58" t="s">
+        <v>539</v>
+      </c>
+      <c r="T58" t="s">
+        <v>540</v>
+      </c>
+      <c r="U58" t="s">
+        <v>519</v>
+      </c>
+      <c r="V58" t="s">
+        <v>520</v>
+      </c>
+      <c r="W58" t="s">
+        <v>521</v>
+      </c>
+      <c r="X58" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y58" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>522</v>
+      </c>
+      <c r="AA58" t="s">
+        <v>523</v>
+      </c>
+      <c r="AB58" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC58" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD58" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE58" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF58" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG58" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH58" t="s">
+        <v>541</v>
+      </c>
+      <c r="AI58" t="s">
+        <v>542</v>
+      </c>
+      <c r="AJ58" t="s">
+        <v>543</v>
+      </c>
+      <c r="AK58" t="s">
+        <v>544</v>
+      </c>
+      <c r="AL58" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN58" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO58" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="59" spans="1:43">
+      <c r="A59" t="s">
+        <v>780</v>
+      </c>
+      <c r="B59">
+        <v>222</v>
+      </c>
+      <c r="C59" t="s">
+        <v>781</v>
+      </c>
+      <c r="D59" t="s">
+        <v>782</v>
+      </c>
+      <c r="E59" t="s">
+        <v>783</v>
+      </c>
+      <c r="F59" t="s">
+        <v>784</v>
+      </c>
+      <c r="G59" t="s">
+        <v>149</v>
+      </c>
+      <c r="H59" t="s">
+        <v>785</v>
+      </c>
+      <c r="I59" t="s">
+        <v>786</v>
+      </c>
+      <c r="J59" t="s">
+        <v>787</v>
+      </c>
+      <c r="K59" t="s">
+        <v>788</v>
+      </c>
+      <c r="L59" t="s">
+        <v>789</v>
+      </c>
+      <c r="M59" t="s">
+        <v>790</v>
+      </c>
+      <c r="N59" t="s">
+        <v>791</v>
+      </c>
+      <c r="O59" t="s">
+        <v>53</v>
+      </c>
+      <c r="P59" t="s">
+        <v>54</v>
+      </c>
+      <c r="R59" t="s">
+        <v>557</v>
+      </c>
+      <c r="S59" t="s">
+        <v>558</v>
+      </c>
+      <c r="T59" t="s">
+        <v>559</v>
+      </c>
+      <c r="U59" t="s">
+        <v>519</v>
+      </c>
+      <c r="V59" t="s">
+        <v>520</v>
+      </c>
+      <c r="W59" t="s">
+        <v>521</v>
+      </c>
+      <c r="X59" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y59" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>522</v>
+      </c>
+      <c r="AA59" t="s">
+        <v>523</v>
+      </c>
+      <c r="AB59" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC59" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD59" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE59" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF59" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG59" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH59" t="s">
+        <v>541</v>
+      </c>
+      <c r="AI59" t="s">
+        <v>542</v>
+      </c>
+      <c r="AJ59" t="s">
+        <v>541</v>
+      </c>
+      <c r="AK59" t="s">
+        <v>542</v>
+      </c>
+      <c r="AL59" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN59" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO59" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="60" spans="1:43">
+      <c r="A60" t="s">
+        <v>792</v>
+      </c>
+      <c r="B60">
+        <v>223</v>
+      </c>
+      <c r="C60" t="s">
+        <v>793</v>
+      </c>
+      <c r="D60" t="s">
+        <v>794</v>
+      </c>
+      <c r="E60" t="s">
+        <v>795</v>
+      </c>
+      <c r="F60" t="s">
+        <v>796</v>
+      </c>
+      <c r="G60" t="s">
+        <v>149</v>
+      </c>
+      <c r="H60" t="s">
+        <v>797</v>
+      </c>
+      <c r="I60" t="s">
+        <v>798</v>
+      </c>
+      <c r="J60" t="s">
+        <v>799</v>
+      </c>
+      <c r="K60" t="s">
+        <v>800</v>
+      </c>
+      <c r="L60" t="s">
+        <v>801</v>
+      </c>
+      <c r="M60" t="s">
+        <v>802</v>
+      </c>
+      <c r="N60" t="s">
+        <v>803</v>
+      </c>
+      <c r="O60" t="s">
+        <v>53</v>
+      </c>
+      <c r="P60" t="s">
+        <v>54</v>
+      </c>
+      <c r="R60" t="s">
+        <v>538</v>
+      </c>
+      <c r="S60" t="s">
+        <v>539</v>
+      </c>
+      <c r="T60" t="s">
+        <v>540</v>
+      </c>
+      <c r="U60" t="s">
+        <v>519</v>
+      </c>
+      <c r="V60" t="s">
+        <v>520</v>
+      </c>
+      <c r="W60" t="s">
+        <v>521</v>
+      </c>
+      <c r="X60" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y60" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>522</v>
+      </c>
+      <c r="AA60" t="s">
+        <v>523</v>
+      </c>
+      <c r="AB60" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC60" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD60" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE60" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF60" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG60" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH60" t="s">
+        <v>541</v>
+      </c>
+      <c r="AI60" t="s">
+        <v>542</v>
+      </c>
+      <c r="AJ60" t="s">
+        <v>560</v>
+      </c>
+      <c r="AK60" t="s">
+        <v>561</v>
+      </c>
+      <c r="AL60" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN60" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO60" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="61" spans="1:43">
+      <c r="A61" t="s">
+        <v>804</v>
+      </c>
+      <c r="B61">
+        <v>224</v>
+      </c>
+      <c r="C61" t="s">
+        <v>805</v>
+      </c>
+      <c r="D61" t="s">
+        <v>806</v>
+      </c>
+      <c r="E61" t="s">
+        <v>807</v>
+      </c>
+      <c r="F61" t="s">
+        <v>808</v>
+      </c>
+      <c r="G61" t="s">
+        <v>149</v>
+      </c>
+      <c r="H61" t="s">
+        <v>809</v>
+      </c>
+      <c r="I61" t="s">
+        <v>810</v>
+      </c>
+      <c r="J61" t="s">
+        <v>811</v>
+      </c>
+      <c r="K61" t="s">
+        <v>812</v>
+      </c>
+      <c r="L61" t="s">
+        <v>813</v>
+      </c>
+      <c r="M61" t="s">
+        <v>814</v>
+      </c>
+      <c r="N61" t="s">
+        <v>815</v>
+      </c>
+      <c r="O61" t="s">
+        <v>53</v>
+      </c>
+      <c r="P61" t="s">
+        <v>54</v>
+      </c>
+      <c r="R61" t="s">
+        <v>538</v>
+      </c>
+      <c r="S61" t="s">
+        <v>539</v>
+      </c>
+      <c r="T61" t="s">
+        <v>540</v>
+      </c>
+      <c r="U61" t="s">
+        <v>519</v>
+      </c>
+      <c r="V61" t="s">
+        <v>520</v>
+      </c>
+      <c r="W61" t="s">
+        <v>521</v>
+      </c>
+      <c r="X61" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y61" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>522</v>
+      </c>
+      <c r="AA61" t="s">
+        <v>523</v>
+      </c>
+      <c r="AB61" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC61" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD61" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE61" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF61" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG61" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH61" t="s">
+        <v>541</v>
+      </c>
+      <c r="AI61" t="s">
+        <v>542</v>
+      </c>
+      <c r="AJ61" t="s">
+        <v>577</v>
+      </c>
+      <c r="AK61" t="s">
+        <v>578</v>
+      </c>
+      <c r="AL61" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN61" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO61" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="62" spans="1:43">
+      <c r="A62" t="s">
+        <v>816</v>
+      </c>
+      <c r="B62">
+        <v>225</v>
+      </c>
+      <c r="C62" t="s">
+        <v>817</v>
+      </c>
+      <c r="D62" t="s">
+        <v>818</v>
+      </c>
+      <c r="E62" t="s">
+        <v>819</v>
+      </c>
+      <c r="F62" t="s">
+        <v>820</v>
+      </c>
+      <c r="G62" t="s">
+        <v>149</v>
+      </c>
+      <c r="I62" t="s">
+        <v>53</v>
+      </c>
+      <c r="J62" t="s">
+        <v>819</v>
+      </c>
+      <c r="L62" t="s">
+        <v>53</v>
+      </c>
+      <c r="M62" t="s">
+        <v>819</v>
+      </c>
+      <c r="O62" t="s">
+        <v>53</v>
+      </c>
+      <c r="P62" t="s">
+        <v>54</v>
+      </c>
+      <c r="R62" t="s">
+        <v>516</v>
+      </c>
+      <c r="S62" t="s">
+        <v>517</v>
+      </c>
+      <c r="T62" t="s">
+        <v>518</v>
+      </c>
+      <c r="U62" t="s">
+        <v>519</v>
+      </c>
+      <c r="V62" t="s">
+        <v>520</v>
+      </c>
+      <c r="W62" t="s">
+        <v>521</v>
+      </c>
+      <c r="X62" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y62" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>522</v>
+      </c>
+      <c r="AA62" t="s">
+        <v>523</v>
+      </c>
+      <c r="AB62" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC62" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD62" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE62" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF62" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG62" t="s">
+        <v>169</v>
+      </c>
+      <c r="AL62" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN62" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="63" spans="1:43">
+      <c r="A63" t="s">
+        <v>821</v>
+      </c>
+      <c r="B63">
+        <v>226</v>
+      </c>
+      <c r="C63" t="s">
+        <v>822</v>
+      </c>
+      <c r="D63" t="s">
+        <v>823</v>
+      </c>
+      <c r="E63" t="s">
+        <v>824</v>
+      </c>
+      <c r="F63" t="s">
+        <v>825</v>
+      </c>
+      <c r="G63" t="s">
+        <v>149</v>
+      </c>
+      <c r="I63" t="s">
+        <v>53</v>
+      </c>
+      <c r="J63" t="s">
+        <v>824</v>
+      </c>
+      <c r="L63" t="s">
+        <v>53</v>
+      </c>
+      <c r="M63" t="s">
+        <v>824</v>
+      </c>
+      <c r="O63" t="s">
+        <v>53</v>
+      </c>
+      <c r="P63" t="s">
+        <v>54</v>
+      </c>
+      <c r="U63" t="s">
+        <v>519</v>
+      </c>
+      <c r="V63" t="s">
+        <v>520</v>
+      </c>
+      <c r="W63" t="s">
+        <v>521</v>
+      </c>
+      <c r="X63" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y63" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>522</v>
+      </c>
+      <c r="AA63" t="s">
+        <v>523</v>
+      </c>
+      <c r="AB63" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC63" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD63" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE63" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF63" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG63" t="s">
+        <v>169</v>
+      </c>
+      <c r="AL63" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN63" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="64" spans="1:43">
+      <c r="A64" t="s">
+        <v>826</v>
+      </c>
+      <c r="B64">
+        <v>301</v>
+      </c>
+      <c r="C64" t="s">
+        <v>827</v>
+      </c>
+      <c r="D64" t="s">
+        <v>828</v>
+      </c>
+      <c r="E64" t="s">
+        <v>829</v>
+      </c>
+      <c r="F64" t="s">
+        <v>830</v>
+      </c>
+      <c r="G64" t="s">
+        <v>831</v>
+      </c>
+      <c r="H64" t="s">
+        <v>832</v>
+      </c>
+      <c r="I64" t="s">
+        <v>833</v>
+      </c>
+      <c r="J64" t="s">
+        <v>834</v>
+      </c>
+      <c r="K64" t="s">
+        <v>835</v>
+      </c>
+      <c r="L64" t="s">
+        <v>836</v>
+      </c>
+      <c r="M64" t="s">
+        <v>837</v>
+      </c>
+      <c r="N64" t="s">
+        <v>838</v>
+      </c>
+      <c r="O64" t="s">
+        <v>53</v>
+      </c>
+      <c r="P64" t="s">
+        <v>54</v>
+      </c>
+      <c r="R64" t="s">
+        <v>574</v>
+      </c>
+      <c r="S64" t="s">
+        <v>839</v>
+      </c>
+      <c r="T64" t="s">
+        <v>576</v>
+      </c>
+      <c r="U64" t="s">
+        <v>519</v>
+      </c>
+      <c r="V64" t="s">
+        <v>520</v>
+      </c>
+      <c r="W64" t="s">
+        <v>521</v>
+      </c>
+      <c r="X64" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y64" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>840</v>
+      </c>
+      <c r="AA64" t="s">
+        <v>841</v>
+      </c>
+      <c r="AB64" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC64" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD64" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF64" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG64" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH64" t="s">
+        <v>524</v>
+      </c>
+      <c r="AI64" t="s">
+        <v>525</v>
+      </c>
+      <c r="AJ64" t="s">
+        <v>842</v>
+      </c>
+      <c r="AK64" t="s">
+        <v>843</v>
+      </c>
+      <c r="AL64" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN64" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO64" t="s">
+        <v>73</v>
+      </c>
+      <c r="AP64" t="s">
+        <v>844</v>
+      </c>
+      <c r="AQ64" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="65" spans="1:43">
+      <c r="A65" t="s">
+        <v>846</v>
+      </c>
+      <c r="B65">
+        <v>302</v>
+      </c>
+      <c r="C65" t="s">
+        <v>847</v>
+      </c>
+      <c r="D65" t="s">
+        <v>848</v>
+      </c>
+      <c r="E65" t="s">
+        <v>849</v>
+      </c>
+      <c r="F65" t="s">
+        <v>850</v>
+      </c>
+      <c r="G65" t="s">
+        <v>831</v>
+      </c>
+      <c r="H65" t="s">
+        <v>851</v>
+      </c>
+      <c r="I65" t="s">
+        <v>844</v>
+      </c>
+      <c r="J65" t="s">
+        <v>845</v>
+      </c>
+      <c r="K65" t="s">
+        <v>852</v>
+      </c>
+      <c r="L65" t="s">
+        <v>853</v>
+      </c>
+      <c r="M65" t="s">
+        <v>854</v>
+      </c>
+      <c r="N65" t="s">
+        <v>855</v>
+      </c>
+      <c r="O65" t="s">
+        <v>53</v>
+      </c>
+      <c r="P65" t="s">
+        <v>54</v>
+      </c>
+      <c r="R65" t="s">
+        <v>574</v>
+      </c>
+      <c r="S65" t="s">
+        <v>839</v>
+      </c>
+      <c r="T65" t="s">
+        <v>576</v>
+      </c>
+      <c r="U65" t="s">
+        <v>519</v>
+      </c>
+      <c r="V65" t="s">
+        <v>520</v>
+      </c>
+      <c r="W65" t="s">
+        <v>521</v>
+      </c>
+      <c r="X65" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y65" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>840</v>
+      </c>
+      <c r="AA65" t="s">
+        <v>841</v>
+      </c>
+      <c r="AB65" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC65" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD65" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE65" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF65" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG65" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH65" t="s">
+        <v>524</v>
+      </c>
+      <c r="AI65" t="s">
+        <v>525</v>
+      </c>
+      <c r="AJ65" t="s">
+        <v>842</v>
+      </c>
+      <c r="AK65" t="s">
+        <v>843</v>
+      </c>
+      <c r="AL65" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN65" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO65" t="s">
+        <v>73</v>
+      </c>
+      <c r="AP65" t="s">
+        <v>844</v>
+      </c>
+      <c r="AQ65" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="66" spans="1:43">
+      <c r="A66" t="s">
+        <v>856</v>
+      </c>
+      <c r="B66">
+        <v>303</v>
+      </c>
+      <c r="C66" t="s">
+        <v>857</v>
+      </c>
+      <c r="D66" t="s">
+        <v>858</v>
+      </c>
+      <c r="E66" t="s">
+        <v>859</v>
+      </c>
+      <c r="F66" t="s">
+        <v>860</v>
+      </c>
+      <c r="G66" t="s">
+        <v>831</v>
+      </c>
+      <c r="H66" t="s">
+        <v>861</v>
+      </c>
+      <c r="I66" t="s">
+        <v>862</v>
+      </c>
+      <c r="J66" t="s">
+        <v>863</v>
+      </c>
+      <c r="K66" t="s">
+        <v>864</v>
+      </c>
+      <c r="L66" t="s">
+        <v>865</v>
+      </c>
+      <c r="M66" t="s">
+        <v>866</v>
+      </c>
+      <c r="N66" t="s">
+        <v>867</v>
+      </c>
+      <c r="O66" t="s">
+        <v>53</v>
+      </c>
+      <c r="P66" t="s">
+        <v>54</v>
+      </c>
+      <c r="R66" t="s">
+        <v>574</v>
+      </c>
+      <c r="S66" t="s">
+        <v>839</v>
+      </c>
+      <c r="T66" t="s">
+        <v>576</v>
+      </c>
+      <c r="U66" t="s">
+        <v>519</v>
+      </c>
+      <c r="V66" t="s">
+        <v>520</v>
+      </c>
+      <c r="W66" t="s">
+        <v>521</v>
+      </c>
+      <c r="X66" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y66" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>840</v>
+      </c>
+      <c r="AA66" t="s">
+        <v>841</v>
+      </c>
+      <c r="AB66" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC66" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD66" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE66" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF66" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG66" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH66" t="s">
+        <v>524</v>
+      </c>
+      <c r="AI66" t="s">
+        <v>525</v>
+      </c>
+      <c r="AJ66" t="s">
+        <v>842</v>
+      </c>
+      <c r="AK66" t="s">
+        <v>843</v>
+      </c>
+      <c r="AL66" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN66" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO66" t="s">
+        <v>73</v>
+      </c>
+      <c r="AP66" t="s">
+        <v>844</v>
+      </c>
+      <c r="AQ66" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="67" spans="1:43">
+      <c r="A67" t="s">
+        <v>868</v>
+      </c>
+      <c r="B67">
+        <v>304</v>
+      </c>
+      <c r="C67" t="s">
+        <v>869</v>
+      </c>
+      <c r="D67" t="s">
+        <v>870</v>
+      </c>
+      <c r="E67" t="s">
+        <v>871</v>
+      </c>
+      <c r="F67" t="s">
+        <v>872</v>
+      </c>
+      <c r="G67" t="s">
+        <v>831</v>
+      </c>
+      <c r="I67" t="s">
+        <v>873</v>
+      </c>
+      <c r="J67" t="s">
+        <v>874</v>
+      </c>
+      <c r="K67" t="s">
+        <v>875</v>
+      </c>
+      <c r="L67" t="s">
+        <v>876</v>
+      </c>
+      <c r="M67" t="s">
+        <v>877</v>
+      </c>
+      <c r="O67" t="s">
+        <v>53</v>
+      </c>
+      <c r="P67" t="s">
+        <v>54</v>
+      </c>
+      <c r="R67" t="s">
+        <v>574</v>
+      </c>
+      <c r="S67" t="s">
+        <v>839</v>
+      </c>
+      <c r="T67" t="s">
+        <v>576</v>
+      </c>
+      <c r="U67" t="s">
+        <v>519</v>
+      </c>
+      <c r="V67" t="s">
+        <v>520</v>
+      </c>
+      <c r="W67" t="s">
+        <v>521</v>
+      </c>
+      <c r="X67" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y67" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>840</v>
+      </c>
+      <c r="AA67" t="s">
+        <v>841</v>
+      </c>
+      <c r="AB67" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC67" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD67" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF67" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG67" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH67" t="s">
+        <v>524</v>
+      </c>
+      <c r="AI67" t="s">
+        <v>525</v>
+      </c>
+      <c r="AJ67" t="s">
+        <v>842</v>
+      </c>
+      <c r="AK67" t="s">
+        <v>843</v>
+      </c>
+      <c r="AL67" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN67" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="68" spans="1:43">
+      <c r="A68" t="s">
+        <v>878</v>
+      </c>
+      <c r="B68">
+        <v>401</v>
+      </c>
+      <c r="C68" t="s">
+        <v>879</v>
+      </c>
+      <c r="D68" t="s">
+        <v>880</v>
+      </c>
+      <c r="E68" t="s">
+        <v>881</v>
+      </c>
+      <c r="F68" t="s">
+        <v>882</v>
+      </c>
+      <c r="G68" t="s">
+        <v>149</v>
+      </c>
+      <c r="H68" t="s">
+        <v>883</v>
+      </c>
+      <c r="I68" t="s">
+        <v>884</v>
+      </c>
+      <c r="J68" t="s">
+        <v>885</v>
+      </c>
+      <c r="K68" t="s">
+        <v>886</v>
+      </c>
+      <c r="L68" t="s">
+        <v>887</v>
+      </c>
+      <c r="M68" t="s">
+        <v>888</v>
+      </c>
+      <c r="N68" t="s">
+        <v>889</v>
+      </c>
+      <c r="O68" t="s">
+        <v>53</v>
+      </c>
+      <c r="P68" t="s">
+        <v>54</v>
+      </c>
+      <c r="R68" t="s">
+        <v>890</v>
+      </c>
+      <c r="S68" t="s">
+        <v>891</v>
+      </c>
+      <c r="T68" t="s">
+        <v>892</v>
+      </c>
+      <c r="U68" t="s">
+        <v>893</v>
+      </c>
+      <c r="V68" t="s">
+        <v>894</v>
+      </c>
+      <c r="W68" t="s">
+        <v>895</v>
+      </c>
+      <c r="X68" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y68" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>896</v>
+      </c>
+      <c r="AA68" t="s">
+        <v>897</v>
+      </c>
+      <c r="AB68" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC68" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD68" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE68" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF68" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG68" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH68" t="s">
+        <v>898</v>
+      </c>
+      <c r="AI68" t="s">
+        <v>899</v>
+      </c>
+      <c r="AJ68" t="s">
+        <v>900</v>
+      </c>
+      <c r="AK68" t="s">
+        <v>901</v>
+      </c>
+      <c r="AL68" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN68" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO68" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="69" spans="1:43">
+      <c r="A69" t="s">
+        <v>902</v>
+      </c>
+      <c r="B69">
+        <v>402</v>
+      </c>
+      <c r="C69" t="s">
+        <v>903</v>
+      </c>
+      <c r="D69" t="s">
+        <v>904</v>
+      </c>
+      <c r="E69" t="s">
+        <v>905</v>
+      </c>
+      <c r="F69" t="s">
+        <v>906</v>
+      </c>
+      <c r="G69" t="s">
+        <v>149</v>
+      </c>
+      <c r="H69" t="s">
+        <v>907</v>
+      </c>
+      <c r="I69" t="s">
+        <v>908</v>
+      </c>
+      <c r="J69" t="s">
+        <v>909</v>
+      </c>
+      <c r="K69" t="s">
+        <v>910</v>
+      </c>
+      <c r="L69" t="s">
+        <v>911</v>
+      </c>
+      <c r="M69" t="s">
+        <v>912</v>
+      </c>
+      <c r="N69" t="s">
+        <v>913</v>
+      </c>
+      <c r="O69" t="s">
+        <v>53</v>
+      </c>
+      <c r="P69" t="s">
+        <v>54</v>
+      </c>
+      <c r="R69" t="s">
+        <v>914</v>
+      </c>
+      <c r="S69" t="s">
+        <v>915</v>
+      </c>
+      <c r="T69" t="s">
+        <v>916</v>
+      </c>
+      <c r="U69" t="s">
+        <v>893</v>
+      </c>
+      <c r="V69" t="s">
+        <v>894</v>
+      </c>
+      <c r="W69" t="s">
+        <v>895</v>
+      </c>
+      <c r="X69" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y69" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>896</v>
+      </c>
+      <c r="AA69" t="s">
+        <v>897</v>
+      </c>
+      <c r="AB69" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC69" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD69" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE69" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF69" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG69" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH69" t="s">
+        <v>898</v>
+      </c>
+      <c r="AI69" t="s">
+        <v>899</v>
+      </c>
+      <c r="AJ69" t="s">
+        <v>900</v>
+      </c>
+      <c r="AK69" t="s">
+        <v>901</v>
+      </c>
+      <c r="AL69" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN69" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO69" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="70" spans="1:43">
+      <c r="A70" t="s">
+        <v>917</v>
+      </c>
+      <c r="B70">
+        <v>403</v>
+      </c>
+      <c r="C70" t="s">
+        <v>918</v>
+      </c>
+      <c r="D70" t="s">
+        <v>919</v>
+      </c>
+      <c r="E70" t="s">
+        <v>920</v>
+      </c>
+      <c r="F70" t="s">
+        <v>921</v>
+      </c>
+      <c r="G70" t="s">
+        <v>149</v>
+      </c>
+      <c r="H70" t="s">
+        <v>922</v>
+      </c>
+      <c r="I70" t="s">
+        <v>923</v>
+      </c>
+      <c r="J70" t="s">
+        <v>924</v>
+      </c>
+      <c r="K70" t="s">
+        <v>925</v>
+      </c>
+      <c r="L70" t="s">
+        <v>926</v>
+      </c>
+      <c r="M70" t="s">
+        <v>927</v>
+      </c>
+      <c r="N70" t="s">
+        <v>928</v>
+      </c>
+      <c r="O70" t="s">
+        <v>53</v>
+      </c>
+      <c r="P70" t="s">
+        <v>54</v>
+      </c>
+      <c r="R70" t="s">
+        <v>914</v>
+      </c>
+      <c r="S70" t="s">
+        <v>915</v>
+      </c>
+      <c r="T70" t="s">
+        <v>916</v>
+      </c>
+      <c r="U70" t="s">
+        <v>893</v>
+      </c>
+      <c r="V70" t="s">
+        <v>894</v>
+      </c>
+      <c r="W70" t="s">
+        <v>895</v>
+      </c>
+      <c r="X70" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y70" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>896</v>
+      </c>
+      <c r="AA70" t="s">
+        <v>897</v>
+      </c>
+      <c r="AB70" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC70" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD70" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE70" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF70" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG70" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH70" t="s">
+        <v>898</v>
+      </c>
+      <c r="AI70" t="s">
+        <v>899</v>
+      </c>
+      <c r="AJ70" t="s">
+        <v>929</v>
+      </c>
+      <c r="AK70" t="s">
+        <v>930</v>
+      </c>
+      <c r="AL70" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN70" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO70" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="71" spans="1:43">
+      <c r="A71" t="s">
+        <v>931</v>
+      </c>
+      <c r="B71">
+        <v>404</v>
+      </c>
+      <c r="C71" t="s">
+        <v>932</v>
+      </c>
+      <c r="D71" t="s">
+        <v>933</v>
+      </c>
+      <c r="E71" t="s">
+        <v>934</v>
+      </c>
+      <c r="F71" t="s">
+        <v>935</v>
+      </c>
+      <c r="G71" t="s">
+        <v>149</v>
+      </c>
+      <c r="H71" t="s">
+        <v>936</v>
+      </c>
+      <c r="I71" t="s">
+        <v>937</v>
+      </c>
+      <c r="J71" t="s">
+        <v>938</v>
+      </c>
+      <c r="K71" t="s">
+        <v>939</v>
+      </c>
+      <c r="L71" t="s">
+        <v>940</v>
+      </c>
+      <c r="M71" t="s">
+        <v>941</v>
+      </c>
+      <c r="N71" t="s">
+        <v>942</v>
+      </c>
+      <c r="O71" t="s">
+        <v>53</v>
+      </c>
+      <c r="P71" t="s">
+        <v>54</v>
+      </c>
+      <c r="R71" t="s">
+        <v>890</v>
+      </c>
+      <c r="S71" t="s">
+        <v>891</v>
+      </c>
+      <c r="T71" t="s">
+        <v>892</v>
+      </c>
+      <c r="U71" t="s">
+        <v>893</v>
+      </c>
+      <c r="V71" t="s">
+        <v>894</v>
+      </c>
+      <c r="W71" t="s">
+        <v>895</v>
+      </c>
+      <c r="X71" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y71" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>896</v>
+      </c>
+      <c r="AA71" t="s">
+        <v>897</v>
+      </c>
+      <c r="AB71" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC71" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD71" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE71" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF71" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG71" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH71" t="s">
+        <v>898</v>
+      </c>
+      <c r="AI71" t="s">
+        <v>899</v>
+      </c>
+      <c r="AJ71" t="s">
+        <v>900</v>
+      </c>
+      <c r="AK71" t="s">
+        <v>901</v>
+      </c>
+      <c r="AL71" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN71" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO71" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="72" spans="1:43">
+      <c r="A72" t="s">
+        <v>943</v>
+      </c>
+      <c r="B72">
+        <v>405</v>
+      </c>
+      <c r="C72" t="s">
+        <v>944</v>
+      </c>
+      <c r="D72" t="s">
+        <v>945</v>
+      </c>
+      <c r="E72" t="s">
+        <v>946</v>
+      </c>
+      <c r="F72" t="s">
+        <v>947</v>
+      </c>
+      <c r="G72" t="s">
+        <v>149</v>
+      </c>
+      <c r="H72" t="s">
+        <v>948</v>
+      </c>
+      <c r="I72" t="s">
+        <v>949</v>
+      </c>
+      <c r="J72" t="s">
+        <v>950</v>
+      </c>
+      <c r="K72" t="s">
+        <v>951</v>
+      </c>
+      <c r="L72" t="s">
+        <v>952</v>
+      </c>
+      <c r="M72" t="s">
+        <v>953</v>
+      </c>
+      <c r="N72" t="s">
+        <v>954</v>
+      </c>
+      <c r="O72" t="s">
+        <v>53</v>
+      </c>
+      <c r="P72" t="s">
+        <v>54</v>
+      </c>
+      <c r="R72" t="s">
+        <v>890</v>
+      </c>
+      <c r="S72" t="s">
+        <v>891</v>
+      </c>
+      <c r="T72" t="s">
+        <v>892</v>
+      </c>
+      <c r="U72" t="s">
+        <v>893</v>
+      </c>
+      <c r="V72" t="s">
+        <v>894</v>
+      </c>
+      <c r="W72" t="s">
+        <v>895</v>
+      </c>
+      <c r="X72" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y72" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>896</v>
+      </c>
+      <c r="AA72" t="s">
+        <v>897</v>
+      </c>
+      <c r="AB72" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC72" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD72" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE72" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF72" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG72" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH72" t="s">
+        <v>898</v>
+      </c>
+      <c r="AI72" t="s">
+        <v>899</v>
+      </c>
+      <c r="AJ72" t="s">
+        <v>929</v>
+      </c>
+      <c r="AK72" t="s">
+        <v>930</v>
+      </c>
+      <c r="AL72" t="s">
+        <v>949</v>
+      </c>
+      <c r="AM72" t="s">
+        <v>950</v>
+      </c>
+      <c r="AN72" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO72" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="73" spans="1:43">
+      <c r="A73" t="s">
+        <v>955</v>
+      </c>
+      <c r="B73">
+        <v>406</v>
+      </c>
+      <c r="C73" t="s">
+        <v>956</v>
+      </c>
+      <c r="D73" t="s">
+        <v>957</v>
+      </c>
+      <c r="E73" t="s">
+        <v>958</v>
+      </c>
+      <c r="F73" t="s">
+        <v>959</v>
+      </c>
+      <c r="G73" t="s">
+        <v>149</v>
+      </c>
+      <c r="H73" t="s">
+        <v>960</v>
+      </c>
+      <c r="I73" t="s">
+        <v>961</v>
+      </c>
+      <c r="J73" t="s">
+        <v>962</v>
+      </c>
+      <c r="K73" t="s">
+        <v>963</v>
+      </c>
+      <c r="L73" t="s">
+        <v>964</v>
+      </c>
+      <c r="M73" t="s">
+        <v>965</v>
+      </c>
+      <c r="N73" t="s">
+        <v>966</v>
+      </c>
+      <c r="O73" t="s">
+        <v>53</v>
+      </c>
+      <c r="P73" t="s">
+        <v>54</v>
+      </c>
+      <c r="R73" t="s">
+        <v>914</v>
+      </c>
+      <c r="S73" t="s">
+        <v>915</v>
+      </c>
+      <c r="T73" t="s">
+        <v>916</v>
+      </c>
+      <c r="U73" t="s">
+        <v>893</v>
+      </c>
+      <c r="V73" t="s">
+        <v>894</v>
+      </c>
+      <c r="W73" t="s">
+        <v>895</v>
+      </c>
+      <c r="X73" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y73" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>896</v>
+      </c>
+      <c r="AA73" t="s">
+        <v>897</v>
+      </c>
+      <c r="AB73" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC73" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD73" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE73" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF73" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG73" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH73" t="s">
+        <v>898</v>
+      </c>
+      <c r="AI73" t="s">
+        <v>899</v>
+      </c>
+      <c r="AJ73" t="s">
+        <v>929</v>
+      </c>
+      <c r="AK73" t="s">
+        <v>930</v>
+      </c>
+      <c r="AL73" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN73" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO73" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="74" spans="1:43">
+      <c r="A74" t="s">
+        <v>967</v>
+      </c>
+      <c r="B74">
+        <v>407</v>
+      </c>
+      <c r="C74" t="s">
+        <v>968</v>
+      </c>
+      <c r="D74" t="s">
+        <v>969</v>
+      </c>
+      <c r="E74" t="s">
+        <v>970</v>
+      </c>
+      <c r="F74" t="s">
+        <v>971</v>
+      </c>
+      <c r="G74" t="s">
+        <v>149</v>
+      </c>
+      <c r="H74" t="s">
+        <v>972</v>
+      </c>
+      <c r="I74" t="s">
+        <v>973</v>
+      </c>
+      <c r="J74" t="s">
+        <v>974</v>
+      </c>
+      <c r="K74" t="s">
+        <v>975</v>
+      </c>
+      <c r="L74" t="s">
+        <v>976</v>
+      </c>
+      <c r="M74" t="s">
+        <v>977</v>
+      </c>
+      <c r="N74" t="s">
+        <v>978</v>
+      </c>
+      <c r="O74" t="s">
+        <v>53</v>
+      </c>
+      <c r="P74" t="s">
+        <v>54</v>
+      </c>
+      <c r="R74" t="s">
+        <v>979</v>
+      </c>
+      <c r="S74" t="s">
+        <v>980</v>
+      </c>
+      <c r="T74" t="s">
+        <v>981</v>
+      </c>
+      <c r="U74" t="s">
+        <v>893</v>
+      </c>
+      <c r="V74" t="s">
+        <v>894</v>
+      </c>
+      <c r="W74" t="s">
+        <v>895</v>
+      </c>
+      <c r="X74" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y74" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>982</v>
+      </c>
+      <c r="AA74" t="s">
+        <v>897</v>
+      </c>
+      <c r="AB74" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC74" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD74" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE74" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF74" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG74" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH74" t="s">
+        <v>898</v>
+      </c>
+      <c r="AI74" t="s">
+        <v>899</v>
+      </c>
+      <c r="AJ74" t="s">
+        <v>983</v>
+      </c>
+      <c r="AK74" t="s">
+        <v>984</v>
+      </c>
+      <c r="AL74" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN74" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO74" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="75" spans="1:43">
+      <c r="A75" t="s">
+        <v>985</v>
+      </c>
+      <c r="B75">
+        <v>408</v>
+      </c>
+      <c r="C75" t="s">
+        <v>986</v>
+      </c>
+      <c r="D75" t="s">
+        <v>987</v>
+      </c>
+      <c r="E75" t="s">
+        <v>988</v>
+      </c>
+      <c r="F75" t="s">
+        <v>989</v>
+      </c>
+      <c r="G75" t="s">
+        <v>149</v>
+      </c>
+      <c r="H75" t="s">
+        <v>990</v>
+      </c>
+      <c r="I75" t="s">
+        <v>991</v>
+      </c>
+      <c r="J75" t="s">
+        <v>992</v>
+      </c>
+      <c r="K75" t="s">
+        <v>993</v>
+      </c>
+      <c r="L75" t="s">
+        <v>994</v>
+      </c>
+      <c r="M75" t="s">
+        <v>995</v>
+      </c>
+      <c r="N75" t="s">
+        <v>996</v>
+      </c>
+      <c r="O75" t="s">
+        <v>53</v>
+      </c>
+      <c r="P75" t="s">
+        <v>54</v>
+      </c>
+      <c r="R75" t="s">
+        <v>979</v>
+      </c>
+      <c r="S75" t="s">
+        <v>980</v>
+      </c>
+      <c r="T75" t="s">
+        <v>981</v>
+      </c>
+      <c r="U75" t="s">
+        <v>893</v>
+      </c>
+      <c r="V75" t="s">
+        <v>894</v>
+      </c>
+      <c r="W75" t="s">
+        <v>895</v>
+      </c>
+      <c r="X75" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y75" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>982</v>
+      </c>
+      <c r="AA75" t="s">
+        <v>897</v>
+      </c>
+      <c r="AB75" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC75" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD75" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE75" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF75" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG75" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH75" t="s">
+        <v>898</v>
+      </c>
+      <c r="AI75" t="s">
+        <v>899</v>
+      </c>
+      <c r="AJ75" t="s">
+        <v>983</v>
+      </c>
+      <c r="AK75" t="s">
+        <v>984</v>
+      </c>
+      <c r="AL75" t="s">
+        <v>991</v>
+      </c>
+      <c r="AM75" t="s">
+        <v>992</v>
+      </c>
+      <c r="AN75" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO75" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="76" spans="1:43">
+      <c r="A76" t="s">
+        <v>997</v>
+      </c>
+      <c r="B76">
+        <v>409</v>
+      </c>
+      <c r="C76" t="s">
+        <v>998</v>
+      </c>
+      <c r="D76" t="s">
+        <v>999</v>
+      </c>
+      <c r="E76" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F76" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G76" t="s">
+        <v>149</v>
+      </c>
+      <c r="H76" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I76" t="s">
+        <v>1003</v>
+      </c>
+      <c r="J76" t="s">
+        <v>1004</v>
+      </c>
+      <c r="K76" t="s">
+        <v>1005</v>
+      </c>
+      <c r="L76" t="s">
+        <v>1006</v>
+      </c>
+      <c r="M76" t="s">
+        <v>1007</v>
+      </c>
+      <c r="O76" t="s">
+        <v>53</v>
+      </c>
+      <c r="P76" t="s">
+        <v>54</v>
+      </c>
+      <c r="R76" t="s">
+        <v>914</v>
+      </c>
+      <c r="S76" t="s">
+        <v>915</v>
+      </c>
+      <c r="T76" t="s">
+        <v>916</v>
+      </c>
+      <c r="U76" t="s">
+        <v>893</v>
+      </c>
+      <c r="V76" t="s">
+        <v>894</v>
+      </c>
+      <c r="W76" t="s">
+        <v>895</v>
+      </c>
+      <c r="X76" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y76" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>896</v>
+      </c>
+      <c r="AA76" t="s">
+        <v>897</v>
+      </c>
+      <c r="AB76" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC76" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD76" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE76" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF76" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG76" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH76" t="s">
+        <v>898</v>
+      </c>
+      <c r="AI76" t="s">
+        <v>899</v>
+      </c>
+      <c r="AJ76" t="s">
+        <v>929</v>
+      </c>
+      <c r="AK76" t="s">
+        <v>930</v>
+      </c>
+      <c r="AL76" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN76" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO76" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="77" spans="1:43">
+      <c r="A77" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B77">
+        <v>410</v>
+      </c>
+      <c r="C77" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D77" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E77" t="s">
+        <v>1011</v>
+      </c>
+      <c r="F77" t="s">
+        <v>1012</v>
+      </c>
+      <c r="G77" t="s">
+        <v>149</v>
+      </c>
+      <c r="H77" t="s">
+        <v>1013</v>
+      </c>
+      <c r="I77" t="s">
+        <v>1014</v>
+      </c>
+      <c r="J77" t="s">
+        <v>1015</v>
+      </c>
+      <c r="K77" t="s">
+        <v>1016</v>
+      </c>
+      <c r="L77" t="s">
+        <v>1017</v>
+      </c>
+      <c r="M77" t="s">
+        <v>1018</v>
+      </c>
+      <c r="N77" t="s">
+        <v>1019</v>
+      </c>
+      <c r="O77" t="s">
+        <v>53</v>
+      </c>
+      <c r="P77" t="s">
+        <v>54</v>
+      </c>
+      <c r="R77" t="s">
+        <v>979</v>
+      </c>
+      <c r="S77" t="s">
+        <v>980</v>
+      </c>
+      <c r="T77" t="s">
+        <v>981</v>
+      </c>
+      <c r="U77" t="s">
+        <v>893</v>
+      </c>
+      <c r="V77" t="s">
+        <v>894</v>
+      </c>
+      <c r="W77" t="s">
+        <v>895</v>
+      </c>
+      <c r="X77" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y77" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>982</v>
+      </c>
+      <c r="AA77" t="s">
+        <v>897</v>
+      </c>
+      <c r="AB77" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC77" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD77" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE77" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF77" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG77" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH77" t="s">
+        <v>898</v>
+      </c>
+      <c r="AI77" t="s">
+        <v>899</v>
+      </c>
+      <c r="AJ77" t="s">
+        <v>983</v>
+      </c>
+      <c r="AK77" t="s">
+        <v>984</v>
+      </c>
+      <c r="AL77" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN77" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO77" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="78" spans="1:43">
+      <c r="A78" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B78">
+        <v>411</v>
+      </c>
+      <c r="C78" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D78" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E78" t="s">
+        <v>1023</v>
+      </c>
+      <c r="F78" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G78" t="s">
+        <v>149</v>
+      </c>
+      <c r="I78" t="s">
+        <v>53</v>
+      </c>
+      <c r="J78" t="s">
+        <v>1023</v>
+      </c>
+      <c r="L78" t="s">
+        <v>53</v>
+      </c>
+      <c r="M78" t="s">
+        <v>1023</v>
+      </c>
+      <c r="O78" t="s">
+        <v>53</v>
+      </c>
+      <c r="P78" t="s">
+        <v>54</v>
+      </c>
+      <c r="R78" t="s">
+        <v>890</v>
+      </c>
+      <c r="S78" t="s">
+        <v>891</v>
+      </c>
+      <c r="T78" t="s">
+        <v>892</v>
+      </c>
+      <c r="U78" t="s">
+        <v>893</v>
+      </c>
+      <c r="V78" t="s">
+        <v>894</v>
+      </c>
+      <c r="W78" t="s">
+        <v>895</v>
+      </c>
+      <c r="X78" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y78" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>896</v>
+      </c>
+      <c r="AA78" t="s">
+        <v>897</v>
+      </c>
+      <c r="AB78" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC78" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD78" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE78" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF78" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG78" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH78" t="s">
+        <v>898</v>
+      </c>
+      <c r="AI78" t="s">
+        <v>899</v>
+      </c>
+      <c r="AJ78" t="s">
+        <v>898</v>
+      </c>
+      <c r="AK78" t="s">
+        <v>899</v>
+      </c>
+      <c r="AL78" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN78" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="79" spans="1:43">
+      <c r="A79" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B79">
+        <v>412</v>
+      </c>
+      <c r="C79" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D79" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E79" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F79" t="s">
+        <v>1029</v>
+      </c>
+      <c r="G79" t="s">
+        <v>149</v>
+      </c>
+      <c r="H79" t="s">
+        <v>1030</v>
+      </c>
+      <c r="I79" t="s">
+        <v>1031</v>
+      </c>
+      <c r="J79" t="s">
+        <v>1032</v>
+      </c>
+      <c r="K79" t="s">
+        <v>1033</v>
+      </c>
+      <c r="L79" t="s">
+        <v>1034</v>
+      </c>
+      <c r="M79" t="s">
+        <v>1035</v>
+      </c>
+      <c r="N79" t="s">
+        <v>1036</v>
+      </c>
+      <c r="O79" t="s">
+        <v>53</v>
+      </c>
+      <c r="P79" t="s">
+        <v>54</v>
+      </c>
+      <c r="R79" t="s">
+        <v>914</v>
+      </c>
+      <c r="S79" t="s">
+        <v>915</v>
+      </c>
+      <c r="T79" t="s">
+        <v>916</v>
+      </c>
+      <c r="U79" t="s">
+        <v>893</v>
+      </c>
+      <c r="V79" t="s">
+        <v>894</v>
+      </c>
+      <c r="W79" t="s">
+        <v>895</v>
+      </c>
+      <c r="X79" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y79" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>896</v>
+      </c>
+      <c r="AA79" t="s">
+        <v>897</v>
+      </c>
+      <c r="AB79" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC79" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD79" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE79" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF79" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG79" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH79" t="s">
+        <v>898</v>
+      </c>
+      <c r="AI79" t="s">
+        <v>899</v>
+      </c>
+      <c r="AJ79" t="s">
+        <v>929</v>
+      </c>
+      <c r="AK79" t="s">
+        <v>930</v>
+      </c>
+      <c r="AL79" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN79" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO79" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="80" spans="1:43">
+      <c r="A80" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B80">
+        <v>413</v>
+      </c>
+      <c r="C80" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D80" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E80" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F80" t="s">
+        <v>1041</v>
+      </c>
+      <c r="G80" t="s">
+        <v>149</v>
+      </c>
+      <c r="H80" t="s">
+        <v>1042</v>
+      </c>
+      <c r="I80" t="s">
+        <v>1043</v>
+      </c>
+      <c r="J80" t="s">
+        <v>1044</v>
+      </c>
+      <c r="K80" t="s">
+        <v>1045</v>
+      </c>
+      <c r="L80" t="s">
+        <v>1046</v>
+      </c>
+      <c r="M80" t="s">
+        <v>1047</v>
+      </c>
+      <c r="N80" t="s">
+        <v>1048</v>
+      </c>
+      <c r="O80" t="s">
+        <v>53</v>
+      </c>
+      <c r="P80" t="s">
+        <v>54</v>
+      </c>
+      <c r="R80" t="s">
+        <v>979</v>
+      </c>
+      <c r="S80" t="s">
+        <v>980</v>
+      </c>
+      <c r="T80" t="s">
+        <v>1049</v>
+      </c>
+      <c r="U80" t="s">
+        <v>893</v>
+      </c>
+      <c r="V80" t="s">
+        <v>894</v>
+      </c>
+      <c r="W80" t="s">
+        <v>895</v>
+      </c>
+      <c r="X80" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y80" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>982</v>
+      </c>
+      <c r="AA80" t="s">
+        <v>897</v>
+      </c>
+      <c r="AB80" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC80" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD80" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE80" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF80" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG80" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH80" t="s">
+        <v>898</v>
+      </c>
+      <c r="AI80" t="s">
+        <v>899</v>
+      </c>
+      <c r="AJ80" t="s">
+        <v>983</v>
+      </c>
+      <c r="AK80" t="s">
+        <v>984</v>
+      </c>
+      <c r="AL80" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN80" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO80" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="81" spans="1:43">
+      <c r="A81" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B81">
+        <v>414</v>
+      </c>
+      <c r="C81" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D81" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E81" t="s">
+        <v>1053</v>
+      </c>
+      <c r="F81" t="s">
+        <v>1054</v>
+      </c>
+      <c r="G81" t="s">
+        <v>149</v>
+      </c>
+      <c r="H81" t="s">
+        <v>1055</v>
+      </c>
+      <c r="I81" t="s">
+        <v>1056</v>
+      </c>
+      <c r="J81" t="s">
+        <v>1057</v>
+      </c>
+      <c r="K81" t="s">
+        <v>1058</v>
+      </c>
+      <c r="L81" t="s">
+        <v>1059</v>
+      </c>
+      <c r="M81" t="s">
+        <v>1060</v>
+      </c>
+      <c r="N81" t="s">
+        <v>1061</v>
+      </c>
+      <c r="O81" t="s">
+        <v>53</v>
+      </c>
+      <c r="P81" t="s">
+        <v>54</v>
+      </c>
+      <c r="R81" t="s">
+        <v>914</v>
+      </c>
+      <c r="S81" t="s">
+        <v>915</v>
+      </c>
+      <c r="T81" t="s">
+        <v>916</v>
+      </c>
+      <c r="U81" t="s">
+        <v>893</v>
+      </c>
+      <c r="V81" t="s">
+        <v>894</v>
+      </c>
+      <c r="W81" t="s">
+        <v>895</v>
+      </c>
+      <c r="X81" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y81" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>896</v>
+      </c>
+      <c r="AA81" t="s">
+        <v>897</v>
+      </c>
+      <c r="AB81" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC81" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD81" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE81" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF81" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG81" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH81" t="s">
+        <v>898</v>
+      </c>
+      <c r="AI81" t="s">
+        <v>899</v>
+      </c>
+      <c r="AJ81" t="s">
+        <v>900</v>
+      </c>
+      <c r="AK81" t="s">
+        <v>901</v>
+      </c>
+      <c r="AL81" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN81" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO81" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="82" spans="1:43">
+      <c r="A82" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B82">
+        <v>415</v>
+      </c>
+      <c r="C82" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D82" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E82" t="s">
+        <v>1065</v>
+      </c>
+      <c r="F82" t="s">
+        <v>1066</v>
+      </c>
+      <c r="G82" t="s">
+        <v>149</v>
+      </c>
+      <c r="H82" t="s">
+        <v>1067</v>
+      </c>
+      <c r="I82" t="s">
+        <v>1068</v>
+      </c>
+      <c r="J82" t="s">
+        <v>1069</v>
+      </c>
+      <c r="K82" t="s">
+        <v>1070</v>
+      </c>
+      <c r="L82" t="s">
+        <v>1071</v>
+      </c>
+      <c r="M82" t="s">
+        <v>1072</v>
+      </c>
+      <c r="N82" t="s">
+        <v>1073</v>
+      </c>
+      <c r="O82" t="s">
+        <v>53</v>
+      </c>
+      <c r="P82" t="s">
+        <v>54</v>
+      </c>
+      <c r="R82" t="s">
+        <v>979</v>
+      </c>
+      <c r="S82" t="s">
+        <v>1074</v>
+      </c>
+      <c r="T82" t="s">
+        <v>1049</v>
+      </c>
+      <c r="U82" t="s">
+        <v>893</v>
+      </c>
+      <c r="V82" t="s">
+        <v>894</v>
+      </c>
+      <c r="W82" t="s">
+        <v>895</v>
+      </c>
+      <c r="X82" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y82" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>982</v>
+      </c>
+      <c r="AA82" t="s">
+        <v>897</v>
+      </c>
+      <c r="AB82" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC82" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD82" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE82" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF82" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG82" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH82" t="s">
+        <v>898</v>
+      </c>
+      <c r="AI82" t="s">
+        <v>899</v>
+      </c>
+      <c r="AJ82" t="s">
+        <v>983</v>
+      </c>
+      <c r="AK82" t="s">
+        <v>984</v>
+      </c>
+      <c r="AL82" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN82" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO82" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="83" spans="1:43">
+      <c r="A83" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B83">
+        <v>416</v>
+      </c>
+      <c r="C83" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D83" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E83" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F83" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G83" t="s">
+        <v>149</v>
+      </c>
+      <c r="H83" t="s">
+        <v>1080</v>
+      </c>
+      <c r="I83" t="s">
+        <v>1081</v>
+      </c>
+      <c r="J83" t="s">
+        <v>1082</v>
+      </c>
+      <c r="K83" t="s">
+        <v>1083</v>
+      </c>
+      <c r="L83" t="s">
+        <v>1084</v>
+      </c>
+      <c r="M83" t="s">
+        <v>1085</v>
+      </c>
+      <c r="N83" t="s">
+        <v>1086</v>
+      </c>
+      <c r="O83" t="s">
+        <v>53</v>
+      </c>
+      <c r="P83" t="s">
+        <v>54</v>
+      </c>
+      <c r="R83" t="s">
+        <v>979</v>
+      </c>
+      <c r="S83" t="s">
+        <v>1074</v>
+      </c>
+      <c r="T83" t="s">
+        <v>1049</v>
+      </c>
+      <c r="U83" t="s">
+        <v>893</v>
+      </c>
+      <c r="V83" t="s">
+        <v>894</v>
+      </c>
+      <c r="W83" t="s">
+        <v>895</v>
+      </c>
+      <c r="X83" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y83" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>982</v>
+      </c>
+      <c r="AA83" t="s">
+        <v>897</v>
+      </c>
+      <c r="AB83" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC83" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD83" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE83" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF83" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG83" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH83" t="s">
+        <v>898</v>
+      </c>
+      <c r="AI83" t="s">
+        <v>899</v>
+      </c>
+      <c r="AJ83" t="s">
+        <v>983</v>
+      </c>
+      <c r="AK83" t="s">
+        <v>984</v>
+      </c>
+      <c r="AL83" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN83" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO83" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="84" spans="1:43">
+      <c r="A84" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B84">
+        <v>417</v>
+      </c>
+      <c r="C84" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D84" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E84" t="s">
+        <v>1090</v>
+      </c>
+      <c r="F84" t="s">
+        <v>1091</v>
+      </c>
+      <c r="G84" t="s">
+        <v>149</v>
+      </c>
+      <c r="H84" t="s">
+        <v>1092</v>
+      </c>
+      <c r="I84" t="s">
+        <v>1093</v>
+      </c>
+      <c r="J84" t="s">
+        <v>1094</v>
+      </c>
+      <c r="K84" t="s">
+        <v>1095</v>
+      </c>
+      <c r="L84" t="s">
+        <v>1096</v>
+      </c>
+      <c r="M84" t="s">
+        <v>1097</v>
+      </c>
+      <c r="N84" t="s">
+        <v>1098</v>
+      </c>
+      <c r="O84" t="s">
+        <v>53</v>
+      </c>
+      <c r="P84" t="s">
+        <v>54</v>
+      </c>
+      <c r="R84" t="s">
+        <v>890</v>
+      </c>
+      <c r="S84" t="s">
+        <v>891</v>
+      </c>
+      <c r="T84" t="s">
+        <v>892</v>
+      </c>
+      <c r="U84" t="s">
+        <v>893</v>
+      </c>
+      <c r="V84" t="s">
+        <v>894</v>
+      </c>
+      <c r="W84" t="s">
+        <v>895</v>
+      </c>
+      <c r="X84" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y84" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>896</v>
+      </c>
+      <c r="AA84" t="s">
+        <v>897</v>
+      </c>
+      <c r="AB84" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC84" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD84" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE84" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF84" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG84" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH84" t="s">
+        <v>898</v>
+      </c>
+      <c r="AI84" t="s">
+        <v>899</v>
+      </c>
+      <c r="AJ84" t="s">
+        <v>900</v>
+      </c>
+      <c r="AK84" t="s">
+        <v>901</v>
+      </c>
+      <c r="AL84" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN84" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO84" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="85" spans="1:43">
+      <c r="A85" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B85">
+        <v>418</v>
+      </c>
+      <c r="C85" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D85" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E85" t="s">
+        <v>1102</v>
+      </c>
+      <c r="F85" t="s">
+        <v>1103</v>
+      </c>
+      <c r="G85" t="s">
+        <v>149</v>
+      </c>
+      <c r="H85" t="s">
+        <v>1104</v>
+      </c>
+      <c r="I85" t="s">
+        <v>1105</v>
+      </c>
+      <c r="J85" t="s">
+        <v>1106</v>
+      </c>
+      <c r="K85" t="s">
+        <v>1107</v>
+      </c>
+      <c r="L85" t="s">
+        <v>1108</v>
+      </c>
+      <c r="M85" t="s">
+        <v>1109</v>
+      </c>
+      <c r="N85" t="s">
+        <v>1110</v>
+      </c>
+      <c r="P85" t="s">
+        <v>54</v>
+      </c>
+      <c r="R85" t="s">
+        <v>979</v>
+      </c>
+      <c r="S85" t="s">
+        <v>1074</v>
+      </c>
+      <c r="T85" t="s">
+        <v>1049</v>
+      </c>
+      <c r="U85" t="s">
+        <v>893</v>
+      </c>
+      <c r="V85" t="s">
+        <v>894</v>
+      </c>
+      <c r="W85" t="s">
+        <v>895</v>
+      </c>
+      <c r="X85" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y85" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>982</v>
+      </c>
+      <c r="AA85" t="s">
+        <v>897</v>
+      </c>
+      <c r="AB85" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC85" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD85" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF85" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG85" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH85" t="s">
+        <v>898</v>
+      </c>
+      <c r="AI85" t="s">
+        <v>899</v>
+      </c>
+      <c r="AJ85" t="s">
+        <v>898</v>
+      </c>
+      <c r="AK85" t="s">
+        <v>899</v>
+      </c>
+      <c r="AL85" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN85" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO85" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="86" spans="1:43">
+      <c r="A86" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B86">
+        <v>501</v>
+      </c>
+      <c r="C86" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D86" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E86" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F86" t="s">
+        <v>1115</v>
+      </c>
+      <c r="G86" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H86" t="s">
+        <v>1117</v>
+      </c>
+      <c r="I86" t="s">
+        <v>1118</v>
+      </c>
+      <c r="J86" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K86" t="s">
+        <v>1120</v>
+      </c>
+      <c r="L86" t="s">
+        <v>1121</v>
+      </c>
+      <c r="M86" t="s">
+        <v>1122</v>
+      </c>
+      <c r="N86" t="s">
+        <v>1123</v>
+      </c>
+      <c r="O86" t="s">
+        <v>53</v>
+      </c>
+      <c r="P86" t="s">
+        <v>54</v>
+      </c>
+      <c r="R86" t="s">
+        <v>1124</v>
+      </c>
+      <c r="S86" t="s">
+        <v>1125</v>
+      </c>
+      <c r="T86" t="s">
+        <v>1126</v>
+      </c>
+      <c r="U86" t="s">
+        <v>1127</v>
+      </c>
+      <c r="V86" t="s">
+        <v>1128</v>
+      </c>
+      <c r="W86" t="s">
+        <v>1129</v>
+      </c>
+      <c r="X86" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y86" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AA86" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AB86" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC86" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD86" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE86" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF86" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG86" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH86" t="s">
+        <v>1134</v>
+      </c>
+      <c r="AI86" t="s">
+        <v>1135</v>
+      </c>
+      <c r="AJ86" t="s">
+        <v>1134</v>
+      </c>
+      <c r="AK86" t="s">
+        <v>1135</v>
+      </c>
+      <c r="AL86" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN86" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO86" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="87" spans="1:43">
+      <c r="A87" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B87">
+        <v>502</v>
+      </c>
+      <c r="C87" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D87" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E87" t="s">
+        <v>1139</v>
+      </c>
+      <c r="F87" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G87" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H87" t="s">
+        <v>1141</v>
+      </c>
+      <c r="I87" t="s">
+        <v>1142</v>
+      </c>
+      <c r="J87" t="s">
+        <v>1143</v>
+      </c>
+      <c r="K87" t="s">
+        <v>1144</v>
+      </c>
+      <c r="L87" t="s">
+        <v>1145</v>
+      </c>
+      <c r="M87" t="s">
+        <v>1146</v>
+      </c>
+      <c r="N87" t="s">
+        <v>1147</v>
+      </c>
+      <c r="O87" t="s">
+        <v>53</v>
+      </c>
+      <c r="P87" t="s">
+        <v>54</v>
+      </c>
+      <c r="R87" t="s">
+        <v>1124</v>
+      </c>
+      <c r="S87" t="s">
+        <v>1125</v>
+      </c>
+      <c r="T87" t="s">
+        <v>1126</v>
+      </c>
+      <c r="U87" t="s">
+        <v>1127</v>
+      </c>
+      <c r="V87" t="s">
+        <v>1128</v>
+      </c>
+      <c r="W87" t="s">
+        <v>1129</v>
+      </c>
+      <c r="X87" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y87" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AA87" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AB87" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC87" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD87" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE87" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF87" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG87" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH87" t="s">
+        <v>1134</v>
+      </c>
+      <c r="AI87" t="s">
+        <v>1135</v>
+      </c>
+      <c r="AJ87" t="s">
+        <v>1134</v>
+      </c>
+      <c r="AK87" t="s">
+        <v>1135</v>
+      </c>
+      <c r="AL87" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN87" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO87" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="88" spans="1:43">
+      <c r="A88" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B88">
+        <v>503</v>
+      </c>
+      <c r="C88" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D88" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E88" t="s">
+        <v>1151</v>
+      </c>
+      <c r="F88" t="s">
+        <v>1152</v>
+      </c>
+      <c r="G88" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H88" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I88" t="s">
+        <v>1154</v>
+      </c>
+      <c r="J88" t="s">
+        <v>1155</v>
+      </c>
+      <c r="K88" t="s">
+        <v>1156</v>
+      </c>
+      <c r="L88" t="s">
+        <v>1157</v>
+      </c>
+      <c r="M88" t="s">
+        <v>1158</v>
+      </c>
+      <c r="N88" t="s">
+        <v>1159</v>
+      </c>
+      <c r="O88" t="s">
+        <v>53</v>
+      </c>
+      <c r="P88" t="s">
+        <v>54</v>
+      </c>
+      <c r="R88" t="s">
+        <v>1124</v>
+      </c>
+      <c r="S88" t="s">
+        <v>1125</v>
+      </c>
+      <c r="T88" t="s">
+        <v>1126</v>
+      </c>
+      <c r="U88" t="s">
+        <v>1127</v>
+      </c>
+      <c r="V88" t="s">
+        <v>1128</v>
+      </c>
+      <c r="W88" t="s">
+        <v>1129</v>
+      </c>
+      <c r="X88" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y88" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AA88" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AB88" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC88" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD88" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE88" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF88" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG88" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH88" t="s">
+        <v>1134</v>
+      </c>
+      <c r="AI88" t="s">
+        <v>1135</v>
+      </c>
+      <c r="AJ88" t="s">
+        <v>1160</v>
+      </c>
+      <c r="AK88" t="s">
+        <v>1161</v>
+      </c>
+      <c r="AL88" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN88" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO88" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="89" spans="1:43">
+      <c r="A89" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B89">
+        <v>504</v>
+      </c>
+      <c r="C89" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D89" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E89" t="s">
+        <v>1165</v>
+      </c>
+      <c r="F89" t="s">
+        <v>1166</v>
+      </c>
+      <c r="G89" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H89" t="s">
+        <v>1167</v>
+      </c>
+      <c r="I89" t="s">
+        <v>1168</v>
+      </c>
+      <c r="J89" t="s">
+        <v>1169</v>
+      </c>
+      <c r="K89" t="s">
+        <v>1170</v>
+      </c>
+      <c r="L89" t="s">
+        <v>1171</v>
+      </c>
+      <c r="M89" t="s">
+        <v>1172</v>
+      </c>
+      <c r="N89" t="s">
+        <v>1173</v>
+      </c>
+      <c r="O89" t="s">
+        <v>53</v>
+      </c>
+      <c r="P89" t="s">
+        <v>54</v>
+      </c>
+      <c r="R89" t="s">
+        <v>1124</v>
+      </c>
+      <c r="S89" t="s">
+        <v>1125</v>
+      </c>
+      <c r="T89" t="s">
+        <v>1126</v>
+      </c>
+      <c r="U89" t="s">
+        <v>1127</v>
+      </c>
+      <c r="V89" t="s">
+        <v>1128</v>
+      </c>
+      <c r="W89" t="s">
+        <v>1129</v>
+      </c>
+      <c r="X89" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y89" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AA89" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AB89" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC89" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD89" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE89" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF89" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG89" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH89" t="s">
+        <v>1134</v>
+      </c>
+      <c r="AI89" t="s">
+        <v>1135</v>
+      </c>
+      <c r="AJ89" t="s">
+        <v>1160</v>
+      </c>
+      <c r="AK89" t="s">
+        <v>1161</v>
+      </c>
+      <c r="AL89" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN89" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO89" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="90" spans="1:43">
+      <c r="A90" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B90">
+        <v>505</v>
+      </c>
+      <c r="C90" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D90" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E90" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F90" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G90" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H90" t="s">
+        <v>1179</v>
+      </c>
+      <c r="I90" t="s">
+        <v>1180</v>
+      </c>
+      <c r="J90" t="s">
+        <v>1181</v>
+      </c>
+      <c r="K90" t="s">
+        <v>1182</v>
+      </c>
+      <c r="L90" t="s">
+        <v>1183</v>
+      </c>
+      <c r="M90" t="s">
+        <v>1184</v>
+      </c>
+      <c r="N90" t="s">
+        <v>1185</v>
+      </c>
+      <c r="O90" t="s">
+        <v>53</v>
+      </c>
+      <c r="P90" t="s">
+        <v>54</v>
+      </c>
+      <c r="R90" t="s">
+        <v>1186</v>
+      </c>
+      <c r="S90" t="s">
+        <v>1187</v>
+      </c>
+      <c r="T90" t="s">
+        <v>1188</v>
+      </c>
+      <c r="U90" t="s">
+        <v>1127</v>
+      </c>
+      <c r="V90" t="s">
+        <v>1128</v>
+      </c>
+      <c r="W90" t="s">
+        <v>1129</v>
+      </c>
+      <c r="X90" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y90" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AA90" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AB90" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC90" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD90" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE90" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF90" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG90" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH90" t="s">
+        <v>1134</v>
+      </c>
+      <c r="AI90" t="s">
+        <v>1135</v>
+      </c>
+      <c r="AJ90" t="s">
+        <v>1160</v>
+      </c>
+      <c r="AK90" t="s">
+        <v>1161</v>
+      </c>
+      <c r="AL90" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN90" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO90" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="91" spans="1:43">
+      <c r="A91" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B91">
+        <v>506</v>
+      </c>
+      <c r="C91" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D91" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E91" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F91" t="s">
+        <v>1193</v>
+      </c>
+      <c r="G91" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H91" t="s">
+        <v>1194</v>
+      </c>
+      <c r="I91" t="s">
+        <v>1195</v>
+      </c>
+      <c r="J91" t="s">
+        <v>1196</v>
+      </c>
+      <c r="K91" t="s">
+        <v>1197</v>
+      </c>
+      <c r="L91" t="s">
+        <v>1198</v>
+      </c>
+      <c r="M91" t="s">
+        <v>1199</v>
+      </c>
+      <c r="N91" t="s">
+        <v>1200</v>
+      </c>
+      <c r="O91" t="s">
+        <v>53</v>
+      </c>
+      <c r="P91" t="s">
+        <v>54</v>
+      </c>
+      <c r="R91" t="s">
+        <v>1201</v>
+      </c>
+      <c r="S91" t="s">
+        <v>1202</v>
+      </c>
+      <c r="T91" t="s">
+        <v>1203</v>
+      </c>
+      <c r="U91" t="s">
+        <v>1127</v>
+      </c>
+      <c r="V91" t="s">
+        <v>1128</v>
+      </c>
+      <c r="W91" t="s">
+        <v>1129</v>
+      </c>
+      <c r="X91" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y91" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AA91" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AB91" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC91" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD91" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE91" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF91" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG91" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH91" t="s">
+        <v>1204</v>
+      </c>
+      <c r="AI91" t="s">
+        <v>1205</v>
+      </c>
+      <c r="AJ91" t="s">
+        <v>1206</v>
+      </c>
+      <c r="AK91" t="s">
+        <v>1207</v>
+      </c>
+      <c r="AL91" t="s">
+        <v>1195</v>
+      </c>
+      <c r="AM91" t="s">
+        <v>1196</v>
+      </c>
+      <c r="AN91" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO91" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="92" spans="1:43">
+      <c r="A92" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B92">
+        <v>507</v>
+      </c>
+      <c r="C92" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D92" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E92" t="s">
+        <v>1211</v>
+      </c>
+      <c r="F92" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G92" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H92" t="s">
+        <v>1213</v>
+      </c>
+      <c r="I92" t="s">
+        <v>1214</v>
+      </c>
+      <c r="J92" t="s">
+        <v>1215</v>
+      </c>
+      <c r="K92" t="s">
+        <v>1216</v>
+      </c>
+      <c r="L92" t="s">
+        <v>1217</v>
+      </c>
+      <c r="M92" t="s">
+        <v>1218</v>
+      </c>
+      <c r="N92" t="s">
+        <v>1219</v>
+      </c>
+      <c r="O92" t="s">
+        <v>53</v>
+      </c>
+      <c r="P92" t="s">
+        <v>54</v>
+      </c>
+      <c r="R92" t="s">
+        <v>1201</v>
+      </c>
+      <c r="S92" t="s">
+        <v>1202</v>
+      </c>
+      <c r="T92" t="s">
+        <v>1203</v>
+      </c>
+      <c r="U92" t="s">
+        <v>1127</v>
+      </c>
+      <c r="V92" t="s">
+        <v>1128</v>
+      </c>
+      <c r="W92" t="s">
+        <v>1129</v>
+      </c>
+      <c r="X92" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y92" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AA92" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AB92" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC92" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD92" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE92" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF92" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG92" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH92" t="s">
+        <v>1204</v>
+      </c>
+      <c r="AI92" t="s">
+        <v>1205</v>
+      </c>
+      <c r="AJ92" t="s">
+        <v>1206</v>
+      </c>
+      <c r="AK92" t="s">
+        <v>1207</v>
+      </c>
+      <c r="AL92" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN92" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO92" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="93" spans="1:43">
+      <c r="A93" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B93">
+        <v>508</v>
+      </c>
+      <c r="C93" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D93" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E93" t="s">
+        <v>1223</v>
+      </c>
+      <c r="F93" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G93" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H93" t="s">
+        <v>1225</v>
+      </c>
+      <c r="I93" t="s">
+        <v>1226</v>
+      </c>
+      <c r="J93" t="s">
+        <v>1227</v>
+      </c>
+      <c r="K93" t="s">
+        <v>1228</v>
+      </c>
+      <c r="L93" t="s">
+        <v>1229</v>
+      </c>
+      <c r="M93" t="s">
+        <v>1230</v>
+      </c>
+      <c r="N93" t="s">
+        <v>1231</v>
+      </c>
+      <c r="O93" t="s">
+        <v>53</v>
+      </c>
+      <c r="P93" t="s">
+        <v>54</v>
+      </c>
+      <c r="R93" t="s">
+        <v>1232</v>
+      </c>
+      <c r="S93" t="s">
+        <v>1233</v>
+      </c>
+      <c r="T93" t="s">
+        <v>1234</v>
+      </c>
+      <c r="U93" t="s">
+        <v>1127</v>
+      </c>
+      <c r="V93" t="s">
+        <v>1128</v>
+      </c>
+      <c r="W93" t="s">
+        <v>1129</v>
+      </c>
+      <c r="X93" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y93" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AA93" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AB93" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC93" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD93" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE93" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF93" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG93" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH93" t="s">
+        <v>1134</v>
+      </c>
+      <c r="AI93" t="s">
+        <v>1135</v>
+      </c>
+      <c r="AJ93" t="s">
+        <v>1235</v>
+      </c>
+      <c r="AK93" t="s">
+        <v>1236</v>
+      </c>
+      <c r="AL93" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN93" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO93" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="94" spans="1:43">
+      <c r="A94" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B94">
+        <v>509</v>
+      </c>
+      <c r="C94" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D94" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E94" t="s">
+        <v>1240</v>
+      </c>
+      <c r="F94" t="s">
+        <v>1241</v>
+      </c>
+      <c r="G94" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H94" t="s">
+        <v>1242</v>
+      </c>
+      <c r="I94" t="s">
+        <v>1243</v>
+      </c>
+      <c r="J94" t="s">
+        <v>1244</v>
+      </c>
+      <c r="K94" t="s">
+        <v>1245</v>
+      </c>
+      <c r="L94" t="s">
+        <v>1246</v>
+      </c>
+      <c r="M94" t="s">
+        <v>1247</v>
+      </c>
+      <c r="N94" t="s">
+        <v>1248</v>
+      </c>
+      <c r="O94" t="s">
+        <v>53</v>
+      </c>
+      <c r="P94" t="s">
+        <v>54</v>
+      </c>
+      <c r="R94" t="s">
+        <v>1232</v>
+      </c>
+      <c r="S94" t="s">
+        <v>1233</v>
+      </c>
+      <c r="T94" t="s">
+        <v>1234</v>
+      </c>
+      <c r="U94" t="s">
+        <v>1127</v>
+      </c>
+      <c r="V94" t="s">
+        <v>1128</v>
+      </c>
+      <c r="W94" t="s">
+        <v>1129</v>
+      </c>
+      <c r="X94" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y94" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AA94" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AB94" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC94" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD94" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE94" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF94" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG94" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH94" t="s">
+        <v>1134</v>
+      </c>
+      <c r="AI94" t="s">
+        <v>1135</v>
+      </c>
+      <c r="AJ94" t="s">
+        <v>1235</v>
+      </c>
+      <c r="AK94" t="s">
+        <v>1236</v>
+      </c>
+      <c r="AL94" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN94" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO94" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="95" spans="1:43">
+      <c r="A95" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B95">
+        <v>510</v>
+      </c>
+      <c r="C95" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D95" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E95" t="s">
+        <v>1252</v>
+      </c>
+      <c r="F95" t="s">
+        <v>1253</v>
+      </c>
+      <c r="G95" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H95" t="s">
+        <v>1254</v>
+      </c>
+      <c r="I95" t="s">
+        <v>1255</v>
+      </c>
+      <c r="J95" t="s">
+        <v>1256</v>
+      </c>
+      <c r="K95" t="s">
+        <v>1257</v>
+      </c>
+      <c r="L95" t="s">
+        <v>1258</v>
+      </c>
+      <c r="M95" t="s">
+        <v>1259</v>
+      </c>
+      <c r="N95" t="s">
+        <v>1260</v>
+      </c>
+      <c r="O95" t="s">
+        <v>53</v>
+      </c>
+      <c r="P95" t="s">
+        <v>54</v>
+      </c>
+      <c r="R95" t="s">
+        <v>1201</v>
+      </c>
+      <c r="S95" t="s">
+        <v>1202</v>
+      </c>
+      <c r="T95" t="s">
+        <v>1203</v>
+      </c>
+      <c r="U95" t="s">
+        <v>1127</v>
+      </c>
+      <c r="V95" t="s">
+        <v>1128</v>
+      </c>
+      <c r="W95" t="s">
+        <v>1129</v>
+      </c>
+      <c r="X95" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y95" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AA95" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AB95" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC95" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD95" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE95" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF95" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG95" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH95" t="s">
+        <v>1204</v>
+      </c>
+      <c r="AI95" t="s">
+        <v>1205</v>
+      </c>
+      <c r="AJ95" t="s">
+        <v>1204</v>
+      </c>
+      <c r="AK95" t="s">
+        <v>1205</v>
+      </c>
+      <c r="AL95" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN95" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO95" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="96" spans="1:43">
+      <c r="A96" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B96">
+        <v>511</v>
+      </c>
+      <c r="C96" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D96" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E96" t="s">
+        <v>1264</v>
+      </c>
+      <c r="F96" t="s">
+        <v>1265</v>
+      </c>
+      <c r="G96" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H96" t="s">
+        <v>1266</v>
+      </c>
+      <c r="I96" t="s">
+        <v>1267</v>
+      </c>
+      <c r="J96" t="s">
+        <v>1268</v>
+      </c>
+      <c r="K96" t="s">
+        <v>1269</v>
+      </c>
+      <c r="L96" t="s">
+        <v>1270</v>
+      </c>
+      <c r="M96" t="s">
+        <v>1271</v>
+      </c>
+      <c r="N96" t="s">
+        <v>1272</v>
+      </c>
+      <c r="O96" t="s">
+        <v>53</v>
+      </c>
+      <c r="P96" t="s">
+        <v>54</v>
+      </c>
+      <c r="R96" t="s">
+        <v>1201</v>
+      </c>
+      <c r="S96" t="s">
+        <v>1202</v>
+      </c>
+      <c r="T96" t="s">
+        <v>1203</v>
+      </c>
+      <c r="U96" t="s">
+        <v>1127</v>
+      </c>
+      <c r="V96" t="s">
+        <v>1128</v>
+      </c>
+      <c r="W96" t="s">
+        <v>1129</v>
+      </c>
+      <c r="X96" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y96" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AA96" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AB96" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC96" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD96" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE96" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF96" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG96" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH96" t="s">
+        <v>1204</v>
+      </c>
+      <c r="AI96" t="s">
+        <v>1205</v>
+      </c>
+      <c r="AJ96" t="s">
+        <v>1204</v>
+      </c>
+      <c r="AK96" t="s">
+        <v>1205</v>
+      </c>
+      <c r="AL96" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN96" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO96" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="97" spans="1:43">
+      <c r="A97" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B97">
+        <v>512</v>
+      </c>
+      <c r="C97" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D97" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E97" t="s">
+        <v>1276</v>
+      </c>
+      <c r="F97" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G97" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H97" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I97" t="s">
+        <v>1279</v>
+      </c>
+      <c r="J97" t="s">
+        <v>1280</v>
+      </c>
+      <c r="K97" t="s">
+        <v>1281</v>
+      </c>
+      <c r="L97" t="s">
+        <v>1282</v>
+      </c>
+      <c r="M97" t="s">
+        <v>1283</v>
+      </c>
+      <c r="N97" t="s">
+        <v>1284</v>
+      </c>
+      <c r="O97" t="s">
+        <v>53</v>
+      </c>
+      <c r="P97" t="s">
+        <v>54</v>
+      </c>
+      <c r="R97" t="s">
+        <v>1201</v>
+      </c>
+      <c r="S97" t="s">
+        <v>1202</v>
+      </c>
+      <c r="T97" t="s">
+        <v>1203</v>
+      </c>
+      <c r="U97" t="s">
+        <v>1127</v>
+      </c>
+      <c r="V97" t="s">
+        <v>1128</v>
+      </c>
+      <c r="W97" t="s">
+        <v>1129</v>
+      </c>
+      <c r="X97" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y97" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AA97" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AB97" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC97" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD97" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE97" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF97" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG97" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH97" t="s">
+        <v>1204</v>
+      </c>
+      <c r="AI97" t="s">
+        <v>1205</v>
+      </c>
+      <c r="AJ97" t="s">
+        <v>1204</v>
+      </c>
+      <c r="AK97" t="s">
+        <v>1205</v>
+      </c>
+      <c r="AL97" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN97" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO97" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="98" spans="1:43">
+      <c r="A98" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B98">
+        <v>513</v>
+      </c>
+      <c r="C98" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D98" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E98" t="s">
+        <v>1288</v>
+      </c>
+      <c r="F98" t="s">
+        <v>1289</v>
+      </c>
+      <c r="G98" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H98" t="s">
+        <v>1290</v>
+      </c>
+      <c r="I98" t="s">
+        <v>1291</v>
+      </c>
+      <c r="J98" t="s">
+        <v>1292</v>
+      </c>
+      <c r="K98" t="s">
+        <v>1293</v>
+      </c>
+      <c r="L98" t="s">
+        <v>1294</v>
+      </c>
+      <c r="M98" t="s">
+        <v>1295</v>
+      </c>
+      <c r="N98" t="s">
+        <v>1296</v>
+      </c>
+      <c r="O98" t="s">
+        <v>53</v>
+      </c>
+      <c r="P98" t="s">
+        <v>54</v>
+      </c>
+      <c r="R98" t="s">
+        <v>1297</v>
+      </c>
+      <c r="S98" t="s">
+        <v>1298</v>
+      </c>
+      <c r="T98" t="s">
+        <v>1299</v>
+      </c>
+      <c r="U98" t="s">
+        <v>1300</v>
+      </c>
+      <c r="V98" t="s">
+        <v>1301</v>
+      </c>
+      <c r="W98" t="s">
+        <v>1302</v>
+      </c>
+      <c r="X98" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y98" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AA98" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AB98" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC98" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD98" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE98" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF98" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG98" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH98" t="s">
+        <v>1204</v>
+      </c>
+      <c r="AI98" t="s">
+        <v>1205</v>
+      </c>
+      <c r="AJ98" t="s">
+        <v>1303</v>
+      </c>
+      <c r="AK98" t="s">
+        <v>1304</v>
+      </c>
+      <c r="AL98" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN98" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO98" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="99" spans="1:43">
+      <c r="A99" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B99">
+        <v>514</v>
+      </c>
+      <c r="C99" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D99" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E99" t="s">
+        <v>1308</v>
+      </c>
+      <c r="F99" t="s">
+        <v>1309</v>
+      </c>
+      <c r="G99" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H99" t="s">
+        <v>1310</v>
+      </c>
+      <c r="I99" t="s">
+        <v>1311</v>
+      </c>
+      <c r="J99" t="s">
+        <v>1312</v>
+      </c>
+      <c r="K99" t="s">
+        <v>1313</v>
+      </c>
+      <c r="L99" t="s">
+        <v>1314</v>
+      </c>
+      <c r="M99" t="s">
+        <v>1308</v>
+      </c>
+      <c r="N99" t="s">
+        <v>1315</v>
+      </c>
+      <c r="O99" t="s">
+        <v>53</v>
+      </c>
+      <c r="P99" t="s">
+        <v>54</v>
+      </c>
+      <c r="R99" t="s">
+        <v>1297</v>
+      </c>
+      <c r="S99" t="s">
+        <v>1298</v>
+      </c>
+      <c r="T99" t="s">
+        <v>1299</v>
+      </c>
+      <c r="U99" t="s">
+        <v>1300</v>
+      </c>
+      <c r="V99" t="s">
+        <v>1301</v>
+      </c>
+      <c r="W99" t="s">
+        <v>1302</v>
+      </c>
+      <c r="X99" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y99" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AA99" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AB99" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC99" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD99" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE99" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF99" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG99" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH99" t="s">
+        <v>1204</v>
+      </c>
+      <c r="AI99" t="s">
+        <v>1205</v>
+      </c>
+      <c r="AJ99" t="s">
+        <v>1303</v>
+      </c>
+      <c r="AK99" t="s">
+        <v>1304</v>
+      </c>
+      <c r="AL99" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN99" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO99" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="100" spans="1:43">
+      <c r="A100" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B100">
+        <v>515</v>
+      </c>
+      <c r="C100" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D100" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E100" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F100" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G100" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H100" t="s">
+        <v>1321</v>
+      </c>
+      <c r="I100" t="s">
+        <v>1322</v>
+      </c>
+      <c r="J100" t="s">
+        <v>1323</v>
+      </c>
+      <c r="K100" t="s">
+        <v>1324</v>
+      </c>
+      <c r="L100" t="s">
+        <v>1325</v>
+      </c>
+      <c r="M100" t="s">
+        <v>1326</v>
+      </c>
+      <c r="N100" t="s">
+        <v>1327</v>
+      </c>
+      <c r="O100" t="s">
+        <v>53</v>
+      </c>
+      <c r="P100" t="s">
+        <v>54</v>
+      </c>
+      <c r="R100" t="s">
+        <v>1186</v>
+      </c>
+      <c r="S100" t="s">
+        <v>1187</v>
+      </c>
+      <c r="T100" t="s">
+        <v>1188</v>
+      </c>
+      <c r="U100" t="s">
+        <v>1127</v>
+      </c>
+      <c r="V100" t="s">
+        <v>1128</v>
+      </c>
+      <c r="W100" t="s">
+        <v>1129</v>
+      </c>
+      <c r="X100" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y100" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AA100" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AB100" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC100" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD100" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE100" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF100" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG100" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH100" t="s">
+        <v>1134</v>
+      </c>
+      <c r="AI100" t="s">
+        <v>1135</v>
+      </c>
+      <c r="AJ100" t="s">
+        <v>1134</v>
+      </c>
+      <c r="AK100" t="s">
+        <v>1135</v>
+      </c>
+      <c r="AL100" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN100" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO100" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="101" spans="1:43">
+      <c r="A101" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B101">
+        <v>516</v>
+      </c>
+      <c r="C101" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D101" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E101" t="s">
+        <v>1331</v>
+      </c>
+      <c r="F101" t="s">
+        <v>1332</v>
+      </c>
+      <c r="G101" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H101" t="s">
+        <v>1333</v>
+      </c>
+      <c r="I101" t="s">
+        <v>1334</v>
+      </c>
+      <c r="J101" t="s">
+        <v>1335</v>
+      </c>
+      <c r="K101" t="s">
+        <v>1336</v>
+      </c>
+      <c r="L101" t="s">
+        <v>53</v>
+      </c>
+      <c r="M101" t="s">
+        <v>1331</v>
+      </c>
+      <c r="O101" t="s">
+        <v>53</v>
+      </c>
+      <c r="P101" t="s">
+        <v>54</v>
+      </c>
+      <c r="R101" t="s">
+        <v>1124</v>
+      </c>
+      <c r="S101" t="s">
+        <v>1125</v>
+      </c>
+      <c r="T101" t="s">
+        <v>1126</v>
+      </c>
+      <c r="U101" t="s">
+        <v>1127</v>
+      </c>
+      <c r="V101" t="s">
+        <v>1128</v>
+      </c>
+      <c r="W101" t="s">
+        <v>1129</v>
+      </c>
+      <c r="X101" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y101" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AA101" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AB101" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC101" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD101" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE101" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF101" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG101" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH101" t="s">
+        <v>1134</v>
+      </c>
+      <c r="AI101" t="s">
+        <v>1135</v>
+      </c>
+      <c r="AJ101" t="s">
+        <v>1235</v>
+      </c>
+      <c r="AK101" t="s">
+        <v>1236</v>
+      </c>
+      <c r="AL101" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN101" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO101" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="102" spans="1:43">
+      <c r="A102" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B102">
+        <v>517</v>
+      </c>
+      <c r="C102" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D102" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E102" t="s">
+        <v>1340</v>
+      </c>
+      <c r="F102" t="s">
+        <v>1341</v>
+      </c>
+      <c r="G102" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H102" t="s">
+        <v>1342</v>
+      </c>
+      <c r="I102" t="s">
+        <v>1343</v>
+      </c>
+      <c r="J102" t="s">
+        <v>1344</v>
+      </c>
+      <c r="K102" t="s">
+        <v>1345</v>
+      </c>
+      <c r="L102" t="s">
+        <v>1346</v>
+      </c>
+      <c r="M102" t="s">
+        <v>1347</v>
+      </c>
+      <c r="O102" t="s">
+        <v>53</v>
+      </c>
+      <c r="P102" t="s">
+        <v>54</v>
+      </c>
+      <c r="R102" t="s">
+        <v>1124</v>
+      </c>
+      <c r="S102" t="s">
+        <v>1125</v>
+      </c>
+      <c r="T102" t="s">
+        <v>1126</v>
+      </c>
+      <c r="U102" t="s">
+        <v>1127</v>
+      </c>
+      <c r="V102" t="s">
+        <v>1128</v>
+      </c>
+      <c r="W102" t="s">
+        <v>1129</v>
+      </c>
+      <c r="X102" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y102" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AA102" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AB102" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC102" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD102" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE102" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF102" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG102" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH102" t="s">
+        <v>1134</v>
+      </c>
+      <c r="AI102" t="s">
+        <v>1135</v>
+      </c>
+      <c r="AJ102" t="s">
+        <v>1235</v>
+      </c>
+      <c r="AK102" t="s">
+        <v>1236</v>
+      </c>
+      <c r="AL102" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN102" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO102" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="103" spans="1:43">
+      <c r="A103" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B103">
+        <v>518</v>
+      </c>
+      <c r="C103" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D103" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E103" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F103" t="s">
+        <v>1352</v>
+      </c>
+      <c r="G103" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H103" t="s">
+        <v>1353</v>
+      </c>
+      <c r="I103" t="s">
+        <v>1354</v>
+      </c>
+      <c r="J103" t="s">
+        <v>1355</v>
+      </c>
+      <c r="K103" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L103" t="s">
+        <v>1357</v>
+      </c>
+      <c r="M103" t="s">
+        <v>1358</v>
+      </c>
+      <c r="N103" t="s">
+        <v>1359</v>
+      </c>
+      <c r="O103" t="s">
+        <v>53</v>
+      </c>
+      <c r="P103" t="s">
+        <v>54</v>
+      </c>
+      <c r="R103" t="s">
+        <v>1232</v>
+      </c>
+      <c r="S103" t="s">
+        <v>1233</v>
+      </c>
+      <c r="T103" t="s">
+        <v>1234</v>
+      </c>
+      <c r="U103" t="s">
+        <v>1127</v>
+      </c>
+      <c r="V103" t="s">
+        <v>1128</v>
+      </c>
+      <c r="W103" t="s">
+        <v>1129</v>
+      </c>
+      <c r="X103" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y103" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AA103" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AB103" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC103" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD103" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE103" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF103" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG103" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH103" t="s">
+        <v>1204</v>
+      </c>
+      <c r="AI103" t="s">
+        <v>1205</v>
+      </c>
+      <c r="AJ103" t="s">
+        <v>1206</v>
+      </c>
+      <c r="AK103" t="s">
+        <v>1207</v>
+      </c>
+      <c r="AL103" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN103" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO103" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="104" spans="1:43">
+      <c r="A104" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B104">
+        <v>519</v>
+      </c>
+      <c r="C104" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D104" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E104" t="s">
+        <v>1363</v>
+      </c>
+      <c r="F104" t="s">
+        <v>1364</v>
+      </c>
+      <c r="G104" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H104" t="s">
+        <v>1365</v>
+      </c>
+      <c r="I104" t="s">
+        <v>1366</v>
+      </c>
+      <c r="J104" t="s">
+        <v>1367</v>
+      </c>
+      <c r="K104" t="s">
+        <v>1368</v>
+      </c>
+      <c r="L104" t="s">
+        <v>1369</v>
+      </c>
+      <c r="M104" t="s">
+        <v>1370</v>
+      </c>
+      <c r="N104" t="s">
+        <v>1371</v>
+      </c>
+      <c r="O104" t="s">
+        <v>53</v>
+      </c>
+      <c r="P104" t="s">
+        <v>54</v>
+      </c>
+      <c r="R104" t="s">
+        <v>1297</v>
+      </c>
+      <c r="S104" t="s">
+        <v>1298</v>
+      </c>
+      <c r="T104" t="s">
+        <v>1299</v>
+      </c>
+      <c r="U104" t="s">
+        <v>1300</v>
+      </c>
+      <c r="V104" t="s">
+        <v>1301</v>
+      </c>
+      <c r="W104" t="s">
+        <v>1302</v>
+      </c>
+      <c r="X104" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y104" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AA104" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AB104" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC104" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD104" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE104" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF104" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG104" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH104" t="s">
+        <v>1204</v>
+      </c>
+      <c r="AI104" t="s">
+        <v>1205</v>
+      </c>
+      <c r="AJ104" t="s">
+        <v>1303</v>
+      </c>
+      <c r="AK104" t="s">
+        <v>1304</v>
+      </c>
+      <c r="AL104" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN104" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO104" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="105" spans="1:43">
+      <c r="A105" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B105">
+        <v>520</v>
+      </c>
+      <c r="C105" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D105" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E105" t="s">
+        <v>1375</v>
+      </c>
+      <c r="F105" t="s">
+        <v>1376</v>
+      </c>
+      <c r="G105" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H105" t="s">
+        <v>1377</v>
+      </c>
+      <c r="I105" t="s">
+        <v>1378</v>
+      </c>
+      <c r="J105" t="s">
+        <v>1379</v>
+      </c>
+      <c r="K105" t="s">
+        <v>1380</v>
+      </c>
+      <c r="L105" t="s">
+        <v>1381</v>
+      </c>
+      <c r="M105" t="s">
+        <v>1382</v>
+      </c>
+      <c r="N105" t="s">
+        <v>1383</v>
+      </c>
+      <c r="O105" t="s">
+        <v>53</v>
+      </c>
+      <c r="P105" t="s">
+        <v>54</v>
+      </c>
+      <c r="R105" t="s">
+        <v>1297</v>
+      </c>
+      <c r="S105" t="s">
+        <v>1298</v>
+      </c>
+      <c r="T105" t="s">
+        <v>1299</v>
+      </c>
+      <c r="U105" t="s">
+        <v>1300</v>
+      </c>
+      <c r="V105" t="s">
+        <v>1301</v>
+      </c>
+      <c r="W105" t="s">
+        <v>1302</v>
+      </c>
+      <c r="X105" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y105" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AA105" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AB105" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC105" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD105" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE105" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF105" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG105" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH105" t="s">
+        <v>1204</v>
+      </c>
+      <c r="AI105" t="s">
+        <v>1205</v>
+      </c>
+      <c r="AJ105" t="s">
+        <v>1303</v>
+      </c>
+      <c r="AK105" t="s">
+        <v>1304</v>
+      </c>
+      <c r="AL105" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN105" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO105" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="106" spans="1:43">
+      <c r="A106" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B106">
+        <v>521</v>
+      </c>
+      <c r="C106" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D106" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E106" t="s">
+        <v>1387</v>
+      </c>
+      <c r="F106" t="s">
+        <v>1388</v>
+      </c>
+      <c r="G106" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H106" t="s">
+        <v>1389</v>
+      </c>
+      <c r="I106" t="s">
+        <v>1390</v>
+      </c>
+      <c r="J106" t="s">
+        <v>1391</v>
+      </c>
+      <c r="K106" t="s">
+        <v>1392</v>
+      </c>
+      <c r="L106" t="s">
+        <v>1393</v>
+      </c>
+      <c r="M106" t="s">
+        <v>1394</v>
+      </c>
+      <c r="O106" t="s">
+        <v>53</v>
+      </c>
+      <c r="P106" t="s">
+        <v>54</v>
+      </c>
+      <c r="R106" t="s">
+        <v>1232</v>
+      </c>
+      <c r="S106" t="s">
+        <v>1233</v>
+      </c>
+      <c r="T106" t="s">
+        <v>1234</v>
+      </c>
+      <c r="U106" t="s">
+        <v>1127</v>
+      </c>
+      <c r="V106" t="s">
+        <v>1128</v>
+      </c>
+      <c r="W106" t="s">
+        <v>1129</v>
+      </c>
+      <c r="X106" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y106" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AA106" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AB106" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC106" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD106" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE106" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF106" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG106" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH106" t="s">
+        <v>1204</v>
+      </c>
+      <c r="AI106" t="s">
+        <v>1205</v>
+      </c>
+      <c r="AJ106" t="s">
+        <v>1206</v>
+      </c>
+      <c r="AK106" t="s">
+        <v>1207</v>
+      </c>
+      <c r="AL106" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN106" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO106" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="107" spans="1:43">
+      <c r="A107" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B107">
+        <v>522</v>
+      </c>
+      <c r="C107" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D107" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E107" t="s">
+        <v>1398</v>
+      </c>
+      <c r="F107" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G107" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H107" t="s">
+        <v>1400</v>
+      </c>
+      <c r="I107" t="s">
+        <v>1401</v>
+      </c>
+      <c r="J107" t="s">
+        <v>1402</v>
+      </c>
+      <c r="K107" t="s">
+        <v>1403</v>
+      </c>
+      <c r="L107" t="s">
+        <v>1404</v>
+      </c>
+      <c r="M107" t="s">
+        <v>1405</v>
+      </c>
+      <c r="N107" t="s">
+        <v>1406</v>
+      </c>
+      <c r="O107" t="s">
+        <v>53</v>
+      </c>
+      <c r="P107" t="s">
+        <v>54</v>
+      </c>
+      <c r="R107" t="s">
+        <v>1232</v>
+      </c>
+      <c r="S107" t="s">
+        <v>1233</v>
+      </c>
+      <c r="T107" t="s">
+        <v>1234</v>
+      </c>
+      <c r="U107" t="s">
+        <v>1127</v>
+      </c>
+      <c r="V107" t="s">
+        <v>1128</v>
+      </c>
+      <c r="W107" t="s">
+        <v>1129</v>
+      </c>
+      <c r="X107" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y107" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AA107" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AB107" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC107" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD107" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE107" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF107" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG107" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH107" t="s">
+        <v>1204</v>
+      </c>
+      <c r="AI107" t="s">
+        <v>1205</v>
+      </c>
+      <c r="AJ107" t="s">
+        <v>1206</v>
+      </c>
+      <c r="AK107" t="s">
+        <v>1207</v>
+      </c>
+      <c r="AL107" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN107" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO107" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="108" spans="1:43">
+      <c r="A108" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B108">
+        <v>523</v>
+      </c>
+      <c r="C108" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D108" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E108" t="s">
+        <v>1410</v>
+      </c>
+      <c r="F108" t="s">
+        <v>1411</v>
+      </c>
+      <c r="G108" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H108" t="s">
+        <v>1412</v>
+      </c>
+      <c r="I108" t="s">
+        <v>1413</v>
+      </c>
+      <c r="J108" t="s">
+        <v>1414</v>
+      </c>
+      <c r="K108" t="s">
+        <v>1415</v>
+      </c>
+      <c r="L108" t="s">
+        <v>1416</v>
+      </c>
+      <c r="M108" t="s">
+        <v>1417</v>
+      </c>
+      <c r="N108" t="s">
+        <v>1418</v>
+      </c>
+      <c r="O108" t="s">
+        <v>53</v>
+      </c>
+      <c r="P108" t="s">
+        <v>54</v>
+      </c>
+      <c r="R108" t="s">
+        <v>1201</v>
+      </c>
+      <c r="S108" t="s">
+        <v>1202</v>
+      </c>
+      <c r="T108" t="s">
+        <v>1419</v>
+      </c>
+      <c r="U108" t="s">
+        <v>1127</v>
+      </c>
+      <c r="V108" t="s">
+        <v>1128</v>
+      </c>
+      <c r="W108" t="s">
+        <v>1129</v>
+      </c>
+      <c r="X108" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y108" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AA108" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AB108" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC108" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD108" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE108" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF108" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG108" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH108" t="s">
+        <v>1204</v>
+      </c>
+      <c r="AI108" t="s">
+        <v>1205</v>
+      </c>
+      <c r="AJ108" t="s">
+        <v>1303</v>
+      </c>
+      <c r="AK108" t="s">
+        <v>1304</v>
+      </c>
+      <c r="AL108" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN108" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO108" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="109" spans="1:43">
+      <c r="A109" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B109">
+        <v>524</v>
+      </c>
+      <c r="C109" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D109" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E109" t="s">
+        <v>1423</v>
+      </c>
+      <c r="F109" t="s">
+        <v>1424</v>
+      </c>
+      <c r="G109" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H109" t="s">
+        <v>1425</v>
+      </c>
+      <c r="I109" t="s">
+        <v>1426</v>
+      </c>
+      <c r="J109" t="s">
+        <v>1427</v>
+      </c>
+      <c r="K109" t="s">
+        <v>1428</v>
+      </c>
+      <c r="L109" t="s">
+        <v>1429</v>
+      </c>
+      <c r="M109" t="s">
+        <v>1430</v>
+      </c>
+      <c r="N109" t="s">
+        <v>1431</v>
+      </c>
+      <c r="O109" t="s">
+        <v>53</v>
+      </c>
+      <c r="P109" t="s">
+        <v>54</v>
+      </c>
+      <c r="R109" t="s">
+        <v>1232</v>
+      </c>
+      <c r="S109" t="s">
+        <v>1233</v>
+      </c>
+      <c r="T109" t="s">
+        <v>1234</v>
+      </c>
+      <c r="U109" t="s">
+        <v>1127</v>
+      </c>
+      <c r="V109" t="s">
+        <v>1128</v>
+      </c>
+      <c r="W109" t="s">
+        <v>1129</v>
+      </c>
+      <c r="X109" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y109" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AA109" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AB109" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC109" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD109" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE109" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF109" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG109" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH109" t="s">
+        <v>1134</v>
+      </c>
+      <c r="AI109" t="s">
+        <v>1135</v>
+      </c>
+      <c r="AJ109" t="s">
+        <v>1235</v>
+      </c>
+      <c r="AK109" t="s">
+        <v>1236</v>
+      </c>
+      <c r="AL109" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN109" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO109" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="110" spans="1:43">
+      <c r="A110" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B110">
+        <v>525</v>
+      </c>
+      <c r="C110" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D110" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E110" t="s">
+        <v>1435</v>
+      </c>
+      <c r="F110" t="s">
+        <v>1436</v>
+      </c>
+      <c r="G110" t="s">
+        <v>1116</v>
+      </c>
+      <c r="I110" t="s">
+        <v>53</v>
+      </c>
+      <c r="J110" t="s">
+        <v>1435</v>
+      </c>
+      <c r="L110" t="s">
+        <v>53</v>
+      </c>
+      <c r="M110" t="s">
+        <v>1435</v>
+      </c>
+      <c r="O110" t="s">
+        <v>53</v>
+      </c>
+      <c r="P110" t="s">
+        <v>54</v>
+      </c>
+      <c r="R110" t="s">
+        <v>1186</v>
+      </c>
+      <c r="S110" t="s">
+        <v>1187</v>
+      </c>
+      <c r="T110" t="s">
+        <v>1188</v>
+      </c>
+      <c r="U110" t="s">
+        <v>1127</v>
+      </c>
+      <c r="V110" t="s">
+        <v>1128</v>
+      </c>
+      <c r="W110" t="s">
+        <v>1129</v>
+      </c>
+      <c r="X110" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y110" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AA110" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AB110" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC110" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD110" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE110" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF110" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG110" t="s">
+        <v>69</v>
+      </c>
+      <c r="AL110" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN110" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="111" spans="1:43">
+      <c r="A111" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B111">
+        <v>601</v>
+      </c>
+      <c r="C111" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D111" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E111" t="s">
+        <v>1440</v>
+      </c>
+      <c r="F111" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G111" t="s">
+        <v>1442</v>
+      </c>
+      <c r="H111" t="s">
+        <v>1443</v>
+      </c>
+      <c r="I111" t="s">
+        <v>1444</v>
+      </c>
+      <c r="J111" t="s">
+        <v>1445</v>
+      </c>
+      <c r="K111" t="s">
+        <v>1446</v>
+      </c>
+      <c r="L111" t="s">
+        <v>1447</v>
+      </c>
+      <c r="M111" t="s">
+        <v>1448</v>
+      </c>
+      <c r="N111" t="s">
+        <v>1449</v>
+      </c>
+      <c r="O111" t="s">
+        <v>53</v>
+      </c>
+      <c r="P111" t="s">
+        <v>54</v>
+      </c>
+      <c r="R111" t="s">
+        <v>1186</v>
+      </c>
+      <c r="S111" t="s">
+        <v>1187</v>
+      </c>
+      <c r="T111" t="s">
+        <v>1188</v>
+      </c>
+      <c r="U111" t="s">
+        <v>1127</v>
+      </c>
+      <c r="V111" t="s">
+        <v>1128</v>
+      </c>
+      <c r="W111" t="s">
+        <v>1129</v>
+      </c>
+      <c r="X111" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y111" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>1450</v>
+      </c>
+      <c r="AA111" t="s">
+        <v>1451</v>
+      </c>
+      <c r="AB111" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC111" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD111" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE111" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF111" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG111" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH111" t="s">
+        <v>1134</v>
+      </c>
+      <c r="AI111" t="s">
+        <v>1135</v>
+      </c>
+      <c r="AJ111" t="s">
+        <v>1160</v>
+      </c>
+      <c r="AK111" t="s">
+        <v>1161</v>
+      </c>
+      <c r="AL111" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN111" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO111" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="112" spans="1:43">
+      <c r="A112" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B112">
+        <v>602</v>
+      </c>
+      <c r="C112" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D112" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E112" t="s">
+        <v>1455</v>
+      </c>
+      <c r="F112" t="s">
+        <v>1456</v>
+      </c>
+      <c r="G112" t="s">
+        <v>1442</v>
+      </c>
+      <c r="H112" t="s">
+        <v>1457</v>
+      </c>
+      <c r="I112" t="s">
+        <v>1458</v>
+      </c>
+      <c r="J112" t="s">
+        <v>1459</v>
+      </c>
+      <c r="K112" t="s">
+        <v>1460</v>
+      </c>
+      <c r="L112" t="s">
+        <v>1461</v>
+      </c>
+      <c r="M112" t="s">
+        <v>1462</v>
+      </c>
+      <c r="N112" t="s">
+        <v>1463</v>
+      </c>
+      <c r="O112" t="s">
+        <v>53</v>
+      </c>
+      <c r="P112" t="s">
+        <v>54</v>
+      </c>
+      <c r="R112" t="s">
+        <v>1186</v>
+      </c>
+      <c r="S112" t="s">
+        <v>1187</v>
+      </c>
+      <c r="T112" t="s">
+        <v>1188</v>
+      </c>
+      <c r="U112" t="s">
+        <v>1127</v>
+      </c>
+      <c r="V112" t="s">
+        <v>1128</v>
+      </c>
+      <c r="W112" t="s">
+        <v>1129</v>
+      </c>
+      <c r="X112" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y112" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>1450</v>
+      </c>
+      <c r="AA112" t="s">
+        <v>1451</v>
+      </c>
+      <c r="AB112" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC112" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD112" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE112" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF112" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG112" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH112" t="s">
+        <v>1134</v>
+      </c>
+      <c r="AI112" t="s">
+        <v>1135</v>
+      </c>
+      <c r="AJ112" t="s">
+        <v>1160</v>
+      </c>
+      <c r="AK112" t="s">
+        <v>1161</v>
+      </c>
+      <c r="AL112" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN112" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO112" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="113" spans="1:43">
+      <c r="A113" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B113">
+        <v>604</v>
+      </c>
+      <c r="C113" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D113" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E113" t="s">
+        <v>1467</v>
+      </c>
+      <c r="F113" t="s">
+        <v>1468</v>
+      </c>
+      <c r="G113" t="s">
+        <v>1442</v>
+      </c>
+      <c r="I113" t="s">
+        <v>53</v>
+      </c>
+      <c r="J113" t="s">
+        <v>1467</v>
+      </c>
+      <c r="L113" t="s">
+        <v>53</v>
+      </c>
+      <c r="M113" t="s">
+        <v>1467</v>
+      </c>
+      <c r="O113" t="s">
+        <v>53</v>
+      </c>
+      <c r="P113" t="s">
+        <v>54</v>
+      </c>
+      <c r="R113" t="s">
+        <v>1186</v>
+      </c>
+      <c r="S113" t="s">
+        <v>1187</v>
+      </c>
+      <c r="T113" t="s">
+        <v>1188</v>
+      </c>
+      <c r="U113" t="s">
+        <v>1127</v>
+      </c>
+      <c r="V113" t="s">
+        <v>1128</v>
+      </c>
+      <c r="W113" t="s">
+        <v>1129</v>
+      </c>
+      <c r="X113" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y113" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>1450</v>
+      </c>
+      <c r="AA113" t="s">
+        <v>1451</v>
+      </c>
+      <c r="AB113" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC113" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AE113" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF113" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG113" t="s">
+        <v>69</v>
+      </c>
+      <c r="AL113" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN113" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="114" spans="1:43">
+      <c r="A114" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B114">
+        <v>701</v>
+      </c>
+      <c r="C114" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D114" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E114" t="s">
+        <v>1472</v>
+      </c>
+      <c r="F114" t="s">
+        <v>1473</v>
+      </c>
+      <c r="G114" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H114" t="s">
+        <v>1475</v>
+      </c>
+      <c r="I114" t="s">
+        <v>1476</v>
+      </c>
+      <c r="J114" t="s">
+        <v>1477</v>
+      </c>
+      <c r="K114" t="s">
+        <v>1478</v>
+      </c>
+      <c r="L114" t="s">
+        <v>1479</v>
+      </c>
+      <c r="M114" t="s">
+        <v>1480</v>
+      </c>
+      <c r="N114" t="s">
+        <v>1481</v>
+      </c>
+      <c r="O114" t="s">
+        <v>53</v>
+      </c>
+      <c r="P114" t="s">
+        <v>54</v>
+      </c>
+      <c r="R114" t="s">
+        <v>1300</v>
+      </c>
+      <c r="S114" t="s">
+        <v>1301</v>
+      </c>
+      <c r="T114" t="s">
+        <v>1302</v>
+      </c>
+      <c r="U114" t="s">
+        <v>1300</v>
+      </c>
+      <c r="V114" t="s">
+        <v>1301</v>
+      </c>
+      <c r="W114" t="s">
+        <v>1302</v>
+      </c>
+      <c r="X114" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y114" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>1482</v>
+      </c>
+      <c r="AA114" t="s">
+        <v>1483</v>
+      </c>
+      <c r="AB114" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC114" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD114" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE114" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF114" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG114" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH114" t="s">
+        <v>1484</v>
+      </c>
+      <c r="AI114" t="s">
+        <v>1485</v>
+      </c>
+      <c r="AJ114" t="s">
+        <v>1486</v>
+      </c>
+      <c r="AK114" t="s">
+        <v>1487</v>
+      </c>
+      <c r="AL114" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN114" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO114" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="115" spans="1:43">
+      <c r="A115" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B115">
+        <v>702</v>
+      </c>
+      <c r="C115" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D115" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E115" t="s">
+        <v>1491</v>
+      </c>
+      <c r="F115" t="s">
+        <v>1492</v>
+      </c>
+      <c r="G115" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H115" t="s">
+        <v>1493</v>
+      </c>
+      <c r="I115" t="s">
+        <v>1494</v>
+      </c>
+      <c r="J115" t="s">
+        <v>1495</v>
+      </c>
+      <c r="K115" t="s">
+        <v>1496</v>
+      </c>
+      <c r="L115" t="s">
+        <v>1497</v>
+      </c>
+      <c r="M115" t="s">
+        <v>1498</v>
+      </c>
+      <c r="N115" t="s">
+        <v>1499</v>
+      </c>
+      <c r="O115" t="s">
+        <v>53</v>
+      </c>
+      <c r="P115" t="s">
+        <v>54</v>
+      </c>
+      <c r="R115" t="s">
+        <v>1500</v>
+      </c>
+      <c r="S115" t="s">
+        <v>1501</v>
+      </c>
+      <c r="T115" t="s">
+        <v>1502</v>
+      </c>
+      <c r="U115" t="s">
+        <v>1300</v>
+      </c>
+      <c r="V115" t="s">
+        <v>1301</v>
+      </c>
+      <c r="W115" t="s">
+        <v>1302</v>
+      </c>
+      <c r="X115" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y115" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>1482</v>
+      </c>
+      <c r="AA115" t="s">
+        <v>1483</v>
+      </c>
+      <c r="AB115" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC115" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD115" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE115" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF115" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG115" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH115" t="s">
+        <v>1484</v>
+      </c>
+      <c r="AI115" t="s">
+        <v>1485</v>
+      </c>
+      <c r="AJ115" t="s">
+        <v>1484</v>
+      </c>
+      <c r="AK115" t="s">
+        <v>1485</v>
+      </c>
+      <c r="AL115" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN115" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO115" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="116" spans="1:43">
+      <c r="A116" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B116">
+        <v>703</v>
+      </c>
+      <c r="C116" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D116" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E116" t="s">
+        <v>1506</v>
+      </c>
+      <c r="F116" t="s">
+        <v>1507</v>
+      </c>
+      <c r="G116" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H116" t="s">
+        <v>1508</v>
+      </c>
+      <c r="I116" t="s">
+        <v>53</v>
+      </c>
+      <c r="J116" t="s">
+        <v>1506</v>
+      </c>
+      <c r="L116" t="s">
+        <v>1509</v>
+      </c>
+      <c r="M116" t="s">
+        <v>1510</v>
+      </c>
+      <c r="N116" t="s">
+        <v>1511</v>
+      </c>
+      <c r="O116" t="s">
+        <v>53</v>
+      </c>
+      <c r="P116" t="s">
+        <v>54</v>
+      </c>
+      <c r="R116" t="s">
+        <v>1500</v>
+      </c>
+      <c r="S116" t="s">
+        <v>1501</v>
+      </c>
+      <c r="T116" t="s">
+        <v>1502</v>
+      </c>
+      <c r="U116" t="s">
+        <v>1300</v>
+      </c>
+      <c r="V116" t="s">
+        <v>1301</v>
+      </c>
+      <c r="W116" t="s">
+        <v>1302</v>
+      </c>
+      <c r="X116" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y116" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>1482</v>
+      </c>
+      <c r="AA116" t="s">
+        <v>1483</v>
+      </c>
+      <c r="AB116" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC116" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD116" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE116" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF116" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG116" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH116" t="s">
+        <v>1484</v>
+      </c>
+      <c r="AI116" t="s">
+        <v>1485</v>
+      </c>
+      <c r="AJ116" t="s">
+        <v>1484</v>
+      </c>
+      <c r="AK116" t="s">
+        <v>1485</v>
+      </c>
+      <c r="AL116" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN116" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO116" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="117" spans="1:43">
+      <c r="A117" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B117">
+        <v>704</v>
+      </c>
+      <c r="C117" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D117" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E117" t="s">
+        <v>1515</v>
+      </c>
+      <c r="F117" t="s">
+        <v>1516</v>
+      </c>
+      <c r="G117" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H117" t="s">
+        <v>1517</v>
+      </c>
+      <c r="I117" t="s">
+        <v>1518</v>
+      </c>
+      <c r="J117" t="s">
+        <v>1519</v>
+      </c>
+      <c r="K117" t="s">
+        <v>1520</v>
+      </c>
+      <c r="L117" t="s">
+        <v>1521</v>
+      </c>
+      <c r="M117" t="s">
+        <v>1522</v>
+      </c>
+      <c r="N117" t="s">
+        <v>1523</v>
+      </c>
+      <c r="O117" t="s">
+        <v>53</v>
+      </c>
+      <c r="P117" t="s">
+        <v>54</v>
+      </c>
+      <c r="R117" t="s">
+        <v>1500</v>
+      </c>
+      <c r="S117" t="s">
+        <v>1501</v>
+      </c>
+      <c r="T117" t="s">
+        <v>1502</v>
+      </c>
+      <c r="U117" t="s">
+        <v>1300</v>
+      </c>
+      <c r="V117" t="s">
+        <v>1301</v>
+      </c>
+      <c r="W117" t="s">
+        <v>1302</v>
+      </c>
+      <c r="X117" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y117" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>1482</v>
+      </c>
+      <c r="AA117" t="s">
+        <v>1483</v>
+      </c>
+      <c r="AB117" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC117" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD117" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE117" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF117" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG117" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH117" t="s">
+        <v>1484</v>
+      </c>
+      <c r="AI117" t="s">
+        <v>1485</v>
+      </c>
+      <c r="AJ117" t="s">
+        <v>1484</v>
+      </c>
+      <c r="AK117" t="s">
+        <v>1485</v>
+      </c>
+      <c r="AL117" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN117" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO117" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="118" spans="1:43">
+      <c r="A118" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B118">
+        <v>705</v>
+      </c>
+      <c r="C118" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D118" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E118" t="s">
+        <v>1527</v>
+      </c>
+      <c r="F118" t="s">
+        <v>1528</v>
+      </c>
+      <c r="G118" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H118" t="s">
+        <v>1529</v>
+      </c>
+      <c r="I118" t="s">
+        <v>1530</v>
+      </c>
+      <c r="J118" t="s">
+        <v>1531</v>
+      </c>
+      <c r="K118" t="s">
+        <v>1532</v>
+      </c>
+      <c r="L118" t="s">
+        <v>1533</v>
+      </c>
+      <c r="M118" t="s">
+        <v>1534</v>
+      </c>
+      <c r="N118" t="s">
+        <v>1535</v>
+      </c>
+      <c r="O118" t="s">
+        <v>53</v>
+      </c>
+      <c r="P118" t="s">
+        <v>54</v>
+      </c>
+      <c r="R118" t="s">
+        <v>1536</v>
+      </c>
+      <c r="S118" t="s">
+        <v>1537</v>
+      </c>
+      <c r="T118" t="s">
+        <v>1538</v>
+      </c>
+      <c r="U118" t="s">
+        <v>1300</v>
+      </c>
+      <c r="V118" t="s">
+        <v>1301</v>
+      </c>
+      <c r="W118" t="s">
+        <v>1302</v>
+      </c>
+      <c r="X118" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y118" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>1482</v>
+      </c>
+      <c r="AA118" t="s">
+        <v>1483</v>
+      </c>
+      <c r="AB118" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC118" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD118" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE118" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF118" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG118" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH118" t="s">
+        <v>1539</v>
+      </c>
+      <c r="AI118" t="s">
+        <v>1540</v>
+      </c>
+      <c r="AJ118" t="s">
+        <v>1541</v>
+      </c>
+      <c r="AK118" t="s">
+        <v>1542</v>
+      </c>
+      <c r="AL118" t="s">
+        <v>1530</v>
+      </c>
+      <c r="AM118" t="s">
+        <v>1531</v>
+      </c>
+      <c r="AN118" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO118" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="119" spans="1:43">
+      <c r="A119" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B119">
+        <v>706</v>
+      </c>
+      <c r="C119" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D119" t="s">
+        <v>1545</v>
+      </c>
+      <c r="E119" t="s">
+        <v>1546</v>
+      </c>
+      <c r="F119" t="s">
+        <v>1547</v>
+      </c>
+      <c r="G119" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H119" t="s">
+        <v>1548</v>
+      </c>
+      <c r="I119" t="s">
+        <v>1549</v>
+      </c>
+      <c r="J119" t="s">
+        <v>1550</v>
+      </c>
+      <c r="K119" t="s">
+        <v>1551</v>
+      </c>
+      <c r="L119" t="s">
+        <v>1552</v>
+      </c>
+      <c r="M119" t="s">
+        <v>1553</v>
+      </c>
+      <c r="N119" t="s">
+        <v>1554</v>
+      </c>
+      <c r="O119" t="s">
+        <v>53</v>
+      </c>
+      <c r="P119" t="s">
+        <v>54</v>
+      </c>
+      <c r="R119" t="s">
+        <v>1536</v>
+      </c>
+      <c r="S119" t="s">
+        <v>1537</v>
+      </c>
+      <c r="T119" t="s">
+        <v>1538</v>
+      </c>
+      <c r="U119" t="s">
+        <v>1300</v>
+      </c>
+      <c r="V119" t="s">
+        <v>1301</v>
+      </c>
+      <c r="W119" t="s">
+        <v>1302</v>
+      </c>
+      <c r="X119" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y119" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>1482</v>
+      </c>
+      <c r="AA119" t="s">
+        <v>1483</v>
+      </c>
+      <c r="AB119" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC119" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD119" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE119" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF119" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG119" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH119" t="s">
+        <v>1539</v>
+      </c>
+      <c r="AI119" t="s">
+        <v>1540</v>
+      </c>
+      <c r="AJ119" t="s">
+        <v>1541</v>
+      </c>
+      <c r="AK119" t="s">
+        <v>1542</v>
+      </c>
+      <c r="AL119" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN119" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO119" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="120" spans="1:43">
+      <c r="A120" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B120">
+        <v>707</v>
+      </c>
+      <c r="C120" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D120" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E120" t="s">
+        <v>1558</v>
+      </c>
+      <c r="F120" t="s">
+        <v>1559</v>
+      </c>
+      <c r="G120" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H120" t="s">
+        <v>1560</v>
+      </c>
+      <c r="I120" t="s">
+        <v>1561</v>
+      </c>
+      <c r="J120" t="s">
+        <v>1562</v>
+      </c>
+      <c r="K120" t="s">
+        <v>1563</v>
+      </c>
+      <c r="L120" t="s">
+        <v>1564</v>
+      </c>
+      <c r="M120" t="s">
+        <v>1565</v>
+      </c>
+      <c r="N120" t="s">
+        <v>1566</v>
+      </c>
+      <c r="O120" t="s">
+        <v>53</v>
+      </c>
+      <c r="P120" t="s">
+        <v>54</v>
+      </c>
+      <c r="R120" t="s">
+        <v>1536</v>
+      </c>
+      <c r="S120" t="s">
+        <v>1537</v>
+      </c>
+      <c r="T120" t="s">
+        <v>1538</v>
+      </c>
+      <c r="U120" t="s">
+        <v>1300</v>
+      </c>
+      <c r="V120" t="s">
+        <v>1301</v>
+      </c>
+      <c r="W120" t="s">
+        <v>1302</v>
+      </c>
+      <c r="X120" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y120" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>1482</v>
+      </c>
+      <c r="AA120" t="s">
+        <v>1483</v>
+      </c>
+      <c r="AB120" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC120" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD120" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE120" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF120" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG120" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH120" t="s">
+        <v>1539</v>
+      </c>
+      <c r="AI120" t="s">
+        <v>1540</v>
+      </c>
+      <c r="AJ120" t="s">
+        <v>1541</v>
+      </c>
+      <c r="AK120" t="s">
+        <v>1542</v>
+      </c>
+      <c r="AL120" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN120" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO120" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="121" spans="1:43">
+      <c r="A121" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B121">
+        <v>708</v>
+      </c>
+      <c r="C121" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D121" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E121" t="s">
+        <v>1570</v>
+      </c>
+      <c r="F121" t="s">
+        <v>1571</v>
+      </c>
+      <c r="G121" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H121" t="s">
+        <v>1572</v>
+      </c>
+      <c r="I121" t="s">
+        <v>53</v>
+      </c>
+      <c r="J121" t="s">
+        <v>1570</v>
+      </c>
+      <c r="L121" t="s">
+        <v>53</v>
+      </c>
+      <c r="M121" t="s">
+        <v>1570</v>
+      </c>
+      <c r="O121" t="s">
+        <v>53</v>
+      </c>
+      <c r="P121" t="s">
+        <v>54</v>
+      </c>
+      <c r="R121" t="s">
+        <v>1536</v>
+      </c>
+      <c r="S121" t="s">
+        <v>1537</v>
+      </c>
+      <c r="T121" t="s">
+        <v>1538</v>
+      </c>
+      <c r="U121" t="s">
+        <v>1300</v>
+      </c>
+      <c r="V121" t="s">
+        <v>1301</v>
+      </c>
+      <c r="W121" t="s">
+        <v>1302</v>
+      </c>
+      <c r="X121" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y121" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>1482</v>
+      </c>
+      <c r="AA121" t="s">
+        <v>1483</v>
+      </c>
+      <c r="AB121" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC121" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD121" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE121" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF121" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG121" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH121" t="s">
+        <v>1539</v>
+      </c>
+      <c r="AI121" t="s">
+        <v>1540</v>
+      </c>
+      <c r="AJ121" t="s">
+        <v>1541</v>
+      </c>
+      <c r="AK121" t="s">
+        <v>1542</v>
+      </c>
+      <c r="AL121" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN121" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO121" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="122" spans="1:43">
+      <c r="A122" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B122">
+        <v>709</v>
+      </c>
+      <c r="C122" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D122" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E122" t="s">
+        <v>1576</v>
+      </c>
+      <c r="F122" t="s">
+        <v>1577</v>
+      </c>
+      <c r="G122" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H122" t="s">
+        <v>1578</v>
+      </c>
+      <c r="I122" t="s">
+        <v>1579</v>
+      </c>
+      <c r="J122" t="s">
+        <v>1580</v>
+      </c>
+      <c r="K122" t="s">
+        <v>1581</v>
+      </c>
+      <c r="L122" t="s">
+        <v>1582</v>
+      </c>
+      <c r="M122" t="s">
+        <v>1583</v>
+      </c>
+      <c r="N122" t="s">
+        <v>1584</v>
+      </c>
+      <c r="O122" t="s">
+        <v>53</v>
+      </c>
+      <c r="P122" t="s">
+        <v>54</v>
+      </c>
+      <c r="R122" t="s">
+        <v>1297</v>
+      </c>
+      <c r="S122" t="s">
+        <v>1298</v>
+      </c>
+      <c r="T122" t="s">
+        <v>1299</v>
+      </c>
+      <c r="U122" t="s">
+        <v>1300</v>
+      </c>
+      <c r="V122" t="s">
+        <v>1301</v>
+      </c>
+      <c r="W122" t="s">
+        <v>1302</v>
+      </c>
+      <c r="X122" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y122" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>1482</v>
+      </c>
+      <c r="AA122" t="s">
+        <v>1483</v>
+      </c>
+      <c r="AB122" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC122" t="s">
+        <v>1585</v>
+      </c>
+      <c r="AD122" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE122" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF122" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG122" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH122" t="s">
+        <v>1484</v>
+      </c>
+      <c r="AI122" t="s">
+        <v>1485</v>
+      </c>
+      <c r="AJ122" t="s">
+        <v>1484</v>
+      </c>
+      <c r="AK122" t="s">
+        <v>1485</v>
+      </c>
+      <c r="AL122" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN122" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO122" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="123" spans="1:43">
+      <c r="A123" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B123">
+        <v>710</v>
+      </c>
+      <c r="C123" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D123" t="s">
+        <v>1588</v>
+      </c>
+      <c r="E123" t="s">
+        <v>1589</v>
+      </c>
+      <c r="F123" t="s">
+        <v>1590</v>
+      </c>
+      <c r="G123" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H123" t="s">
+        <v>1591</v>
+      </c>
+      <c r="I123" t="s">
+        <v>1592</v>
+      </c>
+      <c r="J123" t="s">
+        <v>1593</v>
+      </c>
+      <c r="K123" t="s">
+        <v>1594</v>
+      </c>
+      <c r="L123" t="s">
+        <v>1595</v>
+      </c>
+      <c r="M123" t="s">
+        <v>1596</v>
+      </c>
+      <c r="N123" t="s">
+        <v>1597</v>
+      </c>
+      <c r="O123" t="s">
+        <v>53</v>
+      </c>
+      <c r="P123" t="s">
+        <v>54</v>
+      </c>
+      <c r="R123" t="s">
+        <v>1536</v>
+      </c>
+      <c r="S123" t="s">
+        <v>1537</v>
+      </c>
+      <c r="T123" t="s">
+        <v>1538</v>
+      </c>
+      <c r="U123" t="s">
+        <v>1300</v>
+      </c>
+      <c r="V123" t="s">
+        <v>1301</v>
+      </c>
+      <c r="W123" t="s">
+        <v>1302</v>
+      </c>
+      <c r="X123" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y123" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>1482</v>
+      </c>
+      <c r="AA123" t="s">
+        <v>1483</v>
+      </c>
+      <c r="AB123" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC123" t="s">
+        <v>1585</v>
+      </c>
+      <c r="AD123" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE123" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF123" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG123" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH123" t="s">
+        <v>1484</v>
+      </c>
+      <c r="AI123" t="s">
+        <v>1485</v>
+      </c>
+      <c r="AJ123" t="s">
+        <v>1486</v>
+      </c>
+      <c r="AK123" t="s">
+        <v>1487</v>
+      </c>
+      <c r="AL123" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN123" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO123" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="124" spans="1:43">
+      <c r="A124" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B124">
+        <v>711</v>
+      </c>
+      <c r="C124" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D124" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E124" t="s">
+        <v>1601</v>
+      </c>
+      <c r="F124" t="s">
+        <v>1602</v>
+      </c>
+      <c r="G124" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H124" t="s">
+        <v>1603</v>
+      </c>
+      <c r="I124" t="s">
+        <v>1604</v>
+      </c>
+      <c r="J124" t="s">
+        <v>1605</v>
+      </c>
+      <c r="K124" t="s">
+        <v>1606</v>
+      </c>
+      <c r="L124" t="s">
+        <v>1607</v>
+      </c>
+      <c r="M124" t="s">
+        <v>1608</v>
+      </c>
+      <c r="N124" t="s">
+        <v>1609</v>
+      </c>
+      <c r="O124" t="s">
+        <v>53</v>
+      </c>
+      <c r="P124" t="s">
+        <v>54</v>
+      </c>
+      <c r="R124" t="s">
+        <v>1536</v>
+      </c>
+      <c r="S124" t="s">
+        <v>1537</v>
+      </c>
+      <c r="T124" t="s">
+        <v>1538</v>
+      </c>
+      <c r="U124" t="s">
+        <v>1300</v>
+      </c>
+      <c r="V124" t="s">
+        <v>1301</v>
+      </c>
+      <c r="W124" t="s">
+        <v>1302</v>
+      </c>
+      <c r="X124" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y124" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>1482</v>
+      </c>
+      <c r="AA124" t="s">
+        <v>1483</v>
+      </c>
+      <c r="AB124" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC124" t="s">
+        <v>1585</v>
+      </c>
+      <c r="AD124" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE124" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF124" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG124" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH124" t="s">
+        <v>1484</v>
+      </c>
+      <c r="AI124" t="s">
+        <v>1485</v>
+      </c>
+      <c r="AJ124" t="s">
+        <v>1486</v>
+      </c>
+      <c r="AK124" t="s">
+        <v>1487</v>
+      </c>
+      <c r="AL124" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN124" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO124" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="125" spans="1:43">
+      <c r="A125" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B125">
+        <v>712</v>
+      </c>
+      <c r="C125" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D125" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E125" t="s">
+        <v>1613</v>
+      </c>
+      <c r="F125" t="s">
+        <v>1614</v>
+      </c>
+      <c r="G125" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H125" t="s">
+        <v>1615</v>
+      </c>
+      <c r="I125" t="s">
+        <v>1616</v>
+      </c>
+      <c r="J125" t="s">
+        <v>1617</v>
+      </c>
+      <c r="K125" t="s">
+        <v>1618</v>
+      </c>
+      <c r="L125" t="s">
+        <v>1619</v>
+      </c>
+      <c r="M125" t="s">
+        <v>1620</v>
+      </c>
+      <c r="N125" t="s">
+        <v>1621</v>
+      </c>
+      <c r="O125" t="s">
+        <v>53</v>
+      </c>
+      <c r="P125" t="s">
+        <v>54</v>
+      </c>
+      <c r="R125" t="s">
+        <v>1536</v>
+      </c>
+      <c r="S125" t="s">
+        <v>1537</v>
+      </c>
+      <c r="T125" t="s">
+        <v>1538</v>
+      </c>
+      <c r="U125" t="s">
+        <v>1300</v>
+      </c>
+      <c r="V125" t="s">
+        <v>1301</v>
+      </c>
+      <c r="W125" t="s">
+        <v>1302</v>
+      </c>
+      <c r="X125" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y125" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>1482</v>
+      </c>
+      <c r="AA125" t="s">
+        <v>1483</v>
+      </c>
+      <c r="AB125" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC125" t="s">
+        <v>1585</v>
+      </c>
+      <c r="AD125" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE125" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF125" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG125" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH125" t="s">
+        <v>1539</v>
+      </c>
+      <c r="AI125" t="s">
+        <v>1540</v>
+      </c>
+      <c r="AJ125" t="s">
+        <v>1622</v>
+      </c>
+      <c r="AK125" t="s">
+        <v>1623</v>
+      </c>
+      <c r="AL125" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN125" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO125" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="126" spans="1:43">
+      <c r="A126" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B126">
+        <v>713</v>
+      </c>
+      <c r="C126" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D126" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E126" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F126" t="s">
+        <v>1628</v>
+      </c>
+      <c r="G126" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H126" t="s">
+        <v>1629</v>
+      </c>
+      <c r="I126" t="s">
+        <v>1630</v>
+      </c>
+      <c r="J126" t="s">
+        <v>1631</v>
+      </c>
+      <c r="K126" t="s">
+        <v>1632</v>
+      </c>
+      <c r="L126" t="s">
+        <v>1633</v>
+      </c>
+      <c r="M126" t="s">
+        <v>1634</v>
+      </c>
+      <c r="N126" t="s">
+        <v>1635</v>
+      </c>
+      <c r="O126" t="s">
+        <v>53</v>
+      </c>
+      <c r="P126" t="s">
+        <v>54</v>
+      </c>
+      <c r="R126" t="s">
+        <v>1500</v>
+      </c>
+      <c r="S126" t="s">
+        <v>1501</v>
+      </c>
+      <c r="T126" t="s">
+        <v>1502</v>
+      </c>
+      <c r="U126" t="s">
+        <v>1300</v>
+      </c>
+      <c r="V126" t="s">
+        <v>1301</v>
+      </c>
+      <c r="W126" t="s">
+        <v>1302</v>
+      </c>
+      <c r="X126" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y126" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>1482</v>
+      </c>
+      <c r="AA126" t="s">
+        <v>1483</v>
+      </c>
+      <c r="AB126" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC126" t="s">
+        <v>1585</v>
+      </c>
+      <c r="AD126" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE126" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF126" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG126" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH126" t="s">
+        <v>1484</v>
+      </c>
+      <c r="AI126" t="s">
+        <v>1485</v>
+      </c>
+      <c r="AJ126" t="s">
+        <v>1484</v>
+      </c>
+      <c r="AK126" t="s">
+        <v>1485</v>
+      </c>
+      <c r="AL126" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN126" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO126" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="127" spans="1:43">
+      <c r="A127" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B127">
+        <v>714</v>
+      </c>
+      <c r="C127" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D127" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E127" t="s">
+        <v>1639</v>
+      </c>
+      <c r="F127" t="s">
+        <v>1640</v>
+      </c>
+      <c r="G127" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H127" t="s">
+        <v>1641</v>
+      </c>
+      <c r="I127" t="s">
+        <v>1642</v>
+      </c>
+      <c r="J127" t="s">
+        <v>1643</v>
+      </c>
+      <c r="K127" t="s">
+        <v>1644</v>
+      </c>
+      <c r="L127" t="s">
+        <v>1645</v>
+      </c>
+      <c r="M127" t="s">
+        <v>1646</v>
+      </c>
+      <c r="N127" t="s">
+        <v>1647</v>
+      </c>
+      <c r="O127" t="s">
+        <v>53</v>
+      </c>
+      <c r="P127" t="s">
+        <v>54</v>
+      </c>
+      <c r="R127" t="s">
+        <v>1300</v>
+      </c>
+      <c r="S127" t="s">
+        <v>1301</v>
+      </c>
+      <c r="T127" t="s">
+        <v>1302</v>
+      </c>
+      <c r="U127" t="s">
+        <v>1300</v>
+      </c>
+      <c r="V127" t="s">
+        <v>1301</v>
+      </c>
+      <c r="W127" t="s">
+        <v>1302</v>
+      </c>
+      <c r="X127" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y127" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>1482</v>
+      </c>
+      <c r="AA127" t="s">
+        <v>1483</v>
+      </c>
+      <c r="AB127" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC127" t="s">
+        <v>1585</v>
+      </c>
+      <c r="AD127" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE127" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF127" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG127" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH127" t="s">
+        <v>1484</v>
+      </c>
+      <c r="AI127" t="s">
+        <v>1485</v>
+      </c>
+      <c r="AJ127" t="s">
+        <v>1486</v>
+      </c>
+      <c r="AK127" t="s">
+        <v>1487</v>
+      </c>
+      <c r="AL127" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN127" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO127" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="128" spans="1:43">
+      <c r="A128" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B128">
+        <v>715</v>
+      </c>
+      <c r="C128" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D128" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E128" t="s">
+        <v>1651</v>
+      </c>
+      <c r="F128" t="s">
+        <v>1652</v>
+      </c>
+      <c r="G128" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H128" t="s">
+        <v>1653</v>
+      </c>
+      <c r="I128" t="s">
+        <v>1654</v>
+      </c>
+      <c r="J128" t="s">
+        <v>1655</v>
+      </c>
+      <c r="K128" t="s">
+        <v>1656</v>
+      </c>
+      <c r="L128" t="s">
+        <v>1657</v>
+      </c>
+      <c r="M128" t="s">
+        <v>1658</v>
+      </c>
+      <c r="N128" t="s">
+        <v>1659</v>
+      </c>
+      <c r="O128" t="s">
+        <v>53</v>
+      </c>
+      <c r="P128" t="s">
+        <v>54</v>
+      </c>
+      <c r="R128" t="s">
+        <v>1297</v>
+      </c>
+      <c r="S128" t="s">
+        <v>1298</v>
+      </c>
+      <c r="T128" t="s">
+        <v>1299</v>
+      </c>
+      <c r="U128" t="s">
+        <v>1300</v>
+      </c>
+      <c r="V128" t="s">
+        <v>1301</v>
+      </c>
+      <c r="W128" t="s">
+        <v>1302</v>
+      </c>
+      <c r="X128" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y128" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>1482</v>
+      </c>
+      <c r="AA128" t="s">
+        <v>1483</v>
+      </c>
+      <c r="AB128" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC128" t="s">
+        <v>1585</v>
+      </c>
+      <c r="AD128" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE128" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF128" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG128" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH128" t="s">
+        <v>1539</v>
+      </c>
+      <c r="AI128" t="s">
+        <v>1540</v>
+      </c>
+      <c r="AJ128" t="s">
+        <v>1622</v>
+      </c>
+      <c r="AK128" t="s">
+        <v>1623</v>
+      </c>
+      <c r="AL128" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN128" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO128" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="129" spans="1:43">
+      <c r="A129" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B129">
+        <v>716</v>
+      </c>
+      <c r="C129" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D129" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E129" t="s">
+        <v>1663</v>
+      </c>
+      <c r="F129" t="s">
+        <v>1664</v>
+      </c>
+      <c r="G129" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H129" t="s">
+        <v>1665</v>
+      </c>
+      <c r="I129" t="s">
+        <v>1666</v>
+      </c>
+      <c r="J129" t="s">
+        <v>1667</v>
+      </c>
+      <c r="K129" t="s">
+        <v>1668</v>
+      </c>
+      <c r="L129" t="s">
+        <v>1669</v>
+      </c>
+      <c r="M129" t="s">
+        <v>1670</v>
+      </c>
+      <c r="N129" t="s">
+        <v>1671</v>
+      </c>
+      <c r="O129" t="s">
+        <v>53</v>
+      </c>
+      <c r="P129" t="s">
+        <v>54</v>
+      </c>
+      <c r="R129" t="s">
+        <v>1300</v>
+      </c>
+      <c r="S129" t="s">
+        <v>1301</v>
+      </c>
+      <c r="T129" t="s">
+        <v>1302</v>
+      </c>
+      <c r="U129" t="s">
+        <v>1300</v>
+      </c>
+      <c r="V129" t="s">
+        <v>1301</v>
+      </c>
+      <c r="W129" t="s">
+        <v>1302</v>
+      </c>
+      <c r="X129" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y129" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>1482</v>
+      </c>
+      <c r="AA129" t="s">
+        <v>1483</v>
+      </c>
+      <c r="AB129" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC129" t="s">
+        <v>1585</v>
+      </c>
+      <c r="AD129" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE129" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF129" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG129" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH129" t="s">
+        <v>1484</v>
+      </c>
+      <c r="AI129" t="s">
+        <v>1485</v>
+      </c>
+      <c r="AJ129" t="s">
+        <v>1486</v>
+      </c>
+      <c r="AK129" t="s">
+        <v>1487</v>
+      </c>
+      <c r="AL129" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN129" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO129" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="130" spans="1:43">
+      <c r="A130" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B130">
+        <v>717</v>
+      </c>
+      <c r="C130" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D130" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E130" t="s">
+        <v>1675</v>
+      </c>
+      <c r="F130" t="s">
+        <v>1676</v>
+      </c>
+      <c r="G130" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H130" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I130" t="s">
+        <v>1678</v>
+      </c>
+      <c r="J130" t="s">
+        <v>1679</v>
+      </c>
+      <c r="K130" t="s">
+        <v>1680</v>
+      </c>
+      <c r="L130" t="s">
+        <v>1681</v>
+      </c>
+      <c r="M130" t="s">
+        <v>1682</v>
+      </c>
+      <c r="N130" t="s">
+        <v>1683</v>
+      </c>
+      <c r="O130" t="s">
+        <v>53</v>
+      </c>
+      <c r="P130" t="s">
+        <v>54</v>
+      </c>
+      <c r="R130" t="s">
+        <v>1297</v>
+      </c>
+      <c r="S130" t="s">
+        <v>1298</v>
+      </c>
+      <c r="T130" t="s">
+        <v>1299</v>
+      </c>
+      <c r="U130" t="s">
+        <v>1300</v>
+      </c>
+      <c r="V130" t="s">
+        <v>1301</v>
+      </c>
+      <c r="W130" t="s">
+        <v>1302</v>
+      </c>
+      <c r="X130" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y130" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>1482</v>
+      </c>
+      <c r="AA130" t="s">
+        <v>1483</v>
+      </c>
+      <c r="AB130" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC130" t="s">
+        <v>1585</v>
+      </c>
+      <c r="AD130" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE130" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF130" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG130" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH130" t="s">
+        <v>1539</v>
+      </c>
+      <c r="AI130" t="s">
+        <v>1540</v>
+      </c>
+      <c r="AJ130" t="s">
+        <v>1622</v>
+      </c>
+      <c r="AK130" t="s">
+        <v>1623</v>
+      </c>
+      <c r="AL130" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN130" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO130" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="131" spans="1:43">
+      <c r="A131" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B131">
+        <v>718</v>
+      </c>
+      <c r="C131" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D131" t="s">
+        <v>1686</v>
+      </c>
+      <c r="E131" t="s">
+        <v>1687</v>
+      </c>
+      <c r="F131" t="s">
+        <v>1688</v>
+      </c>
+      <c r="G131" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H131" t="s">
+        <v>1689</v>
+      </c>
+      <c r="I131" t="s">
+        <v>1690</v>
+      </c>
+      <c r="J131" t="s">
+        <v>1691</v>
+      </c>
+      <c r="K131" t="s">
+        <v>1692</v>
+      </c>
+      <c r="L131" t="s">
+        <v>53</v>
+      </c>
+      <c r="M131" t="s">
+        <v>1687</v>
+      </c>
+      <c r="O131" t="s">
+        <v>53</v>
+      </c>
+      <c r="P131" t="s">
+        <v>54</v>
+      </c>
+      <c r="R131" t="s">
+        <v>1297</v>
+      </c>
+      <c r="S131" t="s">
+        <v>1298</v>
+      </c>
+      <c r="T131" t="s">
+        <v>1299</v>
+      </c>
+      <c r="U131" t="s">
+        <v>1300</v>
+      </c>
+      <c r="V131" t="s">
+        <v>1301</v>
+      </c>
+      <c r="W131" t="s">
+        <v>1302</v>
+      </c>
+      <c r="X131" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y131" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>1482</v>
+      </c>
+      <c r="AA131" t="s">
+        <v>1483</v>
+      </c>
+      <c r="AB131" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC131" t="s">
+        <v>1585</v>
+      </c>
+      <c r="AD131" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE131" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF131" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG131" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH131" t="s">
+        <v>1539</v>
+      </c>
+      <c r="AI131" t="s">
+        <v>1540</v>
+      </c>
+      <c r="AJ131" t="s">
+        <v>1622</v>
+      </c>
+      <c r="AK131" t="s">
+        <v>1623</v>
+      </c>
+      <c r="AL131" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN131" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO131" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="132" spans="1:43">
+      <c r="A132" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B132">
+        <v>719</v>
+      </c>
+      <c r="C132" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D132" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E132" t="s">
+        <v>1696</v>
+      </c>
+      <c r="F132" t="s">
+        <v>1697</v>
+      </c>
+      <c r="G132" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H132" t="s">
+        <v>1698</v>
+      </c>
+      <c r="I132" t="s">
+        <v>1699</v>
+      </c>
+      <c r="J132" t="s">
+        <v>1700</v>
+      </c>
+      <c r="K132" t="s">
+        <v>1701</v>
+      </c>
+      <c r="L132" t="s">
+        <v>1702</v>
+      </c>
+      <c r="M132" t="s">
+        <v>1703</v>
+      </c>
+      <c r="N132" t="s">
+        <v>1704</v>
+      </c>
+      <c r="O132" t="s">
+        <v>53</v>
+      </c>
+      <c r="P132" t="s">
+        <v>54</v>
+      </c>
+      <c r="R132" t="s">
+        <v>1536</v>
+      </c>
+      <c r="S132" t="s">
+        <v>1537</v>
+      </c>
+      <c r="T132" t="s">
+        <v>1538</v>
+      </c>
+      <c r="U132" t="s">
+        <v>1300</v>
+      </c>
+      <c r="V132" t="s">
+        <v>1301</v>
+      </c>
+      <c r="W132" t="s">
+        <v>1302</v>
+      </c>
+      <c r="X132" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y132" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>1482</v>
+      </c>
+      <c r="AA132" t="s">
+        <v>1483</v>
+      </c>
+      <c r="AB132" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC132" t="s">
+        <v>1585</v>
+      </c>
+      <c r="AD132" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE132" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF132" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG132" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH132" t="s">
+        <v>1539</v>
+      </c>
+      <c r="AI132" t="s">
+        <v>1540</v>
+      </c>
+      <c r="AJ132" t="s">
+        <v>1539</v>
+      </c>
+      <c r="AK132" t="s">
+        <v>1540</v>
+      </c>
+      <c r="AL132" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN132" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO132" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="133" spans="1:43">
+      <c r="A133" t="s">
+        <v>1705</v>
+      </c>
+      <c r="B133">
+        <v>720</v>
+      </c>
+      <c r="C133" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D133" t="s">
+        <v>1707</v>
+      </c>
+      <c r="E133" t="s">
+        <v>1708</v>
+      </c>
+      <c r="F133" t="s">
+        <v>1709</v>
+      </c>
+      <c r="G133" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H133" t="s">
+        <v>1710</v>
+      </c>
+      <c r="I133" t="s">
+        <v>1711</v>
+      </c>
+      <c r="J133" t="s">
+        <v>1712</v>
+      </c>
+      <c r="K133" t="s">
+        <v>1713</v>
+      </c>
+      <c r="L133" t="s">
+        <v>1714</v>
+      </c>
+      <c r="M133" t="s">
+        <v>1715</v>
+      </c>
+      <c r="N133" t="s">
+        <v>1716</v>
+      </c>
+      <c r="O133" t="s">
+        <v>53</v>
+      </c>
+      <c r="P133" t="s">
+        <v>54</v>
+      </c>
+      <c r="R133" t="s">
+        <v>1536</v>
+      </c>
+      <c r="S133" t="s">
+        <v>1537</v>
+      </c>
+      <c r="T133" t="s">
+        <v>1538</v>
+      </c>
+      <c r="U133" t="s">
+        <v>1300</v>
+      </c>
+      <c r="V133" t="s">
+        <v>1301</v>
+      </c>
+      <c r="W133" t="s">
+        <v>1302</v>
+      </c>
+      <c r="X133" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y133" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>1482</v>
+      </c>
+      <c r="AA133" t="s">
+        <v>1483</v>
+      </c>
+      <c r="AB133" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC133" t="s">
+        <v>1585</v>
+      </c>
+      <c r="AD133" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE133" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF133" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG133" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH133" t="s">
+        <v>1539</v>
+      </c>
+      <c r="AI133" t="s">
+        <v>1540</v>
+      </c>
+      <c r="AJ133" t="s">
+        <v>1539</v>
+      </c>
+      <c r="AK133" t="s">
+        <v>1540</v>
+      </c>
+      <c r="AL133" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN133" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO133" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="134" spans="1:43">
+      <c r="A134" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B134">
+        <v>721</v>
+      </c>
+      <c r="C134" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D134" t="s">
+        <v>1719</v>
+      </c>
+      <c r="E134" t="s">
+        <v>1720</v>
+      </c>
+      <c r="F134" t="s">
+        <v>1721</v>
+      </c>
+      <c r="G134" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H134" t="s">
+        <v>1722</v>
+      </c>
+      <c r="I134" t="s">
+        <v>1723</v>
+      </c>
+      <c r="J134" t="s">
+        <v>1724</v>
+      </c>
+      <c r="K134" t="s">
+        <v>1725</v>
+      </c>
+      <c r="L134" t="s">
+        <v>1726</v>
+      </c>
+      <c r="M134" t="s">
+        <v>1727</v>
+      </c>
+      <c r="N134" t="s">
+        <v>1728</v>
+      </c>
+      <c r="O134" t="s">
+        <v>53</v>
+      </c>
+      <c r="P134" t="s">
+        <v>54</v>
+      </c>
+      <c r="R134" t="s">
+        <v>1536</v>
+      </c>
+      <c r="S134" t="s">
+        <v>1537</v>
+      </c>
+      <c r="T134" t="s">
+        <v>1538</v>
+      </c>
+      <c r="U134" t="s">
+        <v>1300</v>
+      </c>
+      <c r="V134" t="s">
+        <v>1301</v>
+      </c>
+      <c r="W134" t="s">
+        <v>1302</v>
+      </c>
+      <c r="X134" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y134" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>1482</v>
+      </c>
+      <c r="AA134" t="s">
+        <v>1483</v>
+      </c>
+      <c r="AB134" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC134" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD134" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE134" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF134" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG134" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH134" t="s">
+        <v>1539</v>
+      </c>
+      <c r="AI134" t="s">
+        <v>1540</v>
+      </c>
+      <c r="AJ134" t="s">
+        <v>1539</v>
+      </c>
+      <c r="AK134" t="s">
+        <v>1540</v>
+      </c>
+      <c r="AL134" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN134" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO134" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="135" spans="1:43">
+      <c r="A135" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B135">
+        <v>801</v>
+      </c>
+      <c r="C135" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D135" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E135" t="s">
+        <v>1732</v>
+      </c>
+      <c r="F135" t="s">
+        <v>1733</v>
+      </c>
+      <c r="G135" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H135" t="s">
+        <v>1735</v>
+      </c>
+      <c r="I135" t="s">
+        <v>1736</v>
+      </c>
+      <c r="J135" t="s">
+        <v>1737</v>
+      </c>
+      <c r="K135" t="s">
+        <v>1738</v>
+      </c>
+      <c r="L135" t="s">
+        <v>1739</v>
+      </c>
+      <c r="M135" t="s">
+        <v>1740</v>
+      </c>
+      <c r="N135" t="s">
+        <v>1741</v>
+      </c>
+      <c r="O135" t="s">
+        <v>53</v>
+      </c>
+      <c r="P135" t="s">
+        <v>54</v>
+      </c>
+      <c r="R135" t="s">
+        <v>1742</v>
+      </c>
+      <c r="S135" t="s">
+        <v>1743</v>
+      </c>
+      <c r="T135" t="s">
+        <v>1744</v>
+      </c>
+      <c r="U135" t="s">
+        <v>1745</v>
+      </c>
+      <c r="V135" t="s">
+        <v>1746</v>
+      </c>
+      <c r="W135" t="s">
+        <v>1747</v>
+      </c>
+      <c r="X135" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y135" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>1748</v>
+      </c>
+      <c r="AA135" t="s">
+        <v>1749</v>
+      </c>
+      <c r="AB135" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC135" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD135" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE135" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF135" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG135" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH135" t="s">
+        <v>1750</v>
+      </c>
+      <c r="AI135" t="s">
+        <v>1751</v>
+      </c>
+      <c r="AJ135" t="s">
+        <v>1752</v>
+      </c>
+      <c r="AK135" t="s">
+        <v>1753</v>
+      </c>
+      <c r="AL135" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN135" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO135" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="136" spans="1:43">
+      <c r="A136" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B136">
+        <v>802</v>
+      </c>
+      <c r="C136" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D136" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E136" t="s">
+        <v>1757</v>
+      </c>
+      <c r="F136" t="s">
+        <v>1758</v>
+      </c>
+      <c r="G136" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H136" t="s">
+        <v>1759</v>
+      </c>
+      <c r="I136" t="s">
+        <v>1760</v>
+      </c>
+      <c r="J136" t="s">
+        <v>1761</v>
+      </c>
+      <c r="K136" t="s">
+        <v>1762</v>
+      </c>
+      <c r="L136" t="s">
+        <v>1763</v>
+      </c>
+      <c r="M136" t="s">
+        <v>1764</v>
+      </c>
+      <c r="N136" t="s">
+        <v>1765</v>
+      </c>
+      <c r="O136" t="s">
+        <v>53</v>
+      </c>
+      <c r="P136" t="s">
+        <v>54</v>
+      </c>
+      <c r="R136" t="s">
+        <v>1766</v>
+      </c>
+      <c r="S136" t="s">
+        <v>1767</v>
+      </c>
+      <c r="T136" t="s">
+        <v>1768</v>
+      </c>
+      <c r="U136" t="s">
+        <v>1745</v>
+      </c>
+      <c r="V136" t="s">
+        <v>1746</v>
+      </c>
+      <c r="W136" t="s">
+        <v>1747</v>
+      </c>
+      <c r="X136" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y136" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>1748</v>
+      </c>
+      <c r="AA136" t="s">
+        <v>1749</v>
+      </c>
+      <c r="AB136" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC136" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD136" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE136" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF136" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG136" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH136" t="s">
+        <v>1750</v>
+      </c>
+      <c r="AI136" t="s">
+        <v>1751</v>
+      </c>
+      <c r="AJ136" t="s">
+        <v>1769</v>
+      </c>
+      <c r="AK136" t="s">
+        <v>1770</v>
+      </c>
+      <c r="AL136" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN136" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO136" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="137" spans="1:43">
+      <c r="A137" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B137">
+        <v>803</v>
+      </c>
+      <c r="C137" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D137" t="s">
+        <v>1773</v>
+      </c>
+      <c r="E137" t="s">
+        <v>1774</v>
+      </c>
+      <c r="F137" t="s">
+        <v>1775</v>
+      </c>
+      <c r="G137" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H137" t="s">
+        <v>1776</v>
+      </c>
+      <c r="I137" t="s">
+        <v>1777</v>
+      </c>
+      <c r="J137" t="s">
+        <v>1778</v>
+      </c>
+      <c r="K137" t="s">
+        <v>1779</v>
+      </c>
+      <c r="L137" t="s">
+        <v>1780</v>
+      </c>
+      <c r="M137" t="s">
+        <v>1781</v>
+      </c>
+      <c r="N137" t="s">
+        <v>1782</v>
+      </c>
+      <c r="O137" t="s">
+        <v>53</v>
+      </c>
+      <c r="P137" t="s">
+        <v>54</v>
+      </c>
+      <c r="R137" t="s">
+        <v>1766</v>
+      </c>
+      <c r="S137" t="s">
+        <v>1767</v>
+      </c>
+      <c r="T137" t="s">
+        <v>1768</v>
+      </c>
+      <c r="U137" t="s">
+        <v>1745</v>
+      </c>
+      <c r="V137" t="s">
+        <v>1746</v>
+      </c>
+      <c r="W137" t="s">
+        <v>1747</v>
+      </c>
+      <c r="X137" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y137" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>1748</v>
+      </c>
+      <c r="AA137" t="s">
+        <v>1749</v>
+      </c>
+      <c r="AB137" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC137" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD137" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE137" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF137" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG137" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH137" t="s">
+        <v>1750</v>
+      </c>
+      <c r="AI137" t="s">
+        <v>1751</v>
+      </c>
+      <c r="AJ137" t="s">
+        <v>1769</v>
+      </c>
+      <c r="AK137" t="s">
+        <v>1770</v>
+      </c>
+      <c r="AL137" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN137" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO137" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="138" spans="1:43">
+      <c r="A138" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B138">
+        <v>804</v>
+      </c>
+      <c r="C138" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D138" t="s">
+        <v>1785</v>
+      </c>
+      <c r="E138" t="s">
+        <v>1786</v>
+      </c>
+      <c r="F138" t="s">
+        <v>1787</v>
+      </c>
+      <c r="G138" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H138" t="s">
+        <v>1788</v>
+      </c>
+      <c r="I138" t="s">
+        <v>1789</v>
+      </c>
+      <c r="J138" t="s">
+        <v>1790</v>
+      </c>
+      <c r="K138" t="s">
+        <v>1791</v>
+      </c>
+      <c r="L138" t="s">
+        <v>1792</v>
+      </c>
+      <c r="M138" t="s">
+        <v>1793</v>
+      </c>
+      <c r="N138" t="s">
+        <v>1794</v>
+      </c>
+      <c r="O138" t="s">
+        <v>53</v>
+      </c>
+      <c r="P138" t="s">
+        <v>54</v>
+      </c>
+      <c r="R138" t="s">
+        <v>1766</v>
+      </c>
+      <c r="S138" t="s">
+        <v>1767</v>
+      </c>
+      <c r="T138" t="s">
+        <v>1768</v>
+      </c>
+      <c r="U138" t="s">
+        <v>1745</v>
+      </c>
+      <c r="V138" t="s">
+        <v>1746</v>
+      </c>
+      <c r="W138" t="s">
+        <v>1747</v>
+      </c>
+      <c r="X138" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y138" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>1748</v>
+      </c>
+      <c r="AA138" t="s">
+        <v>1749</v>
+      </c>
+      <c r="AB138" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC138" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD138" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE138" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF138" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG138" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH138" t="s">
+        <v>1750</v>
+      </c>
+      <c r="AI138" t="s">
+        <v>1751</v>
+      </c>
+      <c r="AJ138" t="s">
+        <v>1769</v>
+      </c>
+      <c r="AK138" t="s">
+        <v>1770</v>
+      </c>
+      <c r="AL138" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN138" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO138" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="139" spans="1:43">
+      <c r="A139" t="s">
+        <v>1795</v>
+      </c>
+      <c r="B139">
+        <v>805</v>
+      </c>
+      <c r="C139" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D139" t="s">
+        <v>1797</v>
+      </c>
+      <c r="E139" t="s">
+        <v>1798</v>
+      </c>
+      <c r="F139" t="s">
+        <v>1799</v>
+      </c>
+      <c r="G139" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H139" t="s">
+        <v>1800</v>
+      </c>
+      <c r="I139" t="s">
+        <v>1801</v>
+      </c>
+      <c r="J139" t="s">
+        <v>1802</v>
+      </c>
+      <c r="K139" t="s">
+        <v>1803</v>
+      </c>
+      <c r="L139" t="s">
+        <v>1804</v>
+      </c>
+      <c r="M139" t="s">
+        <v>1805</v>
+      </c>
+      <c r="N139" t="s">
+        <v>1806</v>
+      </c>
+      <c r="O139" t="s">
+        <v>53</v>
+      </c>
+      <c r="P139" t="s">
+        <v>54</v>
+      </c>
+      <c r="R139" t="s">
+        <v>1742</v>
+      </c>
+      <c r="S139" t="s">
+        <v>1743</v>
+      </c>
+      <c r="T139" t="s">
+        <v>1744</v>
+      </c>
+      <c r="U139" t="s">
+        <v>1745</v>
+      </c>
+      <c r="V139" t="s">
+        <v>1746</v>
+      </c>
+      <c r="W139" t="s">
+        <v>1747</v>
+      </c>
+      <c r="X139" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y139" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>1748</v>
+      </c>
+      <c r="AA139" t="s">
+        <v>1749</v>
+      </c>
+      <c r="AB139" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC139" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD139" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE139" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF139" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG139" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH139" t="s">
+        <v>1750</v>
+      </c>
+      <c r="AI139" t="s">
+        <v>1751</v>
+      </c>
+      <c r="AJ139" t="s">
+        <v>1769</v>
+      </c>
+      <c r="AK139" t="s">
+        <v>1770</v>
+      </c>
+      <c r="AL139" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN139" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO139" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="140" spans="1:43">
+      <c r="A140" t="s">
+        <v>1807</v>
+      </c>
+      <c r="B140">
+        <v>806</v>
+      </c>
+      <c r="C140" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D140" t="s">
+        <v>1809</v>
+      </c>
+      <c r="E140" t="s">
+        <v>1810</v>
+      </c>
+      <c r="F140" t="s">
+        <v>1811</v>
+      </c>
+      <c r="G140" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H140" t="s">
+        <v>1812</v>
+      </c>
+      <c r="I140" t="s">
+        <v>1813</v>
+      </c>
+      <c r="J140" t="s">
+        <v>1814</v>
+      </c>
+      <c r="K140" t="s">
+        <v>1815</v>
+      </c>
+      <c r="L140" t="s">
+        <v>1816</v>
+      </c>
+      <c r="M140" t="s">
+        <v>1817</v>
+      </c>
+      <c r="N140" t="s">
+        <v>1818</v>
+      </c>
+      <c r="O140" t="s">
+        <v>53</v>
+      </c>
+      <c r="P140" t="s">
+        <v>54</v>
+      </c>
+      <c r="R140" t="s">
+        <v>1742</v>
+      </c>
+      <c r="S140" t="s">
+        <v>1743</v>
+      </c>
+      <c r="T140" t="s">
+        <v>1744</v>
+      </c>
+      <c r="U140" t="s">
+        <v>1745</v>
+      </c>
+      <c r="V140" t="s">
+        <v>1746</v>
+      </c>
+      <c r="W140" t="s">
+        <v>1747</v>
+      </c>
+      <c r="X140" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y140" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>1748</v>
+      </c>
+      <c r="AA140" t="s">
+        <v>1749</v>
+      </c>
+      <c r="AB140" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC140" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD140" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE140" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF140" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG140" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH140" t="s">
+        <v>1750</v>
+      </c>
+      <c r="AI140" t="s">
+        <v>1751</v>
+      </c>
+      <c r="AJ140" t="s">
+        <v>1752</v>
+      </c>
+      <c r="AK140" t="s">
+        <v>1753</v>
+      </c>
+      <c r="AL140" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN140" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO140" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="141" spans="1:43">
+      <c r="A141" t="s">
+        <v>1819</v>
+      </c>
+      <c r="B141">
+        <v>807</v>
+      </c>
+      <c r="C141" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D141" t="s">
+        <v>1821</v>
+      </c>
+      <c r="E141" t="s">
+        <v>1822</v>
+      </c>
+      <c r="F141" t="s">
+        <v>1823</v>
+      </c>
+      <c r="G141" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H141" t="s">
+        <v>1824</v>
+      </c>
+      <c r="I141" t="s">
+        <v>1825</v>
+      </c>
+      <c r="J141" t="s">
+        <v>1826</v>
+      </c>
+      <c r="K141" t="s">
+        <v>1827</v>
+      </c>
+      <c r="L141" t="s">
+        <v>1828</v>
+      </c>
+      <c r="M141" t="s">
+        <v>1829</v>
+      </c>
+      <c r="N141" t="s">
+        <v>1830</v>
+      </c>
+      <c r="O141" t="s">
+        <v>53</v>
+      </c>
+      <c r="P141" t="s">
+        <v>54</v>
+      </c>
+      <c r="R141" t="s">
+        <v>1766</v>
+      </c>
+      <c r="S141" t="s">
+        <v>1767</v>
+      </c>
+      <c r="T141" t="s">
+        <v>1768</v>
+      </c>
+      <c r="U141" t="s">
+        <v>1745</v>
+      </c>
+      <c r="V141" t="s">
+        <v>1746</v>
+      </c>
+      <c r="W141" t="s">
+        <v>1747</v>
+      </c>
+      <c r="X141" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y141" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>1748</v>
+      </c>
+      <c r="AA141" t="s">
+        <v>1749</v>
+      </c>
+      <c r="AB141" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC141" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD141" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE141" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF141" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG141" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH141" t="s">
+        <v>1750</v>
+      </c>
+      <c r="AI141" t="s">
+        <v>1751</v>
+      </c>
+      <c r="AJ141" t="s">
+        <v>1752</v>
+      </c>
+      <c r="AK141" t="s">
+        <v>1753</v>
+      </c>
+      <c r="AL141" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN141" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO141" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="142" spans="1:43">
+      <c r="A142" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B142">
+        <v>808</v>
+      </c>
+      <c r="C142" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D142" t="s">
+        <v>1833</v>
+      </c>
+      <c r="E142" t="s">
+        <v>1834</v>
+      </c>
+      <c r="F142" t="s">
+        <v>1835</v>
+      </c>
+      <c r="G142" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H142" t="s">
+        <v>1836</v>
+      </c>
+      <c r="I142" t="s">
+        <v>1837</v>
+      </c>
+      <c r="J142" t="s">
+        <v>1838</v>
+      </c>
+      <c r="K142" t="s">
+        <v>1839</v>
+      </c>
+      <c r="L142" t="s">
+        <v>1840</v>
+      </c>
+      <c r="M142" t="s">
+        <v>1841</v>
+      </c>
+      <c r="N142" t="s">
+        <v>1842</v>
+      </c>
+      <c r="O142" t="s">
+        <v>53</v>
+      </c>
+      <c r="P142" t="s">
+        <v>54</v>
+      </c>
+      <c r="R142" t="s">
+        <v>1843</v>
+      </c>
+      <c r="S142" t="s">
+        <v>1844</v>
+      </c>
+      <c r="T142" t="s">
+        <v>1845</v>
+      </c>
+      <c r="U142" t="s">
+        <v>1745</v>
+      </c>
+      <c r="V142" t="s">
+        <v>1746</v>
+      </c>
+      <c r="W142" t="s">
+        <v>1747</v>
+      </c>
+      <c r="X142" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y142" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>1748</v>
+      </c>
+      <c r="AA142" t="s">
+        <v>1749</v>
+      </c>
+      <c r="AB142" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC142" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD142" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE142" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF142" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG142" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH142" t="s">
+        <v>1750</v>
+      </c>
+      <c r="AI142" t="s">
+        <v>1751</v>
+      </c>
+      <c r="AJ142" t="s">
+        <v>1846</v>
+      </c>
+      <c r="AK142" t="s">
+        <v>1847</v>
+      </c>
+      <c r="AL142" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN142" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO142" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="143" spans="1:43">
+      <c r="A143" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B143">
+        <v>809</v>
+      </c>
+      <c r="C143" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D143" t="s">
+        <v>1850</v>
+      </c>
+      <c r="E143" t="s">
+        <v>1851</v>
+      </c>
+      <c r="F143" t="s">
+        <v>1852</v>
+      </c>
+      <c r="G143" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H143" t="s">
+        <v>1853</v>
+      </c>
+      <c r="I143" t="s">
+        <v>1854</v>
+      </c>
+      <c r="J143" t="s">
+        <v>1855</v>
+      </c>
+      <c r="K143" t="s">
+        <v>1856</v>
+      </c>
+      <c r="L143" t="s">
+        <v>1857</v>
+      </c>
+      <c r="M143" t="s">
+        <v>1858</v>
+      </c>
+      <c r="N143" t="s">
+        <v>1859</v>
+      </c>
+      <c r="O143" t="s">
+        <v>53</v>
+      </c>
+      <c r="P143" t="s">
+        <v>54</v>
+      </c>
+      <c r="R143" t="s">
+        <v>1843</v>
+      </c>
+      <c r="S143" t="s">
+        <v>1844</v>
+      </c>
+      <c r="T143" t="s">
+        <v>1845</v>
+      </c>
+      <c r="U143" t="s">
+        <v>1745</v>
+      </c>
+      <c r="V143" t="s">
+        <v>1746</v>
+      </c>
+      <c r="W143" t="s">
+        <v>1747</v>
+      </c>
+      <c r="X143" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y143" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>1748</v>
+      </c>
+      <c r="AA143" t="s">
+        <v>1749</v>
+      </c>
+      <c r="AB143" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC143" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD143" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE143" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF143" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG143" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH143" t="s">
+        <v>1750</v>
+      </c>
+      <c r="AI143" t="s">
+        <v>1751</v>
+      </c>
+      <c r="AJ143" t="s">
+        <v>1752</v>
+      </c>
+      <c r="AK143" t="s">
+        <v>1753</v>
+      </c>
+      <c r="AL143" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN143" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO143" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="144" spans="1:43">
+      <c r="A144" t="s">
+        <v>1860</v>
+      </c>
+      <c r="B144">
+        <v>810</v>
+      </c>
+      <c r="C144" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D144" t="s">
+        <v>1862</v>
+      </c>
+      <c r="E144" t="s">
+        <v>1863</v>
+      </c>
+      <c r="F144" t="s">
+        <v>1864</v>
+      </c>
+      <c r="G144" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H144" t="s">
+        <v>1865</v>
+      </c>
+      <c r="I144" t="s">
+        <v>1866</v>
+      </c>
+      <c r="J144" t="s">
+        <v>1867</v>
+      </c>
+      <c r="K144" t="s">
+        <v>1868</v>
+      </c>
+      <c r="L144" t="s">
+        <v>1869</v>
+      </c>
+      <c r="M144" t="s">
+        <v>1870</v>
+      </c>
+      <c r="N144" t="s">
+        <v>1871</v>
+      </c>
+      <c r="O144" t="s">
+        <v>53</v>
+      </c>
+      <c r="P144" t="s">
+        <v>54</v>
+      </c>
+      <c r="R144" t="s">
+        <v>1843</v>
+      </c>
+      <c r="S144" t="s">
+        <v>1844</v>
+      </c>
+      <c r="T144" t="s">
+        <v>1872</v>
+      </c>
+      <c r="U144" t="s">
+        <v>1745</v>
+      </c>
+      <c r="V144" t="s">
+        <v>1746</v>
+      </c>
+      <c r="W144" t="s">
+        <v>1872</v>
+      </c>
+      <c r="X144" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y144" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>1748</v>
+      </c>
+      <c r="AA144" t="s">
+        <v>1749</v>
+      </c>
+      <c r="AB144" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC144" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD144" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE144" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF144" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG144" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH144" t="s">
+        <v>1750</v>
+      </c>
+      <c r="AI144" t="s">
+        <v>1751</v>
+      </c>
+      <c r="AJ144" t="s">
+        <v>1846</v>
+      </c>
+      <c r="AK144" t="s">
+        <v>1847</v>
+      </c>
+      <c r="AL144" t="s">
+        <v>1866</v>
+      </c>
+      <c r="AM144" t="s">
+        <v>1867</v>
+      </c>
+      <c r="AN144" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO144" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="145" spans="1:43">
+      <c r="A145" t="s">
+        <v>1873</v>
+      </c>
+      <c r="B145">
+        <v>811</v>
+      </c>
+      <c r="C145" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D145" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E145" t="s">
+        <v>1876</v>
+      </c>
+      <c r="F145" t="s">
+        <v>1877</v>
+      </c>
+      <c r="G145" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H145" t="s">
+        <v>1878</v>
+      </c>
+      <c r="I145" t="s">
+        <v>1879</v>
+      </c>
+      <c r="J145" t="s">
+        <v>1880</v>
+      </c>
+      <c r="K145" t="s">
+        <v>1881</v>
+      </c>
+      <c r="L145" t="s">
+        <v>1882</v>
+      </c>
+      <c r="M145" t="s">
+        <v>1883</v>
+      </c>
+      <c r="N145" t="s">
+        <v>1884</v>
+      </c>
+      <c r="O145" t="s">
+        <v>53</v>
+      </c>
+      <c r="P145" t="s">
+        <v>54</v>
+      </c>
+      <c r="R145" t="s">
+        <v>1766</v>
+      </c>
+      <c r="S145" t="s">
+        <v>1767</v>
+      </c>
+      <c r="T145" t="s">
+        <v>1768</v>
+      </c>
+      <c r="U145" t="s">
+        <v>1745</v>
+      </c>
+      <c r="V145" t="s">
+        <v>1746</v>
+      </c>
+      <c r="W145" t="s">
+        <v>1747</v>
+      </c>
+      <c r="X145" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y145" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>1748</v>
+      </c>
+      <c r="AA145" t="s">
+        <v>1749</v>
+      </c>
+      <c r="AB145" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC145" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD145" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE145" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF145" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG145" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH145" t="s">
+        <v>1750</v>
+      </c>
+      <c r="AI145" t="s">
+        <v>1751</v>
+      </c>
+      <c r="AJ145" t="s">
+        <v>1752</v>
+      </c>
+      <c r="AK145" t="s">
+        <v>1753</v>
+      </c>
+      <c r="AL145" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN145" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO145" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="146" spans="1:43">
+      <c r="A146" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B146">
+        <v>812</v>
+      </c>
+      <c r="C146" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D146" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E146" t="s">
+        <v>1888</v>
+      </c>
+      <c r="F146" t="s">
+        <v>1889</v>
+      </c>
+      <c r="G146" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H146" t="s">
+        <v>1890</v>
+      </c>
+      <c r="I146" t="s">
+        <v>1891</v>
+      </c>
+      <c r="J146" t="s">
+        <v>1892</v>
+      </c>
+      <c r="K146" t="s">
+        <v>1893</v>
+      </c>
+      <c r="L146" t="s">
+        <v>1894</v>
+      </c>
+      <c r="M146" t="s">
+        <v>1895</v>
+      </c>
+      <c r="N146" t="s">
+        <v>1896</v>
+      </c>
+      <c r="O146" t="s">
+        <v>53</v>
+      </c>
+      <c r="P146" t="s">
+        <v>54</v>
+      </c>
+      <c r="R146" t="s">
+        <v>1742</v>
+      </c>
+      <c r="S146" t="s">
+        <v>1743</v>
+      </c>
+      <c r="T146" t="s">
+        <v>1744</v>
+      </c>
+      <c r="U146" t="s">
+        <v>1745</v>
+      </c>
+      <c r="V146" t="s">
+        <v>1746</v>
+      </c>
+      <c r="W146" t="s">
+        <v>1747</v>
+      </c>
+      <c r="X146" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y146" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>1748</v>
+      </c>
+      <c r="AA146" t="s">
+        <v>1749</v>
+      </c>
+      <c r="AB146" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC146" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD146" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE146" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF146" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG146" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH146" t="s">
+        <v>1750</v>
+      </c>
+      <c r="AI146" t="s">
+        <v>1751</v>
+      </c>
+      <c r="AJ146" t="s">
+        <v>1769</v>
+      </c>
+      <c r="AK146" t="s">
+        <v>1770</v>
+      </c>
+      <c r="AL146" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN146" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO146" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="147" spans="1:43">
+      <c r="A147" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B147">
+        <v>813</v>
+      </c>
+      <c r="C147" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D147" t="s">
+        <v>1899</v>
+      </c>
+      <c r="E147" t="s">
+        <v>1900</v>
+      </c>
+      <c r="F147" t="s">
+        <v>1901</v>
+      </c>
+      <c r="G147" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H147" t="s">
+        <v>1902</v>
+      </c>
+      <c r="I147" t="s">
+        <v>1903</v>
+      </c>
+      <c r="J147" t="s">
+        <v>1904</v>
+      </c>
+      <c r="K147" t="s">
+        <v>1905</v>
+      </c>
+      <c r="L147" t="s">
+        <v>1906</v>
+      </c>
+      <c r="M147" t="s">
+        <v>1907</v>
+      </c>
+      <c r="O147" t="s">
+        <v>53</v>
+      </c>
+      <c r="P147" t="s">
+        <v>54</v>
+      </c>
+      <c r="R147" t="s">
+        <v>1766</v>
+      </c>
+      <c r="S147" t="s">
+        <v>1767</v>
+      </c>
+      <c r="T147" t="s">
+        <v>1768</v>
+      </c>
+      <c r="U147" t="s">
+        <v>1745</v>
+      </c>
+      <c r="V147" t="s">
+        <v>1746</v>
+      </c>
+      <c r="W147" t="s">
+        <v>1747</v>
+      </c>
+      <c r="X147" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y147" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>1748</v>
+      </c>
+      <c r="AA147" t="s">
+        <v>1749</v>
+      </c>
+      <c r="AB147" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC147" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD147" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE147" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF147" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG147" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH147" t="s">
+        <v>1750</v>
+      </c>
+      <c r="AI147" t="s">
+        <v>1751</v>
+      </c>
+      <c r="AJ147" t="s">
+        <v>1752</v>
+      </c>
+      <c r="AK147" t="s">
+        <v>1753</v>
+      </c>
+      <c r="AL147" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN147" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO147" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="148" spans="1:43">
+      <c r="A148" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B148">
+        <v>814</v>
+      </c>
+      <c r="C148" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D148" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E148" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F148" t="s">
+        <v>1912</v>
+      </c>
+      <c r="G148" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H148" t="s">
+        <v>1913</v>
+      </c>
+      <c r="I148" t="s">
+        <v>1914</v>
+      </c>
+      <c r="J148" t="s">
+        <v>1915</v>
+      </c>
+      <c r="K148" t="s">
+        <v>1916</v>
+      </c>
+      <c r="L148" t="s">
+        <v>1917</v>
+      </c>
+      <c r="M148" t="s">
+        <v>1918</v>
+      </c>
+      <c r="N148" t="s">
+        <v>1919</v>
+      </c>
+      <c r="O148" t="s">
+        <v>53</v>
+      </c>
+      <c r="P148" t="s">
+        <v>54</v>
+      </c>
+      <c r="R148" t="s">
+        <v>1843</v>
+      </c>
+      <c r="S148" t="s">
+        <v>1844</v>
+      </c>
+      <c r="T148" t="s">
+        <v>1747</v>
+      </c>
+      <c r="U148" t="s">
+        <v>1745</v>
+      </c>
+      <c r="V148" t="s">
+        <v>1746</v>
+      </c>
+      <c r="W148" t="s">
+        <v>1747</v>
+      </c>
+      <c r="X148" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y148" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>1748</v>
+      </c>
+      <c r="AA148" t="s">
+        <v>1749</v>
+      </c>
+      <c r="AB148" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC148" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD148" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE148" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF148" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG148" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH148" t="s">
+        <v>1750</v>
+      </c>
+      <c r="AI148" t="s">
+        <v>1751</v>
+      </c>
+      <c r="AJ148" t="s">
+        <v>1846</v>
+      </c>
+      <c r="AK148" t="s">
+        <v>1847</v>
+      </c>
+      <c r="AL148" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN148" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO148" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="149" spans="1:43">
+      <c r="A149" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B149">
+        <v>815</v>
+      </c>
+      <c r="C149" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D149" t="s">
+        <v>1922</v>
+      </c>
+      <c r="E149" t="s">
+        <v>1923</v>
+      </c>
+      <c r="F149" t="s">
+        <v>1924</v>
+      </c>
+      <c r="G149" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H149" t="s">
+        <v>1925</v>
+      </c>
+      <c r="I149" t="s">
+        <v>1926</v>
+      </c>
+      <c r="J149" t="s">
+        <v>1927</v>
+      </c>
+      <c r="K149" t="s">
+        <v>1928</v>
+      </c>
+      <c r="L149" t="s">
+        <v>1929</v>
+      </c>
+      <c r="M149" t="s">
+        <v>1930</v>
+      </c>
+      <c r="N149" t="s">
+        <v>1931</v>
+      </c>
+      <c r="O149" t="s">
+        <v>53</v>
+      </c>
+      <c r="P149" t="s">
+        <v>54</v>
+      </c>
+      <c r="R149" t="s">
+        <v>1843</v>
+      </c>
+      <c r="S149" t="s">
+        <v>1844</v>
+      </c>
+      <c r="T149" t="s">
+        <v>1845</v>
+      </c>
+      <c r="U149" t="s">
+        <v>1745</v>
+      </c>
+      <c r="V149" t="s">
+        <v>1746</v>
+      </c>
+      <c r="W149" t="s">
+        <v>1747</v>
+      </c>
+      <c r="X149" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y149" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>1748</v>
+      </c>
+      <c r="AA149" t="s">
+        <v>1749</v>
+      </c>
+      <c r="AB149" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC149" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD149" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE149" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF149" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG149" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH149" t="s">
+        <v>1750</v>
+      </c>
+      <c r="AI149" t="s">
+        <v>1751</v>
+      </c>
+      <c r="AJ149" t="s">
+        <v>1846</v>
+      </c>
+      <c r="AK149" t="s">
+        <v>1847</v>
+      </c>
+      <c r="AL149" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN149" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO149" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="150" spans="1:43">
+      <c r="A150" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B150">
+        <v>816</v>
+      </c>
+      <c r="C150" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D150" t="s">
+        <v>1934</v>
+      </c>
+      <c r="E150" t="s">
+        <v>1935</v>
+      </c>
+      <c r="F150" t="s">
+        <v>1936</v>
+      </c>
+      <c r="G150" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H150" t="s">
+        <v>1937</v>
+      </c>
+      <c r="I150" t="s">
+        <v>1938</v>
+      </c>
+      <c r="J150" t="s">
+        <v>1939</v>
+      </c>
+      <c r="K150" t="s">
+        <v>1940</v>
+      </c>
+      <c r="L150" t="s">
+        <v>1941</v>
+      </c>
+      <c r="M150" t="s">
+        <v>1942</v>
+      </c>
+      <c r="N150" t="s">
+        <v>1943</v>
+      </c>
+      <c r="O150" t="s">
+        <v>53</v>
+      </c>
+      <c r="P150" t="s">
+        <v>54</v>
+      </c>
+      <c r="R150" t="s">
+        <v>1843</v>
+      </c>
+      <c r="S150" t="s">
+        <v>1844</v>
+      </c>
+      <c r="T150" t="s">
+        <v>1845</v>
+      </c>
+      <c r="U150" t="s">
+        <v>1745</v>
+      </c>
+      <c r="V150" t="s">
+        <v>1746</v>
+      </c>
+      <c r="W150" t="s">
+        <v>1747</v>
+      </c>
+      <c r="X150" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y150" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>1748</v>
+      </c>
+      <c r="AA150" t="s">
+        <v>1749</v>
+      </c>
+      <c r="AB150" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC150" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD150" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE150" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF150" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG150" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH150" t="s">
+        <v>1750</v>
+      </c>
+      <c r="AI150" t="s">
+        <v>1751</v>
+      </c>
+      <c r="AJ150" t="s">
+        <v>1846</v>
+      </c>
+      <c r="AK150" t="s">
+        <v>1847</v>
+      </c>
+      <c r="AL150" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN150" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO150" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="151" spans="1:43">
+      <c r="A151" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B151">
+        <v>817</v>
+      </c>
+      <c r="C151" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D151" t="s">
+        <v>1946</v>
+      </c>
+      <c r="E151" t="s">
+        <v>1947</v>
+      </c>
+      <c r="F151" t="s">
+        <v>1948</v>
+      </c>
+      <c r="G151" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H151" t="s">
+        <v>1949</v>
+      </c>
+      <c r="I151" t="s">
+        <v>1950</v>
+      </c>
+      <c r="J151" t="s">
+        <v>1951</v>
+      </c>
+      <c r="K151" t="s">
+        <v>1952</v>
+      </c>
+      <c r="L151" t="s">
+        <v>1953</v>
+      </c>
+      <c r="M151" t="s">
+        <v>1954</v>
+      </c>
+      <c r="N151" t="s">
+        <v>1955</v>
+      </c>
+      <c r="O151" t="s">
+        <v>53</v>
+      </c>
+      <c r="P151" t="s">
+        <v>54</v>
+      </c>
+      <c r="R151" t="s">
+        <v>1742</v>
+      </c>
+      <c r="S151" t="s">
+        <v>1743</v>
+      </c>
+      <c r="T151" t="s">
+        <v>1744</v>
+      </c>
+      <c r="U151" t="s">
+        <v>1745</v>
+      </c>
+      <c r="V151" t="s">
+        <v>1746</v>
+      </c>
+      <c r="W151" t="s">
+        <v>1747</v>
+      </c>
+      <c r="X151" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y151" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>1748</v>
+      </c>
+      <c r="AA151" t="s">
+        <v>1749</v>
+      </c>
+      <c r="AB151" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC151" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD151" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE151" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF151" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG151" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH151" t="s">
+        <v>1750</v>
+      </c>
+      <c r="AI151" t="s">
+        <v>1751</v>
+      </c>
+      <c r="AJ151" t="s">
+        <v>1750</v>
+      </c>
+      <c r="AK151" t="s">
+        <v>1751</v>
+      </c>
+      <c r="AL151" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN151" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO151" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="152" spans="1:43">
+      <c r="A152" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B152">
+        <v>901</v>
+      </c>
+      <c r="C152" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D152" t="s">
+        <v>1958</v>
+      </c>
+      <c r="E152" t="s">
+        <v>1959</v>
+      </c>
+      <c r="F152" t="s">
+        <v>1960</v>
+      </c>
+      <c r="G152" t="s">
+        <v>1961</v>
+      </c>
+      <c r="H152" t="s">
+        <v>1962</v>
+      </c>
+      <c r="I152" t="s">
+        <v>1963</v>
+      </c>
+      <c r="J152" t="s">
+        <v>1964</v>
+      </c>
+      <c r="K152" t="s">
+        <v>1965</v>
+      </c>
+      <c r="L152" t="s">
+        <v>1966</v>
+      </c>
+      <c r="M152" t="s">
+        <v>1967</v>
+      </c>
+      <c r="N152" t="s">
+        <v>1968</v>
+      </c>
+      <c r="O152" t="s">
+        <v>53</v>
+      </c>
+      <c r="P152" t="s">
+        <v>54</v>
+      </c>
+      <c r="R152" t="s">
+        <v>1969</v>
+      </c>
+      <c r="S152" t="s">
+        <v>1970</v>
+      </c>
+      <c r="T152" t="s">
+        <v>1971</v>
+      </c>
+      <c r="U152" t="s">
+        <v>58</v>
+      </c>
+      <c r="V152" t="s">
+        <v>59</v>
+      </c>
+      <c r="W152" t="s">
+        <v>60</v>
+      </c>
+      <c r="X152" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y152" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>1972</v>
+      </c>
+      <c r="AA152" t="s">
+        <v>1973</v>
+      </c>
+      <c r="AB152" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC152" t="s">
+        <v>1974</v>
+      </c>
+      <c r="AD152" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE152" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF152" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG152" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH152" t="s">
+        <v>1975</v>
+      </c>
+      <c r="AI152" t="s">
+        <v>1976</v>
+      </c>
+      <c r="AJ152" t="s">
+        <v>1975</v>
+      </c>
+      <c r="AK152" t="s">
+        <v>1976</v>
+      </c>
+      <c r="AL152" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN152" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO152" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="153" spans="1:43">
+      <c r="A153" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B153">
+        <v>902</v>
+      </c>
+      <c r="C153" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D153" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E153" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F153" t="s">
+        <v>1981</v>
+      </c>
+      <c r="G153" t="s">
+        <v>1961</v>
+      </c>
+      <c r="H153" t="s">
+        <v>1982</v>
+      </c>
+      <c r="I153" t="s">
+        <v>1983</v>
+      </c>
+      <c r="J153" t="s">
+        <v>1984</v>
+      </c>
+      <c r="K153" t="s">
+        <v>1985</v>
+      </c>
+      <c r="L153" t="s">
+        <v>1986</v>
+      </c>
+      <c r="M153" t="s">
+        <v>1987</v>
+      </c>
+      <c r="N153" t="s">
+        <v>1988</v>
+      </c>
+      <c r="O153" t="s">
+        <v>53</v>
+      </c>
+      <c r="P153" t="s">
+        <v>54</v>
+      </c>
+      <c r="R153" t="s">
+        <v>1969</v>
+      </c>
+      <c r="S153" t="s">
+        <v>1970</v>
+      </c>
+      <c r="T153" t="s">
+        <v>1971</v>
+      </c>
+      <c r="U153" t="s">
+        <v>58</v>
+      </c>
+      <c r="V153" t="s">
+        <v>59</v>
+      </c>
+      <c r="W153" t="s">
+        <v>60</v>
+      </c>
+      <c r="X153" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y153" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>1972</v>
+      </c>
+      <c r="AA153" t="s">
+        <v>1973</v>
+      </c>
+      <c r="AB153" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC153" t="s">
+        <v>1974</v>
+      </c>
+      <c r="AD153" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE153" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF153" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG153" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH153" t="s">
+        <v>1975</v>
+      </c>
+      <c r="AI153" t="s">
+        <v>1976</v>
+      </c>
+      <c r="AJ153" t="s">
+        <v>1975</v>
+      </c>
+      <c r="AK153" t="s">
+        <v>1976</v>
+      </c>
+      <c r="AL153" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN153" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO153" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="154" spans="1:43">
+      <c r="A154" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B154">
+        <v>903</v>
+      </c>
+      <c r="C154" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D154" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E154" t="s">
+        <v>1992</v>
+      </c>
+      <c r="F154" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G154" t="s">
+        <v>1961</v>
+      </c>
+      <c r="H154" t="s">
+        <v>1994</v>
+      </c>
+      <c r="I154" t="s">
+        <v>1995</v>
+      </c>
+      <c r="J154" t="s">
+        <v>1996</v>
+      </c>
+      <c r="L154" t="s">
+        <v>1997</v>
+      </c>
+      <c r="M154" t="s">
+        <v>1998</v>
+      </c>
+      <c r="N154" t="s">
+        <v>1999</v>
+      </c>
+      <c r="O154" t="s">
+        <v>53</v>
+      </c>
+      <c r="P154" t="s">
+        <v>54</v>
+      </c>
+      <c r="R154" t="s">
+        <v>1969</v>
+      </c>
+      <c r="S154" t="s">
+        <v>1970</v>
+      </c>
+      <c r="T154" t="s">
+        <v>1971</v>
+      </c>
+      <c r="U154" t="s">
+        <v>58</v>
+      </c>
+      <c r="V154" t="s">
+        <v>59</v>
+      </c>
+      <c r="W154" t="s">
+        <v>60</v>
+      </c>
+      <c r="X154" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y154" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>1972</v>
+      </c>
+      <c r="AA154" t="s">
+        <v>1973</v>
+      </c>
+      <c r="AB154" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC154" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD154" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE154" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF154" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG154" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH154" t="s">
+        <v>1975</v>
+      </c>
+      <c r="AI154" t="s">
+        <v>1976</v>
+      </c>
+      <c r="AJ154" t="s">
+        <v>1975</v>
+      </c>
+      <c r="AK154" t="s">
+        <v>1976</v>
+      </c>
+      <c r="AL154" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN154" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO154" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="155" spans="1:43">
+      <c r="A155" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B155">
+        <v>904</v>
+      </c>
+      <c r="C155" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D155" t="s">
+        <v>2002</v>
+      </c>
+      <c r="E155" t="s">
+        <v>2003</v>
+      </c>
+      <c r="F155" t="s">
+        <v>2004</v>
+      </c>
+      <c r="G155" t="s">
+        <v>1961</v>
+      </c>
+      <c r="H155" t="s">
+        <v>2005</v>
+      </c>
+      <c r="I155" t="s">
+        <v>2006</v>
+      </c>
+      <c r="J155" t="s">
+        <v>2007</v>
+      </c>
+      <c r="K155" t="s">
+        <v>2008</v>
+      </c>
+      <c r="L155" t="s">
+        <v>2009</v>
+      </c>
+      <c r="M155" t="s">
+        <v>2010</v>
+      </c>
+      <c r="N155" t="s">
+        <v>2011</v>
+      </c>
+      <c r="O155" t="s">
+        <v>53</v>
+      </c>
+      <c r="P155" t="s">
+        <v>54</v>
+      </c>
+      <c r="R155" t="s">
+        <v>1969</v>
+      </c>
+      <c r="S155" t="s">
+        <v>1970</v>
+      </c>
+      <c r="T155" t="s">
+        <v>1971</v>
+      </c>
+      <c r="U155" t="s">
+        <v>58</v>
+      </c>
+      <c r="V155" t="s">
+        <v>59</v>
+      </c>
+      <c r="W155" t="s">
+        <v>60</v>
+      </c>
+      <c r="X155" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y155" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>1972</v>
+      </c>
+      <c r="AA155" t="s">
+        <v>1973</v>
+      </c>
+      <c r="AB155" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC155" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD155" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE155" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF155" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG155" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH155" t="s">
+        <v>1975</v>
+      </c>
+      <c r="AI155" t="s">
+        <v>1976</v>
+      </c>
+      <c r="AJ155" t="s">
+        <v>1975</v>
+      </c>
+      <c r="AK155" t="s">
+        <v>1976</v>
+      </c>
+      <c r="AL155" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN155" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO155" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="156" spans="1:43">
+      <c r="A156" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B156">
+        <v>905</v>
+      </c>
+      <c r="C156" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D156" t="s">
+        <v>2014</v>
+      </c>
+      <c r="E156" t="s">
+        <v>2015</v>
+      </c>
+      <c r="F156" t="s">
+        <v>2016</v>
+      </c>
+      <c r="G156" t="s">
+        <v>1961</v>
+      </c>
+      <c r="H156" t="s">
+        <v>2017</v>
+      </c>
+      <c r="I156" t="s">
+        <v>2018</v>
+      </c>
+      <c r="J156" t="s">
+        <v>2019</v>
+      </c>
+      <c r="K156" t="s">
+        <v>2020</v>
+      </c>
+      <c r="L156" t="s">
+        <v>2021</v>
+      </c>
+      <c r="M156" t="s">
+        <v>2022</v>
+      </c>
+      <c r="N156" t="s">
+        <v>2023</v>
+      </c>
+      <c r="O156" t="s">
+        <v>53</v>
+      </c>
+      <c r="P156" t="s">
+        <v>54</v>
+      </c>
+      <c r="R156" t="s">
+        <v>2018</v>
+      </c>
+      <c r="S156" t="s">
+        <v>2024</v>
+      </c>
+      <c r="T156" t="s">
+        <v>1971</v>
+      </c>
+      <c r="U156" t="s">
+        <v>58</v>
+      </c>
+      <c r="V156" t="s">
+        <v>59</v>
+      </c>
+      <c r="W156" t="s">
+        <v>60</v>
+      </c>
+      <c r="X156" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y156" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>1972</v>
+      </c>
+      <c r="AA156" t="s">
+        <v>1973</v>
+      </c>
+      <c r="AB156" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC156" t="s">
+        <v>2025</v>
+      </c>
+      <c r="AD156" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE156" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF156" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG156" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH156" t="s">
+        <v>1975</v>
+      </c>
+      <c r="AI156" t="s">
+        <v>1976</v>
+      </c>
+      <c r="AJ156" t="s">
+        <v>2026</v>
+      </c>
+      <c r="AK156" t="s">
+        <v>2027</v>
+      </c>
+      <c r="AL156" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN156" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO156" t="s">
+        <v>73</v>
+      </c>
+      <c r="AP156" t="s">
+        <v>2018</v>
+      </c>
+      <c r="AQ156" t="s">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="157" spans="1:43">
+      <c r="A157" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B157">
+        <v>906</v>
+      </c>
+      <c r="C157" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D157" t="s">
+        <v>2030</v>
+      </c>
+      <c r="E157" t="s">
+        <v>2031</v>
+      </c>
+      <c r="F157" t="s">
+        <v>2032</v>
+      </c>
+      <c r="G157" t="s">
+        <v>1961</v>
+      </c>
+      <c r="H157" t="s">
+        <v>2033</v>
+      </c>
+      <c r="I157" t="s">
+        <v>2034</v>
+      </c>
+      <c r="J157" t="s">
+        <v>2035</v>
+      </c>
+      <c r="K157" t="s">
+        <v>2036</v>
+      </c>
+      <c r="L157" t="s">
+        <v>2037</v>
+      </c>
+      <c r="M157" t="s">
+        <v>2038</v>
+      </c>
+      <c r="N157" t="s">
+        <v>2039</v>
+      </c>
+      <c r="O157" t="s">
+        <v>53</v>
+      </c>
+      <c r="P157" t="s">
+        <v>54</v>
+      </c>
+      <c r="R157" t="s">
+        <v>1969</v>
+      </c>
+      <c r="S157" t="s">
+        <v>1970</v>
+      </c>
+      <c r="T157" t="s">
+        <v>1971</v>
+      </c>
+      <c r="U157" t="s">
+        <v>58</v>
+      </c>
+      <c r="V157" t="s">
+        <v>59</v>
+      </c>
+      <c r="W157" t="s">
+        <v>60</v>
+      </c>
+      <c r="X157" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y157" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>1972</v>
+      </c>
+      <c r="AA157" t="s">
+        <v>1973</v>
+      </c>
+      <c r="AB157" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC157" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD157" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE157" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF157" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG157" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH157" t="s">
+        <v>1975</v>
+      </c>
+      <c r="AI157" t="s">
+        <v>1976</v>
+      </c>
+      <c r="AJ157" t="s">
+        <v>1975</v>
+      </c>
+      <c r="AK157" t="s">
+        <v>1976</v>
+      </c>
+      <c r="AL157" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN157" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO157" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="158" spans="1:43">
+      <c r="A158" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B158">
+        <v>907</v>
+      </c>
+      <c r="C158" t="s">
+        <v>2041</v>
+      </c>
+      <c r="D158" t="s">
+        <v>2042</v>
+      </c>
+      <c r="E158" t="s">
+        <v>2043</v>
+      </c>
+      <c r="F158" t="s">
+        <v>2044</v>
+      </c>
+      <c r="G158" t="s">
+        <v>1961</v>
+      </c>
+      <c r="H158" t="s">
+        <v>2045</v>
+      </c>
+      <c r="I158" t="s">
+        <v>2046</v>
+      </c>
+      <c r="J158" t="s">
+        <v>2047</v>
+      </c>
+      <c r="K158" t="s">
+        <v>2048</v>
+      </c>
+      <c r="L158" t="s">
+        <v>2049</v>
+      </c>
+      <c r="M158" t="s">
+        <v>2050</v>
+      </c>
+      <c r="N158" t="s">
+        <v>2051</v>
+      </c>
+      <c r="O158" t="s">
+        <v>53</v>
+      </c>
+      <c r="P158" t="s">
+        <v>54</v>
+      </c>
+      <c r="R158" t="s">
+        <v>1969</v>
+      </c>
+      <c r="S158" t="s">
+        <v>1970</v>
+      </c>
+      <c r="T158" t="s">
+        <v>1971</v>
+      </c>
+      <c r="U158" t="s">
+        <v>58</v>
+      </c>
+      <c r="V158" t="s">
+        <v>59</v>
+      </c>
+      <c r="W158" t="s">
+        <v>60</v>
+      </c>
+      <c r="X158" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y158" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>1972</v>
+      </c>
+      <c r="AA158" t="s">
+        <v>1973</v>
+      </c>
+      <c r="AB158" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC158" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD158" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE158" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF158" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG158" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH158" t="s">
+        <v>1975</v>
+      </c>
+      <c r="AI158" t="s">
+        <v>1976</v>
+      </c>
+      <c r="AJ158" t="s">
+        <v>1975</v>
+      </c>
+      <c r="AK158" t="s">
+        <v>1976</v>
+      </c>
+      <c r="AL158" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN158" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO158" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="159" spans="1:43">
+      <c r="A159" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B159">
+        <v>908</v>
+      </c>
+      <c r="C159" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D159" t="s">
+        <v>2054</v>
+      </c>
+      <c r="E159" t="s">
+        <v>2055</v>
+      </c>
+      <c r="F159" t="s">
+        <v>2056</v>
+      </c>
+      <c r="G159" t="s">
+        <v>1961</v>
+      </c>
+      <c r="H159" t="s">
+        <v>2057</v>
+      </c>
+      <c r="I159" t="s">
+        <v>2058</v>
+      </c>
+      <c r="J159" t="s">
+        <v>2059</v>
+      </c>
+      <c r="K159" t="s">
+        <v>2060</v>
+      </c>
+      <c r="L159" t="s">
+        <v>2061</v>
+      </c>
+      <c r="M159" t="s">
+        <v>2062</v>
+      </c>
+      <c r="N159" t="s">
+        <v>2063</v>
+      </c>
+      <c r="O159" t="s">
+        <v>53</v>
+      </c>
+      <c r="P159" t="s">
+        <v>54</v>
+      </c>
+      <c r="R159" t="s">
+        <v>2018</v>
+      </c>
+      <c r="S159" t="s">
+        <v>2024</v>
+      </c>
+      <c r="T159" t="s">
+        <v>1971</v>
+      </c>
+      <c r="U159" t="s">
+        <v>58</v>
+      </c>
+      <c r="V159" t="s">
+        <v>59</v>
+      </c>
+      <c r="W159" t="s">
+        <v>60</v>
+      </c>
+      <c r="X159" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y159" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>1972</v>
+      </c>
+      <c r="AA159" t="s">
+        <v>1973</v>
+      </c>
+      <c r="AB159" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC159" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD159" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE159" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF159" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG159" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH159" t="s">
+        <v>1975</v>
+      </c>
+      <c r="AI159" t="s">
+        <v>1976</v>
+      </c>
+      <c r="AJ159" t="s">
+        <v>2026</v>
+      </c>
+      <c r="AK159" t="s">
+        <v>2027</v>
+      </c>
+      <c r="AL159" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN159" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO159" t="s">
+        <v>73</v>
+      </c>
+      <c r="AP159" t="s">
+        <v>2018</v>
+      </c>
+      <c r="AQ159" t="s">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="160" spans="1:43">
+      <c r="A160" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B160">
+        <v>909</v>
+      </c>
+      <c r="C160" t="s">
+        <v>2065</v>
+      </c>
+      <c r="D160" t="s">
+        <v>2066</v>
+      </c>
+      <c r="E160" t="s">
+        <v>2067</v>
+      </c>
+      <c r="F160" t="s">
+        <v>2068</v>
+      </c>
+      <c r="G160" t="s">
+        <v>1961</v>
+      </c>
+      <c r="H160" t="s">
+        <v>2069</v>
+      </c>
+      <c r="I160" t="s">
+        <v>2070</v>
+      </c>
+      <c r="J160" t="s">
+        <v>2071</v>
+      </c>
+      <c r="K160" t="s">
+        <v>2072</v>
+      </c>
+      <c r="L160" t="s">
+        <v>2073</v>
+      </c>
+      <c r="M160" t="s">
+        <v>2074</v>
+      </c>
+      <c r="N160" t="s">
+        <v>2075</v>
+      </c>
+      <c r="O160" t="s">
+        <v>53</v>
+      </c>
+      <c r="P160" t="s">
+        <v>54</v>
+      </c>
+      <c r="R160" t="s">
+        <v>2018</v>
+      </c>
+      <c r="S160" t="s">
+        <v>2024</v>
+      </c>
+      <c r="T160" t="s">
+        <v>1971</v>
+      </c>
+      <c r="U160" t="s">
+        <v>58</v>
+      </c>
+      <c r="V160" t="s">
+        <v>59</v>
+      </c>
+      <c r="W160" t="s">
+        <v>60</v>
+      </c>
+      <c r="X160" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y160" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>1972</v>
+      </c>
+      <c r="AA160" t="s">
+        <v>1973</v>
+      </c>
+      <c r="AB160" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC160" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD160" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE160" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF160" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG160" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH160" t="s">
+        <v>1975</v>
+      </c>
+      <c r="AI160" t="s">
+        <v>1976</v>
+      </c>
+      <c r="AJ160" t="s">
+        <v>2026</v>
+      </c>
+      <c r="AK160" t="s">
+        <v>2027</v>
+      </c>
+      <c r="AL160" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN160" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO160" t="s">
+        <v>73</v>
+      </c>
+      <c r="AP160" t="s">
+        <v>2018</v>
+      </c>
+      <c r="AQ160" t="s">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="161" spans="1:43">
+      <c r="A161" t="s">
+        <v>2076</v>
+      </c>
+      <c r="B161">
+        <v>910</v>
+      </c>
+      <c r="C161" t="s">
+        <v>2077</v>
+      </c>
+      <c r="D161" t="s">
+        <v>2078</v>
+      </c>
+      <c r="E161" t="s">
+        <v>2079</v>
+      </c>
+      <c r="F161" t="s">
+        <v>2080</v>
+      </c>
+      <c r="G161" t="s">
+        <v>1961</v>
+      </c>
+      <c r="H161" t="s">
+        <v>2081</v>
+      </c>
+      <c r="I161" t="s">
+        <v>2082</v>
+      </c>
+      <c r="J161" t="s">
+        <v>2083</v>
+      </c>
+      <c r="K161" t="s">
+        <v>2084</v>
+      </c>
+      <c r="L161" t="s">
+        <v>53</v>
+      </c>
+      <c r="M161" t="s">
+        <v>2079</v>
+      </c>
+      <c r="O161" t="s">
+        <v>53</v>
+      </c>
+      <c r="P161" t="s">
+        <v>54</v>
+      </c>
+      <c r="R161" t="s">
+        <v>2018</v>
+      </c>
+      <c r="S161" t="s">
+        <v>2024</v>
+      </c>
+      <c r="T161" t="s">
+        <v>1971</v>
+      </c>
+      <c r="U161" t="s">
+        <v>58</v>
+      </c>
+      <c r="V161" t="s">
+        <v>59</v>
+      </c>
+      <c r="W161" t="s">
+        <v>60</v>
+      </c>
+      <c r="X161" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y161" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>1972</v>
+      </c>
+      <c r="AA161" t="s">
+        <v>1973</v>
+      </c>
+      <c r="AB161" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC161" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD161" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE161" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF161" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG161" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH161" t="s">
+        <v>1975</v>
+      </c>
+      <c r="AI161" t="s">
+        <v>1976</v>
+      </c>
+      <c r="AJ161" t="s">
+        <v>2026</v>
+      </c>
+      <c r="AK161" t="s">
+        <v>2027</v>
+      </c>
+      <c r="AL161" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN161" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO161" t="s">
+        <v>73</v>
+      </c>
+      <c r="AP161" t="s">
+        <v>2018</v>
+      </c>
+      <c r="AQ161" t="s">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="162" spans="1:43">
+      <c r="A162" t="s">
+        <v>2085</v>
+      </c>
+      <c r="B162">
+        <v>911</v>
+      </c>
+      <c r="C162" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D162" t="s">
+        <v>2087</v>
+      </c>
+      <c r="E162" t="s">
+        <v>2088</v>
+      </c>
+      <c r="F162" t="s">
+        <v>2089</v>
+      </c>
+      <c r="G162" t="s">
+        <v>1961</v>
+      </c>
+      <c r="H162" t="s">
+        <v>2090</v>
+      </c>
+      <c r="I162" t="s">
+        <v>2091</v>
+      </c>
+      <c r="J162" t="s">
+        <v>2092</v>
+      </c>
+      <c r="K162" t="s">
+        <v>2093</v>
+      </c>
+      <c r="L162" t="s">
+        <v>2094</v>
+      </c>
+      <c r="M162" t="s">
+        <v>2095</v>
+      </c>
+      <c r="N162" t="s">
+        <v>2096</v>
+      </c>
+      <c r="O162" t="s">
+        <v>53</v>
+      </c>
+      <c r="P162" t="s">
+        <v>54</v>
+      </c>
+      <c r="R162" t="s">
+        <v>1969</v>
+      </c>
+      <c r="S162" t="s">
+        <v>1970</v>
+      </c>
+      <c r="T162" t="s">
+        <v>1971</v>
+      </c>
+      <c r="U162" t="s">
+        <v>58</v>
+      </c>
+      <c r="V162" t="s">
+        <v>59</v>
+      </c>
+      <c r="W162" t="s">
+        <v>60</v>
+      </c>
+      <c r="X162" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y162" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>1972</v>
+      </c>
+      <c r="AA162" t="s">
+        <v>1973</v>
+      </c>
+      <c r="AB162" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC162" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD162" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE162" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF162" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG162" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH162" t="s">
+        <v>1975</v>
+      </c>
+      <c r="AI162" t="s">
+        <v>1976</v>
+      </c>
+      <c r="AJ162" t="s">
+        <v>1975</v>
+      </c>
+      <c r="AK162" t="s">
+        <v>1976</v>
+      </c>
+      <c r="AL162" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN162" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO162" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="163" spans="1:43">
+      <c r="A163" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B163">
+        <v>912</v>
+      </c>
+      <c r="C163" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D163" t="s">
+        <v>2099</v>
+      </c>
+      <c r="E163" t="s">
+        <v>2100</v>
+      </c>
+      <c r="F163" t="s">
+        <v>2101</v>
+      </c>
+      <c r="G163" t="s">
+        <v>1961</v>
+      </c>
+      <c r="I163" t="s">
+        <v>53</v>
+      </c>
+      <c r="J163" t="s">
+        <v>2100</v>
+      </c>
+      <c r="L163" t="s">
+        <v>53</v>
+      </c>
+      <c r="M163" t="s">
+        <v>2100</v>
+      </c>
+      <c r="O163" t="s">
+        <v>53</v>
+      </c>
+      <c r="P163" t="s">
+        <v>54</v>
+      </c>
+      <c r="U163" t="s">
+        <v>58</v>
+      </c>
+      <c r="V163" t="s">
+        <v>59</v>
+      </c>
+      <c r="W163" t="s">
+        <v>60</v>
+      </c>
+      <c r="X163" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y163" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>1972</v>
+      </c>
+      <c r="AA163" t="s">
+        <v>1973</v>
+      </c>
+      <c r="AB163" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC163" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD163" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE163" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF163" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG163" t="s">
+        <v>69</v>
+      </c>
+      <c r="AJ163" t="s">
+        <v>1975</v>
+      </c>
+      <c r="AK163" t="s">
+        <v>1976</v>
+      </c>
+      <c r="AL163" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN163" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO163" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="164" spans="1:43">
+      <c r="A164" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B164">
+        <v>913</v>
+      </c>
+      <c r="C164" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D164" t="s">
+        <v>2104</v>
+      </c>
+      <c r="E164" t="s">
+        <v>2105</v>
+      </c>
+      <c r="F164" t="s">
+        <v>2106</v>
+      </c>
+      <c r="G164" t="s">
+        <v>1961</v>
+      </c>
+      <c r="H164" t="s">
+        <v>2107</v>
+      </c>
+      <c r="I164" t="s">
+        <v>2108</v>
+      </c>
+      <c r="J164" t="s">
+        <v>2109</v>
+      </c>
+      <c r="K164" t="s">
+        <v>2110</v>
+      </c>
+      <c r="L164" t="s">
+        <v>53</v>
+      </c>
+      <c r="M164" t="s">
+        <v>2105</v>
+      </c>
+      <c r="O164" t="s">
+        <v>53</v>
+      </c>
+      <c r="P164" t="s">
+        <v>54</v>
+      </c>
+      <c r="R164" t="s">
         <v>55</v>
       </c>
-      <c r="Z10" t="s">
+      <c r="S164" t="s">
         <v>56</v>
       </c>
-      <c r="AA10" t="s">
+      <c r="T164" t="s">
         <v>57</v>
       </c>
-      <c r="AB10" t="s">
+      <c r="U164" t="s">
         <v>58</v>
       </c>
-      <c r="AC10" t="s">
+      <c r="V164" t="s">
         <v>59</v>
       </c>
-      <c r="AD10" t="s">
+      <c r="W164" t="s">
         <v>60</v>
       </c>
-      <c r="AE10" t="s">
+      <c r="X164" t="s">
         <v>61</v>
       </c>
-      <c r="AH10" t="s">
-[...2 lines deleted...]
-      <c r="AI10" t="s">
+      <c r="Y164" t="s">
         <v>62</v>
       </c>
+      <c r="Z164" t="s">
+        <v>1972</v>
+      </c>
+      <c r="AA164" t="s">
+        <v>1973</v>
+      </c>
+      <c r="AB164" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC164" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD164" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE164" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF164" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG164" t="s">
+        <v>69</v>
+      </c>
+      <c r="AJ164" t="s">
+        <v>95</v>
+      </c>
+      <c r="AK164" t="s">
+        <v>96</v>
+      </c>
+      <c r="AL164" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN164" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO164" t="s">
+        <v>73</v>
+      </c>
     </row>
-    <row r="11" spans="1:35">
-[...66 lines deleted...]
-      <c r="X11" t="s">
+    <row r="165" spans="1:43">
+      <c r="A165" t="s">
+        <v>2111</v>
+      </c>
+      <c r="B165">
+        <v>914</v>
+      </c>
+      <c r="C165" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D165" t="s">
+        <v>2113</v>
+      </c>
+      <c r="E165" t="s">
+        <v>2114</v>
+      </c>
+      <c r="F165" t="s">
+        <v>2115</v>
+      </c>
+      <c r="G165" t="s">
+        <v>1961</v>
+      </c>
+      <c r="H165" t="s">
+        <v>2116</v>
+      </c>
+      <c r="I165" t="s">
+        <v>53</v>
+      </c>
+      <c r="J165" t="s">
+        <v>2114</v>
+      </c>
+      <c r="L165" t="s">
+        <v>2117</v>
+      </c>
+      <c r="M165" t="s">
+        <v>2118</v>
+      </c>
+      <c r="N165" t="s">
+        <v>2119</v>
+      </c>
+      <c r="O165" t="s">
+        <v>53</v>
+      </c>
+      <c r="P165" t="s">
         <v>54</v>
       </c>
-      <c r="Y11" t="s">
-[...8 lines deleted...]
-      <c r="AB11" t="s">
+      <c r="R165" t="s">
+        <v>83</v>
+      </c>
+      <c r="S165" t="s">
+        <v>84</v>
+      </c>
+      <c r="T165" t="s">
+        <v>85</v>
+      </c>
+      <c r="U165" t="s">
         <v>58</v>
       </c>
-      <c r="AC11" t="s">
+      <c r="V165" t="s">
         <v>59</v>
       </c>
-      <c r="AD11" t="s">
-[...11 lines deleted...]
-      <c r="AI11" t="s">
+      <c r="W165" t="s">
+        <v>60</v>
+      </c>
+      <c r="X165" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y165" t="s">
         <v>62</v>
       </c>
+      <c r="Z165" t="s">
+        <v>1972</v>
+      </c>
+      <c r="AA165" t="s">
+        <v>1973</v>
+      </c>
+      <c r="AB165" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC165" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD165" t="s">
+        <v>61</v>
+      </c>
+      <c r="AE165" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF165" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG165" t="s">
+        <v>69</v>
+      </c>
+      <c r="AJ165" t="s">
+        <v>95</v>
+      </c>
+      <c r="AK165" t="s">
+        <v>96</v>
+      </c>
+      <c r="AL165" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN165" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO165" t="s">
+        <v>73</v>
+      </c>
     </row>
-    <row r="12" spans="1:35">
-[...94 lines deleted...]
-        <v>62</v>
+    <row r="166" spans="1:43">
+      <c r="A166" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B166">
+        <v>99</v>
+      </c>
+      <c r="C166" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D166" t="s">
+        <v>2122</v>
+      </c>
+      <c r="F166" t="s">
+        <v>2123</v>
+      </c>
+      <c r="G166" t="s">
+        <v>149</v>
+      </c>
+      <c r="H166" t="s">
+        <v>2124</v>
+      </c>
+      <c r="L166" t="s">
+        <v>2125</v>
+      </c>
+      <c r="M166" t="s">
+        <v>2126</v>
+      </c>
+      <c r="N166" t="s">
+        <v>2127</v>
       </c>
     </row>
-    <row r="13" spans="1:35">
-[...94 lines deleted...]
-        <v>62</v>
+    <row r="167" spans="1:43">
+      <c r="A167" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B167">
+        <v>99</v>
+      </c>
+      <c r="C167" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D167" t="s">
+        <v>2122</v>
+      </c>
+      <c r="F167" t="s">
+        <v>2123</v>
+      </c>
+      <c r="G167" t="s">
+        <v>149</v>
+      </c>
+      <c r="H167" t="s">
+        <v>2124</v>
+      </c>
+      <c r="L167" t="s">
+        <v>2128</v>
+      </c>
+      <c r="M167" t="s">
+        <v>2129</v>
+      </c>
+      <c r="N167" t="s">
+        <v>2130</v>
       </c>
     </row>
-    <row r="14" spans="1:35">
-[...94 lines deleted...]
-        <v>62</v>
+    <row r="168" spans="1:43">
+      <c r="A168" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B168">
+        <v>99</v>
+      </c>
+      <c r="C168" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D168" t="s">
+        <v>2122</v>
+      </c>
+      <c r="F168" t="s">
+        <v>2123</v>
+      </c>
+      <c r="G168" t="s">
+        <v>149</v>
+      </c>
+      <c r="H168" t="s">
+        <v>2124</v>
+      </c>
+      <c r="L168" t="s">
+        <v>2131</v>
+      </c>
+      <c r="M168" t="s">
+        <v>2132</v>
+      </c>
+      <c r="N168" t="s">
+        <v>2133</v>
       </c>
     </row>
-    <row r="15" spans="1:35">
-[...91 lines deleted...]
-        <v>62</v>
+    <row r="169" spans="1:43">
+      <c r="A169" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B169">
+        <v>99</v>
+      </c>
+      <c r="C169" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D169" t="s">
+        <v>2122</v>
+      </c>
+      <c r="F169" t="s">
+        <v>2123</v>
+      </c>
+      <c r="G169" t="s">
+        <v>149</v>
+      </c>
+      <c r="H169" t="s">
+        <v>2124</v>
+      </c>
+      <c r="I169" t="s">
+        <v>2134</v>
+      </c>
+      <c r="J169" t="s">
+        <v>2135</v>
+      </c>
+      <c r="K169" t="s">
+        <v>2136</v>
       </c>
     </row>
-    <row r="16" spans="1:35">
-[...91 lines deleted...]
-        <v>62</v>
+    <row r="170" spans="1:43">
+      <c r="A170" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B170">
+        <v>99</v>
+      </c>
+      <c r="C170" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D170" t="s">
+        <v>2122</v>
+      </c>
+      <c r="F170" t="s">
+        <v>2123</v>
+      </c>
+      <c r="G170" t="s">
+        <v>149</v>
+      </c>
+      <c r="H170" t="s">
+        <v>2124</v>
+      </c>
+      <c r="I170" t="s">
+        <v>2137</v>
+      </c>
+      <c r="J170" t="s">
+        <v>2138</v>
+      </c>
+      <c r="K170" t="s">
+        <v>2139</v>
       </c>
     </row>
-    <row r="17" spans="1:35">
-[...91 lines deleted...]
-        <v>62</v>
+    <row r="171" spans="1:43">
+      <c r="A171" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B171">
+        <v>99</v>
+      </c>
+      <c r="C171" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D171" t="s">
+        <v>2122</v>
+      </c>
+      <c r="F171" t="s">
+        <v>2123</v>
+      </c>
+      <c r="G171" t="s">
+        <v>149</v>
+      </c>
+      <c r="H171" t="s">
+        <v>2124</v>
+      </c>
+      <c r="I171" t="s">
+        <v>2140</v>
+      </c>
+      <c r="J171" t="s">
+        <v>2141</v>
+      </c>
+      <c r="K171" t="s">
+        <v>2142</v>
       </c>
     </row>
-    <row r="18" spans="1:35">
-[...12451 lines deleted...]
-        <v>1596</v>
+    <row r="172" spans="1:43">
+      <c r="A172" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B172">
+        <v>99</v>
+      </c>
+      <c r="C172" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D172" t="s">
+        <v>2122</v>
+      </c>
+      <c r="F172" t="s">
+        <v>2123</v>
+      </c>
+      <c r="G172" t="s">
+        <v>149</v>
+      </c>
+      <c r="H172" t="s">
+        <v>2124</v>
+      </c>
+      <c r="I172" t="s">
+        <v>2143</v>
+      </c>
+      <c r="J172" t="s">
+        <v>2144</v>
+      </c>
+      <c r="K172" t="s">
+        <v>2145</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>