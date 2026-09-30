--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1568">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1633">
   <si>
     <t>Created</t>
   </si>
   <si>
     <t>Requestor</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Store #</t>
   </si>
   <si>
     <t>Item</t>
   </si>
   <si>
     <t>Year Built</t>
   </si>
   <si>
     <t>Timeline</t>
   </si>
   <si>
     <t>Month Deployed</t>
   </si>
   <si>
@@ -491,101 +491,95 @@
   <si>
     <t>2026-02-23 10:54:12</t>
   </si>
   <si>
     <t>Grandfos - 2 20 GPM Grundfos Pumps - 460V</t>
   </si>
   <si>
     <t>Hydroflex</t>
   </si>
   <si>
     <t xml:space="preserve">01/12/2026 - rusty: Deferred per AW and JS </t>
   </si>
   <si>
     <t>Tire brush - Poodle brush</t>
   </si>
   <si>
     <t>Parking lot restripe</t>
   </si>
   <si>
     <t>Q3</t>
   </si>
   <si>
     <t>Reclaim (one from LA?)</t>
   </si>
   <si>
-    <t>October</t>
-[...1 lines deleted...]
-  <si>
     <t>01/12/2026 - unknown: 
 Unsure of Project Viability. Will need verification
 - understood - AW
 02/24/2026 - Rusty Modesty: Marked as Committed Oct.</t>
   </si>
   <si>
-    <t>2026-02-24 16:30:16</t>
+    <t>2026-09-15 15:44:29</t>
   </si>
   <si>
     <t>Upgrade XPTs to XPT5+ from XPT 2012</t>
   </si>
   <si>
     <t>Vacuum turbine</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 10/01/25 - This value is for the turbine with includes freight. This does not include any additional parts, labor, or additional materials. - PL
 02/17/2026 - Philip Loper: 02/16 - Sent an email to Chris @ NCS for a proposal.
 02/23/2026 - Philip Loper: 02/23 - Sent an update request to Chris @ NCS
 02/24/2026 - Philip Loper: 02/24 - Received the proposal from NCS. It has been placed in the CAPEX Folder. The cost w/ tax and freight is $16,804.61
 02/24/2026 - Rusty Modesty: Marked as Committed</t>
   </si>
   <si>
     <t>2026-04-21 12:59:54</t>
   </si>
   <si>
     <t>2026-07-28 13:02:57</t>
   </si>
   <si>
     <t>Andrew Folse</t>
   </si>
   <si>
     <t>20gpm Grundfoss Pump</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
-    <t>Ordered</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-08-01</t>
   </si>
   <si>
     <t>EQ-0103-2026-1932</t>
   </si>
   <si>
-    <t>2026-08-04 19:42:03</t>
+    <t>2026-09-16 15:17:51</t>
   </si>
   <si>
     <t xml:space="preserve">Mitter Carriage </t>
   </si>
   <si>
     <t>Mitter</t>
   </si>
   <si>
     <t>EQ-0104-2025-1418</t>
   </si>
   <si>
     <t>2026-02-23 10:54:26</t>
   </si>
   <si>
     <t>Airlines and plumbing - Overflow vac area</t>
   </si>
   <si>
     <t xml:space="preserve">Completed </t>
   </si>
   <si>
     <t>01/12/2026 - unknown: JS-Completed 11/26/2024 by Short Coompany. Not sure how this got into 2025's CapEx requests. 
 04/21/2026 - Jonathan Blair: JS-Completed 11/26/2024 by Short Coompany. Not sure how this got into 2025's CapEx requests.</t>
   </si>
   <si>
     <t>2026-04-21 12:45:34</t>
@@ -605,54 +599,54 @@
   <si>
     <t>2026-02-23 17:17:32</t>
   </si>
   <si>
     <t>Tunnel Drainage</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>01/12/2026 - Henry Shine: 5000 will not cover amount to correct the issue Bid comes in around 26k
 02/24/2026 - Rusty Modesty: Updated Committed and price from $5000 to $26k
 05/18/2026 - Andrew Folse: Discussion week of 5/11: Need to ensure site staff is properly cleaning mud out of cuts and holes in concrete and doing their part to ensure drainage before spending this much to address the issue. Need to follow up with RD &amp; AD on 5/29. Meeting already scheduled. Pushed deployment month to July
 05/29/2026 - Andrew Folse: After discussion with RD we have decided not to action this request.</t>
   </si>
   <si>
     <t>2026-05-29 18:56:39</t>
   </si>
   <si>
     <t>105 - CapEx Vac Producer</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
-    <t>EQ-0105-2026-1660</t>
-[...2 lines deleted...]
-    <t>2026-03-31 16:11:56</t>
+    <t>EQ-0105-2026-1679</t>
+  </si>
+  <si>
+    <t>2026-09-15 15:54:26</t>
   </si>
   <si>
     <t>Air compressor</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>EQ-0105-2026-1730</t>
   </si>
   <si>
     <t>01/12/2026 - Austin Webb: WX105
 02/16/2026 - Jonathan Blair: Went from 5,500 to 5,700
 02/17/2026 - Philip Loper: Compressor with tax and freight is $4,104.84
 02/17/2026 - Philip Loper: 02/16 - Sent an email to Green Vall Compressor for a proposal opn a 460v system. Recieved the quote
 02/17/2026 - Philip Loper: Cost for Compressor and freight is $4,104.84
 04/01/2026 - Andrew Folse: Quote approved, order placed with Green Valley Compressor
 04/21/2026 - Andrew Folse: Compressor onsite</t>
   </si>
   <si>
     <t>2026-05-04 15:27:29</t>
   </si>
   <si>
     <t>2026-03-04</t>
   </si>
@@ -843,86 +837,99 @@
 04/21/2026 - Jonathan Blair: LED sign controller board has failed, needs replacement, Vendor will install</t>
   </si>
   <si>
     <t>2026-04-21 13:14:13</t>
   </si>
   <si>
     <t>Pump Grundfos (2 20 gpm)</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 WX110
 09/18/25 - Sent email to Terry at Sonnys asking for a quote.-PL
 09/21/25 - Received the quote from Terry @ Sonys. It has been placed in the folder - PL
 02/17/2026 - Philip Loper: 02/17 - Sent an email to the store asking for additional information. Asking for photos and voltages.
 02/18/2026 - Philip Loper: 02/18 - Sent an email to Terry @ Sonnys and requested a proposal.
 02/24/2026 - Rusty Modesty: Marked as Committed
 03/02/2026 - Philip Loper: ProposaL RETURNED AND PLACED IN THE capex folder. The cost before freight is $15,406.09</t>
   </si>
   <si>
     <t>2026-04-21 13:00:30</t>
   </si>
   <si>
     <t>Sign LED</t>
   </si>
   <si>
+    <t>Ordered</t>
+  </si>
+  <si>
+    <t>SI-0110-2026-1979</t>
+  </si>
+  <si>
     <t>01/12/2026 - Austin Webb: https://app.getmaintainx.com/workorders/50310035
-02/24/2026 - Rusty Modesty: Marked as Committed. Sept</t>
-[...2 lines deleted...]
-    <t>2026-02-24 16:34:51</t>
+02/24/2026 - Rusty Modesty: Marked as Committed. Sept
+09/10/2026 - Mason Faltysek: Signs in manufacturing expected to install last week of september</t>
+  </si>
+  <si>
+    <t>2026-09-10 08:29:24</t>
   </si>
   <si>
     <t>Replace ceramic and carnauba light bars</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 02/16/2026 - Jonathan Blair: Went from 3,000 to 2,500.
 02/17/2026 - Philip Loper: This is not CAPEX about. Replacement lights are $1,750, including tax and freight. I have placed this in the 2026 Folder.</t>
   </si>
   <si>
     <t>2026-04-21 13:14:54</t>
   </si>
   <si>
     <t>Grand Entry Arch (full replacement)</t>
+  </si>
+  <si>
+    <t>October</t>
+  </si>
+  <si>
+    <t>SI-0110-2026-2015</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 WX110 
 09/18/25 - Austin changed this to only center cabinet and face. - PL
 09/18/25 - Sent an email to Terry @Sonnys for a proposal. -PL
 09/22/25- Terry sent back the proposal and I have placed it in the folder. -PL
 10/07/25 - A Full replacemebnt will cost $8,600 plus freight. - PL
 02/17/2026 - Philip Loper: 02/17 Proposal returned from Sonnys. Entry arch with tax is $6,598.52. This does not include freight of about $1,200.00. This proposal was placed in the CAPEX Folder.
 02/25/2026 - Rusty Modesty: WX110 
 09/18/25 - Austin changed this to only center cabinet and face. - PL
 09/18/25 - Sent an email to Terry @Sonnys for a proposal. -PL
 09/22/25- Terry sent back the proposal and I have placed it in the folder. -PL
 10/07/25 - A Full replacemebnt will cost $8,600 plus freight. - PL</t>
   </si>
   <si>
-    <t>2026-02-25 13:08:56</t>
+    <t>2026-08-27 21:48:04</t>
   </si>
   <si>
     <t>Equipment Wrap Rebuild Full Quad</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 02/17/2026 - Philip Loper: 02/17 - Sent an email to Rusty and Joe and asked for addisional information. I am not familiar with this project.
 02/24/2026 - Rusty Modesty: Marked as Committed.
 02/26/2026 - Philip Loper: 02/26 - Sent another email to Rusty and Joe for information (Follow-up)
 03/02/2026 - Philip Loper: 03/02 - Joe and Bo are not aware of this project. I emailed them a screenshot of this record. I told them I would pause on this until we are all on the same page.</t>
   </si>
   <si>
     <t>2026-04-21 13:00:56</t>
   </si>
   <si>
     <t>Hydra-Pulse</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: Material purchased on 2024 so no budget needed</t>
   </si>
   <si>
     <t>Exterior lights (2 building lights &amp; 2 XPT Canopy lights)</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
@@ -1018,124 +1025,128 @@
 09/25/25 - Terry returned the proposal and I have placed it in a folder. -PL
 9/29 Need proposal from Dubois also. -RM
 10/01/25 - Sent an email to Brian Lonsdale and requested a correct proposal. - PL
 10/03/25 - Sent a Follow up email to Brian Lonsdale. I will proceed with Sonnys price point without labor or additional parts. - PL
 02/17/2026 - Philip Loper: 02/17 - Sent an email to Terry at Sonnys asking for a proposal.
 02/17/2026 - Philip Loper: Proposal returend and placed in the CAPEX folder. Total with pumps is $30,886.02
 07/23/2026 - Andrew Folse: Aqua lab panes were ordered on 7/22</t>
   </si>
   <si>
     <t>2026-08-10 13:41:51</t>
   </si>
   <si>
     <t>Vac producer needs to be replaced, two cracks in it.</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 02/17/2026 - Philip Loper: 02/17 - Sent an email to the site to request additional information.
 02/18/2026 - Philip Loper: 02/18 - Sent an email to Jody @ MCWW and requested a proposal.
 02/19/2026 - Philip Loper: 02/19 - Jody @ MCWW returned the proposal. This has been placed in the capex folder. The cost for the producer is $17,966.43
 02/24/2026 - Rusty Modesty: Marked as Committed. July</t>
   </si>
   <si>
-    <t>2026-05-18 16:15:42</t>
+    <t>2026-08-21 11:32:46</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>2026-06-14</t>
   </si>
   <si>
     <t>EQ-0116-2026-1848</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 02/24/2026 - Rusty Modesty: Marked as Committed. May
 06/15/2026 - David Carreon: Equipment ordered, will be at the office on 6/22
 07/20/2026 - David Carreon: 2 Network switches
 6u Rack
 Licenses</t>
   </si>
   <si>
     <t>2026-07-20 14:07:07</t>
   </si>
   <si>
+    <t>SI-0116-2026-1980</t>
+  </si>
+  <si>
     <t>01/12/2026 - unknown: 
 https://app.getmaintainx.com/workorders/54787759
-02/24/2026 - Rusty Modesty: Marked as Committed. Sept</t>
-[...2 lines deleted...]
-    <t>2026-02-24 16:39:51</t>
+02/24/2026 - Rusty Modesty: Marked as Committed. Sept
+09/10/2026 - Mason Faltysek: Sign company is working on manufacturing. Expected to install last week of september</t>
+  </si>
+  <si>
+    <t>2026-09-10 08:28:47</t>
   </si>
   <si>
     <t>replace tri foam light and blower area light</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 02/19/2026 - Philip Loper: 02/19 - This would not be copnsiodered two seperate projects. One of teh lights cost is only $1,100.00 per josh Murray</t>
   </si>
   <si>
     <t>2026-02-19 15:45:19</t>
   </si>
   <si>
     <t>Tire Seal hub,spindle rebuild</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: Not needed by AD</t>
   </si>
   <si>
     <t>EQ-0117-2024-1089</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: Duplicate of line 26</t>
   </si>
   <si>
     <t>Office roof leak</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 10/14/25 - Need more detail - GM - is leak over tunnel or office?
 WX117
 10/17/25 - roof leak is in the office pictures are attached - AW
 10/17/25 - quote is $2500 work order 34835 - AW 
 10/20/25 - Does not qualify for cpex based on scope of work - this will be R&amp;M to be handled by regional team</t>
   </si>
   <si>
     <t>2026-07-28 12:56:21</t>
   </si>
   <si>
     <t>2026-09-01</t>
   </si>
   <si>
     <t>EQ-0119-2026-1933</t>
   </si>
   <si>
-    <t>2026-08-04 19:42:44</t>
+    <t>2026-09-16 15:16:18</t>
   </si>
   <si>
     <t>Blower gators or AreoGates</t>
   </si>
   <si>
     <t xml:space="preserve">01/12/2026 - rusty: Only need 4 gates </t>
   </si>
   <si>
     <t>Power Packs Replacement and division of 9 flow unit to multiple PP/install hydrapulse</t>
   </si>
   <si>
     <t>Hydraulic Power Pack</t>
   </si>
   <si>
     <t>EQ-0120-2026-1629</t>
   </si>
   <si>
     <t>2026-02-20 12:51:10</t>
   </si>
   <si>
     <t>Site needs two new air compressors, only running on one as of now</t>
   </si>
   <si>
     <t>EQ-0120-2026-1786</t>
   </si>
@@ -1226,112 +1237,119 @@
   </si>
   <si>
     <t>2026-06-01 16:31:36</t>
   </si>
   <si>
     <t>Sign Digital</t>
   </si>
   <si>
     <t>05/18/2026 - David Carreon: Camera system to be upgraded in Q3
 05/20/2026 - Henry Shine: Use for 2025 tracking</t>
   </si>
   <si>
     <t>2026-05-20 10:51:48</t>
   </si>
   <si>
     <t>vac turbine</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 02/17/2026 - Philip Loper: 02/17 - Sent an email to Jody at MCWW and requested a proposal.
 02/18/2026 - Philip Loper: 02/18 - Vac proposal returned and placed in teh CAPEX folder. Price is $16,856.78
 02/24/2026 - Rusty Modesty: Marked as Committed.
 05/18/2026 - Andrew Folse: Pushed to November deployment</t>
   </si>
   <si>
-    <t>2026-05-18 16:15:15</t>
+    <t>2026-08-21 11:36:26</t>
   </si>
   <si>
     <t>Grundfos pump</t>
   </si>
   <si>
-    <t>EQ-0125-2026-1664</t>
+    <t>EQ-0125-2026-1663</t>
   </si>
   <si>
     <t>02/05/2026 - Philip Loper: Capex ex PO request has been submitted.
 02/05/2026 - Philip Loper: Original Budget was 13,000. New budget is $16,259.76
 04/21/2026 - Andrew Folse: Will be completed on 4/27</t>
   </si>
   <si>
-    <t>2026-05-18 14:25:06</t>
+    <t>2026-09-15 15:58:56</t>
   </si>
   <si>
     <t>Water Softner - Water Softener upgrade</t>
   </si>
   <si>
     <t>01/12/2026 - rusty: Sonnys slow to act. Gaining quote from Sobrite, also gaining install quote from Short co. (RM Removed from Committed based on le</t>
   </si>
   <si>
     <t>Tunnel roll up doors</t>
   </si>
   <si>
     <t>01/12/2026 - rusty: Brandy received estimate rusty approved Denied by BO Quinn</t>
   </si>
   <si>
     <t>Lighting - Upgrade tunnel led lights, ceramic, triple foam and blower lights in the tunnel.</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>2024-10-29</t>
   </si>
   <si>
     <t>FA-0126-2024-1035</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: Tunnel lights are being replaced in Q4 2024 (and rusted conduit)</t>
   </si>
   <si>
     <t>2025-08-19 14:08:01</t>
   </si>
   <si>
     <t>Chain Rollers X458-Log Chain Conversion</t>
   </si>
   <si>
     <t>EQ-0126-2025-1489</t>
   </si>
   <si>
     <t>Water softener</t>
+  </si>
+  <si>
+    <t>In-Process</t>
+  </si>
+  <si>
+    <t>EQ-0126-2026-2026</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 10/08/25 - This price includes water softener, Tax, and frieght. Install was an estimate and added to this price. - PL
-02/24/2026 - Rusty Modesty: Marked as Committed October</t>
-[...2 lines deleted...]
-    <t>2026-02-24 16:43:51</t>
+02/24/2026 - Rusty Modesty: Marked as Committed October
+09/14/2026 - Andrew Folse: Bringing a water softener from LA</t>
+  </si>
+  <si>
+    <t>2026-09-15 16:09:37</t>
   </si>
   <si>
     <t>IR Air compressor needs a motor and Head</t>
   </si>
   <si>
     <t xml:space="preserve">	EQ-0126-2026-1785</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 02/17/2026 - Philip Loper: 02/17 - Sent an email to the store requesting additional information.
 04/07/2026 - Philip Loper: Sent an email to Joe Shanklin asking voltage
 04/21/2026 - Andrew Folse: Asset transferred from Ella. Will get with accounting on how to transfer</t>
   </si>
   <si>
     <t>2026-05-18 14:24:00</t>
   </si>
   <si>
     <t>Vac producer collecting water (broken undergorund lateral)</t>
   </si>
   <si>
     <t>01/12/2026 - rusty: Duplicate line 48/50 EQ-0201-2025-1417
 04/21/2026 - Jonathan Blair: Duplicate line 48/50 EQ-0201-2025-1417</t>
   </si>
   <si>
     <t>2026-04-21 12:49:55</t>
@@ -1389,125 +1407,126 @@
   <si>
     <t>Faded Exterior sign replacement</t>
   </si>
   <si>
     <t>01/12/2026 - gregg: Lead time may be high. Could be a Q2 order with Q3 install</t>
   </si>
   <si>
     <t>2025-07-11 11:27:03</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>2025-07-01</t>
   </si>
   <si>
     <t xml:space="preserve">EQ-0201-2025-1399      </t>
   </si>
   <si>
     <t>01/12/2026 - rusty: SAL's received</t>
   </si>
   <si>
     <t>Grand Entry</t>
   </si>
   <si>
+    <t>SI-0201-2026-2004</t>
+  </si>
+  <si>
     <t>01/12/2026 - unknown: 
 10/01/25 - This value is for the Arch and tax. Freight and any additional labor or parts are not included. - PL
 02/17/2026 - Philip Loper: 02/17 - Sent an email to Terry @ Sonnys requesting a proposal.
 02/23/2026 - Philip Loper: 02/23 - Received proposal from Terry and placed in the CAPEX folder. The Cost with tax (No freight) is $6,598.52
-02/24/2026 - Rusty Modesty: Marked as committed October</t>
-[...2 lines deleted...]
-    <t>2026-02-24 16:46:22</t>
+02/24/2026 - Rusty Modesty: Marked as committed October
+08/26/2026 - Andrew Folse: Order placed 8/25</t>
+  </si>
+  <si>
+    <t>2026-08-26 12:45:43</t>
   </si>
   <si>
     <t>Door Equipment room and frame</t>
   </si>
   <si>
     <t>FA-0201-2026-1891</t>
   </si>
   <si>
     <t>01/12/2026 - mason: Bid received from renascent pricing updated to reflect bid 11/26 MF
 02/24/2026 - Rusty Modesty: Marked Committed and July
 06/12/2026 - Andrew Folse: Quote for new rollup door 5400. Plan to action on July 1st
 07/20/2026 - Andrew Folse: Quote was approved on 7/13. Waiting on vendor to install</t>
   </si>
   <si>
-    <t>2026-07-23 15:06:56</t>
+    <t>2026-09-16 15:08:14</t>
   </si>
   <si>
     <t>Vacuum- Replace underground vac line</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>2025-01-29</t>
   </si>
   <si>
     <t>EQ-0202-2025-1167</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: Duplicate line 48/50</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: Deferred Combined with 201 PO JMCC</t>
   </si>
   <si>
     <t>Tire Shine Machine</t>
   </si>
   <si>
     <t>XPT Replacement/upgrade and SAL</t>
   </si>
   <si>
     <t>EQ-0202-2025-1279</t>
   </si>
   <si>
     <t xml:space="preserve">01/12/2026 - rusty: Move XPT from 221. order SAL for XPT at 221 and Sal for 202 lane 1. Use fab SALs.
 SAL's received on site, pending installation </t>
   </si>
   <si>
     <t>Concrete - Entry Concrete sinking - mud jacking</t>
   </si>
   <si>
     <t>Vac station repaint</t>
   </si>
   <si>
     <t>2026-06-03 12:06:23</t>
   </si>
   <si>
     <t>Conveyor</t>
   </si>
   <si>
-    <t>December</t>
-[...1 lines deleted...]
-  <si>
     <t>Proposal Solicitation</t>
   </si>
   <si>
-    <t>2026-07-01 12:26:28</t>
+    <t>2026-08-21 07:58:48</t>
   </si>
   <si>
     <t>Landscape Refresh</t>
   </si>
   <si>
     <t>Blowers - Addition of 3 blowers</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 2024 Project</t>
   </si>
   <si>
     <t>EQ-0203-2026-1644</t>
   </si>
   <si>
     <t>01/12/2026 - Rusty Modesty: Spare based on historic needs - RM Converted project to 203 based on need with Jan Deployment
 02/25/2026 - Rusty Modesty: Spare based on historic needs - RM Converted project to 203 based on need with Jan Deployment</t>
   </si>
   <si>
     <t>2026-02-25 12:32:48</t>
   </si>
   <si>
     <t>Sinking Concrete</t>
   </si>
   <si>
     <t>Upgrade XPT to XPT5+ from XPT 2012</t>
@@ -1586,59 +1605,63 @@
 02/24/2026 - Rusty Modesty: Marked as Committed.  July</t>
   </si>
   <si>
     <t>2026-06-01 16:58:14</t>
   </si>
   <si>
     <t>Landscaping: mulch beds, new plants in drive flower beds, trim trees</t>
   </si>
   <si>
     <t>01/12/2026 - Mason Faltysek: 10/01/25 Estimat pulled from similar work in DFW - MF https://mail.google.com/mail/u/0?ui=2&amp;ik=c225bf958e&amp;attid=0.1&amp;permmsgid=msg-f:1845467787517264632&amp;th=199c6b2ccf6482f8&amp;view=att&amp;disp=inline&amp;realattid=f_mgirquse0&amp;zw 
 02/24/2026 - Rusty Modesty: Marked as Committed.  April
 03/12/2026 - Mason Faltysek: Sent out to bid
 04/17/2026 - Mason Faltysek: bids sent to Jonathan waiting on ryan to confirm what will be in house so we are under budget.
 05/12/2026 - Mason Faltysek: Meeting landscaper 5/12 to discuss in dallas
 05/18/2026 - Mason Faltysek: Waiting on revised estimates from yellow stone after our site walk on 5/12
 06/03/2026 - Mason Faltysek: Approved and released to the vendor
 06/08/2026 - Donald Murry: Work scheduled to be completed by end of month.</t>
   </si>
   <si>
     <t>2026-07-01 12:56:09</t>
   </si>
   <si>
     <t>Replace grand arch. It is damaged.</t>
   </si>
   <si>
+    <t>SI-0204-2026-2005</t>
+  </si>
+  <si>
     <t>01/12/2026 - unknown: 
 10/01/25 - This value is for the Arch and tax. Freight and any additional labor or parts are not included. - PL
 02/17/2026 - Philip Loper: 02/17 - Sent an email to Terry requesting a proposal.
 02/24/2026 - Rusty Modesty: Marked as committed. October
 03/04/2026 - Philip Loper: Correction to the record. The offical proposal request was sent on 03/04
-03/06/2026 - Philip Loper: 03/05 - Terry Returned the proposal and it has been placed in the CAPEX folder. Cost without freight is $6,598.54</t>
-[...2 lines deleted...]
-    <t>2026-03-06 10:39:26</t>
+03/06/2026 - Philip Loper: 03/05 - Terry Returned the proposal and it has been placed in the CAPEX folder. Cost without freight is $6,598.54
+08/26/2026 - Andrew Folse: Order placed 8/25</t>
+  </si>
+  <si>
+    <t>2026-08-26 12:45:28</t>
   </si>
   <si>
     <t>Canopy cloth on canopy structure</t>
   </si>
   <si>
     <t>2026-03-10</t>
   </si>
   <si>
     <t>EQ-0204-2026-1704</t>
   </si>
   <si>
     <t>01/12/2026 - Mason Faltysek: 10/01/25 - I sent an email to Jako @ Gulf Shades and asked for a proposal. - PL
 10/09/25 - Gulf Shades returned a quote of $1,000 per stall as a rule of thumb. - PL
 10/17/25 - Gulf Shades retured the quote for 412,773.50
 Gulf Shades Quote.pdf
 https://mail.google.com/mail/u/0?ui=2&amp;ik=c225bf958e&amp;attid=0.1&amp;permmsgid=msg-f:1845467269057840261&amp;th=199c6ab418cd8485&amp;view=att&amp;disp=safe&amp;realattid=f_mgirhtm40&amp;zw https://mail.google.com/mail/u/0?ui=2&amp;ik=c225bf958e&amp;attid=0.2&amp;permmsgid=msg-f:1845467269057840261&amp;th=199c6ab418cd8485&amp;view=att&amp;disp=safe&amp;realattid=f_mgiri3tq1&amp;zw https://mail.google.com/mail/u/0?ui=2&amp;ik=c225bf958e&amp;attid=0.3&amp;permmsgid=msg-f:1845467269057840261&amp;th=199c6ab418cd8485&amp;view=att&amp;disp=safe&amp;realattid=f_mgiri6c02&amp;zw 
 02/16/2026 - Jonathan Blair: 10/01/25 - I sent an email to Jako @ Gulf Shades and asked for a proposal. - PL
 10/09/25 - Gulf Shades returned a quote of $1,000 per stall as a rule of thumb. - PL
 10/17/25 - Gulf Shades retured the quote for 412,773.50
 Gulf Shades</t>
   </si>
   <si>
     <t>2026-03-31 16:16:03</t>
   </si>
   <si>
@@ -1686,59 +1709,62 @@
   <si>
     <t xml:space="preserve">01/12/2026 - unknown: Became R&amp;M Project. Not at capex Threshold. </t>
   </si>
   <si>
     <t>XPT Replacement/upgrade 2 units</t>
   </si>
   <si>
     <t>Water Softener--wash issues</t>
   </si>
   <si>
     <t>01/12/2026 - Mason Faltysek: Carry over
 02/17/2026 - Philip Loper: 02/17 - Sent an email to Brian Lonsdale and requested a proposal for a new soft water system.
 02/23/2026 - Philip Loper: 02/23 - Sent a follow-up email to Brian asking for a status.
 02/25/2026 - Philip Loper: 02/25 - Received proposal and have placed it in the capex folder. The cost without tax is $9,129.60</t>
   </si>
   <si>
     <t>2026-04-21 13:01:58</t>
   </si>
   <si>
     <t>Gutter Downpout to prevent lanscaping washout</t>
   </si>
   <si>
     <t>Dry Mat Machine for Lower Lot</t>
   </si>
   <si>
+    <t>EQ-0205-2026-1996</t>
+  </si>
+  <si>
     <t>01/12/2026 - Rusty Modesty: WX205
 09/18/25 - Sent an email to JKO asking for a proposal. -PL
 09/18/25 - Received the proposal and have placed it in the folder. -PL
 09/30/25 - Need to source a handyman for teh concrete and electrical. - PL
 02/17/2026 - Philip Loper: "02/16 - Sent an email to JKO for a proposal
 02/16 - Proposal has been placed in the 2026 CAPEX folder for the store. "</t>
   </si>
   <si>
-    <t>2026-07-27 16:19:26</t>
+    <t>2026-08-26 12:46:08</t>
   </si>
   <si>
     <t>Equipment Adding VPD to Site and license</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 02/23/2026 - Rusty Modesty: Updated Cost to reflect recent proposals. Moved to uncommitted/Deferred.</t>
   </si>
   <si>
     <t>2026-02-23 16:48:21</t>
   </si>
   <si>
     <t>2 Lanes - Upgrade 1 XPTs to XPT5+ from XPT 2012 - Replace 1 XPT with SAL use XPT for parts</t>
   </si>
   <si>
     <t>2026-05-18</t>
   </si>
   <si>
     <t>EQ-0205-2026-1808</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 02/23/2026 - Rusty Modesty: Adjusted Deployment to June.
 06/14/2026 - David Carreon: 217 Scheduled for 6/16 and 205 is scheduled for 6/25
 06/17/2026 - David Carreon: 217 Done, 205 scheduled for 6/25</t>
@@ -1794,50 +1820,56 @@
   <si>
     <t>FA-0205-2026-1735</t>
   </si>
   <si>
     <t>01/12/2026 - Henry Shine: Bid received from renascent pricing updated to reflect bid 11/26 MF
 02/24/2026 - Rusty Modesty: Marked Committed. April
 03/12/2026 - Mason Faltysek: Door has been ordered no ETA yet
 04/23/2026 - Mason Faltysek: Project has been completed</t>
   </si>
   <si>
     <t>2026-04-23 14:17:05</t>
   </si>
   <si>
     <t>2026-05-18 15:34:24</t>
   </si>
   <si>
     <t>XPT &amp; SAL</t>
   </si>
   <si>
     <t>06/15/2026 - David Carreon: 1 XPT will be removed and replaced by a SAL. The other XPT will be removed and replaced by a unit from 217</t>
   </si>
   <si>
     <t>2026-06-15 15:50:20</t>
   </si>
   <si>
+    <t>2026-09-16 11:47:09</t>
+  </si>
+  <si>
+    <t>SI-0205-2026-1789</t>
+  </si>
+  <si>
     <t>EQ-0206-2025-1136</t>
   </si>
   <si>
     <t xml:space="preserve">Hydraflex - Restructure of Hydraflex </t>
   </si>
   <si>
     <t>Replacement of jko dry mat machine</t>
   </si>
   <si>
     <t>rug &amp; mat</t>
   </si>
   <si>
     <t>01/12/2026 - rusty: Gained quote from Sobrite 7/15. Requested install quote from Short Co. 7/16 (RM Removed from Committed based on leadership feedb</t>
   </si>
   <si>
     <t>Mitters</t>
   </si>
   <si>
     <t xml:space="preserve">Mitter </t>
   </si>
   <si>
     <t>EQ-0206-2025-1375</t>
   </si>
   <si>
     <t>Lighting - Update/Replace  exterior lighting</t>
@@ -1898,110 +1930,116 @@
 03/25/2026 - Eric Dunn: note</t>
   </si>
   <si>
     <t>2026-06-25 13:16:59</t>
   </si>
   <si>
     <t>Office front door concrete</t>
   </si>
   <si>
     <t>FA-0206-2026-1684</t>
   </si>
   <si>
     <t>02/05/2026 - Mason Faltysek: received proposal for 5200 sending foam company to bid. expect that number to come back lower
 02/09/2026 - Rusty Modesty: Foam Foundation Company to visit 2/6
 02/11/2026 - Mason Faltysek: Waiting on estimate as vendor was out for medical surgery on 2/10
 02/23/2026 - Mason Faltysek: received both estimates from roof vendor and concrete sub. both approved. Concrete starting 2/25 roofer starting TBD
 03/04/2026 - Mason Faltysek: Both gutter and concrete has been repaired</t>
   </si>
   <si>
     <t>2026-04-23 14:31:10</t>
   </si>
   <si>
     <t>Grand Entry Arch</t>
   </si>
   <si>
+    <t>SI-0206-2026-2006</t>
+  </si>
+  <si>
     <t>01/12/2026 - unknown: Taken off of 2025
 10/01/25 - This value is for the Arch and tax. Freight and any additional labor or parts are not included. - PL
 02/17/2026 - Philip Loper: 02/17 - Sent an email to Terry @ Sonnys and requested a proposal
 02/24/2026 - Philip Loper: 02/26- Proposal was returned and placed in the CAPEX folder. The Cost is $6,598.52 with tax. Freight is running $1,500.00 additional</t>
   </si>
   <si>
-    <t>2026-02-25 13:13:58</t>
+    <t>2026-08-26 12:46:29</t>
   </si>
   <si>
     <t>Roof replacement/remediation</t>
   </si>
   <si>
     <t>FA-0207-2025-1208</t>
   </si>
   <si>
     <t>Office refresh</t>
   </si>
   <si>
     <t>EQ-0207-2025-1134</t>
   </si>
   <si>
     <t>01/12/2026 - rusty: Gained a quote from Sobrite 7/15. Requested estimate from Short co for install. 7/16 (RM Removed from Committed based on leaders
 02/17/2026 - Philip Loper: 02/17 - Sent an email to Brian Lonsdale and requested a proposal for a new soft water system.</t>
   </si>
   <si>
     <t>2026-02-17 15:02:00</t>
   </si>
   <si>
     <t>Replace Entrance Wraps</t>
   </si>
   <si>
     <t>EQ-0207-2025-1410</t>
   </si>
   <si>
     <t>01/12/2026 - rusty: Revised estimated cost 43k to 30k based on updated quotes from MCWW. AS- estimated delivery date is 8/18</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 02/23/2026 - Rusty Modesty: Removed from committed. Adjusted pricing from $7,500 to $3,500.</t>
   </si>
   <si>
     <t>2026-04-21 13:21:25</t>
   </si>
   <si>
     <t xml:space="preserve">	EQ-0207-2026-1652</t>
   </si>
   <si>
     <t>2026-02-09 13:45:25</t>
   </si>
   <si>
     <t>Grand Entry Arch. It is damaged.</t>
+  </si>
+  <si>
+    <t>SI-0207-2026-2007</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 10/01/25 - This value is for the Arch and tax. Freight and any additional labor or parts are not included. - PL https://mail.google.com/mail/u/0?ui=2&amp;ik=c225bf958e&amp;attid=0.1&amp;permmsgid=msg-f:1845518091018908886&amp;th=199c98ed01bd34d6&amp;view=fimg&amp;fur=ip&amp;permmsgid=msg-f:1845518091018908886&amp;sz=s0-l75-ft&amp;attbid=ANGjdJ9qtgcJe4lyyZ5yQw0tbnDeB0xyoN5hjhzHTUdQXeo1JVGwwRKADOsgyTLHtlablfbrd4OHigyZFKGLLfIqqYRWKdUhTsg1zQnkmU3dq5OsgwLW_BXAW-PZ5jI&amp;disp=emb&amp;realattid=ii_199c98da0ce83874db41&amp;zw 
 02/17/2026 - Philip Loper: 02/17 - Sent an email to Terry @ sonnys and requested a proposal.
 02/24/2026 - Philip Loper: 02/23 - Terry returned the proposal, and it has been placed in the CAPEX folder. The cost is $6,598.52 with tax. The freight is $1,500 addotional</t>
   </si>
   <si>
-    <t>2026-02-25 13:16:12</t>
+    <t>2026-08-26 12:47:19</t>
   </si>
   <si>
     <t>Lighting LED Tunnel Lights</t>
   </si>
   <si>
     <t>FA-0207-2026-1683</t>
   </si>
   <si>
     <t>02/11/2026 - Mason Faltysek: Sub stopped by and got a count of all tunnel lights to be replaced with new tube lights on 2/9
 02/23/2026 - Mason Faltysek: Project slated to start 3/2
 03/13/2026 - Mason Faltysek: project completed</t>
   </si>
   <si>
     <t>2026-04-23 14:21:26</t>
   </si>
   <si>
     <t>2025-12-30 12:06:49</t>
   </si>
   <si>
     <t>01/21/2026 - Rusty Modesty: Addition of Missed project. RM 12/20
 02/23/2026 - Philip Loper: 02/17 - Sent an email to Brian Lonsdale and requested a proposal for a new soft water system. 
 02/23 - Sent a follow-up email to Brian asking for a status.
 02/25/2026 - Philip Loper: 02/25 - Received proposal and have placed it in the capex folder. The cost without tax is $9,129.60
 02/25/2026 - Rusty Modesty: Adjusted Pricing from $0 to $18,500</t>
   </si>
@@ -2066,128 +2104,144 @@
 03/25/2026 - Philip Loper: Capex approved, and the item has been ordered. I have CC'd Rusty and Ryan. 
 cc</t>
   </si>
   <si>
     <t>2026-04-15 12:16:31</t>
   </si>
   <si>
     <t>EQ-0208-2026-1626</t>
   </si>
   <si>
     <t>2026-02-09 13:44:59</t>
   </si>
   <si>
     <t>Dry Mat Machine for volume of customer</t>
   </si>
   <si>
     <t>EQ-0208-2026-1930</t>
   </si>
   <si>
     <t>02/17/2026 - Philip Loper: "02/16 - Sent an email to JKO for a proposal
 02/16 - Proposal has been placed in the 2026 CAPEX folder for the store. "
 02/24/2026 - Rusty Modesty: Marked Committed.  Sept
 08/06/2026 - Andrew Folse: Shipped on 8/6</t>
   </si>
   <si>
-    <t>2026-07-29 13:54:17</t>
+    <t>2026-08-20 12:39:49</t>
   </si>
   <si>
     <t>2026-07-27 11:25:16</t>
   </si>
   <si>
     <t>Grundfoss Pump Market Spare</t>
   </si>
   <si>
     <t>high pressure pump</t>
   </si>
   <si>
     <t>07/28/2026 - Andrew Folse: We have several sites running on 1 pump with no spare. This will be a market spare Pump</t>
   </si>
   <si>
     <t>2026-07-28 12:50:10</t>
   </si>
   <si>
     <t>Building improvements -  Office Wall Water Damage Repair</t>
   </si>
   <si>
     <t>2026-04-21 13:23:04</t>
   </si>
   <si>
     <t>Concrete - Exit end foundation - Mud jacking</t>
   </si>
   <si>
     <t>Power Pack to remove some items from the PECO power pack</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 02/19/2026 - Philip Loper: 02/19 - Sent an email to Rusty, Ryan and Jonathan for additional information.
 02/26/2026 - Philip Loper: 02/26 - Sent an email for follow up, have not received information</t>
   </si>
   <si>
     <t>2026-04-21 13:03:08</t>
   </si>
   <si>
     <t>Lobby &amp; Office Renovation--Water Damage</t>
+  </si>
+  <si>
+    <t>FA-0209-2026-2052</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: Taken off of 2025
 WX209
 02/24/2026 - Rusty Modesty: Marked Committed. Aug
 07/15/2026 - Mason Faltysek: Quote will be ready 7/16
 08/11/2026 - Mason Faltysek: Sent roofer and painter out to get prices. Roofer found extnesive list of problems with roof from the original install. This has caused us to pivot and we may have to make roof repairs only and not refresh thew office. Pricing expected by 8/12
-08/11/2026 - Mason Faltysek: This is still expected to be actioned in august</t>
-[...2 lines deleted...]
-    <t>2026-07-15 13:29:45</t>
+08/11/2026 - Mason Faltysek: This is still expected to be actioned in august
+08/20/2026 - Mason Faltysek: Quote Approved and scheduled week of 8/24</t>
+  </si>
+  <si>
+    <t>2026-09-16 11:45:22</t>
   </si>
   <si>
     <t>Building Foundation Issue on back of part of building near equipment room door</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: Taken off of 2025
 02/16/2026 - Jonathan Blair: Went from 16,500 to 20,000</t>
   </si>
   <si>
     <t>2026-04-21 13:23:32</t>
   </si>
   <si>
     <t>Exterior Painting</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 10/02/25- Value pulled from similar work completed in 25 at Tulsa/Austin Market
 02/25/2026 - Rusty Modesty: 10/02/25- Value pulled from similar work completed in 25 at Tulsa/Austin Market</t>
   </si>
   <si>
     <t>2026-02-25 13:18:10</t>
   </si>
   <si>
     <t>Vac 6 New Vac Stalls, Vac Enclosure, Producer</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: Review
 WX209</t>
+  </si>
+  <si>
+    <t>2026-09-16 11:28:28</t>
+  </si>
+  <si>
+    <t>Roof Repair</t>
+  </si>
+  <si>
+    <t>FA-0209-2026-1974</t>
+  </si>
+  <si>
+    <t>2026-09-16 11:29:04</t>
   </si>
   <si>
     <t>Module Screens for all gates</t>
   </si>
   <si>
     <t>EQ-0210-2025-1250</t>
   </si>
   <si>
     <t>Roofing gutter change - Tunnel puddling concrete cutting</t>
   </si>
   <si>
     <t>2026-04-21 13:26:19</t>
   </si>
   <si>
     <t>Water softener installed</t>
   </si>
   <si>
     <t>01/12/2026 - rusty: (RM Removed from Committed based on leadership feedback)
 02/17/2026 - Philip Loper: 02/17 - Sent an email to Brian Lonsdale and requested a proposal for a new soft water system.</t>
   </si>
   <si>
     <t>2026-02-17 15:02:44</t>
   </si>
   <si>
     <t>Landscape update</t>
@@ -2250,57 +2304,60 @@
 02/16/2026 - Jonathan Blair: https://drive.google.com/file/d/1jzc1aa9MxLsh_mf477YlsQmab_ygfiY8/view?usp=drive_web
 04/17/2026 - Mason Faltysek: bids sent to Jonathan waiting on ryan to confirm what will be in house so we are under budget.
 05/12/2026 - Mason Faltysek: Meeting landscaper 5/12 to discuss in dallas
 05/18/2026 - Mason Faltysek: Waiting on revised estimates from yellow stone after our site walk on 5/12
 06/03/2026 - Mason Faltysek: Approved and released to the vendor
 06/08/2026 - Donald Murry: Work scheduled to be completed by end of month.</t>
   </si>
   <si>
     <t>2026-07-01 12:56:30</t>
   </si>
   <si>
     <t>Touch up brown paint peeling in lot on canopies and central vacuum walls</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 10/02/25 - Pulled cost from 25 for same work at another DFW location- MF
 02/25/2026 - Rusty Modesty: 10/02/25 - Pulled cost from 25 for same work at another DFW location- MF</t>
   </si>
   <si>
     <t>2026-04-21 13:04:41</t>
   </si>
   <si>
     <t>Grand Entry arch sign</t>
   </si>
   <si>
+    <t>SI-0210-2026-2008</t>
+  </si>
+  <si>
     <t>01/12/2026 - unknown: 
 https://mail.google.com/mail/u/0?ui=2&amp;ik=c225bf958e&amp;attid=0.2&amp;permmsgid=msg-f:1845467032245225953&amp;th=199c6a7cf5abc9e1&amp;view=att&amp;disp=safe&amp;realattid=f_mgir8b7q1&amp;zw https://mail.google.com/mail/u/0?ui=2&amp;ik=c225bf958e&amp;attid=0.3&amp;permmsgid=msg-f:1845467032245225953&amp;th=199c6a7cf5abc9e1&amp;view=att&amp;disp=safe&amp;realattid=f_mgir8dpr2&amp;zw 
 02/19/2026 - Philip Loper: 02/19 - Sent an email to Terry @ Sonnys requesting a proposal.
 02/24/2026 - Philip Loper: 02/23 - Terry returned the proposal and I have placed it in the CAPEX folder. The cos it $6,598.57 with Tax. Freight is an additional $1,500.00</t>
   </si>
   <si>
-    <t>2026-02-25 13:20:31</t>
+    <t>2026-08-26 12:47:42</t>
   </si>
   <si>
     <t>Equipment poodle brush</t>
   </si>
   <si>
     <t>EQ-0210-2026-1691</t>
   </si>
   <si>
     <t>02/26/2026 - Philip Loper: 02/26 - Capex Approved.
 02/26/2026 - Philip Loper: 02/26 - Sent an email to Jody @ MCWW and requested delivery of 03/23/26
 03/05/2026 - Philip Loper: The original budget was $15K. The new proposed budget, due to adding a power pack, is $22,257.70</t>
   </si>
   <si>
     <t>2026-03-26 12:35:44</t>
   </si>
   <si>
     <t>Wrap Replacement</t>
   </si>
   <si>
     <t>02/19/2026 - Philip Loper: 02/19 - Sent an email Jody @ MCWW and requested a proposal.
 03/03/2026 - Philip Loper: 03/02 - Proposal has been returned and placed in the CAPEX folder. Total Cost for Equipment is $24,762.19</t>
   </si>
   <si>
     <t>2026-04-21 13:03:51</t>
   </si>
@@ -2373,60 +2430,61 @@
 06/08/2026 - Donald Murry: Work scheduled to be completed by end of month.</t>
   </si>
   <si>
     <t>2026-07-01 12:56:41</t>
   </si>
   <si>
     <t>2026-02-25 13:24:51</t>
   </si>
   <si>
     <t>Wheel brush addition</t>
   </si>
   <si>
     <t>EQ-0211-2026-1692</t>
   </si>
   <si>
     <t>02/26/2026 - Philip Loper: 02/26 - CAPEX approved. EQ-0211-2026-1692
 02/26/2026 - Philip Loper: 02/26 - Sent an email to Jody @ MCWW and requested delivery of 03/23/26</t>
   </si>
   <si>
     <t>2026-03-26 12:35:56</t>
   </si>
   <si>
     <t>Chain-rollers/rebuild</t>
   </si>
   <si>
-    <t>Awaiting Approval</t>
+    <t>EQ-0211-2026-2019</t>
   </si>
   <si>
     <t>01/12/2026 - Mason Faltysek: Revised to Rebuild project vs replace.
 02/19/2026 - Philip Loper: 02/19 - Sent an email to Eric @ Vaughn and requested a proposal
 02/23/2026 - Philip Loper: Eric @ Vaughn has returned the proposal. I have placed it in the folder.  The Cost is $10,636.16
-07/27/2026 - Andrew Folse: End of life - reduce downtime</t>
-[...2 lines deleted...]
-    <t>2026-07-28 12:51:25</t>
+07/27/2026 - Andrew Folse: End of life - reduce downtime
+09/14/2026 - Andrew Folse: Parts onsite</t>
+  </si>
+  <si>
+    <t>2026-09-14 14:45:04</t>
   </si>
   <si>
     <t>Camera Sytem Upgrade/Replacement</t>
   </si>
   <si>
     <t>Tire Brush - Install tire Brush</t>
   </si>
   <si>
     <t>EQ-0212-2025-1511</t>
   </si>
   <si>
     <t xml:space="preserve">01/12/2026 - rusty: 10/16/25 - Approved and email sent to accounting and vendor - PL
 10/06/25 - Received the quote from Jody. Cost is $35,726.89 with Labor - PL
 09/24/25 - Received both quotes. They have been loaded into a folder for review. -PL
 "09/22/25 - Sent an email to Jody at TWW for a proposal. - PL
 09/22/25 - Sent an email to Terry at Sonnys for a Proposal - PL"
 09/08/25 -The proposal for Equipment and installation has been given to Gregg and Rusty. Waiting on approval from Rusty - PLOPER
 </t>
   </si>
   <si>
     <t>EQ-0212-2025-1536</t>
   </si>
   <si>
     <t>01/12/2026 - rusty: RFQ Sent 9/11</t>
   </si>
@@ -2458,51 +2516,51 @@
   <si>
     <t>Equipment Wrap Brush Replacement</t>
   </si>
   <si>
     <t>02/19/2026 - Philip Loper: 02/19 - Sent an email to jody @ MCWW for a proposal.
 03/03/2026 - Philip Loper: MCWW has returned the proposal and it has been placed in the CAPEX folder. Total for Equipment is $27,603.87</t>
   </si>
   <si>
     <t>2026-04-21 13:06:55</t>
   </si>
   <si>
     <t>Vac Enclosure Door--Change to Roll Up Door</t>
   </si>
   <si>
     <t>FA-0212-2026-1931</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 WX212 Recommend replacing sheeting on current door. -RM
 02/24/2026 - Rusty Modesty: Marked Committed.  Aug
 07/15/2026 - Mason Faltysek: Estimate ready 7/16
 07/20/2026 - Mason Faltysek: Door has been placed on order
 08/11/2026 - Mason Faltysek: Pushed this to october due to long lead time on the roll up door</t>
   </si>
   <si>
-    <t>2026-08-10 15:35:49</t>
+    <t>2026-09-08 14:44:17</t>
   </si>
   <si>
     <t>Flag Pole Repair</t>
   </si>
   <si>
     <t>FA-0212-2026-1725</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 WX212
 02/16/2026 - Jonathan Blair: WX212
 02/23/2026 - Mason Faltysek: Received quotes ryan had solicited last year
 02/23/2026 - Mason Faltysek: Quote $ 3,164.66
 Estimated cost 6000
 Delta $2835.34
 03/12/2026 - Mason Faltysek: Reaching out to vendor to schedule work
 03/26/2026 - Rusty Modesty: Project Completed. Per mason 3/26
 04/23/2026 - Mason Faltysek: FA-0212-2026-1725 Hoist and rope has been replaced
 05/05/2026 - Ryan Payne: This did not hit capex.</t>
   </si>
   <si>
     <t>2026-04-23 14:10:57</t>
   </si>
   <si>
     <t>01/12/2026 - Mason Faltysek: 10/03/25 - This is a price for a flash blower, arch and electrical. WW would preform an install for this price. - PL
@@ -2520,75 +2578,93 @@
   </si>
   <si>
     <t>Water Leak in tower</t>
   </si>
   <si>
     <t>FA-0212-2026-1760</t>
   </si>
   <si>
     <t>01/12/2026 - mason: Bid received from renascent pricing updated to reflect bid 11/26 MF
 02/24/2026 - Rusty Modesty: Marked Committed. Sept
 04/23/2026 - Mason Faltysek: Deployment moved up Will take place after 214
 05/12/2026 - Mason Faltysek: Expected to start End of week 5/18
 05/29/2026 - Mason Faltysek: Lift has arrived on site scheduled to begin work on 5/29
 06/03/2026 - Mason Faltysek: This is completed</t>
   </si>
   <si>
     <t>2026-06-03 16:11:57</t>
   </si>
   <si>
     <t>2026-03-11 12:47:40</t>
   </si>
   <si>
     <t>Jonathan Blair</t>
   </si>
   <si>
-    <t>2026-03-11 12:50:28</t>
+    <t>SI-0212-2026-2016</t>
+  </si>
+  <si>
+    <t>2026-08-28 08:06:33</t>
   </si>
   <si>
     <t>2026-03-13 11:02:48</t>
   </si>
   <si>
     <t>Conveyor Replacement</t>
   </si>
   <si>
     <t>04/21/2026 - Jonathan Blair: Addition of project based on need and visual inspection. Will need to include new fiberglass grating.</t>
   </si>
   <si>
-    <t>2026-04-21 13:31:11</t>
+    <t>2026-08-16 13:15:11</t>
   </si>
   <si>
     <t>2026-07-27 11:33:58</t>
   </si>
   <si>
     <t>New Conveyor</t>
   </si>
   <si>
+    <t>EQ-0212-2026-1935</t>
+  </si>
+  <si>
     <t>07/28/2026 - Andrew Folse: This conveyor is in really bad shape. We have done countless patch jobs, welds, and repairs. It will not make it to 2027</t>
   </si>
   <si>
-    <t>2026-07-28 12:50:56</t>
+    <t>2026-09-16 08:21:02</t>
+  </si>
+  <si>
+    <t>2026-09-16 11:22:52</t>
+  </si>
+  <si>
+    <t>FA-0212-2026-1969</t>
+  </si>
+  <si>
+    <t>2026-09-16 11:30:03</t>
+  </si>
+  <si>
+    <t>2026-09-16 11:30:15</t>
   </si>
   <si>
     <t>XPT 1 gate box balusters (middle XPT)</t>
   </si>
   <si>
     <t>Install a tire brush</t>
   </si>
   <si>
     <t>01/12/2026 - rusty: Duplicate 
 04/22/2026 - Rusty Modesty: Duplicate</t>
   </si>
   <si>
     <t>2026-04-22 16:08:52</t>
   </si>
   <si>
     <t>FA-0213-2025-1318</t>
   </si>
   <si>
     <t>2025-08-20 11:21:21</t>
   </si>
   <si>
     <t>Addition of Wheel Brush</t>
   </si>
   <si>
     <t>EQ-0213-2025-1510</t>
@@ -2663,93 +2739,93 @@
   <si>
     <t>Canopy above vacuums needs to be fixed.</t>
   </si>
   <si>
     <t>01/12/2026 - mason: Bid received from renascent pricing updated to reflect bid 11/26 MF
 02/24/2026 - Rusty Modesty: Marked Committed. Sept</t>
   </si>
   <si>
     <t>2026-07-27 08:07:51</t>
   </si>
   <si>
     <t xml:space="preserve">Conveyor Chain and rebuild. </t>
   </si>
   <si>
     <t>EQ-0214-2025-1409</t>
   </si>
   <si>
     <t>01/12/2026 - abel_s: Previous estimates were not including required parts. New estimates are in progress.</t>
   </si>
   <si>
     <t>01/12/2026 - mason: Bid received from renascent pricing updated to reflect bid 11/26 MF
 02/24/2026 - Rusty Modesty: Marked Committed. Aug
 08/10/2026 - Mason Faltysek: This was completed during the paint work earlier in the year.</t>
   </si>
   <si>
-    <t>2026-08-10 12:09:13</t>
+    <t>2026-08-26 13:41:58</t>
   </si>
   <si>
     <t>Tunnel Colored lighting</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 (How many are out?) - GM (This is for tunnel colored led lights, 4 are out)</t>
   </si>
   <si>
     <t>Roof and building painting</t>
   </si>
   <si>
     <t>FA-0214-2026-1766</t>
   </si>
   <si>
     <t>01/12/2026 - Henry Shine: Bid received from renascent pricing updated to reflect bid 11/26 MF
 02/16/2026 - Jonathan Blair: Bid received from renascent pricing updated to reflect bid 11/26 MF
 02/23/2026 - Mason Faltysek: Quote 80.646.25
 estimated cost 81000
 Delta 354.75
 03/23/2026 - Mason Faltysek: Waiting on color selection from marketing
 04/27/2026 - Mason Faltysek: Currently in process
 05/07/2026 - Mason Faltysek: Wind and weather has been a constant battle with completing this site we are actively still working through it and expect to wrap up the roof painting by the end of the week and move to building the following
 05/29/2026 - Mason Faltysek: Completed 5/29</t>
   </si>
   <si>
     <t>2026-05-29 13:48:37</t>
   </si>
   <si>
     <t>Tar clean up off exterior walls</t>
   </si>
   <si>
     <t>01/12/2026 - Mason Faltysek: 10/02/25 Receieved estimate in 25 for this work - MF
 02/16/2026 - Jonathan Blair: 10/02/25 Receieved estimate in 25 for this work - MF
 02/23/2026 - Mason Faltysek: Quote 25000
 Estimated cost 25000
 Delta 0
 04/02/2026 - Rusty Modesty: we have started power washing the building today but with rain in the forecast, we do not expect to finish this week, but we will keep you posted on progress.
 05/18/2026 - Mason Faltysek: This portion of the project has been completed</t>
   </si>
   <si>
-    <t>2026-05-19 15:10:24</t>
+    <t>2026-09-16 11:33:23</t>
   </si>
   <si>
     <t>Repaint awnings</t>
   </si>
   <si>
     <t>FA-0214-2026-1765</t>
   </si>
   <si>
     <t>02/23/2026 - Mason Faltysek: Quote 15000
 Estimated Cost 15000
 Delta 0
 05/29/2026 - Mason Faltysek: completed 5/29</t>
   </si>
   <si>
     <t>2026-05-29 13:47:56</t>
   </si>
   <si>
     <t>Matt Machine Jko Mat Machine</t>
   </si>
   <si>
     <t xml:space="preserve">01/12/2026 - unknown: 
 https://mail.google.com/mail/u/0?ui=2&amp;ik=c225bf958e&amp;attid=0.1&amp;permmsgid=msg-f:1845454941254880404&amp;th=199c5f7dce7c8c94&amp;view=att&amp;disp=safe&amp;realattid=199c5f7a39023c125d52&amp;zw https://mail.google.com/mail/u/0?ui=2&amp;ik=c225bf958e&amp;attid=0.2&amp;permmsgid=msg-f:1845454941254880404&amp;th=199c5f7dce7c8c94&amp;view=att&amp;disp=safe&amp;realattid=199c5f7a390292625371&amp;zw https://mail.google.com/mail/u/0?ui=2&amp;ik=c225bf958e&amp;attid=0.3&amp;permmsgid=msg-f:1845454941254880404&amp;th=199c5f7dce7c8c94&amp;view=att&amp;disp=safe&amp;realattid=199c5f7a390f7a99b343&amp;zw </t>
   </si>
   <si>
     <t>Power Packs Replacement</t>
@@ -2875,65 +2951,69 @@
   </si>
   <si>
     <t>01/12/2026 - Mason Faltysek: Bid received from renascent pricing updated to reflect bid 11/26 MF</t>
   </si>
   <si>
     <t>2026-04-14 09:43:37</t>
   </si>
   <si>
     <t>04/27/2026 - Andrew Folse: 1 Head is leaking and the system has been bypassed.</t>
   </si>
   <si>
     <t>2026-04-27 11:51:42</t>
   </si>
   <si>
     <t>2026-04-14 09:48:24</t>
   </si>
   <si>
     <t>EQ-0216-2026-1922</t>
   </si>
   <si>
     <t>04/27/2026 - Andrew Folse: 1 Water softener head is leaking and the system is bypassed so they are running on hard water.
 07/01/2026 - Andrew Folse: We are installing all new chemical deliver in July. We will revisit the need for softener based on wash quality after the chemical install
 07/27/2026 - Andrew Folse: Awaiting vendor schedule for install date</t>
   </si>
   <si>
-    <t>2026-07-27 13:46:44</t>
+    <t>2026-08-16 13:10:32</t>
   </si>
   <si>
     <t>Landscaping: mulch beds, new plants in lot flower beds, plant missing trees</t>
   </si>
   <si>
     <t>Wall Panneling</t>
+  </si>
+  <si>
+    <t>FA-0217-2026-1975</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 08/11/2026 - Mason Faltysek: Reached out to ryan for clarification on scope of work
-08/11/2026 - Mason Faltysek: Pricing slated to be in 8/16</t>
-[...2 lines deleted...]
-    <t>2026-08-11 10:18:53</t>
+08/11/2026 - Mason Faltysek: Pricing slated to be in 8/16
+08/20/2026 - Mason Faltysek: Jonathan blair approved estimate panels are on order 4 week lead time</t>
+  </si>
+  <si>
+    <t>2026-09-03 16:36:58</t>
   </si>
   <si>
     <t>FA-0217-2026-1834</t>
   </si>
   <si>
     <t>01/12/2026 - Mason Faltysek: https://mail.google.com/mail/u/0?ui=2&amp;ik=c225bf958e&amp;attid=0.6&amp;permmsgid=msg-f:1845468247863262979&amp;th=199c6b97fe26ff03&amp;view=att&amp;disp=safe&amp;realattid=f_mgirzp2t5&amp;zw https://mail.google.com/mail/u/0?ui=2&amp;ik=c225bf958e&amp;attid=0.4&amp;permmsgid=msg- f:1845468247863262979&amp;th=199c6b97fe26ff03&amp;view=att&amp;disp=safe&amp;realattid=f_mgirzglh3&amp;zw https://mail.google.com/mail/u/0?ui=2&amp;ik=c225bf958e&amp;attid=0.2&amp;permmsgid=msg-f:1845468247863262979&amp;th=199c6b97fe26ff03&amp;view=att&amp;disp=safe&amp;realattid=f_mgirzaye1&amp;zw 
 02/16/2026 - Jonathan Blair: https://mail.google.com/mail/u/0?ui=2&amp;ik=c225bf958e&amp;attid=0.6&amp;permmsgid=msg-f:1845468247863262979&amp;th=199c6b97fe26ff03&amp;view=att&amp;disp=safe&amp;realattid=f_mgirzp2t5&amp;zw https://mail.google.com/mail/u/0?ui=2&amp;ik=c225bf958e&amp;attid=0.4&amp;permmsgid=msg- f:1845468247863262979&amp;th=199c6b97fe26ff03&amp;view=att&amp;disp=safe&amp;realattid=f_mgirzglh3&amp;zw https://mail.google.com/mail/u/0?ui=2&amp;ik=c225bf958e&amp;attid=0.2&amp;permmsgid=msg-f:1845468247863262979&amp;th=199c6b97fe26ff03&amp;view=att&amp;disp=safe&amp;realattid=f_mgir</t>
   </si>
   <si>
     <t>2026-07-01 12:57:25</t>
   </si>
   <si>
     <t>Roof leak repair (Active project?)</t>
   </si>
   <si>
     <t>01/12/2026 - mason: Roof needs full replacement. Work has been completed that temporarily solves the leak but will need replacement to solve it long term. 9/9
 04/22/2026 - Rusty Modesty: Roof needs full replacement. Work has been completed that temporarily solves the leak but will need replacement to solve it long term. 9/9</t>
   </si>
   <si>
     <t>2026-04-22 16:12:50</t>
   </si>
   <si>
     <t>2025-08-20 11:23:45</t>
   </si>
   <si>
@@ -3031,56 +3111,59 @@
   </si>
   <si>
     <t>FA-0221-2026-1837</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: It is extremley hot/retention issue
 02/24/2026 - Rusty Modesty: Marked as Committed. June
 05/12/2026 - Mason Faltysek: Reached out for clarity on scope of work
 06/03/2026 - Mason Faltysek: Approved by Rusty/Andrew. The estimate has been approved waiting on Lead time from the vendor
 06/08/2026 - Donald Murry: Contractor should be on site tomorrow to begin install
 06/08/2026 - Donald Murry: Install scheduled week of 6/8 pending weather
 06/15/2026 - Mason Faltysek: This is expected to be completed i have followed up with contractor to confirm
 06/15/2026 - Mason Faltysek: Due to weather this will be completed wednesday</t>
   </si>
   <si>
     <t>2026-07-01 12:57:49</t>
   </si>
   <si>
     <t>Concrete Exit Pad</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 2025 project</t>
   </si>
   <si>
+    <t>SI-0221-2026-2009</t>
+  </si>
+  <si>
     <t>01/12/2026 - unknown: 
 02/18/2026 - Philip Loper: 02/18 - Sent an email to Jody @ MCWW and requested a proposal.
 03/02/2026 - Philip Loper: 03/02 - Proposal returned and placed in the 2026 CAPEX folder. Cost is $6,598.52 before freight</t>
   </si>
   <si>
-    <t>2026-03-02 10:35:55</t>
+    <t>2026-08-26 12:49:15</t>
   </si>
   <si>
     <t>Vac Tool Conversion</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 05/05/2026 - Ryan Payne: This was completed by Ops, can be removed</t>
   </si>
   <si>
     <t>Relocate Mat Machines</t>
   </si>
   <si>
     <t>05/05/2026 - Ryan Payne: This was completed already.</t>
   </si>
   <si>
     <t>XPT Sign replaced</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 Customer Damage</t>
   </si>
   <si>
     <t>Hydra Flex - New Hydra Flex</t>
   </si>
   <si>
@@ -3103,51 +3186,51 @@
   </si>
   <si>
     <t>Exit Conveyor Section</t>
   </si>
   <si>
     <t>01/12/2026 - rusty: Post further inspection, this will not be needed. AS
 04/22/2026 - Rusty Modesty: Post further inspection, this will not be needed. AS</t>
   </si>
   <si>
     <t>2026-04-22 16:13:57</t>
   </si>
   <si>
     <t>2026-02-25 13:26:38</t>
   </si>
   <si>
     <t>Canopies over vacuum</t>
   </si>
   <si>
     <t>FA-0301-2026-1894</t>
   </si>
   <si>
     <t>06/01/2026 - Rusty Modesty: Approval received from Clayton through Brandy 6/1/2026
 07/20/2026 - Andrew Folse: Waiting on vendor to confirm install date</t>
   </si>
   <si>
-    <t>2026-07-24 15:18:15</t>
+    <t>2026-09-16 08:23:02</t>
   </si>
   <si>
     <t xml:space="preserve">Blower Project </t>
   </si>
   <si>
     <t>EQ-0302-2025-1200</t>
   </si>
   <si>
     <t>Conveyor rebuild</t>
   </si>
   <si>
     <t>Wind Door Installation - Entrance</t>
   </si>
   <si>
     <t>Tunnel radiant heater</t>
   </si>
   <si>
     <t>FA-0302-2026-1642</t>
   </si>
   <si>
     <t>2026-04-23 14:43:49</t>
   </si>
   <si>
     <t>Chain and rollers</t>
   </si>
@@ -3268,103 +3351,104 @@
 02/16/2026 - Jonathan Blair: It went from 13,000 to 18,500
 02/20/2026 - Rusty Modesty: Additional Request of entire tunnel presented by Todd Thacker.  Pricing adjusted to match complete tunnel project.
 02/23/2026 - Mason Faltysek: Quoted 18500
 Estimated cost 18500
 Delta 0
 04/02/2026 - Rusty Modesty: Currently in production and expected to ship out next week
 04/02/2026 - Rusty Modesty: Ordered
 04/23/2026 - Mason Faltysek: Expected arrival pushed to first week of may</t>
   </si>
   <si>
     <t>2026-04-23 14:25:55</t>
   </si>
   <si>
     <t>Second mat cleaner machine (Dry JKo</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 WX401
 09/22/25 - Sent an email to JKO and requested a proposal. -PL
 09/22/25 - Recieved the proposal from JKO and placed it in the folder. -PL</t>
   </si>
   <si>
     <t>Whitewater Arch (Complete Arch)</t>
   </si>
   <si>
+    <t>SI-0401-2026-2010</t>
+  </si>
+  <si>
     <t>01/12/2026 - unknown: 
 WX401
 09/22/25 - Spoke to Ryan and he informed me that Tommy is requesting the entire arch be replaced. I have sent an email to Terry @ Sonnys and requested,. -PL
 09/22/25 - Terry sent back the quote and I have placed it in the 401 folder - PL
 02/17/2026 - Philip Loper: 2/17 - Sent an email to Terry at Sonnys and requested a proposal.
 02/24/2026 - Philip Loper: 02/24 - Terry replicd back tih the proposal. I have placed it in the CAPEX folder. Total cost is $6,598.52 with tax. Freight is an additional $1,500.00
 02/25/2026 - Rusty Modesty: Revised price from $8,500 to 8,000.00</t>
   </si>
   <si>
-    <t>2026-02-25 13:32:41</t>
+    <t>2026-08-26 12:49:43</t>
   </si>
   <si>
     <t>Take windows out and put roll up doors/ or add vents in tunnel area</t>
   </si>
   <si>
     <t>FA-0401-2026-1811</t>
   </si>
   <si>
     <t>01/12/2026 - Mason Faltysek: Bid received from renascent pricing updated to reflect bid 11/26 MF
 02/16/2026 - Jonathan Blair: Bid received from renascent pricing updated to reflect bid 11/26 MF
 02/23/2026 - Mason Faltysek: Quote 8118.75
 Estimated Cost 8200
 Delta 81.25
 04/02/2026 - Rusty Modesty: Louvers are ordered. Current lead time is 3 to 4 weeks.
 04/17/2026 - Mason Faltysek: Louvers expected to come in May 1st. Lead time has extended
 05/12/2026 - Mason Faltysek: Starting the week of 5/18
 05/18/2026 - Mason Faltysek: Louvers have shipped as of 5/16 espected to land week of 5/18
 05/29/2026 - Mason Faltysek: Louvers arrived onsite
 06/03/2026 - Mason Faltysek: This is completed</t>
   </si>
   <si>
     <t>2026-06-03 09:16:47</t>
   </si>
   <si>
     <t>2026-05-04 09:25:59</t>
   </si>
   <si>
     <t>Smart Water Meter</t>
   </si>
   <si>
-    <t>In-Process</t>
-[...1 lines deleted...]
-  <si>
     <t>EQ-0401-2026-1918</t>
   </si>
   <si>
     <t>06/22/2026 - Andrew Folse: Site has to climb down into a tank to check the water meter. It is dangerous and requires lowering a ladder into the tank and climbing down. This is a safety issue. We plan to install a smart water meter inside the equipment room.
 07/24/2026 - Andrew Folse: Part has been ordered to site. Maintenance will install in August.
 07/30/2026 - Andrew Folse: Meter is onsite
-08/10/2026 - Andrew Folse: Meter is onsite. Waiting for parts to arrive. Will schedule for last week in August</t>
-[...2 lines deleted...]
-    <t>2026-08-10 13:05:59</t>
+08/10/2026 - Andrew Folse: Meter is onsite. Waiting for parts to arrive. Will schedule for last week in August
+08/20/2026 - Andrew Folse: Install 8/28</t>
+  </si>
+  <si>
+    <t>2026-09-14 14:45:54</t>
   </si>
   <si>
     <t>Aqua Lab new</t>
   </si>
   <si>
     <t>Mar</t>
   </si>
   <si>
     <t>EQ-0402-2025-1212</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: EQ-0402-2025-1212</t>
   </si>
   <si>
     <t>XPT Printers</t>
   </si>
   <si>
     <t>01/12/2026 - david: Duplicate entry</t>
   </si>
   <si>
     <t xml:space="preserve">XPT Receipt Printers - 2x </t>
   </si>
   <si>
     <t>Non Capex</t>
   </si>
@@ -3414,63 +3498,73 @@
   <si>
     <t>Landscaping Refresh</t>
   </si>
   <si>
     <t>02/16/2026 - Jonathan Blair: Went from 15,000 to 18,500
 02/18/2026 - Jonathan Blair: Corrected to 15000</t>
   </si>
   <si>
     <t>2026-06-03 16:08:40</t>
   </si>
   <si>
     <t>Sign Clearance Signs for Drive</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 WX402
 10/03/25 - Sent an email to the store asking for additional information and photos - PL</t>
   </si>
   <si>
     <t>2026-06-22 13:02:58</t>
   </si>
   <si>
     <t>Tunnel wall liners</t>
   </si>
   <si>
+    <t>09/02/2026 - Andrew Folse: Tunnel has bare block walls that are dirty and look bad. This project would strictly be for aesthetics.
+09/10/2026 - Mason Faltysek: Panels have been ordered due to time constraints of project being uncommited until 9/2. Working on Estimate with contractor</t>
+  </si>
+  <si>
+    <t>2026-09-10 08:27:04</t>
+  </si>
+  <si>
     <t xml:space="preserve">Gate Control Modules 2x </t>
   </si>
   <si>
     <t>FA-0403-2025-1514</t>
   </si>
   <si>
     <t>01/12/2026 - rusty: ordered 9/30 Completed per Todd Thacker 10/23 -RM</t>
   </si>
   <si>
     <t>2026-02-24 12:31:05</t>
   </si>
   <si>
     <t>City Water Booster Pump</t>
+  </si>
+  <si>
+    <t>Awaiting Approval</t>
   </si>
   <si>
     <t>02/24/2026 - Rusty Modesty: Project addition 2/26. $6768 Pump stand, $500 Tax, $1,000 shipping, $2000 install.</t>
   </si>
   <si>
     <t>2026-02-24 12:33:39</t>
   </si>
   <si>
     <t>Chain - New Chain,rollers, drum and sprocket</t>
   </si>
   <si>
     <t>01/12/2026 - rusty: Duplicate Project. 
 04/22/2026 - Rusty Modesty: Duplicate Project.</t>
   </si>
   <si>
     <t>2026-04-22 16:14:23</t>
   </si>
   <si>
     <t>Tire brush - New Bison Brush for Second Set</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: Abel- This can be removed. Request for material. Not CapEx</t>
   </si>
   <si>
     <t>Create exit lane from exit of tunnel onto Yager Ln</t>
@@ -3552,59 +3646,62 @@
   </si>
   <si>
     <t>2026-04-21 13:09:14</t>
   </si>
   <si>
     <t>20 GPM Grundfos Hydraflex Pump</t>
   </si>
   <si>
     <t>2026-04-27</t>
   </si>
   <si>
     <t>EQ-0405-2026-1798</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 New Pump needed to improve chem quality
 02/25/2026 - Rusty Modesty: New Pump needed to improve chem quality</t>
   </si>
   <si>
     <t>2026-06-01 12:32:08</t>
   </si>
   <si>
     <t>Upgrade Whitewater Arch (Complete Arch)</t>
   </si>
   <si>
+    <t>SI-0405-2026-2011</t>
+  </si>
+  <si>
     <t>01/12/2026 - unknown: 
 WX405
 09/24/25 - Sent and email to the store asking for more information and photos. -PL
 09/24/25 - Spoke to Marketing and they will not replace this arch until next year. Ryan stated there is nothing wrong with the arch, it just does not look like the rest. This will not be replaced. at this time - PL
 02/17/2026 - Philip Loper: 02/17 - Sent an email to Terry @ Sonnys and requested a proposal.
 02/24/2026 - Philip Loper: 02/23 - Terry returned the proposal, and it has been placed in the CAPEX folder.  The cost is $6,598.53 with tax. Freight is an additional $1,500.00</t>
   </si>
   <si>
-    <t>2026-02-25 13:34:39</t>
+    <t>2026-08-26 12:50:10</t>
   </si>
   <si>
     <t>Vac Double Vacuum stall count with shade East side of current vac lane</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: Competition coming in, 5k+ Membership counts and only xx amount of stalls; would need parking curbs as well
 WX405</t>
   </si>
   <si>
     <t>FA-0406-2026-1728</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 WX406
 02/16/2026 - Jonathan Blair: Went from 15,500 to 18,500
 02/23/2026 - Mason Faltysek: Quoted 18500
 Estimated cost 18500
 Delta 0
 04/02/2026 - Rusty Modesty: Currently in production and expected to ship out next week
 04/23/2026 - Mason Faltysek: This is completed</t>
   </si>
   <si>
     <t>2026-04-23 14:28:23</t>
   </si>
   <si>
@@ -3706,55 +3803,58 @@
 02/18/2026 - Rusty Modesty: Updated pricing from $10,000 to $3,500.
 03/13/2026 - Mason Faltysek: Renascent will be out next week 3/16
 05/05/2026 - Mason Faltysek: received estimate and awaiting approval
 05/07/2026 - Mason Faltysek: Expected to be completed 5/7
 05/12/2026 - Mason Faltysek: This has been completed</t>
   </si>
   <si>
     <t>2026-05-18 15:02:41</t>
   </si>
   <si>
     <t>Tower Lights at Exit of Tunnel</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 2025
 WX407
 02/25/2026 - Rusty Modesty: 2025
 WX407</t>
   </si>
   <si>
     <t>2026-04-21 13:10:17</t>
   </si>
   <si>
     <t>2026-04-10 18:57:51</t>
   </si>
   <si>
+    <t>SI-0407-2026-2012</t>
+  </si>
+  <si>
     <t>04/27/2026 - Rusty Modesty: Grand entry arch is damaged and needs to be replaced per Jonathan
 04/27/2026 - Jonathan Blair: Grand entry arch is damaged and needs to be replaced per Jonathan</t>
   </si>
   <si>
-    <t>2026-04-27 11:57:49</t>
+    <t>2026-08-26 12:50:35</t>
   </si>
   <si>
     <t>Prep Gun</t>
   </si>
   <si>
     <t>EQ-0408-2025-1239</t>
   </si>
   <si>
     <t>2025-08-20 11:29:17</t>
   </si>
   <si>
     <t>Brandy Fruia</t>
   </si>
   <si>
     <t>Canopy</t>
   </si>
   <si>
     <t>FA-0408-2025-1456</t>
   </si>
   <si>
     <t>01/12/2026 - fruia_1:  approval from Rusty and Ryan.  Adjusted price to reflect replacing canopies and support braces.</t>
   </si>
   <si>
     <t>Equipment Mitters &amp; Small Rocker for beginning of tunnel</t>
   </si>
@@ -3791,54 +3891,55 @@
     <t>2026-04-23 14:29:21</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 WX408
 09/24/25 - Sent an email to Terry @ Sonnys for a proposal. -PL
 0925/25 - Recieved proposal from Terry. Freight is 1K -PL
 10/03/25 - This is just for the panels. The idea is to reuse the current pumps - PL
 02/17/2026 - Philip Loper: 02/17 - Sent an email to Terry @ Sonnys and requested a proposal.
 03/06/2026 - Philip Loper: 03/05 - Received the proposal from Terry . This has been placed in the CAPEX folder. Cost for 2 panels and 2 pumps, no freight, is $30,585.57</t>
   </si>
   <si>
     <t>2026-04-21 13:10:41</t>
   </si>
   <si>
     <t xml:space="preserve">	EQ-0408-2026-1921</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 WX408
 02/17/2026 - Philip Loper: 02/17 - Sent an email to the team asking for additional information.
 02/18/2026 - Philip Loper: 2/18 - Sent an email to the vendor for a proposal.
 02/18/2026 - Philip Loper: 02/18 - Green Valley returned the proposal and it has been placed inthe capex folder.
 02/25/2026 - Rusty Modesty: WX408
 07/27/2026 - Andrew Folse: Compressor ordered from Green Valley Compressor
-08/10/2026 - Andrew Folse: Parts onsite as of 8/7</t>
-[...2 lines deleted...]
-    <t>2026-08-10 13:25:17</t>
+08/10/2026 - Andrew Folse: Parts onsite as of 8/7
+08/20/2026 - Andrew Folse: Install week of 8/24</t>
+  </si>
+  <si>
+    <t>2026-09-15 16:07:24</t>
   </si>
   <si>
     <t>Canopy over Stand Alone Vacs</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 02/18/2026 - Rusty Modesty: Adjusted to May deployment
 02/18/2026 - Rusty Modesty: Current sonnys canopy stalls are $6,700 per stall + freight and install. Estimate total $33,500 + Freight and install.</t>
   </si>
   <si>
     <t>2026-06-01 12:36:20</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 WX408
 02/25/2026 - Rusty Modesty: WX408</t>
   </si>
   <si>
     <t>2026-04-21 13:11:13</t>
   </si>
   <si>
     <t>EQ-0409-2025-1240</t>
   </si>
   <si>
     <t>Signage - Entrance Arch Right Side</t>
@@ -3986,157 +4087,180 @@
     <t>DRB conversion (TCS Conversion)</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 2025
 WX412</t>
   </si>
   <si>
     <t>Repaint Red vacuum booms</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 WX412</t>
   </si>
   <si>
     <t>2026-04-14 09:51:06</t>
   </si>
   <si>
     <t>EQ-0412-2026-1923</t>
   </si>
   <si>
     <t>04/27/2026 - Jonathan Blair: Water softener head leaking. System is bypassed and site is on hard water.
 07/27/2026 - Andrew Folse: Waiting on vendor scheduling for install date
 08/10/2026 - Andrew Folse: Trying to schedule with vendor. He is working on another capex for us today. Will update with the install date when available.</t>
   </si>
   <si>
-    <t>2026-08-10 13:11:49</t>
+    <t>2026-08-20 12:30:31</t>
   </si>
   <si>
     <t>2026-02-24 12:36:52</t>
+  </si>
+  <si>
+    <t>EQ-0414-2026-2022</t>
   </si>
   <si>
     <t>02/24/2026 - Rusty Modesty: Project addition 2/26
 02/24/2026 - Rusty Modesty: Marked Committed. Nov</t>
   </si>
   <si>
-    <t>2026-02-24 12:39:09</t>
+    <t>2026-09-14 14:48:46</t>
   </si>
   <si>
     <t>Gary Kingsbury</t>
   </si>
   <si>
     <t>Exit gate - for Vacuum Area</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: Not Needed. Copy over from 303</t>
   </si>
   <si>
     <t>Seal and restripe lot</t>
   </si>
   <si>
     <t>2026-01-22 04:02:42</t>
   </si>
   <si>
     <t>Replacement Compressor Pump</t>
   </si>
   <si>
     <t>2026-04-17</t>
   </si>
   <si>
     <t>EQ-0502-2026-1748</t>
   </si>
   <si>
-    <t>04/22/2026 - Gary Kingsbury: Parts ordered on 4/17</t>
-[...2 lines deleted...]
-    <t>2026-05-08 14:07:26</t>
+    <t>04/22/2026 - Gary Kingsbury: Parts ordered on 4/17
+08/20/2026 - Gary Kingsbury: Builder to take care of free of charge.  Will advise if more work needed.
+09/14/2026 - Gary Kingsbury: Maintenace repaired in house</t>
+  </si>
+  <si>
+    <t>2026-09-14 12:37:51</t>
   </si>
   <si>
     <t>Drainage at exit</t>
   </si>
   <si>
-    <t>2026-08-10 15:52:40</t>
+    <t>08/24/2026 - Gary Kingsbury: Builder to take care of free of charge</t>
+  </si>
+  <si>
+    <t>2026-08-24 11:05:56</t>
   </si>
   <si>
     <t>2026-01-22 04:03:11</t>
   </si>
   <si>
     <t>Replace tunnel heater</t>
   </si>
   <si>
     <t>01/12/2026 - Bradley Osborne: This is for 1 heater. 10/15/25 - Mason needs to validate cost  Greg B says defer entirely</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: Completed and paid for in 2024</t>
   </si>
   <si>
     <t xml:space="preserve">Garage door system </t>
   </si>
   <si>
     <t>01/12/2026 - unknown: Deferred by Brad</t>
   </si>
   <si>
     <t>SAL lane</t>
+  </si>
+  <si>
+    <t>EQ-0504-2026-1965</t>
   </si>
   <si>
     <t>01/12/2026 - Bradley Osborne: 504 is above 3000 members.
 04/16/2026 - David Carreon: 504 is above 3000 members.
 06/15/2026 - David Carreon: This is pending the results of the fabricators, if we can use a 3rd party for the enclosure we could save up at least $3k. I will submit the request once I have an answer by the end of the month</t>
   </si>
   <si>
-    <t>2026-07-20 14:07:38</t>
+    <t>2026-08-17 16:58:44</t>
   </si>
   <si>
     <t>2026-01-22 04:03:28</t>
   </si>
   <si>
     <t>2026-07-28 10:10:58</t>
   </si>
   <si>
     <t>Garage Door</t>
   </si>
   <si>
-    <t>2026-07-30 10:18:05</t>
+    <t>FA-0504-2026-2013</t>
+  </si>
+  <si>
+    <t>08/26/2026 - Gary Kingsbury: Quote received with overnight work $13,998</t>
+  </si>
+  <si>
+    <t>2026-08-27 12:56:42</t>
+  </si>
+  <si>
+    <t>EQ-0505-2026-1966</t>
   </si>
   <si>
     <t>01/12/2026 - Bradley Osborne: 3000 Members is when we add these
 05/14/2026 - David Carreon: 3000 Members is when we add these</t>
   </si>
   <si>
-    <t>2026-05-14 12:35:31</t>
+    <t>2026-08-17 16:59:16</t>
   </si>
   <si>
     <t>2026-01-22 04:04:50</t>
   </si>
   <si>
     <t>Canopy above XPT</t>
   </si>
   <si>
     <t>2025-05-14</t>
   </si>
   <si>
     <t>EQ-506-2025-1330</t>
+  </si>
+  <si>
+    <t>2026-09-16 08:07:30</t>
   </si>
   <si>
     <t xml:space="preserve">Concrete at Tunnel Exit and metal Exit Plate </t>
   </si>
   <si>
     <t>FA-0506-2025-1528</t>
   </si>
   <si>
     <t xml:space="preserve">01/12/2026 - Mason Faltysek: Demo Existing concrete, remove existing drain, set new catch basin, and pour back. </t>
   </si>
   <si>
     <t>2026-05-28</t>
   </si>
   <si>
     <t>EQ-0506-2026-1820</t>
   </si>
   <si>
     <t>02/18/2026 - Philip Loper: 02/18 - Sent an email to Gary and team requesting additional information.
 02/25/2026 - Philip Loper: 02/25 - Sent an email to Eric @ Vaughn and requested a proposal.
 02/26/2026 - Philip Loper: 02/26 - Received the proposal from Eric @ Vaughn. It has been placed in the folder. Total tost for Chain, Rollers and Sprockets is $8,606.22
 06/18/2026 - Gary Kingsbury: Completed 6/18/26</t>
   </si>
   <si>
     <t>2026-06-18 13:49:10</t>
   </si>
@@ -4186,50 +4310,53 @@
   <si>
     <t>01/12/2026 - rusty: RM Updated per Haglage Quote. Expected completion week of 10/6</t>
   </si>
   <si>
     <t>Increase size of vac producer</t>
   </si>
   <si>
     <t>01/12/2026 - rusty: Deferred for 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Signage - Entrance signage </t>
   </si>
   <si>
     <t>Signage - Grand Entry Arch</t>
   </si>
   <si>
     <t>Building improvement - Close off area in Exit of Wash Bay</t>
   </si>
   <si>
     <t>FA-0508-2025-1444</t>
   </si>
   <si>
     <t>01/12/2026 - mason: Brad Wants to move up</t>
   </si>
   <si>
+    <t>December</t>
+  </si>
+  <si>
     <t>01/12/2026 - unknown: Chain was replaced 12/1/21 391K Cars Inspected 6/25
 07/28/2026 - Gary Kingsbury: Chain was replaced 12/1/21 391K Cars Inspected 6/25</t>
   </si>
   <si>
     <t>2026-08-14 07:27:23</t>
   </si>
   <si>
     <t>2025-08-20 12:14:08</t>
   </si>
   <si>
     <t>Tunnel Heater / Gas Conversion</t>
   </si>
   <si>
     <t>01/12/2026 - rusty: Pushed to 2026 with larger budget</t>
   </si>
   <si>
     <t>Additional Air compressor</t>
   </si>
   <si>
     <t>EQ-0508-2026-1822</t>
   </si>
   <si>
     <t>02/24/2026 - Philip Loper: 02/24 - Sent an email to Chris @ Aircentric and requested a proposal.
 02/25/2026 - Philip Loper: 02/25 - Proposal returned and placed in the CAPEX folder. Cost is $7,744 before tax and installation cost.
 05/28/2026 - Gary Kingsbury: Ships on 6/18</t>
@@ -4245,187 +4372,235 @@
   </si>
   <si>
     <t>01/29/2026 - Mason Faltysek: Electrical work has begun. Heaters expected to be installed by end of next week 2/2
 02/11/2026 - Mason Faltysek: Heaters expected to arrive 2/12
 02/27/2026 - Gary Kingsbury: Heaters have been installed.  Project finalization to be finished mid March per contractor.</t>
   </si>
   <si>
     <t>2026-03-20 06:59:50</t>
   </si>
   <si>
     <t>Rhino Mat Cleaner Repair/Replace</t>
   </si>
   <si>
     <t>07/22/2026 - Gary Kingsbury: Adding wash tub to replace Rhino Mat. Cost below capex threshold at $1700</t>
   </si>
   <si>
     <t>2026-07-22 08:10:01</t>
   </si>
   <si>
     <t>Vacuum upgrade</t>
   </si>
   <si>
     <t>2026-07-24 11:11:49</t>
   </si>
   <si>
+    <t>2026-09-07</t>
+  </si>
+  <si>
+    <t>EQ-0508-2026-1990</t>
+  </si>
+  <si>
     <t>02/18/2026 - Philip Loper: 02/18 - Sent an email to Gary and team requesting additional information.
 02/25/2026 - Philip Loper: 02/25 - Sent an email to Eric @ Vaughn and requested a proposal.
-02/26/2026 - Philip Loper: 02/26 - Proposal was returned from Eric @ Vaughn. The cost for the chain and roller is $9,307.75. Freight is not included.</t>
-[...2 lines deleted...]
-    <t>2026-08-14 13:38:18</t>
+02/26/2026 - Philip Loper: 02/26 - Proposal was returned from Eric @ Vaughn. The cost for the chain and roller is $9,307.75. Freight is not included.
+09/15/2026 - Gary Kingsbury: Completed 9/16</t>
+  </si>
+  <si>
+    <t>2026-09-15 20:08:21</t>
+  </si>
+  <si>
+    <t>2026-08-17</t>
   </si>
   <si>
     <t>EQ-0509-2026-1955</t>
   </si>
   <si>
     <t>01/12/2026 - Bradley Osborne: 233,700 Cars on current chain
 02/16/2026 - Gary Kingsbury: 233,700 Cars on current chain
 02/18/2026 - Philip Loper: 02/18 - Sent an email to Gary and team requesting additional information.
 02/25/2026 - Philip Loper: 02/25  - Sent an email to Eric @ Vaughn and requested a proposal.
 03/02/2026 - Gary Kingsbury: Moved to Q4
-05/29/2026 - Gary Kingsbury: Changed from 516 due to wear of chain at 509.  386,000 Cars on current chain</t>
-[...2 lines deleted...]
-    <t>2026-08-14 07:39:55</t>
+05/29/2026 - Gary Kingsbury: Changed from 516 due to wear of chain at 509.  386,000 Cars on current chain
+09/15/2026 - Gary Kingsbury: Completed 9/15</t>
+  </si>
+  <si>
+    <t>2026-09-15 20:09:20</t>
   </si>
   <si>
     <t>EQ-0510-2025-1264</t>
   </si>
   <si>
     <t>2025-08-20 12:16:51</t>
   </si>
   <si>
     <t>Entrance Tunnel Heater</t>
   </si>
   <si>
     <t>EQ-0510-2025-1581</t>
   </si>
   <si>
-    <t>2026-01-20 10:22:01</t>
+    <t>09/21/2026 - Gary Kingsbury: Quote from Wellman serrvices cane in at $4,865.00</t>
+  </si>
+  <si>
+    <t>2026-09-21 14:52:33</t>
   </si>
   <si>
     <t>2026-04-14</t>
   </si>
   <si>
     <t>EQ-0510-2026-1751</t>
   </si>
   <si>
     <t>01/12/2026 - Bradley Osborne: 423,000 Cars on current chain
 02/16/2026 - Gary Kingsbury: 423,000 Cars on current chain
 02/18/2026 - Philip Loper: 02/18 - Sent an email to Gary and team requesting additional information.
 02/25/2026 - Philip Loper: 02/25 - Sent an email to Eric @ Vaughn and requested a proposal.
 03/04/2026 - Philip Loper: 02/26 - Eric Replied back to the proposal and this has been placed in the CAPEX folder. Total Cost for Chain and Rollers is $6,684.80
 03/12/2026 - Gary Kingsbury: This needs a Heco pulse conversion added
 04/13/2026 - Gary Kingsbury: Quotes higher than original estimate
 05/15/2026 - Gary Kingsbury: Completed 4/14</t>
   </si>
   <si>
     <t>2026-05-15 07:32:51</t>
   </si>
   <si>
     <t>Replace old Superior Dryers with Sonnys</t>
   </si>
   <si>
     <t>2026-02-16 10:42:24</t>
   </si>
   <si>
+    <t>2026-09-21 14:57:50</t>
+  </si>
+  <si>
+    <t>Tunnel Entrance Heater</t>
+  </si>
+  <si>
+    <t>2026-09-22</t>
+  </si>
+  <si>
+    <t>FA-0510-2026-2062</t>
+  </si>
+  <si>
+    <t>2026-09-22 06:20:36</t>
+  </si>
+  <si>
     <t>EQ-0511-2025-1340</t>
   </si>
   <si>
     <t>Tunnel exit hard door</t>
   </si>
   <si>
-    <t>2026-07-28 08:27:09</t>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>FA-0511-2026-2042</t>
+  </si>
+  <si>
+    <t>09/09/2026 - Gary Kingsbury: $ 9,477.00 vendor quote.  20 hours of labor from Maintenance for prep and electrical
+09/14/2026 - Gary Kingsbury: Vendor up to 4 weeks out for material
+09/15/2026 - Gary Kingsbury: updated estimated cost to reflect quote and labor</t>
+  </si>
+  <si>
+    <t>2026-09-15 20:23:28</t>
   </si>
   <si>
     <t>2026-07-24 11:13:19</t>
   </si>
   <si>
     <t>Front end conveyor rebuild</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: New conveyor needed 2026</t>
   </si>
   <si>
     <t>Conveyor track and chain (replace entire Conveyor)</t>
   </si>
   <si>
     <t>2026-01-02</t>
   </si>
   <si>
     <t>EQ-0512-2026-1643</t>
   </si>
   <si>
     <t>02/05/2026 - Philip Loper: Total CAPEX Cost $80,939 This project finished on 01/29/26 -PL</t>
   </si>
   <si>
     <t>2026-02-05 11:20:32</t>
   </si>
   <si>
-    <t>2026-07-28 08:27:25</t>
+    <t>FA-0512-2026-2043</t>
+  </si>
+  <si>
+    <t>09/09/2026 - Gary Kingsbury: $ 9,928.00 vendor quote.  10 hours of labor from maintenance for prep and electrical.
+09/14/2026 - Gary Kingsbury: Vendor up to 4 weeks out for material
+09/15/2026 - Gary Kingsbury: Updated estimated cost to reflect quote and labor</t>
+  </si>
+  <si>
+    <t>2026-09-15 20:24:45</t>
   </si>
   <si>
     <t>2026-07-24 11:14:28</t>
   </si>
   <si>
     <t>Conveyor Chain, Rollers, Rebuild</t>
   </si>
   <si>
     <t>2026-03-13</t>
   </si>
   <si>
     <t>EQ-0513-2026-1707</t>
   </si>
   <si>
     <t>01/12/2026 - Mason Faltysek: Confirmed with Josh Weaver, Conveyor frame is in good shape, WIll need welds on conveyor supports, and new top deck ears by roller up and roller down.
 WX513
 09/23/25 - Sent an email over to Jody at MCWW and requested a proposal for the conveyor change out. -PL
 09/26/25 - Texas Wash Works returned the proposal and I have placed it in the folder. - PL
 March?
 02/09/2026 - Gary Kingsbury: Confirmed with Josh Weaver, Conveyor frame is in good shape, WIll need welds on conveyor supports, and new top deck ears by roller up and roller down.
 WX513
 09/23/25 - Sent an email over to Jody at MCWW and requested a proposal for the conveyor change out. -PL
 09/26/25 - Texas Wash Works returned the proposal and I have placed it in the folder. - PL
 March?
 02/18/2026 - Philip Loper: 02/18 - Sent an email to Gary and team requesting additional information.
 02/25/2026 - Philip Loper: 02/25  - Sent an email to Eric @ Vaughn and requested a proposal. Received an email from Gary on this date requestin</t>
   </si>
   <si>
     <t>2026-04-27 08:06:27</t>
   </si>
   <si>
     <t>New Exit Wind Door</t>
   </si>
   <si>
     <t>EQ-0513-2026-1961</t>
   </si>
   <si>
     <t>08/14/2026 - Gary Kingsbury: Quotes from Gallop and Hy-Tech received.</t>
   </si>
   <si>
-    <t>2026-08-14 07:13:20</t>
+    <t>2026-08-18 08:59:25</t>
   </si>
   <si>
     <t>new concrete around underground tanks</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 Settling issues</t>
   </si>
   <si>
     <t>Resealing/Striping</t>
   </si>
   <si>
     <t>2026-01-22 04:34:05</t>
   </si>
   <si>
     <t>Winter Hut</t>
   </si>
   <si>
     <t>FA-0513-2026-1661</t>
   </si>
   <si>
     <t>02/05/2026 - Mason Faltysek: Hut has been ordered 2/3 expected to ship 2/6
 02/11/2026 - Mason Faltysek: Arrived onsite 2/10</t>
   </si>
   <si>
@@ -4490,61 +4665,67 @@
 02/05/2026 - Mason Faltysek: tunnel heaters are ordered L shaped heater on back order expected to arrive in 4 weeks as of 2/3 stright line heater arriving sooner but will be installed all at one time due to gas lines
 03/12/2026 - Mason Faltysek: deferred per brad. Site would have to close for two days for install</t>
   </si>
   <si>
     <t>2026-04-23 14:44:32</t>
   </si>
   <si>
     <t>2026-03-19</t>
   </si>
   <si>
     <t>EQ-0514-2026-1708</t>
   </si>
   <si>
     <t>02/18/2026 - Philip Loper: 02/18 - Sent an email to Jody @ MCWW requesting a proposal.
 03/04/2026 - Philip Loper: 03/04 - MCWW returned the proposal, and it has been placed in the CAPEX folder.  Total Cost of Equipment is $18,517.52
 04/17/2026 - Gary Kingsbury: Arrived on site 4/14</t>
   </si>
   <si>
     <t>2026-05-01 06:21:08</t>
   </si>
   <si>
     <t>FA-0517-2025-1413</t>
   </si>
   <si>
     <t>01/12/2026 - mason: FA-0517-2025-1413</t>
+  </si>
+  <si>
+    <t>2026-09-25</t>
+  </si>
+  <si>
+    <t>EQ-0517-2026-2065</t>
   </si>
   <si>
     <t>01/12/2026 - Bradley Osborne: 209,900 Cars on current chain.
 02/16/2026 - Gary Kingsbury: 209,900 Cars on current chain.
 02/18/2026 - Philip Loper: 02/18 - Sent an email to Gary and team requesting additional information.
 02/25/2026 - Philip Loper: 02/25  - Sent an email to Eric @ Vaughn and requested a proposal.
 02/26/2026 - Philip Loper: 02/26 - Received the proposal from Vaughn. It has been placed in the CAPEX folder. Cost from Vaughn is $7,553.93
 03/02/2026 - Gary Kingsbury: Moved to Q4</t>
   </si>
   <si>
-    <t>2026-03-02 15:30:48</t>
+    <t>2026-09-25 06:29:42</t>
   </si>
   <si>
     <t>01/12/2026 - Henry Shine: Capex R&amp;M</t>
   </si>
   <si>
     <t>FA-0518-2025-1412</t>
   </si>
   <si>
     <t>conveyor entrance and exit rebuild</t>
   </si>
   <si>
     <t>02/25/2026 - Philip Loper: 02/25 - Spoke to Garty and he stated his team will get me the price list for this job.</t>
   </si>
   <si>
     <t>2026-01-22 04:37:38</t>
   </si>
   <si>
     <t>Landscaping - Bushes/Stone</t>
   </si>
   <si>
     <t>01/12/2026 - Bradley Osborne: Capex R&amp;M (neighbor complaints Rock against fence)
 02/17/2026 - Bradley Osborne: Capex R&amp;M (neighbor complaints Rock against fence)
 02/25/2026 - Bradley Osborne: Get scope</t>
   </si>
   <si>
@@ -4786,80 +4967,86 @@
     <t>Canister Vacs replaced</t>
   </si>
   <si>
     <t>2026-01-22 04:45:30</t>
   </si>
   <si>
     <t>Concrete at entrance</t>
   </si>
   <si>
     <t>Additional Grundfoss pumps</t>
   </si>
   <si>
     <t>EQ-0705-2026-1713</t>
   </si>
   <si>
     <t>02/16/2026 - Gary Kingsbury: addition of two Grundfoss pumps
 02/18/2026 - Philip Loper: 02/18 - Sent an email to the site requesting additional information and photos.</t>
   </si>
   <si>
     <t>2026-05-29 10:18:44</t>
   </si>
   <si>
     <t>Camera system repairs</t>
   </si>
   <si>
-    <t>2026-07-16 16:19:37</t>
+    <t>2026-08-17 16:56:46</t>
   </si>
   <si>
     <t>Mitter frame (Whole replacement)</t>
   </si>
   <si>
     <t>2026-06-16</t>
   </si>
   <si>
     <t>EQ-0706-2026-1852</t>
   </si>
   <si>
     <t>02/18/2026 - Philip Loper: 02/18 - Sent an email to Jody @ MCWW requesting a proposal.
 02/18/2026 - Philip Loper: 02/18 - MCWW has returned a proposal for the mitter and it has been placed in the CAPEX folder. Cost is $13,882.78 before tax.
 02/25/2026 - Philip Loper: 02/25 - Sent an email to Jody @ MCWW and requested a proposal. Informed him it needed to be a wide mitter to clear the tire shine and the system is 208V
 07/20/2026 - Gary Kingsbury: Ship date 8/4
 08/10/2026 - Gary Kingsbury: Mitter has been delivered.  8/12 scheduled install
 08/13/2026 - Gary Kingsbury: Completed 8/12</t>
   </si>
   <si>
     <t>2026-08-13 08:36:53</t>
   </si>
   <si>
     <t>2026-07-28 10:04:01</t>
   </si>
   <si>
     <t>Replace HP Rinse pump</t>
   </si>
   <si>
-    <t>2026-08-14 13:34:57</t>
+    <t>EQ-0706-2026-1964</t>
+  </si>
+  <si>
+    <t>09/15/2026 - Gary Kingsbury: Pump on location</t>
+  </si>
+  <si>
+    <t>2026-09-15 20:15:58</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: Chain was replaced 12/1/22 364K Cars</t>
   </si>
   <si>
     <t>2025-08-20 12:20:07</t>
   </si>
   <si>
     <t>Floor Heat</t>
   </si>
   <si>
     <t>2026-04-17 06:20:20</t>
   </si>
   <si>
     <t>2025-08-20 12:21:19</t>
   </si>
   <si>
     <t>Auto Wash Replacement Shroud</t>
   </si>
   <si>
     <t>FA-0707-2025-1493</t>
   </si>
   <si>
     <t>01/12/2026 - mason: Complete</t>
   </si>
@@ -4933,96 +5120,112 @@
     <t>06/15/2026 - Mason Faltysek: Toledo door coming out to quote. Gallop has supplied quote. Hitech is quoting the installation of the door.
 06/15/2026 - Gary Kingsbury: Gallop quote is in equipment diagrams folder $10,427.59
 07/20/2026 - Gary Kingsbury: Final quote from Toledo received.  Installation quote from Hy tech also received
 07/28/2026 - Gary Kingsbury: Security door from Toledo requires mason work to install outside building.  Separate Capex will be put in for this.   Only Gallop wind door will be installed at exit.</t>
   </si>
   <si>
     <t>2026-07-22 08:12:53</t>
   </si>
   <si>
     <t>Landscaping near XPT</t>
   </si>
   <si>
     <t>2026-01-22 04:50:36</t>
   </si>
   <si>
     <t>2026-07-31</t>
   </si>
   <si>
     <t>EQ-0709-2026-1939</t>
   </si>
   <si>
     <t>07/28/2026 - Gary Kingsbury: Asked Phil to quote this out 7/28
 07/31/2026 - Gary Kingsbury: PO # assigned and sent to MCWW to process order</t>
   </si>
   <si>
-    <t>2026-07-31 07:45:45</t>
+    <t>2026-08-20 14:50:22</t>
   </si>
   <si>
     <t>Replace HP water lines to prep with stainless tubing and install double boom.</t>
   </si>
   <si>
     <t xml:space="preserve">prep pump </t>
   </si>
   <si>
     <t>2025-09-29</t>
   </si>
   <si>
     <t xml:space="preserve">                            EQ-0711-2025-1470     </t>
   </si>
   <si>
     <t>01/12/2026 - rusty: All components ordered</t>
   </si>
   <si>
     <t>Tunnel Lighting</t>
   </si>
   <si>
     <t>2026-08-14</t>
   </si>
   <si>
-    <t>08/14/2026 - Gary Kingsbury: Quote received to replace/add 11 lights with cords at $2652.86</t>
-[...2 lines deleted...]
-    <t>2026-08-14 13:46:27</t>
+    <t>EQ-0712-2026-1968</t>
+  </si>
+  <si>
+    <t>08/14/2026 - Gary Kingsbury: Quote received to replace/add 11 lights with cords at $2652.86
+09/15/2026 - Gary Kingsbury: Deferred (the PO was cancelled). Live PO at this store: FA-0712-2026-1962 (Ordered)</t>
+  </si>
+  <si>
+    <t>2026-09-16 07:48:47</t>
   </si>
   <si>
     <t>2026-07-28 10:07:11</t>
   </si>
   <si>
     <t>Entrance Wind Door</t>
   </si>
   <si>
-    <t>2026-08-14 13:47:19</t>
+    <t>2026-08-20</t>
+  </si>
+  <si>
+    <t>EQ-0712-2026-1984</t>
+  </si>
+  <si>
+    <t>2026-08-20 08:07:54</t>
   </si>
   <si>
     <t>2026-07-28 10:09:26</t>
   </si>
   <si>
     <t>Chain &amp; Rollers, Conveyor rebuild</t>
   </si>
   <si>
-    <t>2026-08-14 13:45:38</t>
+    <t>EQ-0712-2026-1983</t>
+  </si>
+  <si>
+    <t>08/20/2026 - Gary Kingsbury: Vaughan quote at $9789.13</t>
+  </si>
+  <si>
+    <t>2026-09-10 06:12:01</t>
   </si>
   <si>
     <t>2026-07-28 10:14:09</t>
   </si>
   <si>
     <t>Prep Area Tunnel Heat</t>
   </si>
   <si>
     <t>2026-08-14 13:45:55</t>
   </si>
   <si>
     <t>2025-08-20 12:22:15</t>
   </si>
   <si>
     <t>FA-0713-2025-1502</t>
   </si>
   <si>
     <t>2025-08-20 12:23:07</t>
   </si>
   <si>
     <t xml:space="preserve">	FA-0714-2025-1503</t>
   </si>
   <si>
     <t>715 - Winter Hut</t>
   </si>
@@ -5074,84 +5277,91 @@
   <si>
     <t>2026-06-01 12:33:23</t>
   </si>
   <si>
     <t>2 AutoSentry upgrades from Win7</t>
   </si>
   <si>
     <t>2026-06-01 12:33:48</t>
   </si>
   <si>
     <t>POS upgrade from Win7 (PC only)</t>
   </si>
   <si>
     <t>2026-06-01 12:34:04</t>
   </si>
   <si>
     <t>2026-05-18 16:04:32</t>
   </si>
   <si>
     <t>Tablet Project</t>
   </si>
   <si>
     <t>EQ-0802-2026-1807</t>
   </si>
   <si>
+    <t>2026-09-14 14:53:52</t>
+  </si>
+  <si>
     <t>2026-06-01 12:32:52</t>
   </si>
   <si>
     <t>Tablet Set up</t>
   </si>
   <si>
     <t>Add doors to dumpster enclosure</t>
   </si>
   <si>
     <t>2026-06-01 16:44:08</t>
   </si>
   <si>
-    <t>2026-05-14 13:14:09</t>
-[...2 lines deleted...]
-    <t>2026-05-14 13:14:34</t>
+    <t>2026-08-17 16:40:00</t>
+  </si>
+  <si>
+    <t>01/12/2026 - unknown: 
+08/17/2026 - David Carreon: Moving this project to September due to camera project</t>
+  </si>
+  <si>
+    <t>2026-09-08 14:43:21</t>
   </si>
   <si>
     <t>EQ-0804-2026-1890</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 188,000 cars on current chain but showing excessive wear.
 02/18/2026 - Philip Loper: 02/18 - Sent an email to Eric @ Vaughn and requested a proposal for chain and rollers.
 02/24/2026 - Philip Loper: 02/19 - Eric @ Vaughn returned the proposal. Chain, rollers, sprocket, and freight is $9,700.79
 07/20/2026 - Andrew Folse: Install scheduled for Thursday 7/23</t>
   </si>
   <si>
     <t>2026-07-23 14:17:27</t>
   </si>
   <si>
     <t>1 AutoSentry upgrade from Win7 Lane2</t>
   </si>
   <si>
-    <t>2026-07-18 19:36:33</t>
+    <t>2026-09-21 11:35:12</t>
   </si>
   <si>
     <t>Vac Motor Star Cabinet (remove VFD and add starters)</t>
   </si>
   <si>
     <t>Compressor</t>
   </si>
   <si>
     <t>EQ-0805-2026-1711</t>
   </si>
   <si>
     <t>02/16/2026 - Jonathan Blair: Went from 6,500 to 5,700.
 02/18/2026 - Philip Loper: 02/18 - Sent an email to the site asking for additional information.
 02/18/2026 - Philip Loper: 02/18 - Sent an email to Green valley and requested a proposal.
 02/18/2026 - Philip Loper: 02/18 - Green valley returned the proposal and I have placed it in the 2026 CAPEX folder.
 02/18/2026 - Philip Loper: The price is $4,104.84 with tax and freight.
 03/26/2026 - Gary Kingsbury: 4 hours labor</t>
   </si>
   <si>
     <t>2026-04-07 10:36:54</t>
   </si>
   <si>
     <t>2026-03-17</t>
   </si>
   <si>
@@ -5179,56 +5389,59 @@
 WO: 66422
 03/05/2026 - Caleb Harris: WO: 66422
 03/12/2026 - Brandy Fruia: WO: 66422
 03/25/2026 - Bradley Osborne: WO: 66422
 03/25/2026 - Bradley Osborne: WO: 66422
 05/21/2026 - Gary Kingsbury: Quote from vendor came in at $14,488.07.  We are supplying 65 of the wall panels we have in storage
 06/15/2026 - Andrew Folse: Panels are onsite, Maintenance is meeting with contractor on 6/15 to plan install
 07/20/2026 - Andrew Folse: Contractor should finish install the night of 7/20
 07/27/2026 - Andrew Folse: Contractor delayed, should finish install on 7/27. There are only 15 wall panels left to install</t>
   </si>
   <si>
     <t>2026-08-10 13:49:36</t>
   </si>
   <si>
     <t>1 AutoSentry upgrades from Win7</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 02/19/2026 - Bradley Osborne: May not need.
 06/01/2026 - David Carreon: This was done through R&amp;M they spent about $1700 in May of 2025</t>
   </si>
   <si>
     <t>2026-06-01 13:12:31</t>
   </si>
   <si>
+    <t xml:space="preserve">	EQ-0806-2026-1992</t>
+  </si>
+  <si>
     <t>01/12/2026 - unknown: 207,000 cars on current chain. Not needed per Kain 10/23
 02/18/2026 - Philip Loper: 02/18 - Sent an email to Wric @ Vaughn and requested a proposal.
 02/24/2026 - Philip Loper: 02/24 - Eric Returned the proposal and it has been placed in the CAPEX folder. The cost is $9,700.79</t>
   </si>
   <si>
-    <t>2026-07-27 11:37:20</t>
+    <t>2026-09-16 08:24:37</t>
   </si>
   <si>
     <t xml:space="preserve">Repair concrete Driveway </t>
   </si>
   <si>
     <t>2025-03-31 08:55:43</t>
   </si>
   <si>
     <t>Landscaping: mulch beds</t>
   </si>
   <si>
     <t>Soft Start VAc cabinets to replace VFDs</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 https://drive.google.com/file/d/1HS1IFmg-VY6pxrPjCGBhGtbC3ZT0wmMI/view?usp=sharing</t>
   </si>
   <si>
     <t>Touch IT from Win7</t>
   </si>
   <si>
     <t>Cameras, back of property cameras</t>
   </si>
   <si>
     <t>01/12/2026 - rusty: This is possibly not CAPEX - David talk with Caleb - JMCC</t>
@@ -5275,51 +5488,51 @@
     <t>Concrete work Tunnel Exit</t>
   </si>
   <si>
     <t>01/12/2026 - mason: Bid received 11/26</t>
   </si>
   <si>
     <t>Tablet and networking set up</t>
   </si>
   <si>
     <t xml:space="preserve">EQ-0809-2026-1717 </t>
   </si>
   <si>
     <t>02/19/2026 - Bradley Osborne: Going to use this for a tablet instead of an enclosure and new terminal saving around $6-$7k.
 03/20/2026 - Gary Kingsbury: Quote for tablet, pin pad, and printer at $7371.51</t>
   </si>
   <si>
     <t>2026-04-16 10:49:57</t>
   </si>
   <si>
     <t>Standalone POS with PAX reader at pay stations. (SAL)</t>
   </si>
   <si>
     <t>02/19/2026 - Bradley Osborne: Not needed with tablet</t>
   </si>
   <si>
-    <t>2026-02-19 13:16:15</t>
+    <t>2026-09-14 14:54:21</t>
   </si>
   <si>
     <t>2026-04-16 10:51:29</t>
   </si>
   <si>
     <t>2 AutoSentry upgrade from Win7</t>
   </si>
   <si>
     <t>2026-04-16 10:50:31</t>
   </si>
   <si>
     <t>2026-04-16 10:50:19</t>
   </si>
   <si>
     <t>40 HP Producer</t>
   </si>
   <si>
     <t>01/12/2026 - Mason Faltysek: Clam Shell on producer is starting to split March?
 02/18/2026 - Philip Loper: 02/18 - Sent an email to Jody @ MCWW and requested a proposal.
 02/19/2026 - Philip Loper: 02/19 - Sent an email to Jody @ MCWW requesting a proposal.
 02/19/2026 - Philip Loper: 02/19 - Recieved a proposal from Jody @ MCWW. This was placed in the CAPEX folder. The cost is $17,079.77 .</t>
   </si>
   <si>
     <t>2026-02-19 14:43:28</t>
   </si>
@@ -5356,63 +5569,66 @@
     <t>01/12/2026 - rusty: Move to Q3 - JMCC</t>
   </si>
   <si>
     <t>Laguna Tunnel Controller or Washlink PC upgrade</t>
   </si>
   <si>
     <t>Complete February</t>
   </si>
   <si>
     <t>EQ-0814-2025-1203</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: Intalled/ Replaced</t>
   </si>
   <si>
     <t>2025-08-20 12:24:05</t>
   </si>
   <si>
     <t>Dual Prep Unit</t>
   </si>
   <si>
     <t>01/12/2026 - unknown: 
 03/19/2026 - Eric Dunn: testing note</t>
   </si>
   <si>
-    <t>2026-05-14 13:14:45</t>
+    <t>2026-08-17 16:48:45</t>
   </si>
   <si>
     <t>2026-07-27 12:11:11</t>
   </si>
   <si>
     <t>High Pressure Pump Replacement</t>
   </si>
   <si>
+    <t>EQ-0816-2026-1937</t>
+  </si>
+  <si>
     <t>07/27/2026 - Andrew Folse: We have spent more than 4k in 1 year replacing hoses due to the pump being oversized</t>
   </si>
   <si>
-    <t>2026-07-28 12:49:04</t>
+    <t>2026-08-16 13:09:07</t>
   </si>
   <si>
     <t>2026-07-27 12:12:48</t>
   </si>
   <si>
     <t>EQ-0817-2026-1938</t>
   </si>
   <si>
     <t>07/28/2026 - Andrew Folse: we have spent more than 4k in 1 year replacing hoses due to the pump being oversized</t>
   </si>
   <si>
     <t>2026-07-30 16:37:42</t>
   </si>
   <si>
     <t>2026-04-22 12:59:57</t>
   </si>
   <si>
     <t>Chase Cursey</t>
   </si>
   <si>
     <t>Test Vacuum</t>
   </si>
   <si>
     <t>2 months</t>
   </si>
@@ -5837,54 +6053,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA680"/>
+  <dimension ref="A1:AA685"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="Z2" sqref="Z2:Z680"/>
+      <selection activeCell="Z2" sqref="Z2:Z685"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -10113,90 +10329,90 @@
       <c r="X76" t="s">
         <v>38</v>
       </c>
       <c r="Z76" s="1"/>
       <c r="AA76" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="77" spans="1:27">
       <c r="A77" t="s">
         <v>46</v>
       </c>
       <c r="B77" t="s">
         <v>47</v>
       </c>
       <c r="C77">
         <v>100</v>
       </c>
       <c r="D77">
         <v>103</v>
       </c>
       <c r="E77" t="s">
         <v>151</v>
       </c>
       <c r="H77" t="s">
-        <v>152</v>
+        <v>30</v>
       </c>
       <c r="I77">
         <v>6000.0</v>
       </c>
       <c r="K77" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77">
         <v>0.0</v>
       </c>
       <c r="N77" t="s">
         <v>38</v>
       </c>
       <c r="O77" t="s">
         <v>112</v>
       </c>
       <c r="P77" t="s">
         <v>16</v>
       </c>
       <c r="S77" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="V77">
         <v>2026</v>
       </c>
       <c r="W77" t="s">
         <v>37</v>
       </c>
       <c r="X77" t="s">
         <v>38</v>
       </c>
       <c r="Z77" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="AA77" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="78" spans="1:27">
       <c r="A78" t="s">
         <v>46</v>
       </c>
       <c r="B78" t="s">
         <v>47</v>
       </c>
       <c r="C78">
         <v>100</v>
       </c>
       <c r="D78">
         <v>103</v>
       </c>
       <c r="E78" t="s">
         <v>117</v>
       </c>
       <c r="I78">
         <v>45000.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78">
@@ -10225,51 +10441,51 @@
       </c>
       <c r="X78" t="s">
         <v>38</v>
       </c>
       <c r="Z78" s="1" t="s">
         <v>60</v>
       </c>
       <c r="AA78" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="79" spans="1:27">
       <c r="A79" t="s">
         <v>46</v>
       </c>
       <c r="B79" t="s">
         <v>47</v>
       </c>
       <c r="C79">
         <v>100</v>
       </c>
       <c r="D79">
         <v>103</v>
       </c>
       <c r="E79" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="I79">
         <v>40000.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79">
         <v>0.0</v>
       </c>
       <c r="N79" t="s">
         <v>38</v>
       </c>
       <c r="O79" t="s">
         <v>35</v>
       </c>
       <c r="P79" t="s">
         <v>33</v>
       </c>
       <c r="Q79" t="s">
         <v>122</v>
       </c>
       <c r="S79" t="s">
         <v>50</v>
       </c>
@@ -10337,316 +10553,316 @@
       </c>
       <c r="X80" t="s">
         <v>38</v>
       </c>
       <c r="Z80" s="1" t="s">
         <v>137</v>
       </c>
       <c r="AA80" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="81" spans="1:27">
       <c r="A81" t="s">
         <v>46</v>
       </c>
       <c r="B81" t="s">
         <v>47</v>
       </c>
       <c r="C81">
         <v>100</v>
       </c>
       <c r="D81">
         <v>103</v>
       </c>
       <c r="E81" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="I81">
         <v>18514.0</v>
       </c>
       <c r="K81" t="s">
         <v>31</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81">
         <v>0.0</v>
       </c>
       <c r="N81" t="s">
         <v>38</v>
       </c>
       <c r="O81" t="s">
         <v>35</v>
       </c>
       <c r="P81" t="s">
         <v>16</v>
       </c>
       <c r="Q81" t="s">
         <v>49</v>
       </c>
       <c r="S81" t="s">
         <v>36</v>
       </c>
       <c r="V81">
         <v>2026</v>
       </c>
       <c r="W81" t="s">
         <v>51</v>
       </c>
       <c r="X81" t="s">
         <v>143</v>
       </c>
       <c r="Z81" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="AA81" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="82" spans="1:27">
       <c r="A82" t="s">
+        <v>158</v>
+      </c>
+      <c r="B82" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="C82">
         <v>100</v>
       </c>
       <c r="D82">
         <v>103</v>
       </c>
       <c r="E82" t="s">
+        <v>160</v>
+      </c>
+      <c r="H82" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="I82">
         <v>9000.0</v>
       </c>
       <c r="K82" t="s">
         <v>130</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82">
         <v>0.0</v>
       </c>
       <c r="N82" t="s">
         <v>38</v>
       </c>
       <c r="O82" t="s">
         <v>32</v>
       </c>
       <c r="P82" t="s">
         <v>16</v>
       </c>
       <c r="Q82" t="s">
         <v>146</v>
       </c>
       <c r="R82" t="s">
         <v>35</v>
       </c>
       <c r="S82" t="s">
+        <v>131</v>
+      </c>
+      <c r="T82" t="s">
+        <v>162</v>
+      </c>
+      <c r="U82" t="s">
         <v>163</v>
-      </c>
-[...4 lines deleted...]
-        <v>165</v>
       </c>
       <c r="W82" t="s">
         <v>51</v>
       </c>
       <c r="X82" t="s">
         <v>38</v>
       </c>
       <c r="Y82" t="s">
         <v>38</v>
       </c>
       <c r="Z82" s="1"/>
       <c r="AA82" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
     </row>
     <row r="83" spans="1:27">
       <c r="A83" t="s">
         <v>107</v>
       </c>
       <c r="B83" t="s">
         <v>108</v>
       </c>
       <c r="C83">
         <v>100</v>
       </c>
       <c r="D83">
         <v>104</v>
       </c>
       <c r="E83" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="F83">
         <v>2017</v>
       </c>
       <c r="G83" t="s">
         <v>41</v>
       </c>
       <c r="H83" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="I83">
         <v>5300.0</v>
       </c>
       <c r="K83" t="s">
         <v>130</v>
       </c>
       <c r="L83">
         <v>5189.54</v>
       </c>
       <c r="M83">
         <v>110.46</v>
       </c>
       <c r="O83" t="s">
         <v>32</v>
       </c>
       <c r="P83" t="s">
         <v>16</v>
       </c>
       <c r="Q83" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="R83" t="s">
         <v>112</v>
       </c>
       <c r="S83" t="s">
         <v>131</v>
       </c>
       <c r="U83" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="V83">
         <v>2025</v>
       </c>
       <c r="W83" t="s">
         <v>37</v>
       </c>
       <c r="X83" t="s">
         <v>143</v>
       </c>
       <c r="Z83" s="1"/>
       <c r="AA83" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
     </row>
     <row r="84" spans="1:27">
       <c r="A84" t="s">
         <v>107</v>
       </c>
       <c r="B84" t="s">
         <v>108</v>
       </c>
       <c r="C84">
         <v>100</v>
       </c>
       <c r="D84">
         <v>104</v>
       </c>
       <c r="E84" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F84">
         <v>2017</v>
       </c>
       <c r="G84" t="s">
         <v>41</v>
       </c>
       <c r="H84" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="I84">
         <v>8000.0</v>
       </c>
       <c r="K84" t="s">
         <v>31</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84">
         <v>0.0</v>
       </c>
       <c r="O84" t="s">
         <v>32</v>
       </c>
       <c r="P84" t="s">
         <v>111</v>
       </c>
       <c r="Q84" t="s">
         <v>119</v>
       </c>
       <c r="R84" t="s">
         <v>43</v>
       </c>
       <c r="S84" t="s">
         <v>131</v>
       </c>
       <c r="V84">
         <v>2025</v>
       </c>
       <c r="W84" t="s">
         <v>37</v>
       </c>
       <c r="X84" t="s">
         <v>38</v>
       </c>
       <c r="Z84" s="1" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AA84" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="85" spans="1:27">
       <c r="A85" t="s">
         <v>107</v>
       </c>
       <c r="B85" t="s">
         <v>115</v>
       </c>
       <c r="C85">
         <v>100</v>
       </c>
       <c r="D85">
         <v>104</v>
       </c>
       <c r="E85" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="F85">
         <v>2017</v>
       </c>
       <c r="G85" t="s">
         <v>150</v>
       </c>
       <c r="H85" t="s">
         <v>30</v>
       </c>
       <c r="I85">
         <v>5000.0</v>
       </c>
       <c r="K85" t="s">
         <v>31</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85">
         <v>0.0</v>
       </c>
       <c r="O85" t="s">
         <v>32</v>
       </c>
@@ -10668,120 +10884,120 @@
       <c r="W85" t="s">
         <v>37</v>
       </c>
       <c r="X85" t="s">
         <v>38</v>
       </c>
       <c r="Z85" s="1"/>
       <c r="AA85" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="86" spans="1:27">
       <c r="A86" t="s">
         <v>107</v>
       </c>
       <c r="B86" t="s">
         <v>108</v>
       </c>
       <c r="C86">
         <v>100</v>
       </c>
       <c r="D86">
         <v>104</v>
       </c>
       <c r="E86" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F86">
         <v>2017</v>
       </c>
       <c r="G86" t="s">
         <v>134</v>
       </c>
       <c r="H86" t="s">
         <v>42</v>
       </c>
       <c r="I86">
         <v>12000.0</v>
       </c>
       <c r="K86" t="s">
         <v>130</v>
       </c>
       <c r="L86">
         <v>15483.72</v>
       </c>
       <c r="M86">
         <v>-3483.72</v>
       </c>
       <c r="O86" t="s">
         <v>32</v>
       </c>
       <c r="P86" t="s">
         <v>16</v>
       </c>
       <c r="Q86" t="s">
         <v>135</v>
       </c>
       <c r="R86" t="s">
         <v>112</v>
       </c>
       <c r="S86" t="s">
         <v>131</v>
       </c>
       <c r="U86" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="V86">
         <v>2025</v>
       </c>
       <c r="W86" t="s">
         <v>37</v>
       </c>
       <c r="X86" t="s">
         <v>38</v>
       </c>
       <c r="Z86" s="1"/>
       <c r="AA86" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="87" spans="1:27">
       <c r="A87" t="s">
         <v>46</v>
       </c>
       <c r="B87" t="s">
         <v>47</v>
       </c>
       <c r="C87">
         <v>100</v>
       </c>
       <c r="D87">
         <v>104</v>
       </c>
       <c r="E87" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="I87">
         <v>5000.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87">
         <v>0.0</v>
       </c>
       <c r="N87" t="s">
         <v>38</v>
       </c>
       <c r="O87" t="s">
         <v>43</v>
       </c>
       <c r="P87" t="s">
         <v>111</v>
       </c>
       <c r="Q87" t="s">
         <v>119</v>
       </c>
       <c r="S87" t="s">
         <v>50</v>
       </c>
@@ -10942,113 +11158,113 @@
       <c r="O90" t="s">
         <v>35</v>
       </c>
       <c r="P90" t="s">
         <v>33</v>
       </c>
       <c r="Q90" t="s">
         <v>122</v>
       </c>
       <c r="S90" t="s">
         <v>50</v>
       </c>
       <c r="V90">
         <v>2026</v>
       </c>
       <c r="W90" t="s">
         <v>37</v>
       </c>
       <c r="X90" t="s">
         <v>38</v>
       </c>
       <c r="Z90" s="1" t="s">
         <v>123</v>
       </c>
       <c r="AA90" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
     </row>
     <row r="91" spans="1:27">
       <c r="A91" t="s">
         <v>46</v>
       </c>
       <c r="B91" t="s">
         <v>47</v>
       </c>
       <c r="C91">
         <v>100</v>
       </c>
       <c r="D91">
         <v>104</v>
       </c>
       <c r="E91" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="H91" t="s">
         <v>30</v>
       </c>
       <c r="I91">
         <v>0.0</v>
       </c>
       <c r="K91" t="s">
         <v>31</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91">
         <v>0.0</v>
       </c>
       <c r="N91" t="s">
         <v>38</v>
       </c>
       <c r="O91" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="P91" t="s">
         <v>111</v>
       </c>
       <c r="Q91" t="s">
         <v>119</v>
       </c>
       <c r="S91" t="s">
         <v>36</v>
       </c>
       <c r="V91">
         <v>2026</v>
       </c>
       <c r="W91" t="s">
         <v>81</v>
       </c>
       <c r="X91" t="s">
         <v>38</v>
       </c>
       <c r="Z91" s="1" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="AA91" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="92" spans="1:27">
       <c r="A92" t="s">
         <v>46</v>
       </c>
       <c r="B92" t="s">
         <v>47</v>
       </c>
       <c r="C92">
         <v>100</v>
       </c>
       <c r="D92">
         <v>105</v>
       </c>
       <c r="E92" t="s">
         <v>118</v>
       </c>
       <c r="I92">
         <v>7000.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92">
@@ -11077,236 +11293,236 @@
       </c>
       <c r="X92" t="s">
         <v>38</v>
       </c>
       <c r="Z92" s="1" t="s">
         <v>60</v>
       </c>
       <c r="AA92" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="93" spans="1:27">
       <c r="A93" t="s">
         <v>46</v>
       </c>
       <c r="B93" t="s">
         <v>47</v>
       </c>
       <c r="C93">
         <v>100</v>
       </c>
       <c r="D93">
         <v>105</v>
       </c>
       <c r="E93" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="H93" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="I93">
         <v>18514.0</v>
       </c>
       <c r="K93" t="s">
         <v>130</v>
       </c>
       <c r="L93">
-        <v>0.0</v>
+        <v>17660.58</v>
       </c>
       <c r="M93">
-        <v>0.0</v>
+        <v>853.42</v>
       </c>
       <c r="N93" t="s">
         <v>38</v>
       </c>
       <c r="O93" t="s">
         <v>35</v>
       </c>
       <c r="P93" t="s">
         <v>16</v>
       </c>
       <c r="Q93" t="s">
         <v>49</v>
       </c>
       <c r="S93" t="s">
         <v>131</v>
       </c>
       <c r="U93" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="V93">
         <v>2026</v>
       </c>
       <c r="W93" t="s">
         <v>51</v>
       </c>
       <c r="X93" t="s">
         <v>143</v>
       </c>
       <c r="Z93" s="1"/>
       <c r="AA93" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
     </row>
     <row r="94" spans="1:27">
       <c r="A94" t="s">
         <v>46</v>
       </c>
       <c r="B94" t="s">
         <v>47</v>
       </c>
       <c r="C94">
         <v>100</v>
       </c>
       <c r="D94">
         <v>105</v>
       </c>
       <c r="E94" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="H94" t="s">
         <v>42</v>
       </c>
       <c r="I94">
         <v>5700.0</v>
       </c>
       <c r="K94" t="s">
         <v>130</v>
       </c>
       <c r="L94">
         <v>4432.71</v>
       </c>
       <c r="M94">
         <v>1267.29</v>
       </c>
       <c r="N94" t="s">
         <v>38</v>
       </c>
       <c r="O94" t="s">
         <v>35</v>
       </c>
       <c r="P94" t="s">
         <v>16</v>
       </c>
       <c r="Q94" t="s">
         <v>75</v>
       </c>
       <c r="R94" t="s">
         <v>112</v>
       </c>
       <c r="S94" t="s">
         <v>131</v>
       </c>
       <c r="T94" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="U94" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="V94">
         <v>2026</v>
       </c>
       <c r="W94" t="s">
         <v>51</v>
       </c>
       <c r="X94" t="s">
         <v>143</v>
       </c>
       <c r="Z94" s="1" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="AA94" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
     </row>
     <row r="95" spans="1:27">
       <c r="A95" t="s">
         <v>46</v>
       </c>
       <c r="B95" t="s">
         <v>47</v>
       </c>
       <c r="C95">
         <v>100</v>
       </c>
       <c r="D95">
         <v>106</v>
       </c>
       <c r="E95" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="H95" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="I95">
         <v>18514.0</v>
       </c>
       <c r="K95" t="s">
         <v>130</v>
       </c>
       <c r="L95">
         <v>17068.61</v>
       </c>
       <c r="M95">
         <v>1445.39</v>
       </c>
       <c r="N95" t="s">
         <v>38</v>
       </c>
       <c r="O95" t="s">
         <v>35</v>
       </c>
       <c r="P95" t="s">
         <v>16</v>
       </c>
       <c r="Q95" t="s">
         <v>49</v>
       </c>
       <c r="S95" t="s">
         <v>131</v>
       </c>
       <c r="T95" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="U95" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="V95">
         <v>2026</v>
       </c>
       <c r="W95" t="s">
         <v>51</v>
       </c>
       <c r="X95" t="s">
         <v>143</v>
       </c>
       <c r="Z95" s="1" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="AA95" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
     </row>
     <row r="96" spans="1:27">
       <c r="A96" t="s">
         <v>46</v>
       </c>
       <c r="B96" t="s">
         <v>47</v>
       </c>
       <c r="C96">
         <v>100</v>
       </c>
       <c r="D96">
         <v>106</v>
       </c>
       <c r="E96" t="s">
         <v>109</v>
       </c>
       <c r="H96" t="s">
         <v>42</v>
       </c>
       <c r="I96">
         <v>5700.0</v>
       </c>
       <c r="K96" t="s">
@@ -11315,86 +11531,86 @@
       <c r="L96">
         <v>4498.75</v>
       </c>
       <c r="M96">
         <v>1201.25</v>
       </c>
       <c r="N96" t="s">
         <v>38</v>
       </c>
       <c r="O96" t="s">
         <v>112</v>
       </c>
       <c r="P96" t="s">
         <v>16</v>
       </c>
       <c r="Q96" t="s">
         <v>75</v>
       </c>
       <c r="R96" t="s">
         <v>112</v>
       </c>
       <c r="S96" t="s">
         <v>131</v>
       </c>
       <c r="T96" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="U96" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="V96">
         <v>2026</v>
       </c>
       <c r="W96" t="s">
         <v>51</v>
       </c>
       <c r="X96" t="s">
         <v>143</v>
       </c>
       <c r="Z96" s="1" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="AA96" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
     </row>
     <row r="97" spans="1:27">
       <c r="A97" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B97" t="s">
         <v>115</v>
       </c>
       <c r="C97">
         <v>100</v>
       </c>
       <c r="D97">
         <v>107</v>
       </c>
       <c r="E97" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="F97">
         <v>2020</v>
       </c>
       <c r="G97" t="s">
         <v>29</v>
       </c>
       <c r="H97" t="s">
         <v>30</v>
       </c>
       <c r="I97">
         <v>11500.0</v>
       </c>
       <c r="K97" t="s">
         <v>31</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97">
         <v>0.0</v>
       </c>
       <c r="O97" t="s">
         <v>32</v>
       </c>
@@ -11404,787 +11620,787 @@
       <c r="Q97" t="s">
         <v>80</v>
       </c>
       <c r="R97" t="s">
         <v>35</v>
       </c>
       <c r="S97" t="s">
         <v>36</v>
       </c>
       <c r="V97">
         <v>2025</v>
       </c>
       <c r="W97" t="s">
         <v>37</v>
       </c>
       <c r="X97" t="s">
         <v>38</v>
       </c>
       <c r="Z97" s="1"/>
       <c r="AA97" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="98" spans="1:27">
       <c r="A98" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B98" t="s">
         <v>115</v>
       </c>
       <c r="C98">
         <v>100</v>
       </c>
       <c r="D98">
         <v>107</v>
       </c>
       <c r="E98" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F98">
         <v>2020</v>
       </c>
       <c r="G98" t="s">
         <v>41</v>
       </c>
       <c r="H98" t="s">
         <v>30</v>
       </c>
       <c r="I98">
         <v>12000.0</v>
       </c>
       <c r="K98" t="s">
         <v>31</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98">
         <v>0.0</v>
       </c>
       <c r="O98" t="s">
         <v>32</v>
       </c>
       <c r="P98" t="s">
         <v>16</v>
       </c>
       <c r="Q98" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="R98" t="s">
         <v>43</v>
       </c>
       <c r="S98" t="s">
         <v>36</v>
       </c>
       <c r="V98">
         <v>2025</v>
       </c>
       <c r="W98" t="s">
         <v>37</v>
       </c>
       <c r="X98" t="s">
         <v>38</v>
       </c>
       <c r="Z98" s="1" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="AA98" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="99" spans="1:27">
       <c r="A99" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B99" t="s">
         <v>108</v>
       </c>
       <c r="C99">
         <v>100</v>
       </c>
       <c r="D99">
         <v>107</v>
       </c>
       <c r="E99" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F99">
         <v>2020</v>
       </c>
       <c r="G99" t="s">
         <v>150</v>
       </c>
       <c r="H99" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="I99">
         <v>4500.0</v>
       </c>
       <c r="K99" t="s">
         <v>130</v>
       </c>
       <c r="L99">
         <v>8866.25</v>
       </c>
       <c r="M99">
         <v>-4366.25</v>
       </c>
       <c r="O99" t="s">
         <v>32</v>
       </c>
       <c r="P99" t="s">
         <v>16</v>
       </c>
       <c r="Q99" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="R99" t="s">
         <v>112</v>
       </c>
       <c r="S99" t="s">
         <v>131</v>
       </c>
       <c r="U99" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="V99">
         <v>2025</v>
       </c>
       <c r="W99" t="s">
         <v>37</v>
       </c>
       <c r="X99" t="s">
         <v>38</v>
       </c>
       <c r="Z99" s="1" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="AA99" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="100" spans="1:27">
       <c r="A100" t="s">
         <v>46</v>
       </c>
       <c r="B100" t="s">
         <v>47</v>
       </c>
       <c r="C100">
         <v>100</v>
       </c>
       <c r="D100">
         <v>107</v>
       </c>
       <c r="E100" t="s">
         <v>54</v>
       </c>
       <c r="H100" t="s">
         <v>42</v>
       </c>
       <c r="I100">
         <v>15500.0</v>
       </c>
       <c r="K100" t="s">
         <v>130</v>
       </c>
       <c r="L100">
         <v>12326.55</v>
       </c>
       <c r="M100">
         <v>3173.45</v>
       </c>
       <c r="N100" t="s">
         <v>38</v>
       </c>
       <c r="O100" t="s">
         <v>35</v>
       </c>
       <c r="P100" t="s">
         <v>16</v>
       </c>
       <c r="S100" t="s">
         <v>131</v>
       </c>
       <c r="T100" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="U100" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="V100">
         <v>2026</v>
       </c>
       <c r="W100" t="s">
         <v>51</v>
       </c>
       <c r="X100" t="s">
         <v>143</v>
       </c>
       <c r="Z100" s="1" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="AA100" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
     </row>
     <row r="101" spans="1:27">
       <c r="A101" t="s">
         <v>46</v>
       </c>
       <c r="B101" t="s">
         <v>47</v>
       </c>
       <c r="C101">
         <v>100</v>
       </c>
       <c r="D101">
         <v>107</v>
       </c>
       <c r="E101" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101">
         <v>0.0</v>
       </c>
       <c r="N101" t="s">
         <v>38</v>
       </c>
       <c r="O101" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="P101" t="s">
         <v>111</v>
       </c>
       <c r="Q101" t="s">
         <v>119</v>
       </c>
       <c r="S101" t="s">
         <v>50</v>
       </c>
       <c r="V101">
         <v>2026</v>
       </c>
       <c r="W101" t="s">
         <v>37</v>
       </c>
       <c r="X101" t="s">
         <v>38</v>
       </c>
       <c r="Z101" s="1" t="s">
         <v>60</v>
       </c>
       <c r="AA101" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="102" spans="1:27">
       <c r="A102" t="s">
         <v>46</v>
       </c>
       <c r="B102" t="s">
         <v>47</v>
       </c>
       <c r="C102">
         <v>100</v>
       </c>
       <c r="D102">
         <v>108</v>
       </c>
       <c r="E102" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="I102">
         <v>1900.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102">
         <v>0.0</v>
       </c>
       <c r="N102" t="s">
         <v>38</v>
       </c>
       <c r="O102" t="s">
         <v>43</v>
       </c>
       <c r="P102" t="s">
         <v>16</v>
       </c>
       <c r="Q102" t="s">
         <v>80</v>
       </c>
       <c r="S102" t="s">
         <v>50</v>
       </c>
       <c r="V102">
         <v>2026</v>
       </c>
       <c r="W102" t="s">
         <v>37</v>
       </c>
       <c r="X102" t="s">
         <v>38</v>
       </c>
       <c r="Z102" s="1" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="AA102" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="103" spans="1:27">
       <c r="A103" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B103" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C103">
         <v>100</v>
       </c>
       <c r="D103">
         <v>109</v>
       </c>
       <c r="E103" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F103">
         <v>2021</v>
       </c>
       <c r="G103" t="s">
         <v>41</v>
       </c>
       <c r="H103" t="s">
         <v>30</v>
       </c>
       <c r="I103">
         <v>13000.0</v>
       </c>
       <c r="K103" t="s">
         <v>31</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103">
         <v>0.0</v>
       </c>
       <c r="O103" t="s">
         <v>32</v>
       </c>
       <c r="P103" t="s">
         <v>16</v>
       </c>
       <c r="Q103" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="R103" t="s">
         <v>112</v>
       </c>
       <c r="S103" t="s">
         <v>36</v>
       </c>
       <c r="V103">
         <v>2025</v>
       </c>
       <c r="W103" t="s">
         <v>37</v>
       </c>
       <c r="X103" t="s">
         <v>38</v>
       </c>
       <c r="Z103" s="1" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="AA103" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="104" spans="1:27">
       <c r="A104" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
       <c r="C104">
         <v>100</v>
       </c>
       <c r="D104">
         <v>109</v>
       </c>
       <c r="E104" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="G104" t="s">
         <v>134</v>
       </c>
       <c r="H104" t="s">
         <v>30</v>
       </c>
       <c r="I104">
         <v>0.0</v>
       </c>
       <c r="K104" t="s">
         <v>31</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104">
         <v>0.0</v>
       </c>
       <c r="N104" t="s">
         <v>38</v>
       </c>
       <c r="O104" t="s">
         <v>32</v>
       </c>
       <c r="P104" t="s">
         <v>16</v>
       </c>
       <c r="Q104" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="R104" t="s">
         <v>43</v>
       </c>
       <c r="S104" t="s">
         <v>36</v>
       </c>
       <c r="V104">
         <v>2025</v>
       </c>
       <c r="W104" t="s">
         <v>37</v>
       </c>
       <c r="X104" t="s">
         <v>38</v>
       </c>
       <c r="Z104" s="1" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="AA104" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="105" spans="1:27">
       <c r="A105" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="B105" t="s">
         <v>108</v>
       </c>
       <c r="C105">
         <v>100</v>
       </c>
       <c r="D105">
         <v>109</v>
       </c>
       <c r="E105" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="G105" t="s">
         <v>134</v>
       </c>
       <c r="H105" t="s">
         <v>30</v>
       </c>
       <c r="I105">
         <v>8000.0</v>
       </c>
       <c r="K105" t="s">
         <v>31</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105">
         <v>0.0</v>
       </c>
       <c r="N105" t="s">
         <v>38</v>
       </c>
       <c r="O105" t="s">
         <v>32</v>
       </c>
       <c r="P105" t="s">
         <v>16</v>
       </c>
       <c r="Q105" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="R105" t="s">
         <v>43</v>
       </c>
       <c r="S105" t="s">
         <v>36</v>
       </c>
       <c r="V105">
         <v>2025</v>
       </c>
       <c r="W105" t="s">
         <v>37</v>
       </c>
       <c r="X105" t="s">
         <v>38</v>
       </c>
       <c r="Z105" s="1" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="AA105" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="106" spans="1:27">
       <c r="A106" t="s">
         <v>46</v>
       </c>
       <c r="B106" t="s">
         <v>47</v>
       </c>
       <c r="C106">
         <v>100</v>
       </c>
       <c r="D106">
         <v>109</v>
       </c>
       <c r="E106" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="H106" t="s">
         <v>30</v>
       </c>
       <c r="I106">
         <v>10000.0</v>
       </c>
       <c r="K106" t="s">
         <v>31</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106">
         <v>0.0</v>
       </c>
       <c r="N106" t="s">
         <v>38</v>
       </c>
       <c r="O106" t="s">
         <v>43</v>
       </c>
       <c r="P106" t="s">
         <v>111</v>
       </c>
       <c r="Q106" t="s">
         <v>119</v>
       </c>
       <c r="S106" t="s">
         <v>36</v>
       </c>
       <c r="V106">
         <v>2026</v>
       </c>
       <c r="W106" t="s">
         <v>37</v>
       </c>
       <c r="X106" t="s">
         <v>38</v>
       </c>
       <c r="Z106" s="1" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="AA106" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
     </row>
     <row r="107" spans="1:27">
       <c r="A107" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B107" t="s">
         <v>108</v>
       </c>
       <c r="C107">
         <v>100</v>
       </c>
       <c r="D107">
         <v>110</v>
       </c>
       <c r="E107" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="F107">
         <v>2018</v>
       </c>
       <c r="G107" t="s">
         <v>41</v>
       </c>
       <c r="H107" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="I107">
         <v>12500.0</v>
       </c>
       <c r="K107" t="s">
         <v>130</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107">
         <v>0.0</v>
       </c>
       <c r="O107" t="s">
         <v>32</v>
       </c>
       <c r="P107" t="s">
         <v>16</v>
       </c>
       <c r="Q107" t="s">
         <v>58</v>
       </c>
       <c r="R107" t="s">
         <v>112</v>
       </c>
       <c r="S107" t="s">
         <v>131</v>
       </c>
       <c r="U107" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="V107">
         <v>2025</v>
       </c>
       <c r="W107" t="s">
         <v>37</v>
       </c>
       <c r="X107" t="s">
         <v>38</v>
       </c>
       <c r="Z107" s="1" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="AA107" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="108" spans="1:27">
       <c r="A108" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B108" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C108">
         <v>100</v>
       </c>
       <c r="D108">
         <v>110</v>
       </c>
       <c r="E108" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="F108">
         <v>2018</v>
       </c>
       <c r="G108" t="s">
         <v>150</v>
       </c>
       <c r="H108" t="s">
         <v>42</v>
       </c>
       <c r="I108">
         <v>4500.0</v>
       </c>
       <c r="J108">
         <v>7135.18</v>
       </c>
       <c r="K108" t="s">
         <v>130</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108">
         <v>0.0</v>
       </c>
       <c r="O108" t="s">
         <v>32</v>
       </c>
       <c r="P108" t="s">
         <v>16</v>
       </c>
       <c r="Q108" t="s">
         <v>96</v>
       </c>
       <c r="R108" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="S108" t="s">
         <v>131</v>
       </c>
       <c r="U108" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="V108">
         <v>2025</v>
       </c>
       <c r="W108" t="s">
         <v>51</v>
       </c>
       <c r="X108" t="s">
         <v>38</v>
       </c>
       <c r="Z108" s="1" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="AA108" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
     </row>
     <row r="109" spans="1:27">
       <c r="A109" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B109" t="s">
         <v>108</v>
       </c>
       <c r="C109">
         <v>100</v>
       </c>
       <c r="D109">
         <v>110</v>
       </c>
       <c r="E109" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F109">
         <v>2018</v>
       </c>
       <c r="G109" t="s">
         <v>150</v>
       </c>
       <c r="H109" t="s">
         <v>30</v>
       </c>
       <c r="I109">
         <v>17000.0</v>
       </c>
       <c r="K109" t="s">
         <v>31</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109">
         <v>0.0</v>
       </c>
       <c r="O109" t="s">
         <v>32</v>
       </c>
@@ -12194,190 +12410,190 @@
       <c r="Q109" t="s">
         <v>146</v>
       </c>
       <c r="R109" t="s">
         <v>112</v>
       </c>
       <c r="S109" t="s">
         <v>36</v>
       </c>
       <c r="V109">
         <v>2025</v>
       </c>
       <c r="W109" t="s">
         <v>37</v>
       </c>
       <c r="X109" t="s">
         <v>38</v>
       </c>
       <c r="Z109" s="1"/>
       <c r="AA109" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="110" spans="1:27">
       <c r="A110" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="B110" t="s">
         <v>28</v>
       </c>
       <c r="C110">
         <v>100</v>
       </c>
       <c r="D110">
         <v>110</v>
       </c>
       <c r="E110" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F110">
         <v>2018</v>
       </c>
       <c r="H110" t="s">
         <v>30</v>
       </c>
       <c r="I110">
         <v>5700.0</v>
       </c>
       <c r="K110" t="s">
         <v>31</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110">
         <v>0.0</v>
       </c>
       <c r="N110" t="s">
         <v>38</v>
       </c>
       <c r="O110" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="P110" t="s">
         <v>111</v>
       </c>
       <c r="Q110" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="R110" t="s">
         <v>43</v>
       </c>
       <c r="S110" t="s">
         <v>36</v>
       </c>
       <c r="T110" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="V110">
         <v>2025</v>
       </c>
       <c r="W110" t="s">
         <v>37</v>
       </c>
       <c r="X110" t="s">
         <v>38</v>
       </c>
       <c r="Z110" s="1" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="AA110" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="111" spans="1:27">
       <c r="A111" t="s">
         <v>46</v>
       </c>
       <c r="B111" t="s">
         <v>47</v>
       </c>
       <c r="C111">
         <v>100</v>
       </c>
       <c r="D111">
         <v>110</v>
       </c>
       <c r="E111" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="I111">
         <v>15000.0</v>
       </c>
       <c r="K111" t="s">
         <v>31</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111">
         <v>0.0</v>
       </c>
       <c r="N111" t="s">
         <v>38</v>
       </c>
       <c r="O111" t="s">
         <v>35</v>
       </c>
       <c r="P111" t="s">
         <v>16</v>
       </c>
       <c r="S111" t="s">
         <v>36</v>
       </c>
       <c r="V111">
         <v>2026</v>
       </c>
       <c r="W111" t="s">
         <v>51</v>
       </c>
       <c r="X111" t="s">
         <v>143</v>
       </c>
       <c r="Z111" s="1" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="AA111" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:27">
       <c r="A112" t="s">
         <v>46</v>
       </c>
       <c r="B112" t="s">
         <v>47</v>
       </c>
       <c r="C112">
         <v>100</v>
       </c>
       <c r="D112">
         <v>110</v>
       </c>
       <c r="E112" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="I112">
         <v>40000.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112">
         <v>0.0</v>
       </c>
       <c r="N112" t="s">
         <v>38</v>
       </c>
       <c r="O112" t="s">
         <v>35</v>
       </c>
       <c r="P112" t="s">
         <v>33</v>
       </c>
       <c r="Q112" t="s">
         <v>122</v>
       </c>
       <c r="S112" t="s">
         <v>50</v>
       </c>
@@ -12389,81 +12605,84 @@
       </c>
       <c r="X112" t="s">
         <v>38</v>
       </c>
       <c r="Z112" s="1" t="s">
         <v>60</v>
       </c>
       <c r="AA112" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="113" spans="1:27">
       <c r="A113" t="s">
         <v>46</v>
       </c>
       <c r="B113" t="s">
         <v>47</v>
       </c>
       <c r="C113">
         <v>100</v>
       </c>
       <c r="D113">
         <v>110</v>
       </c>
       <c r="E113" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="H113" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="I113">
         <v>12000.0</v>
       </c>
       <c r="K113" t="s">
         <v>130</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113">
         <v>0.0</v>
       </c>
       <c r="N113" t="s">
         <v>38</v>
       </c>
       <c r="O113" t="s">
         <v>43</v>
       </c>
       <c r="P113" t="s">
         <v>33</v>
       </c>
       <c r="Q113" t="s">
         <v>80</v>
       </c>
       <c r="S113" t="s">
-        <v>50</v>
+        <v>248</v>
+      </c>
+      <c r="U113" t="s">
+        <v>249</v>
       </c>
       <c r="V113">
         <v>2026</v>
       </c>
       <c r="W113" t="s">
         <v>81</v>
       </c>
       <c r="X113" t="s">
         <v>38</v>
       </c>
       <c r="Z113" s="1" t="s">
         <v>250</v>
       </c>
       <c r="AA113" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="114" spans="1:27">
       <c r="A114" t="s">
         <v>46</v>
       </c>
       <c r="B114" t="s">
         <v>47</v>
       </c>
       <c r="C114">
@@ -12516,1552 +12735,1558 @@
       </c>
       <c r="Z114" s="1" t="s">
         <v>253</v>
       </c>
       <c r="AA114" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="115" spans="1:27">
       <c r="A115" t="s">
         <v>46</v>
       </c>
       <c r="B115" t="s">
         <v>47</v>
       </c>
       <c r="C115">
         <v>100</v>
       </c>
       <c r="D115">
         <v>110</v>
       </c>
       <c r="E115" t="s">
         <v>255</v>
       </c>
       <c r="H115" t="s">
-        <v>152</v>
+        <v>256</v>
       </c>
       <c r="I115">
         <v>8600.0</v>
       </c>
       <c r="K115" t="s">
         <v>130</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115">
         <v>0.0</v>
       </c>
       <c r="N115" t="s">
         <v>38</v>
       </c>
       <c r="O115" t="s">
         <v>43</v>
       </c>
       <c r="P115" t="s">
         <v>16</v>
       </c>
       <c r="Q115" t="s">
         <v>80</v>
       </c>
       <c r="S115" t="s">
-        <v>50</v>
+        <v>248</v>
+      </c>
+      <c r="U115" t="s">
+        <v>257</v>
       </c>
       <c r="V115">
         <v>2026</v>
       </c>
       <c r="W115" t="s">
         <v>51</v>
       </c>
       <c r="X115" t="s">
         <v>38</v>
       </c>
       <c r="Z115" s="1" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="AA115" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:27">
       <c r="A116" t="s">
         <v>46</v>
       </c>
       <c r="B116" t="s">
         <v>47</v>
       </c>
       <c r="C116">
         <v>100</v>
       </c>
       <c r="D116">
         <v>111</v>
       </c>
       <c r="E116" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="I116">
         <v>8000.0</v>
       </c>
       <c r="K116" t="s">
         <v>31</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116">
         <v>0.0</v>
       </c>
       <c r="N116" t="s">
         <v>38</v>
       </c>
       <c r="O116" t="s">
         <v>35</v>
       </c>
       <c r="P116" t="s">
         <v>16</v>
       </c>
       <c r="S116" t="s">
         <v>36</v>
       </c>
       <c r="V116">
         <v>2026</v>
       </c>
       <c r="W116" t="s">
         <v>51</v>
       </c>
       <c r="X116" t="s">
         <v>38</v>
       </c>
       <c r="Z116" s="1" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="AA116" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
     </row>
     <row r="117" spans="1:27">
       <c r="A117" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B117" t="s">
         <v>108</v>
       </c>
       <c r="C117">
         <v>100</v>
       </c>
       <c r="D117">
         <v>112</v>
       </c>
       <c r="E117" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="F117">
         <v>2022</v>
       </c>
       <c r="G117" t="s">
         <v>29</v>
       </c>
       <c r="H117" t="s">
         <v>30</v>
       </c>
       <c r="I117">
         <v>3200.0</v>
       </c>
       <c r="K117" t="s">
         <v>31</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117">
         <v>0.0</v>
       </c>
       <c r="O117" t="s">
         <v>32</v>
       </c>
       <c r="P117" t="s">
         <v>16</v>
       </c>
       <c r="Q117" t="s">
         <v>96</v>
       </c>
       <c r="R117" t="s">
         <v>112</v>
       </c>
       <c r="S117" t="s">
         <v>36</v>
       </c>
       <c r="V117">
         <v>2025</v>
       </c>
       <c r="W117" t="s">
         <v>37</v>
       </c>
       <c r="X117" t="s">
         <v>38</v>
       </c>
       <c r="Z117" s="1" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="AA117" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="118" spans="1:27">
       <c r="A118" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B118" t="s">
         <v>108</v>
       </c>
       <c r="C118">
         <v>100</v>
       </c>
       <c r="D118">
         <v>112</v>
       </c>
       <c r="E118" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F118">
         <v>2022</v>
       </c>
       <c r="G118" t="s">
         <v>150</v>
       </c>
       <c r="H118" t="s">
         <v>30</v>
       </c>
       <c r="I118">
         <v>4500.0</v>
       </c>
       <c r="K118" t="s">
         <v>31</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118">
         <v>0.0</v>
       </c>
       <c r="O118" t="s">
         <v>32</v>
       </c>
       <c r="P118" t="s">
         <v>16</v>
       </c>
       <c r="Q118" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="R118" t="s">
         <v>112</v>
       </c>
       <c r="S118" t="s">
         <v>36</v>
       </c>
       <c r="V118">
         <v>2025</v>
       </c>
       <c r="W118" t="s">
         <v>37</v>
       </c>
       <c r="X118" t="s">
         <v>38</v>
       </c>
       <c r="Z118" s="1"/>
       <c r="AA118" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="119" spans="1:27">
       <c r="A119" t="s">
         <v>46</v>
       </c>
       <c r="B119" t="s">
         <v>47</v>
       </c>
       <c r="C119">
         <v>100</v>
       </c>
       <c r="D119">
         <v>114</v>
       </c>
       <c r="E119" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="H119" t="s">
         <v>30</v>
       </c>
       <c r="I119">
         <v>6000.0</v>
       </c>
       <c r="K119" t="s">
         <v>31</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119">
         <v>0.0</v>
       </c>
       <c r="N119" t="s">
         <v>38</v>
       </c>
       <c r="O119" t="s">
         <v>43</v>
       </c>
       <c r="P119" t="s">
         <v>111</v>
       </c>
       <c r="Q119" t="s">
         <v>119</v>
       </c>
       <c r="S119" t="s">
         <v>36</v>
       </c>
       <c r="V119">
         <v>2026</v>
       </c>
       <c r="W119" t="s">
         <v>37</v>
       </c>
       <c r="X119" t="s">
         <v>38</v>
       </c>
       <c r="Z119" s="1" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="AA119" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
     </row>
     <row r="120" spans="1:27">
       <c r="A120" t="s">
         <v>107</v>
       </c>
       <c r="C120">
         <v>0</v>
       </c>
       <c r="D120">
         <v>115</v>
       </c>
       <c r="I120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120">
         <v>0.0</v>
       </c>
       <c r="V120">
         <v>2025</v>
       </c>
       <c r="W120" t="s">
         <v>81</v>
       </c>
       <c r="X120" t="s">
         <v>38</v>
       </c>
       <c r="Z120" s="1"/>
       <c r="AA120" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
     </row>
     <row r="121" spans="1:27">
       <c r="A121" t="s">
         <v>46</v>
       </c>
       <c r="B121" t="s">
         <v>47</v>
       </c>
       <c r="C121">
         <v>100</v>
       </c>
       <c r="D121">
         <v>115</v>
       </c>
       <c r="E121" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="I121">
         <v>3000.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121">
         <v>0.0</v>
       </c>
       <c r="N121" t="s">
         <v>38</v>
       </c>
       <c r="O121" t="s">
         <v>43</v>
       </c>
       <c r="P121" t="s">
         <v>16</v>
       </c>
       <c r="Q121" t="s">
         <v>80</v>
       </c>
       <c r="S121" t="s">
         <v>50</v>
       </c>
       <c r="V121">
         <v>2026</v>
       </c>
       <c r="W121" t="s">
         <v>37</v>
       </c>
       <c r="X121" t="s">
         <v>38</v>
       </c>
       <c r="Z121" s="1" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="AA121" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="122" spans="1:27">
       <c r="A122" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B122" t="s">
         <v>108</v>
       </c>
       <c r="C122">
         <v>100</v>
       </c>
       <c r="D122">
         <v>116</v>
       </c>
       <c r="E122" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="F122">
         <v>2020</v>
       </c>
       <c r="G122" t="s">
         <v>150</v>
       </c>
       <c r="H122" t="s">
         <v>30</v>
       </c>
       <c r="I122">
         <v>5000.0</v>
       </c>
       <c r="K122" t="s">
         <v>31</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122">
         <v>0.0</v>
       </c>
       <c r="O122" t="s">
         <v>32</v>
       </c>
       <c r="P122" t="s">
         <v>16</v>
       </c>
       <c r="Q122" t="s">
         <v>49</v>
       </c>
       <c r="R122" t="s">
         <v>43</v>
       </c>
       <c r="S122" t="s">
         <v>36</v>
       </c>
       <c r="V122">
         <v>2025</v>
       </c>
       <c r="W122" t="s">
         <v>37</v>
       </c>
       <c r="X122" t="s">
         <v>38</v>
       </c>
       <c r="Z122" s="1" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="AA122" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="123" spans="1:27">
       <c r="A123" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B123" t="s">
         <v>108</v>
       </c>
       <c r="C123">
         <v>100</v>
       </c>
       <c r="D123">
         <v>116</v>
       </c>
       <c r="E123" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F123">
         <v>2020</v>
       </c>
       <c r="G123" t="s">
         <v>134</v>
       </c>
       <c r="H123" t="s">
         <v>30</v>
       </c>
       <c r="I123">
         <v>18000.0</v>
       </c>
       <c r="K123" t="s">
         <v>31</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123">
         <v>0.0</v>
       </c>
       <c r="O123" t="s">
         <v>32</v>
       </c>
       <c r="P123" t="s">
         <v>16</v>
       </c>
       <c r="Q123" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="R123" t="s">
         <v>112</v>
       </c>
       <c r="S123" t="s">
         <v>36</v>
       </c>
       <c r="V123">
         <v>2025</v>
       </c>
       <c r="W123" t="s">
         <v>37</v>
       </c>
       <c r="X123" t="s">
         <v>38</v>
       </c>
       <c r="Z123" s="1"/>
       <c r="AA123" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="124" spans="1:27">
       <c r="A124" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B124" t="s">
         <v>108</v>
       </c>
       <c r="C124">
         <v>100</v>
       </c>
       <c r="D124">
         <v>116</v>
       </c>
       <c r="E124" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="F124">
         <v>2020</v>
       </c>
       <c r="G124" t="s">
         <v>150</v>
       </c>
       <c r="H124" t="s">
         <v>140</v>
       </c>
       <c r="I124">
         <v>5500.0</v>
       </c>
       <c r="K124" t="s">
         <v>130</v>
       </c>
       <c r="L124">
         <v>5213.82</v>
       </c>
       <c r="M124">
         <v>286.18</v>
       </c>
       <c r="O124" t="s">
         <v>32</v>
       </c>
       <c r="P124" t="s">
         <v>16</v>
       </c>
       <c r="Q124" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="R124" t="s">
         <v>112</v>
       </c>
       <c r="S124" t="s">
         <v>131</v>
       </c>
       <c r="U124" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="V124">
         <v>2025</v>
       </c>
       <c r="W124" t="s">
         <v>37</v>
       </c>
       <c r="X124" t="s">
         <v>38</v>
       </c>
       <c r="Z124" s="1"/>
       <c r="AA124" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="125" spans="1:27">
       <c r="A125" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B125" t="s">
         <v>108</v>
       </c>
       <c r="C125">
         <v>100</v>
       </c>
       <c r="D125">
         <v>116</v>
       </c>
       <c r="E125" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="F125">
         <v>2020</v>
       </c>
       <c r="G125" t="s">
         <v>134</v>
       </c>
       <c r="H125" t="s">
         <v>30</v>
       </c>
       <c r="I125">
         <v>27300.0</v>
       </c>
       <c r="K125" t="s">
         <v>31</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125">
         <v>0.0</v>
       </c>
       <c r="O125" t="s">
         <v>32</v>
       </c>
       <c r="P125" t="s">
         <v>16</v>
       </c>
       <c r="Q125" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="R125" t="s">
         <v>112</v>
       </c>
       <c r="S125" t="s">
         <v>36</v>
       </c>
       <c r="V125">
         <v>2025</v>
       </c>
       <c r="W125" t="s">
         <v>37</v>
       </c>
       <c r="X125" t="s">
         <v>38</v>
       </c>
       <c r="Z125" s="1" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="AA125" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="126" spans="1:27">
       <c r="A126" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B126" t="s">
         <v>28</v>
       </c>
       <c r="C126">
         <v>100</v>
       </c>
       <c r="D126">
         <v>116</v>
       </c>
       <c r="E126" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="F126">
         <v>2021</v>
       </c>
       <c r="H126" t="s">
         <v>30</v>
       </c>
       <c r="I126">
         <v>5900.0</v>
       </c>
       <c r="K126" t="s">
         <v>31</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126">
         <v>0.0</v>
       </c>
       <c r="N126" t="s">
         <v>38</v>
       </c>
       <c r="O126" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="P126" t="s">
         <v>111</v>
       </c>
       <c r="Q126" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="R126" t="s">
         <v>43</v>
       </c>
       <c r="S126" t="s">
         <v>36</v>
       </c>
       <c r="T126" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="V126">
         <v>2025</v>
       </c>
       <c r="W126" t="s">
         <v>37</v>
       </c>
       <c r="X126" t="s">
         <v>38</v>
       </c>
       <c r="Z126" s="1" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="AA126" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="127" spans="1:27">
       <c r="A127" t="s">
         <v>46</v>
       </c>
       <c r="B127" t="s">
         <v>47</v>
       </c>
       <c r="C127">
         <v>100</v>
       </c>
       <c r="D127">
         <v>116</v>
       </c>
       <c r="E127" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="H127" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="I127">
         <v>5700.0</v>
       </c>
       <c r="K127" t="s">
         <v>130</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127">
         <v>0.0</v>
       </c>
       <c r="N127" t="s">
         <v>38</v>
       </c>
       <c r="O127" t="s">
         <v>35</v>
       </c>
       <c r="P127" t="s">
         <v>16</v>
       </c>
       <c r="S127" t="s">
         <v>131</v>
       </c>
       <c r="U127" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="V127">
         <v>2026</v>
       </c>
       <c r="W127" t="s">
         <v>51</v>
       </c>
       <c r="X127" t="s">
         <v>143</v>
       </c>
       <c r="Z127" s="1" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="AA127" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:27">
       <c r="A128" t="s">
         <v>46</v>
       </c>
       <c r="B128" t="s">
         <v>47</v>
       </c>
       <c r="C128">
         <v>100</v>
       </c>
       <c r="D128">
         <v>116</v>
       </c>
       <c r="E128" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="H128" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="I128">
         <v>22000.0</v>
       </c>
       <c r="J128">
         <v>13000.0</v>
       </c>
       <c r="K128" t="s">
         <v>130</v>
       </c>
       <c r="L128">
-        <v>1725.41</v>
+        <v>947.53</v>
       </c>
       <c r="M128">
-        <v>11274.59</v>
+        <v>12052.47</v>
       </c>
       <c r="N128" t="s">
         <v>38</v>
       </c>
       <c r="O128" t="s">
         <v>112</v>
       </c>
       <c r="P128" t="s">
         <v>16</v>
       </c>
       <c r="S128" t="s">
         <v>131</v>
       </c>
       <c r="U128" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="V128">
         <v>2026</v>
       </c>
       <c r="W128" t="s">
         <v>51</v>
       </c>
       <c r="X128" t="s">
         <v>38</v>
       </c>
       <c r="Y128" t="s">
         <v>143</v>
       </c>
       <c r="Z128" s="1" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="AA128" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:27">
       <c r="A129" t="s">
         <v>46</v>
       </c>
       <c r="B129" t="s">
         <v>47</v>
       </c>
       <c r="C129">
         <v>100</v>
       </c>
       <c r="D129">
         <v>116</v>
       </c>
       <c r="E129" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="H129" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="I129">
         <v>18514.0</v>
       </c>
       <c r="K129" t="s">
         <v>130</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129">
         <v>0.0</v>
       </c>
       <c r="N129" t="s">
         <v>38</v>
       </c>
       <c r="O129" t="s">
         <v>35</v>
       </c>
       <c r="P129" t="s">
         <v>16</v>
       </c>
       <c r="Q129" t="s">
         <v>49</v>
       </c>
       <c r="S129" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="V129">
         <v>2026</v>
       </c>
       <c r="W129" t="s">
         <v>81</v>
       </c>
       <c r="X129" t="s">
         <v>38</v>
       </c>
       <c r="Z129" s="1" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="AA129" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
     </row>
     <row r="130" spans="1:27">
       <c r="A130" t="s">
         <v>46</v>
       </c>
       <c r="B130" t="s">
         <v>47</v>
       </c>
       <c r="C130">
         <v>100</v>
       </c>
       <c r="D130">
         <v>116</v>
       </c>
       <c r="E130" t="s">
         <v>84</v>
       </c>
       <c r="H130" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="I130">
         <v>8000.0</v>
       </c>
       <c r="K130" t="s">
         <v>130</v>
       </c>
       <c r="L130">
         <v>3332.58</v>
       </c>
       <c r="M130">
         <v>4667.42</v>
       </c>
       <c r="N130" t="s">
         <v>38</v>
       </c>
       <c r="O130" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="P130" t="s">
         <v>33</v>
       </c>
       <c r="Q130" t="s">
         <v>85</v>
       </c>
       <c r="S130" t="s">
         <v>131</v>
       </c>
       <c r="T130" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="U130" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="V130">
         <v>2026</v>
       </c>
       <c r="W130" t="s">
         <v>81</v>
       </c>
       <c r="X130" t="s">
         <v>38</v>
       </c>
       <c r="Z130" s="1" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="AA130" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
     </row>
     <row r="131" spans="1:27">
       <c r="A131" t="s">
         <v>46</v>
       </c>
       <c r="B131" t="s">
         <v>47</v>
       </c>
       <c r="C131">
         <v>100</v>
       </c>
       <c r="D131">
         <v>116</v>
       </c>
       <c r="E131" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="H131" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="I131">
         <v>12000.0</v>
       </c>
       <c r="K131" t="s">
         <v>130</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131">
         <v>0.0</v>
       </c>
       <c r="N131" t="s">
         <v>38</v>
       </c>
       <c r="O131" t="s">
         <v>43</v>
       </c>
       <c r="P131" t="s">
         <v>33</v>
       </c>
       <c r="Q131" t="s">
         <v>80</v>
       </c>
       <c r="S131" t="s">
-        <v>50</v>
+        <v>248</v>
+      </c>
+      <c r="U131" t="s">
+        <v>301</v>
       </c>
       <c r="V131">
         <v>2026</v>
       </c>
       <c r="W131" t="s">
         <v>37</v>
       </c>
       <c r="X131" t="s">
         <v>38</v>
       </c>
       <c r="Z131" s="1" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="AA131" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
     </row>
     <row r="132" spans="1:27">
       <c r="A132" t="s">
         <v>46</v>
       </c>
       <c r="B132" t="s">
         <v>47</v>
       </c>
       <c r="C132">
         <v>100</v>
       </c>
       <c r="D132">
         <v>116</v>
       </c>
       <c r="E132" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="I132">
         <v>2700.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132">
         <v>0.0</v>
       </c>
       <c r="N132" t="s">
         <v>38</v>
       </c>
       <c r="O132" t="s">
         <v>43</v>
       </c>
       <c r="P132" t="s">
         <v>16</v>
       </c>
       <c r="Q132" t="s">
         <v>80</v>
       </c>
       <c r="S132" t="s">
         <v>50</v>
       </c>
       <c r="V132">
         <v>2026</v>
       </c>
       <c r="W132" t="s">
         <v>81</v>
       </c>
       <c r="X132" t="s">
         <v>38</v>
       </c>
       <c r="Z132" s="1" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="AA132" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
     </row>
     <row r="133" spans="1:27">
       <c r="A133" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B133" t="s">
         <v>108</v>
       </c>
       <c r="C133">
         <v>100</v>
       </c>
       <c r="D133">
         <v>117</v>
       </c>
       <c r="E133" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="F133">
         <v>2023</v>
       </c>
       <c r="G133" t="s">
         <v>29</v>
       </c>
       <c r="H133" t="s">
         <v>30</v>
       </c>
       <c r="I133">
         <v>2800.0</v>
       </c>
       <c r="K133" t="s">
         <v>31</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133">
         <v>0.0</v>
       </c>
       <c r="O133" t="s">
         <v>32</v>
       </c>
       <c r="P133" t="s">
         <v>16</v>
       </c>
       <c r="Q133" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="R133" t="s">
         <v>112</v>
       </c>
       <c r="S133" t="s">
         <v>36</v>
       </c>
       <c r="V133">
         <v>2025</v>
       </c>
       <c r="W133" t="s">
         <v>37</v>
       </c>
       <c r="X133" t="s">
         <v>38</v>
       </c>
       <c r="Z133" s="1" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="AA133" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="134" spans="1:27">
       <c r="A134" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B134" t="s">
         <v>108</v>
       </c>
       <c r="C134">
         <v>100</v>
       </c>
       <c r="D134">
         <v>117</v>
       </c>
       <c r="E134" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F134">
         <v>2023</v>
       </c>
       <c r="H134" t="s">
         <v>140</v>
       </c>
       <c r="I134">
         <v>2510.0</v>
       </c>
       <c r="K134" t="s">
         <v>130</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134">
         <v>0.0</v>
       </c>
       <c r="O134" t="s">
         <v>32</v>
       </c>
       <c r="P134" t="s">
         <v>16</v>
       </c>
       <c r="Q134" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="R134" t="s">
         <v>112</v>
       </c>
       <c r="S134" t="s">
         <v>131</v>
       </c>
       <c r="U134" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="V134">
         <v>2025</v>
       </c>
       <c r="W134" t="s">
         <v>37</v>
       </c>
       <c r="X134" t="s">
         <v>38</v>
       </c>
       <c r="Z134" s="1" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="AA134" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="135" spans="1:27">
       <c r="A135" t="s">
         <v>46</v>
       </c>
       <c r="B135" t="s">
         <v>47</v>
       </c>
       <c r="C135">
         <v>100</v>
       </c>
       <c r="D135">
         <v>117</v>
       </c>
       <c r="E135" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="I135">
         <v>2500.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135">
         <v>0.0</v>
       </c>
       <c r="N135" t="s">
         <v>38</v>
       </c>
       <c r="O135" t="s">
         <v>35</v>
       </c>
       <c r="P135" t="s">
         <v>111</v>
       </c>
       <c r="Q135" t="s">
         <v>119</v>
       </c>
       <c r="S135" t="s">
         <v>50</v>
       </c>
       <c r="V135">
         <v>2026</v>
       </c>
       <c r="W135" t="s">
         <v>37</v>
       </c>
       <c r="X135" t="s">
         <v>38</v>
       </c>
       <c r="Z135" s="1" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="AA135" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="136" spans="1:27">
       <c r="A136" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="B136" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C136">
         <v>100</v>
       </c>
       <c r="D136">
         <v>119</v>
       </c>
       <c r="E136" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="H136" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="I136">
         <v>9000.0</v>
       </c>
       <c r="K136" t="s">
         <v>130</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136">
         <v>0.0</v>
       </c>
       <c r="N136" t="s">
         <v>38</v>
       </c>
       <c r="O136" t="s">
         <v>32</v>
       </c>
       <c r="P136" t="s">
         <v>16</v>
       </c>
       <c r="Q136" t="s">
         <v>146</v>
       </c>
       <c r="R136" t="s">
         <v>35</v>
       </c>
       <c r="S136" t="s">
-        <v>163</v>
+        <v>131</v>
       </c>
       <c r="T136" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="U136" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="W136" t="s">
         <v>51</v>
       </c>
       <c r="X136" t="s">
         <v>38</v>
       </c>
       <c r="Y136" t="s">
         <v>38</v>
       </c>
       <c r="Z136" s="1"/>
       <c r="AA136" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
     </row>
     <row r="137" spans="1:27">
       <c r="A137" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B137" t="s">
         <v>108</v>
       </c>
       <c r="C137">
         <v>100</v>
       </c>
       <c r="D137">
         <v>120</v>
       </c>
       <c r="E137" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="F137">
         <v>2019</v>
       </c>
       <c r="G137" t="s">
         <v>150</v>
       </c>
       <c r="H137" t="s">
         <v>30</v>
       </c>
       <c r="I137">
         <v>8500.0</v>
       </c>
       <c r="K137" t="s">
         <v>31</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137">
         <v>0.0</v>
       </c>
       <c r="O137" t="s">
         <v>32</v>
       </c>
       <c r="P137" t="s">
         <v>16</v>
       </c>
       <c r="Q137" t="s">
         <v>58</v>
       </c>
       <c r="R137" t="s">
         <v>112</v>
       </c>
       <c r="S137" t="s">
         <v>36</v>
       </c>
       <c r="V137">
         <v>2025</v>
       </c>
       <c r="W137" t="s">
         <v>37</v>
       </c>
       <c r="X137" t="s">
         <v>38</v>
       </c>
       <c r="Z137" s="1" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="AA137" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="138" spans="1:27">
       <c r="A138" t="s">
         <v>46</v>
       </c>
       <c r="B138" t="s">
         <v>47</v>
       </c>
       <c r="C138">
         <v>100</v>
       </c>
       <c r="D138">
         <v>120</v>
       </c>
       <c r="E138" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="H138" t="s">
         <v>140</v>
       </c>
       <c r="I138">
         <v>28000.0</v>
       </c>
       <c r="K138" t="s">
         <v>130</v>
       </c>
       <c r="L138">
         <v>42596.67</v>
       </c>
       <c r="M138">
         <v>-14596.67</v>
       </c>
       <c r="N138" t="s">
         <v>38</v>
       </c>
       <c r="O138" t="s">
         <v>35</v>
       </c>
       <c r="P138" t="s">
         <v>16</v>
       </c>
       <c r="Q138" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="R138" t="s">
         <v>35</v>
       </c>
       <c r="S138" t="s">
         <v>131</v>
       </c>
       <c r="T138" t="s">
         <v>141</v>
       </c>
       <c r="U138" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="V138">
         <v>2026</v>
       </c>
       <c r="W138" t="s">
         <v>37</v>
       </c>
       <c r="X138" t="s">
         <v>38</v>
       </c>
       <c r="Z138" s="1"/>
       <c r="AA138" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
     <row r="139" spans="1:27">
       <c r="A139" t="s">
         <v>46</v>
       </c>
       <c r="B139" t="s">
         <v>47</v>
       </c>
       <c r="C139">
         <v>100</v>
       </c>
       <c r="D139">
         <v>120</v>
       </c>
       <c r="E139" t="s">
         <v>117</v>
       </c>
       <c r="I139">
         <v>45000.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139">
@@ -14090,375 +14315,375 @@
       </c>
       <c r="X139" t="s">
         <v>38</v>
       </c>
       <c r="Z139" s="1" t="s">
         <v>60</v>
       </c>
       <c r="AA139" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="140" spans="1:27">
       <c r="A140" t="s">
         <v>46</v>
       </c>
       <c r="B140" t="s">
         <v>47</v>
       </c>
       <c r="C140">
         <v>100</v>
       </c>
       <c r="D140">
         <v>120</v>
       </c>
       <c r="E140" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="H140" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="I140">
         <v>11000.0</v>
       </c>
       <c r="K140" t="s">
         <v>130</v>
       </c>
       <c r="L140">
-        <v>1138.61</v>
+        <v>9793.2</v>
       </c>
       <c r="M140">
-        <v>9861.39</v>
+        <v>1206.8</v>
       </c>
       <c r="N140" t="s">
         <v>38</v>
       </c>
       <c r="O140" t="s">
         <v>35</v>
       </c>
       <c r="P140" t="s">
         <v>16</v>
       </c>
       <c r="S140" t="s">
         <v>131</v>
       </c>
       <c r="U140" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="V140">
         <v>2026</v>
       </c>
       <c r="W140" t="s">
         <v>51</v>
       </c>
       <c r="X140" t="s">
         <v>143</v>
       </c>
       <c r="Z140" s="1" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="AA140" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
     </row>
     <row r="141" spans="1:27">
       <c r="A141" t="s">
         <v>46</v>
       </c>
       <c r="B141" t="s">
         <v>47</v>
       </c>
       <c r="C141">
         <v>100</v>
       </c>
       <c r="D141">
         <v>123</v>
       </c>
       <c r="E141" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="H141" t="s">
         <v>42</v>
       </c>
       <c r="I141">
         <v>12500.0</v>
       </c>
       <c r="K141" t="s">
         <v>130</v>
       </c>
       <c r="L141">
         <v>5864.34</v>
       </c>
       <c r="M141">
         <v>6635.66</v>
       </c>
       <c r="N141" t="s">
         <v>38</v>
       </c>
       <c r="O141" t="s">
         <v>43</v>
       </c>
       <c r="P141" t="s">
         <v>111</v>
       </c>
       <c r="Q141" t="s">
         <v>80</v>
       </c>
       <c r="S141" t="s">
         <v>131</v>
       </c>
       <c r="U141" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="V141">
         <v>2026</v>
       </c>
       <c r="W141" t="s">
         <v>51</v>
       </c>
       <c r="X141" t="s">
         <v>143</v>
       </c>
       <c r="Z141" s="1" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="AA141" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="142" spans="1:27">
       <c r="A142" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B142" t="s">
         <v>115</v>
       </c>
       <c r="C142">
         <v>100</v>
       </c>
       <c r="D142">
         <v>125</v>
       </c>
       <c r="E142" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="F142">
         <v>2015</v>
       </c>
       <c r="G142" t="s">
         <v>29</v>
       </c>
       <c r="H142" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="I142">
         <v>30000.0</v>
       </c>
       <c r="K142" t="s">
         <v>130</v>
       </c>
       <c r="L142">
         <v>25502.0</v>
       </c>
       <c r="M142">
         <v>4498.0</v>
       </c>
       <c r="O142" t="s">
         <v>32</v>
       </c>
       <c r="P142" t="s">
         <v>111</v>
       </c>
       <c r="Q142" t="s">
         <v>80</v>
       </c>
       <c r="R142" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="S142" t="s">
         <v>131</v>
       </c>
       <c r="U142" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="V142">
         <v>2025</v>
       </c>
       <c r="W142" t="s">
         <v>37</v>
       </c>
       <c r="X142" t="s">
         <v>38</v>
       </c>
       <c r="Z142" s="1"/>
       <c r="AA142" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="143" spans="1:27">
       <c r="A143" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B143" t="s">
         <v>115</v>
       </c>
       <c r="C143">
         <v>100</v>
       </c>
       <c r="D143">
         <v>125</v>
       </c>
       <c r="E143" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="F143">
         <v>2015</v>
       </c>
       <c r="G143" t="s">
         <v>29</v>
       </c>
       <c r="H143" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="I143">
         <v>27000.0</v>
       </c>
       <c r="K143" t="s">
         <v>130</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143">
         <v>0.0</v>
       </c>
       <c r="O143" t="s">
         <v>32</v>
       </c>
       <c r="P143" t="s">
         <v>111</v>
       </c>
       <c r="Q143" t="s">
         <v>80</v>
       </c>
       <c r="R143" t="s">
         <v>35</v>
       </c>
       <c r="S143" t="s">
         <v>131</v>
       </c>
       <c r="U143" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="V143">
         <v>2025</v>
       </c>
       <c r="W143" t="s">
         <v>37</v>
       </c>
       <c r="X143" t="s">
         <v>38</v>
       </c>
       <c r="Z143" s="1"/>
       <c r="AA143" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="144" spans="1:27">
       <c r="A144" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B144" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C144">
         <v>100</v>
       </c>
       <c r="D144">
         <v>125</v>
       </c>
       <c r="E144" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F144">
         <v>2015</v>
       </c>
       <c r="G144" t="s">
         <v>41</v>
       </c>
       <c r="H144" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="I144">
         <v>12000.0</v>
       </c>
       <c r="K144" t="s">
         <v>130</v>
       </c>
       <c r="L144">
         <v>14557.38</v>
       </c>
       <c r="M144">
         <v>-2557.38</v>
       </c>
       <c r="O144" t="s">
         <v>32</v>
       </c>
       <c r="P144" t="s">
         <v>16</v>
       </c>
       <c r="Q144" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="R144" t="s">
         <v>112</v>
       </c>
       <c r="S144" t="s">
         <v>131</v>
       </c>
       <c r="U144" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="V144">
         <v>2025</v>
       </c>
       <c r="W144" t="s">
         <v>37</v>
       </c>
       <c r="X144" t="s">
         <v>38</v>
       </c>
       <c r="Z144" s="1" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="AA144" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="145" spans="1:27">
       <c r="A145" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B145" t="s">
         <v>108</v>
       </c>
       <c r="C145">
         <v>100</v>
       </c>
       <c r="D145">
         <v>125</v>
       </c>
       <c r="E145" t="s">
         <v>145</v>
       </c>
       <c r="F145">
         <v>2015</v>
       </c>
       <c r="G145" t="s">
         <v>41</v>
       </c>
       <c r="H145" t="s">
         <v>30</v>
       </c>
       <c r="I145">
         <v>13000.0</v>
       </c>
@@ -14474,988 +14699,991 @@
       <c r="O145" t="s">
         <v>32</v>
       </c>
       <c r="P145" t="s">
         <v>16</v>
       </c>
       <c r="Q145" t="s">
         <v>146</v>
       </c>
       <c r="R145" t="s">
         <v>112</v>
       </c>
       <c r="S145" t="s">
         <v>36</v>
       </c>
       <c r="V145">
         <v>2025</v>
       </c>
       <c r="W145" t="s">
         <v>37</v>
       </c>
       <c r="X145" t="s">
         <v>38</v>
       </c>
       <c r="Z145" s="1" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="AA145" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="146" spans="1:27">
       <c r="A146" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B146" t="s">
         <v>108</v>
       </c>
       <c r="C146">
         <v>100</v>
       </c>
       <c r="D146">
         <v>125</v>
       </c>
       <c r="E146" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="F146">
         <v>2015</v>
       </c>
       <c r="G146" t="s">
         <v>150</v>
       </c>
       <c r="H146" t="s">
         <v>30</v>
       </c>
       <c r="I146">
         <v>3250.0</v>
       </c>
       <c r="K146" t="s">
         <v>31</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146">
         <v>0.0</v>
       </c>
       <c r="O146" t="s">
         <v>32</v>
       </c>
       <c r="P146" t="s">
         <v>16</v>
       </c>
       <c r="Q146" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="R146" t="s">
         <v>112</v>
       </c>
       <c r="S146" t="s">
         <v>36</v>
       </c>
       <c r="V146">
         <v>2025</v>
       </c>
       <c r="W146" t="s">
         <v>37</v>
       </c>
       <c r="X146" t="s">
         <v>38</v>
       </c>
       <c r="Z146" s="1" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="AA146" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="147" spans="1:27">
       <c r="A147" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="B147" t="s">
         <v>28</v>
       </c>
       <c r="C147">
         <v>100</v>
       </c>
       <c r="D147">
         <v>125</v>
       </c>
       <c r="F147">
         <v>2018</v>
       </c>
       <c r="H147" t="s">
         <v>30</v>
       </c>
       <c r="I147">
         <v>5500.0</v>
       </c>
       <c r="K147" t="s">
         <v>31</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147">
         <v>0.0</v>
       </c>
       <c r="N147" t="s">
         <v>38</v>
       </c>
       <c r="O147" t="s">
         <v>32</v>
       </c>
       <c r="P147" t="s">
         <v>111</v>
       </c>
       <c r="Q147" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="R147" t="s">
         <v>43</v>
       </c>
       <c r="S147" t="s">
         <v>36</v>
       </c>
       <c r="V147">
         <v>2025</v>
       </c>
       <c r="W147" t="s">
         <v>37</v>
       </c>
       <c r="X147" t="s">
         <v>38</v>
       </c>
       <c r="Z147" s="1" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="AA147" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
     </row>
     <row r="148" spans="1:27">
       <c r="A148" t="s">
         <v>46</v>
       </c>
       <c r="B148" t="s">
         <v>47</v>
       </c>
       <c r="C148">
         <v>100</v>
       </c>
       <c r="D148">
         <v>125</v>
       </c>
       <c r="E148" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="H148" t="s">
         <v>30</v>
       </c>
       <c r="I148">
         <v>15000.0</v>
       </c>
       <c r="K148" t="s">
         <v>31</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148">
         <v>0.0</v>
       </c>
       <c r="N148" t="s">
         <v>38</v>
       </c>
       <c r="O148" t="s">
         <v>43</v>
       </c>
       <c r="P148" t="s">
         <v>111</v>
       </c>
       <c r="S148" t="s">
         <v>36</v>
       </c>
       <c r="V148">
         <v>2026</v>
       </c>
       <c r="W148" t="s">
         <v>37</v>
       </c>
       <c r="X148" t="s">
         <v>38</v>
       </c>
       <c r="Z148" s="1" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="AA148" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
     <row r="149" spans="1:27">
       <c r="A149" t="s">
         <v>46</v>
       </c>
       <c r="B149" t="s">
         <v>47</v>
       </c>
       <c r="C149">
         <v>100</v>
       </c>
       <c r="D149">
         <v>125</v>
       </c>
       <c r="E149" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="H149" t="s">
         <v>30</v>
       </c>
       <c r="I149">
         <v>80000.0</v>
       </c>
       <c r="K149" t="s">
         <v>130</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149">
         <v>0.0</v>
       </c>
       <c r="N149" t="s">
         <v>143</v>
       </c>
       <c r="O149" t="s">
         <v>32</v>
       </c>
       <c r="P149" t="s">
         <v>16</v>
       </c>
       <c r="Q149" t="s">
         <v>80</v>
       </c>
       <c r="R149" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="S149" t="s">
         <v>131</v>
       </c>
       <c r="V149">
         <v>2026</v>
       </c>
       <c r="W149" t="s">
         <v>81</v>
       </c>
       <c r="X149" t="s">
         <v>38</v>
       </c>
       <c r="Z149" s="1" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="AA149" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
     </row>
     <row r="150" spans="1:27">
       <c r="A150" t="s">
         <v>46</v>
       </c>
       <c r="B150" t="s">
         <v>47</v>
       </c>
       <c r="C150">
         <v>100</v>
       </c>
       <c r="D150">
         <v>125</v>
       </c>
       <c r="E150" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="H150" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="I150">
         <v>18514.0</v>
       </c>
       <c r="K150" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150">
         <v>0.0</v>
       </c>
       <c r="N150" t="s">
         <v>38</v>
       </c>
       <c r="O150" t="s">
         <v>43</v>
       </c>
       <c r="P150" t="s">
         <v>16</v>
       </c>
       <c r="Q150" t="s">
         <v>49</v>
       </c>
       <c r="S150" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="V150">
         <v>2026</v>
       </c>
       <c r="W150" t="s">
         <v>81</v>
       </c>
       <c r="X150" t="s">
         <v>38</v>
       </c>
       <c r="Z150" s="1" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="AA150" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="151" spans="1:27">
       <c r="A151" t="s">
         <v>46</v>
       </c>
       <c r="B151" t="s">
         <v>47</v>
       </c>
       <c r="C151">
         <v>100</v>
       </c>
       <c r="D151">
         <v>125</v>
       </c>
       <c r="E151" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="H151" t="s">
         <v>42</v>
       </c>
       <c r="I151">
         <v>13000.0</v>
       </c>
       <c r="K151" t="s">
         <v>130</v>
       </c>
       <c r="L151">
-        <v>0.0</v>
+        <v>16225.19</v>
       </c>
       <c r="M151">
-        <v>0.0</v>
+        <v>-3225.19</v>
       </c>
       <c r="N151" t="s">
         <v>38</v>
       </c>
       <c r="O151" t="s">
         <v>112</v>
       </c>
       <c r="P151" t="s">
         <v>16</v>
       </c>
       <c r="S151" t="s">
         <v>131</v>
       </c>
       <c r="U151" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="V151">
         <v>2026</v>
       </c>
       <c r="W151" t="s">
         <v>51</v>
       </c>
       <c r="X151" t="s">
         <v>143</v>
       </c>
       <c r="Z151" s="1" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="AA151" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="152" spans="1:27">
       <c r="A152" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B152" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C152">
         <v>100</v>
       </c>
       <c r="D152">
         <v>126</v>
       </c>
       <c r="E152" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="F152">
         <v>2019</v>
       </c>
       <c r="G152" t="s">
         <v>41</v>
       </c>
       <c r="H152" t="s">
         <v>30</v>
       </c>
       <c r="I152">
         <v>12000.0</v>
       </c>
       <c r="K152" t="s">
         <v>31</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152">
         <v>0.0</v>
       </c>
       <c r="O152" t="s">
         <v>32</v>
       </c>
       <c r="P152" t="s">
         <v>16</v>
       </c>
       <c r="Q152" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="R152" t="s">
         <v>112</v>
       </c>
       <c r="S152" t="s">
         <v>36</v>
       </c>
       <c r="V152">
         <v>2025</v>
       </c>
       <c r="W152" t="s">
         <v>37</v>
       </c>
       <c r="X152" t="s">
         <v>38</v>
       </c>
       <c r="Z152" s="1" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="AA152" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="153" spans="1:27">
       <c r="A153" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B153" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C153">
         <v>100</v>
       </c>
       <c r="D153">
         <v>126</v>
       </c>
       <c r="E153" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="F153">
         <v>2019</v>
       </c>
       <c r="G153" t="s">
         <v>41</v>
       </c>
       <c r="H153" t="s">
         <v>30</v>
       </c>
       <c r="I153">
         <v>14000.0</v>
       </c>
       <c r="K153" t="s">
         <v>31</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153">
         <v>0.0</v>
       </c>
       <c r="O153" t="s">
         <v>32</v>
       </c>
       <c r="P153" t="s">
         <v>111</v>
       </c>
       <c r="Q153" t="s">
         <v>80</v>
       </c>
       <c r="R153" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="S153" t="s">
         <v>36</v>
       </c>
       <c r="V153">
         <v>2025</v>
       </c>
       <c r="W153" t="s">
         <v>37</v>
       </c>
       <c r="X153" t="s">
         <v>38</v>
       </c>
       <c r="Z153" s="1" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="AA153" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="154" spans="1:27">
       <c r="A154" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B154" t="s">
         <v>108</v>
       </c>
       <c r="C154">
         <v>100</v>
       </c>
       <c r="D154">
         <v>126</v>
       </c>
       <c r="E154" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="F154">
         <v>2019</v>
       </c>
       <c r="G154" t="s">
         <v>41</v>
       </c>
       <c r="H154" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="I154">
         <v>7819.79</v>
       </c>
       <c r="K154" t="s">
         <v>130</v>
       </c>
       <c r="L154">
         <v>13484.79</v>
       </c>
       <c r="M154">
         <v>-5665.0</v>
       </c>
       <c r="O154" t="s">
         <v>32</v>
       </c>
       <c r="P154" t="s">
         <v>16</v>
       </c>
       <c r="Q154" t="s">
         <v>80</v>
       </c>
       <c r="R154" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="S154" t="s">
         <v>131</v>
       </c>
       <c r="T154" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="U154" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="V154">
         <v>2025</v>
       </c>
       <c r="W154" t="s">
         <v>37</v>
       </c>
       <c r="X154" t="s">
         <v>38</v>
       </c>
       <c r="Z154" s="1" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="AA154" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="155" spans="1:27">
       <c r="A155" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="B155" t="s">
         <v>108</v>
       </c>
       <c r="C155">
         <v>100</v>
       </c>
       <c r="D155">
         <v>126</v>
       </c>
       <c r="E155" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="G155" t="s">
         <v>134</v>
       </c>
       <c r="H155" t="s">
-        <v>152</v>
+        <v>256</v>
       </c>
       <c r="I155">
         <v>15000.0</v>
       </c>
       <c r="K155" t="s">
         <v>130</v>
       </c>
       <c r="L155">
         <v>8950.94</v>
       </c>
       <c r="M155">
         <v>6049.06</v>
       </c>
       <c r="N155" t="s">
         <v>38</v>
       </c>
       <c r="O155" t="s">
         <v>32</v>
       </c>
       <c r="P155" t="s">
         <v>16</v>
       </c>
       <c r="Q155" t="s">
         <v>135</v>
       </c>
       <c r="R155" t="s">
         <v>43</v>
       </c>
       <c r="S155" t="s">
         <v>131</v>
       </c>
       <c r="U155" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="V155">
         <v>2025</v>
       </c>
       <c r="W155" t="s">
         <v>37</v>
       </c>
       <c r="X155" t="s">
         <v>38</v>
       </c>
       <c r="Z155" s="1"/>
       <c r="AA155" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="156" spans="1:27">
       <c r="A156" t="s">
         <v>46</v>
       </c>
       <c r="B156" t="s">
         <v>47</v>
       </c>
       <c r="C156">
         <v>100</v>
       </c>
       <c r="D156">
         <v>126</v>
       </c>
       <c r="E156" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="H156" t="s">
-        <v>152</v>
+        <v>256</v>
       </c>
       <c r="I156">
         <v>12500.0</v>
       </c>
       <c r="K156" t="s">
         <v>130</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156">
         <v>0.0</v>
       </c>
       <c r="N156" t="s">
         <v>38</v>
       </c>
       <c r="O156" t="s">
         <v>112</v>
       </c>
       <c r="P156" t="s">
         <v>16</v>
       </c>
       <c r="S156" t="s">
-        <v>50</v>
+        <v>371</v>
+      </c>
+      <c r="U156" t="s">
+        <v>372</v>
       </c>
       <c r="V156">
         <v>2026</v>
       </c>
       <c r="W156" t="s">
         <v>37</v>
       </c>
       <c r="X156" t="s">
         <v>38</v>
       </c>
       <c r="Z156" s="1" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="AA156" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
     </row>
     <row r="157" spans="1:27">
       <c r="A157" t="s">
         <v>46</v>
       </c>
       <c r="B157" t="s">
         <v>47</v>
       </c>
       <c r="C157">
         <v>100</v>
       </c>
       <c r="D157">
         <v>126</v>
       </c>
       <c r="E157" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="H157" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="I157">
         <v>5500.0</v>
       </c>
       <c r="K157" t="s">
         <v>130</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157">
         <v>0.0</v>
       </c>
       <c r="N157" t="s">
         <v>38</v>
       </c>
       <c r="O157" t="s">
         <v>112</v>
       </c>
       <c r="P157" t="s">
         <v>16</v>
       </c>
       <c r="S157" t="s">
         <v>131</v>
       </c>
       <c r="U157" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="V157">
         <v>2026</v>
       </c>
       <c r="W157" t="s">
         <v>51</v>
       </c>
       <c r="X157" t="s">
         <v>38</v>
       </c>
       <c r="Z157" s="1" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="AA157" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
     </row>
     <row r="158" spans="1:27">
       <c r="A158" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B158" t="s">
         <v>108</v>
       </c>
       <c r="C158">
         <v>200</v>
       </c>
       <c r="D158">
         <v>201</v>
       </c>
       <c r="E158" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="F158">
         <v>2015</v>
       </c>
       <c r="G158" t="s">
         <v>29</v>
       </c>
       <c r="H158" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="I158">
         <v>25000.0</v>
       </c>
       <c r="K158" t="s">
         <v>130</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158">
         <v>0.0</v>
       </c>
       <c r="O158" t="s">
         <v>32</v>
       </c>
       <c r="P158" t="s">
         <v>16</v>
       </c>
       <c r="Q158" t="s">
         <v>49</v>
       </c>
       <c r="R158" t="s">
         <v>43</v>
       </c>
       <c r="S158" t="s">
         <v>131</v>
       </c>
       <c r="V158">
         <v>2025</v>
       </c>
       <c r="W158" t="s">
         <v>37</v>
       </c>
       <c r="X158" t="s">
         <v>38</v>
       </c>
       <c r="Z158" s="1" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="AA158" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
     </row>
     <row r="159" spans="1:27">
       <c r="A159" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B159" t="s">
         <v>108</v>
       </c>
       <c r="C159">
         <v>200</v>
       </c>
       <c r="D159">
         <v>201</v>
       </c>
       <c r="E159" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="F159">
         <v>2014</v>
       </c>
       <c r="G159" t="s">
         <v>29</v>
       </c>
       <c r="H159" t="s">
         <v>30</v>
       </c>
       <c r="I159">
         <v>23000.0</v>
       </c>
       <c r="K159" t="s">
         <v>31</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159">
         <v>0.0</v>
       </c>
       <c r="O159" t="s">
         <v>32</v>
       </c>
       <c r="P159" t="s">
         <v>16</v>
       </c>
       <c r="Q159" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="R159" t="s">
         <v>112</v>
       </c>
       <c r="S159" t="s">
         <v>36</v>
       </c>
       <c r="V159">
         <v>2025</v>
       </c>
       <c r="W159" t="s">
         <v>37</v>
       </c>
       <c r="X159" t="s">
         <v>38</v>
       </c>
       <c r="Z159" s="1" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="AA159" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="160" spans="1:27">
       <c r="A160" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B160" t="s">
         <v>108</v>
       </c>
       <c r="C160">
         <v>200</v>
       </c>
       <c r="D160">
         <v>201</v>
       </c>
       <c r="E160" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="F160">
         <v>2014</v>
       </c>
       <c r="G160" t="s">
         <v>29</v>
       </c>
       <c r="H160" t="s">
         <v>30</v>
       </c>
       <c r="I160">
         <v>13500.0</v>
       </c>
       <c r="K160" t="s">
         <v>31</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160">
         <v>0.0</v>
       </c>
       <c r="O160" t="s">
         <v>32</v>
       </c>
@@ -15465,538 +15693,538 @@
       <c r="Q160" t="s">
         <v>80</v>
       </c>
       <c r="R160" t="s">
         <v>112</v>
       </c>
       <c r="S160" t="s">
         <v>36</v>
       </c>
       <c r="V160">
         <v>2025</v>
       </c>
       <c r="W160" t="s">
         <v>37</v>
       </c>
       <c r="X160" t="s">
         <v>38</v>
       </c>
       <c r="Z160" s="1"/>
       <c r="AA160" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="161" spans="1:27">
       <c r="A161" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B161" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="C161">
         <v>200</v>
       </c>
       <c r="D161">
         <v>201</v>
       </c>
       <c r="E161" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="F161">
         <v>2014</v>
       </c>
       <c r="G161" t="s">
         <v>29</v>
       </c>
       <c r="H161" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="I161">
         <v>32000.0</v>
       </c>
       <c r="K161" t="s">
         <v>130</v>
       </c>
       <c r="L161">
         <v>34487.28</v>
       </c>
       <c r="M161">
         <v>-2487.28</v>
       </c>
       <c r="O161" t="s">
         <v>32</v>
       </c>
       <c r="P161" t="s">
         <v>16</v>
       </c>
       <c r="Q161" t="s">
         <v>49</v>
       </c>
       <c r="R161" t="s">
         <v>43</v>
       </c>
       <c r="S161" t="s">
         <v>131</v>
       </c>
       <c r="U161" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="V161">
         <v>2025</v>
       </c>
       <c r="W161" t="s">
         <v>37</v>
       </c>
       <c r="X161" t="s">
         <v>38</v>
       </c>
       <c r="Z161" s="1" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="AA161" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="162" spans="1:27">
       <c r="A162" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B162" t="s">
         <v>115</v>
       </c>
       <c r="C162">
         <v>200</v>
       </c>
       <c r="D162">
         <v>201</v>
       </c>
       <c r="E162" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="F162">
         <v>2014</v>
       </c>
       <c r="G162" t="s">
         <v>41</v>
       </c>
       <c r="H162" t="s">
         <v>42</v>
       </c>
       <c r="I162">
         <v>7500.0</v>
       </c>
       <c r="K162" t="s">
         <v>130</v>
       </c>
       <c r="L162">
         <v>0.0</v>
       </c>
       <c r="M162">
         <v>0.0</v>
       </c>
       <c r="O162" t="s">
         <v>32</v>
       </c>
       <c r="P162" t="s">
         <v>111</v>
       </c>
       <c r="Q162" t="s">
         <v>80</v>
       </c>
       <c r="R162" t="s">
         <v>35</v>
       </c>
       <c r="S162" t="s">
         <v>131</v>
       </c>
       <c r="U162" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="V162">
         <v>2025</v>
       </c>
       <c r="W162" t="s">
         <v>37</v>
       </c>
       <c r="X162" t="s">
         <v>38</v>
       </c>
       <c r="Z162" s="1"/>
       <c r="AA162" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="163" spans="1:27">
       <c r="A163" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B163" t="s">
         <v>28</v>
       </c>
       <c r="C163">
         <v>200</v>
       </c>
       <c r="D163">
         <v>201</v>
       </c>
       <c r="E163" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="F163">
         <v>2014</v>
       </c>
       <c r="G163" t="s">
         <v>29</v>
       </c>
       <c r="H163" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="I163">
         <v>9000.0</v>
       </c>
       <c r="K163" t="s">
         <v>130</v>
       </c>
       <c r="L163">
         <v>8878.71</v>
       </c>
       <c r="M163">
         <v>121.29</v>
       </c>
       <c r="O163" t="s">
         <v>32</v>
       </c>
       <c r="P163" t="s">
         <v>33</v>
       </c>
       <c r="Q163" t="s">
         <v>85</v>
       </c>
       <c r="R163" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="S163" t="s">
         <v>131</v>
       </c>
       <c r="U163" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="V163">
         <v>2025</v>
       </c>
       <c r="W163" t="s">
         <v>37</v>
       </c>
       <c r="X163" t="s">
         <v>38</v>
       </c>
       <c r="Z163" s="1" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="AA163" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="164" spans="1:27">
       <c r="A164" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B164" t="s">
         <v>108</v>
       </c>
       <c r="C164">
         <v>200</v>
       </c>
       <c r="D164">
         <v>201</v>
       </c>
       <c r="E164" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="F164">
         <v>2014</v>
       </c>
       <c r="G164" t="s">
         <v>41</v>
       </c>
       <c r="H164" t="s">
         <v>30</v>
       </c>
       <c r="I164">
         <v>8000.0</v>
       </c>
       <c r="K164" t="s">
         <v>31</v>
       </c>
       <c r="L164">
         <v>0.0</v>
       </c>
       <c r="M164">
         <v>0.0</v>
       </c>
       <c r="O164" t="s">
         <v>32</v>
       </c>
       <c r="P164" t="s">
         <v>16</v>
       </c>
       <c r="Q164" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="R164" t="s">
         <v>112</v>
       </c>
       <c r="S164" t="s">
         <v>36</v>
       </c>
       <c r="V164">
         <v>2025</v>
       </c>
       <c r="W164" t="s">
         <v>37</v>
       </c>
       <c r="X164" t="s">
         <v>38</v>
       </c>
       <c r="Z164" s="1" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="AA164" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="165" spans="1:27">
       <c r="A165" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B165" t="s">
         <v>28</v>
       </c>
       <c r="C165">
         <v>200</v>
       </c>
       <c r="D165">
         <v>201</v>
       </c>
       <c r="E165" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="F165">
         <v>2014</v>
       </c>
       <c r="G165" t="s">
         <v>41</v>
       </c>
       <c r="H165" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="I165">
         <v>6000.0</v>
       </c>
       <c r="K165" t="s">
         <v>130</v>
       </c>
       <c r="L165">
         <v>8878.71</v>
       </c>
       <c r="M165">
         <v>-2878.71</v>
       </c>
       <c r="O165" t="s">
         <v>32</v>
       </c>
       <c r="P165" t="s">
         <v>33</v>
       </c>
       <c r="Q165" t="s">
         <v>122</v>
       </c>
       <c r="R165" t="s">
         <v>43</v>
       </c>
       <c r="S165" t="s">
         <v>131</v>
       </c>
       <c r="U165" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="V165">
         <v>2025</v>
       </c>
       <c r="W165" t="s">
         <v>37</v>
       </c>
       <c r="X165" t="s">
         <v>38</v>
       </c>
       <c r="Z165" s="1" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="AA165" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="166" spans="1:27">
       <c r="A166" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B166" t="s">
         <v>115</v>
       </c>
       <c r="C166">
         <v>200</v>
       </c>
       <c r="D166">
         <v>201</v>
       </c>
       <c r="E166" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="F166">
         <v>2014</v>
       </c>
       <c r="G166" t="s">
         <v>41</v>
       </c>
       <c r="H166" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="I166">
         <v>4500.0</v>
       </c>
       <c r="K166" t="s">
         <v>130</v>
       </c>
       <c r="L166">
         <v>0.0</v>
       </c>
       <c r="M166">
         <v>0.0</v>
       </c>
       <c r="O166" t="s">
         <v>32</v>
       </c>
       <c r="P166" t="s">
         <v>111</v>
       </c>
       <c r="Q166" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="R166" t="s">
         <v>43</v>
       </c>
       <c r="S166" t="s">
         <v>131</v>
       </c>
       <c r="V166">
         <v>2025</v>
       </c>
       <c r="W166" t="s">
         <v>37</v>
       </c>
       <c r="X166" t="s">
         <v>38</v>
       </c>
       <c r="Z166" s="1" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="AA166" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="167" spans="1:27">
       <c r="A167" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="B167" t="s">
         <v>28</v>
       </c>
       <c r="C167">
         <v>200</v>
       </c>
       <c r="D167">
         <v>201</v>
       </c>
       <c r="E167" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="F167">
         <v>2014</v>
       </c>
       <c r="H167" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="I167">
         <v>6000.0</v>
       </c>
       <c r="K167" t="s">
         <v>130</v>
       </c>
       <c r="L167">
         <v>3736.56</v>
       </c>
       <c r="M167">
         <v>2263.44</v>
       </c>
       <c r="N167" t="s">
         <v>38</v>
       </c>
       <c r="O167" t="s">
         <v>32</v>
       </c>
       <c r="P167" t="s">
         <v>33</v>
       </c>
       <c r="Q167" t="s">
         <v>34</v>
       </c>
       <c r="R167" t="s">
         <v>43</v>
       </c>
       <c r="S167" t="s">
         <v>131</v>
       </c>
       <c r="T167" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="U167" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="V167">
         <v>2025</v>
       </c>
       <c r="W167" t="s">
         <v>81</v>
       </c>
       <c r="X167" t="s">
         <v>38</v>
       </c>
       <c r="Z167" s="1" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="AA167" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
     </row>
     <row r="168" spans="1:27">
       <c r="A168" t="s">
         <v>46</v>
       </c>
       <c r="B168" t="s">
         <v>67</v>
       </c>
       <c r="C168">
         <v>200</v>
       </c>
       <c r="D168">
         <v>201</v>
       </c>
       <c r="E168" t="s">
         <v>117</v>
       </c>
       <c r="I168">
         <v>45000.0</v>
       </c>
       <c r="L168">
         <v>0.0</v>
       </c>
       <c r="M168">
@@ -16025,462 +16253,465 @@
       </c>
       <c r="X168" t="s">
         <v>38</v>
       </c>
       <c r="Z168" s="1" t="s">
         <v>60</v>
       </c>
       <c r="AA168" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="169" spans="1:27">
       <c r="A169" t="s">
         <v>46</v>
       </c>
       <c r="B169" t="s">
         <v>67</v>
       </c>
       <c r="C169">
         <v>200</v>
       </c>
       <c r="D169">
         <v>201</v>
       </c>
       <c r="E169" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="H169" t="s">
-        <v>152</v>
+        <v>256</v>
       </c>
       <c r="I169">
         <v>8000.0</v>
       </c>
       <c r="K169" t="s">
         <v>130</v>
       </c>
       <c r="L169">
         <v>0.0</v>
       </c>
       <c r="M169">
         <v>0.0</v>
       </c>
       <c r="N169" t="s">
         <v>38</v>
       </c>
       <c r="O169" t="s">
         <v>35</v>
       </c>
       <c r="P169" t="s">
         <v>16</v>
       </c>
       <c r="Q169" t="s">
         <v>80</v>
       </c>
       <c r="S169" t="s">
-        <v>50</v>
+        <v>248</v>
+      </c>
+      <c r="U169" t="s">
+        <v>406</v>
       </c>
       <c r="V169">
         <v>2026</v>
       </c>
       <c r="W169" t="s">
         <v>37</v>
       </c>
       <c r="X169" t="s">
         <v>143</v>
       </c>
       <c r="Z169" s="1" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="AA169" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
     </row>
     <row r="170" spans="1:27">
       <c r="A170" t="s">
         <v>46</v>
       </c>
       <c r="B170" t="s">
         <v>67</v>
       </c>
       <c r="C170">
         <v>200</v>
       </c>
       <c r="D170">
         <v>201</v>
       </c>
       <c r="E170" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="H170" t="s">
-        <v>162</v>
+        <v>230</v>
       </c>
       <c r="I170">
         <v>5000.0</v>
       </c>
       <c r="J170">
         <v>5410.0</v>
       </c>
       <c r="K170" t="s">
         <v>130</v>
       </c>
       <c r="L170">
         <v>0.0</v>
       </c>
       <c r="M170">
         <v>0.0</v>
       </c>
       <c r="N170" t="s">
         <v>38</v>
       </c>
       <c r="O170" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="P170" t="s">
         <v>111</v>
       </c>
       <c r="Q170" t="s">
         <v>119</v>
       </c>
       <c r="S170" t="s">
-        <v>163</v>
+        <v>131</v>
       </c>
       <c r="U170" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="V170">
         <v>2026</v>
       </c>
       <c r="W170" t="s">
         <v>81</v>
       </c>
       <c r="X170" t="s">
         <v>38</v>
       </c>
       <c r="Z170" s="1" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="AA170" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
     </row>
     <row r="171" spans="1:27">
       <c r="A171" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B171" t="s">
         <v>108</v>
       </c>
       <c r="C171">
         <v>200</v>
       </c>
       <c r="D171">
         <v>202</v>
       </c>
       <c r="E171" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="F171">
         <v>2015</v>
       </c>
       <c r="G171" t="s">
         <v>29</v>
       </c>
       <c r="H171" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="I171">
         <v>15000.0</v>
       </c>
       <c r="K171" t="s">
         <v>130</v>
       </c>
       <c r="L171">
         <v>14079.22</v>
       </c>
       <c r="M171">
         <v>920.78</v>
       </c>
       <c r="O171" t="s">
         <v>32</v>
       </c>
       <c r="P171" t="s">
         <v>16</v>
       </c>
       <c r="Q171" t="s">
         <v>119</v>
       </c>
       <c r="R171" t="s">
         <v>43</v>
       </c>
       <c r="S171" t="s">
         <v>131</v>
       </c>
       <c r="T171" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="U171" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="V171">
         <v>2025</v>
       </c>
       <c r="W171" t="s">
         <v>37</v>
       </c>
       <c r="X171" t="s">
         <v>38</v>
       </c>
       <c r="Z171" s="1" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="AA171" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="172" spans="1:27">
       <c r="A172" t="s">
         <v>27</v>
       </c>
       <c r="B172" t="s">
         <v>28</v>
       </c>
       <c r="C172">
         <v>200</v>
       </c>
       <c r="D172">
         <v>202</v>
       </c>
       <c r="E172" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="F172">
         <v>2015</v>
       </c>
       <c r="G172" t="s">
         <v>29</v>
       </c>
       <c r="H172" t="s">
         <v>30</v>
       </c>
       <c r="I172">
         <v>3000.0</v>
       </c>
       <c r="K172" t="s">
         <v>31</v>
       </c>
       <c r="L172">
         <v>0.0</v>
       </c>
       <c r="M172">
         <v>0.0</v>
       </c>
       <c r="O172" t="s">
         <v>32</v>
       </c>
       <c r="P172" t="s">
         <v>33</v>
       </c>
       <c r="Q172" t="s">
         <v>85</v>
       </c>
       <c r="R172" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="S172" t="s">
         <v>36</v>
       </c>
       <c r="V172">
         <v>2025</v>
       </c>
       <c r="W172" t="s">
         <v>37</v>
       </c>
       <c r="X172" t="s">
         <v>38</v>
       </c>
       <c r="Z172" s="1" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="AA172" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="173" spans="1:27">
       <c r="A173" t="s">
         <v>27</v>
       </c>
       <c r="B173" t="s">
         <v>108</v>
       </c>
       <c r="C173">
         <v>200</v>
       </c>
       <c r="D173">
         <v>202</v>
       </c>
       <c r="E173" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="F173">
         <v>2015</v>
       </c>
       <c r="G173" t="s">
         <v>41</v>
       </c>
       <c r="H173" t="s">
         <v>30</v>
       </c>
       <c r="I173">
         <v>20000.0</v>
       </c>
       <c r="K173" t="s">
         <v>31</v>
       </c>
       <c r="L173">
         <v>0.0</v>
       </c>
       <c r="M173">
         <v>0.0</v>
       </c>
       <c r="O173" t="s">
         <v>32</v>
       </c>
       <c r="P173" t="s">
         <v>16</v>
       </c>
       <c r="Q173" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="R173" t="s">
         <v>112</v>
       </c>
       <c r="S173" t="s">
         <v>36</v>
       </c>
       <c r="V173">
         <v>2025</v>
       </c>
       <c r="W173" t="s">
         <v>37</v>
       </c>
       <c r="X173" t="s">
         <v>38</v>
       </c>
       <c r="Z173" s="1" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="AA173" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="174" spans="1:27">
       <c r="A174" t="s">
         <v>27</v>
       </c>
       <c r="B174" t="s">
         <v>28</v>
       </c>
       <c r="C174">
         <v>200</v>
       </c>
       <c r="D174">
         <v>202</v>
       </c>
       <c r="E174" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="F174">
         <v>2015</v>
       </c>
       <c r="G174" t="s">
         <v>41</v>
       </c>
       <c r="H174" t="s">
         <v>42</v>
       </c>
       <c r="I174">
         <v>8000.0</v>
       </c>
       <c r="K174" t="s">
         <v>130</v>
       </c>
       <c r="L174">
         <v>8943.16</v>
       </c>
       <c r="M174">
         <v>-943.16</v>
       </c>
       <c r="O174" t="s">
         <v>32</v>
       </c>
       <c r="P174" t="s">
         <v>33</v>
       </c>
       <c r="Q174" t="s">
         <v>122</v>
       </c>
       <c r="R174" t="s">
         <v>43</v>
       </c>
       <c r="S174" t="s">
         <v>131</v>
       </c>
       <c r="U174" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="V174">
         <v>2025</v>
       </c>
       <c r="W174" t="s">
         <v>37</v>
       </c>
       <c r="X174" t="s">
         <v>38</v>
       </c>
       <c r="Z174" s="1" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="AA174" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="175" spans="1:27">
       <c r="A175" t="s">
         <v>27</v>
       </c>
       <c r="B175" t="s">
         <v>115</v>
       </c>
       <c r="C175">
         <v>200</v>
       </c>
       <c r="D175">
         <v>202</v>
       </c>
       <c r="E175" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="F175">
         <v>2015</v>
       </c>
       <c r="G175" t="s">
         <v>150</v>
       </c>
       <c r="H175" t="s">
         <v>30</v>
       </c>
       <c r="I175">
         <v>7500.0</v>
       </c>
       <c r="K175" t="s">
         <v>31</v>
       </c>
       <c r="L175">
         <v>0.0</v>
       </c>
       <c r="M175">
         <v>0.0</v>
       </c>
       <c r="O175" t="s">
         <v>32</v>
       </c>
@@ -16502,51 +16733,51 @@
       <c r="W175" t="s">
         <v>37</v>
       </c>
       <c r="X175" t="s">
         <v>38</v>
       </c>
       <c r="Z175" s="1"/>
       <c r="AA175" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="176" spans="1:27">
       <c r="A176" t="s">
         <v>27</v>
       </c>
       <c r="B176" t="s">
         <v>115</v>
       </c>
       <c r="C176">
         <v>200</v>
       </c>
       <c r="D176">
         <v>202</v>
       </c>
       <c r="E176" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="F176">
         <v>2015</v>
       </c>
       <c r="G176" t="s">
         <v>150</v>
       </c>
       <c r="H176" t="s">
         <v>30</v>
       </c>
       <c r="I176">
         <v>4500.0</v>
       </c>
       <c r="K176" t="s">
         <v>31</v>
       </c>
       <c r="L176">
         <v>0.0</v>
       </c>
       <c r="M176">
         <v>0.0</v>
       </c>
       <c r="O176" t="s">
         <v>32</v>
       </c>
@@ -16612,126 +16843,126 @@
       </c>
       <c r="Q177" t="s">
         <v>34</v>
       </c>
       <c r="S177" t="s">
         <v>50</v>
       </c>
       <c r="V177">
         <v>2026</v>
       </c>
       <c r="W177" t="s">
         <v>37</v>
       </c>
       <c r="X177" t="s">
         <v>38</v>
       </c>
       <c r="Z177" s="1" t="s">
         <v>60</v>
       </c>
       <c r="AA177" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="178" spans="1:27">
       <c r="A178" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="B178" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C178">
         <v>200</v>
       </c>
       <c r="D178">
         <v>202</v>
       </c>
       <c r="E178" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="H178" t="s">
-        <v>421</v>
+        <v>293</v>
       </c>
       <c r="I178">
         <v>90000.0</v>
       </c>
       <c r="K178" t="s">
         <v>130</v>
       </c>
       <c r="L178">
         <v>0.0</v>
       </c>
       <c r="M178">
         <v>0.0</v>
       </c>
       <c r="N178" t="s">
         <v>38</v>
       </c>
       <c r="O178" t="s">
         <v>32</v>
       </c>
       <c r="P178" t="s">
         <v>16</v>
       </c>
       <c r="Q178" t="s">
         <v>96</v>
       </c>
       <c r="R178" t="s">
         <v>35</v>
       </c>
       <c r="S178" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="W178" t="s">
         <v>51</v>
       </c>
       <c r="X178" t="s">
         <v>38</v>
       </c>
       <c r="Y178" t="s">
         <v>38</v>
       </c>
       <c r="Z178" s="1"/>
       <c r="AA178" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
     </row>
     <row r="179" spans="1:27">
       <c r="A179" t="s">
         <v>27</v>
       </c>
       <c r="B179" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C179">
         <v>200</v>
       </c>
       <c r="D179">
         <v>203</v>
       </c>
       <c r="E179" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="F179">
         <v>2017</v>
       </c>
       <c r="G179" t="s">
         <v>41</v>
       </c>
       <c r="H179" t="s">
         <v>30</v>
       </c>
       <c r="I179">
         <v>8500.0</v>
       </c>
       <c r="K179" t="s">
         <v>31</v>
       </c>
       <c r="L179">
         <v>0.0</v>
       </c>
       <c r="M179">
         <v>0.0</v>
       </c>
       <c r="O179" t="s">
         <v>32</v>
       </c>
@@ -16753,99 +16984,99 @@
       <c r="W179" t="s">
         <v>37</v>
       </c>
       <c r="X179" t="s">
         <v>38</v>
       </c>
       <c r="Z179" s="1"/>
       <c r="AA179" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="180" spans="1:27">
       <c r="A180" t="s">
         <v>27</v>
       </c>
       <c r="B180" t="s">
         <v>108</v>
       </c>
       <c r="C180">
         <v>200</v>
       </c>
       <c r="D180">
         <v>203</v>
       </c>
       <c r="E180" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="F180">
         <v>2017</v>
       </c>
       <c r="G180" t="s">
         <v>150</v>
       </c>
       <c r="H180" t="s">
         <v>30</v>
       </c>
       <c r="I180">
         <v>35000.0</v>
       </c>
       <c r="K180" t="s">
         <v>31</v>
       </c>
       <c r="L180">
         <v>0.0</v>
       </c>
       <c r="M180">
         <v>0.0</v>
       </c>
       <c r="O180" t="s">
         <v>32</v>
       </c>
       <c r="P180" t="s">
         <v>16</v>
       </c>
       <c r="Q180" t="s">
         <v>58</v>
       </c>
       <c r="R180" t="s">
         <v>112</v>
       </c>
       <c r="S180" t="s">
         <v>36</v>
       </c>
       <c r="V180">
         <v>2025</v>
       </c>
       <c r="W180" t="s">
         <v>37</v>
       </c>
       <c r="X180" t="s">
         <v>38</v>
       </c>
       <c r="Z180" s="1" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="AA180" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="181" spans="1:27">
       <c r="A181" t="s">
         <v>27</v>
       </c>
       <c r="B181" t="s">
         <v>115</v>
       </c>
       <c r="C181">
         <v>200</v>
       </c>
       <c r="D181">
         <v>203</v>
       </c>
       <c r="E181" t="s">
         <v>149</v>
       </c>
       <c r="F181">
         <v>2017</v>
       </c>
       <c r="G181" t="s">
@@ -16890,116 +17121,116 @@
       <c r="X181" t="s">
         <v>38</v>
       </c>
       <c r="Z181" s="1"/>
       <c r="AA181" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="182" spans="1:27">
       <c r="A182" t="s">
         <v>46</v>
       </c>
       <c r="B182" t="s">
         <v>67</v>
       </c>
       <c r="C182">
         <v>200</v>
       </c>
       <c r="D182">
         <v>203</v>
       </c>
       <c r="E182" t="s">
         <v>48</v>
       </c>
       <c r="H182" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="I182">
         <v>17000.0</v>
       </c>
       <c r="K182" t="s">
         <v>130</v>
       </c>
       <c r="L182">
         <v>36026.35</v>
       </c>
       <c r="M182">
         <v>-19026.35</v>
       </c>
       <c r="N182" t="s">
         <v>38</v>
       </c>
       <c r="O182" t="s">
         <v>35</v>
       </c>
       <c r="P182" t="s">
         <v>16</v>
       </c>
       <c r="Q182" t="s">
         <v>49</v>
       </c>
       <c r="R182" t="s">
         <v>43</v>
       </c>
       <c r="S182" t="s">
         <v>131</v>
       </c>
       <c r="U182" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="V182">
         <v>2026</v>
       </c>
       <c r="W182" t="s">
         <v>51</v>
       </c>
       <c r="X182" t="s">
         <v>143</v>
       </c>
       <c r="Z182" s="1" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="AA182" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
     </row>
     <row r="183" spans="1:27">
       <c r="A183" t="s">
         <v>46</v>
       </c>
       <c r="B183" t="s">
         <v>67</v>
       </c>
       <c r="C183">
         <v>200</v>
       </c>
       <c r="D183">
         <v>203</v>
       </c>
       <c r="E183" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="I183">
         <v>8500.0</v>
       </c>
       <c r="L183">
         <v>0.0</v>
       </c>
       <c r="M183">
         <v>0.0</v>
       </c>
       <c r="N183" t="s">
         <v>38</v>
       </c>
       <c r="O183" t="s">
         <v>43</v>
       </c>
       <c r="P183" t="s">
         <v>111</v>
       </c>
       <c r="Q183" t="s">
         <v>119</v>
       </c>
       <c r="S183" t="s">
         <v>50</v>
       </c>
@@ -17067,51 +17298,51 @@
       </c>
       <c r="X184" t="s">
         <v>38</v>
       </c>
       <c r="Z184" s="1" t="s">
         <v>60</v>
       </c>
       <c r="AA184" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="185" spans="1:27">
       <c r="A185" t="s">
         <v>46</v>
       </c>
       <c r="B185" t="s">
         <v>67</v>
       </c>
       <c r="C185">
         <v>200</v>
       </c>
       <c r="D185">
         <v>203</v>
       </c>
       <c r="E185" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="I185">
         <v>40000.0</v>
       </c>
       <c r="L185">
         <v>0.0</v>
       </c>
       <c r="M185">
         <v>0.0</v>
       </c>
       <c r="N185" t="s">
         <v>38</v>
       </c>
       <c r="O185" t="s">
         <v>35</v>
       </c>
       <c r="P185" t="s">
         <v>33</v>
       </c>
       <c r="Q185" t="s">
         <v>122</v>
       </c>
       <c r="S185" t="s">
         <v>50</v>
       </c>
@@ -17123,237 +17354,237 @@
       </c>
       <c r="X185" t="s">
         <v>38</v>
       </c>
       <c r="Z185" s="1" t="s">
         <v>60</v>
       </c>
       <c r="AA185" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="186" spans="1:27">
       <c r="A186" t="s">
         <v>46</v>
       </c>
       <c r="B186" t="s">
         <v>67</v>
       </c>
       <c r="C186">
         <v>200</v>
       </c>
       <c r="D186">
         <v>203</v>
       </c>
       <c r="E186" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="H186" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="I186">
         <v>15000.0</v>
       </c>
       <c r="K186" t="s">
         <v>130</v>
       </c>
       <c r="L186">
         <v>0.0</v>
       </c>
       <c r="M186">
         <v>0.0</v>
       </c>
       <c r="N186" t="s">
         <v>38</v>
       </c>
       <c r="O186" t="s">
         <v>43</v>
       </c>
       <c r="P186" t="s">
         <v>111</v>
       </c>
       <c r="Q186" t="s">
         <v>119</v>
       </c>
       <c r="S186" t="s">
         <v>131</v>
       </c>
       <c r="U186" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="V186">
         <v>2026</v>
       </c>
       <c r="W186" t="s">
         <v>37</v>
       </c>
       <c r="X186" t="s">
         <v>38</v>
       </c>
       <c r="Z186" s="1" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="AA186" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
     </row>
     <row r="187" spans="1:27">
       <c r="A187" t="s">
         <v>46</v>
       </c>
       <c r="B187" t="s">
         <v>67</v>
       </c>
       <c r="C187">
         <v>200</v>
       </c>
       <c r="D187">
         <v>203</v>
       </c>
       <c r="E187" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="H187" t="s">
-        <v>152</v>
+        <v>256</v>
       </c>
       <c r="I187">
         <v>10500.0</v>
       </c>
       <c r="K187" t="s">
         <v>130</v>
       </c>
       <c r="L187">
         <v>0.0</v>
       </c>
       <c r="M187">
         <v>0.0</v>
       </c>
       <c r="N187" t="s">
         <v>38</v>
       </c>
       <c r="O187" t="s">
         <v>43</v>
       </c>
       <c r="P187" t="s">
         <v>16</v>
       </c>
       <c r="Q187" t="s">
         <v>80</v>
       </c>
       <c r="S187" t="s">
         <v>50</v>
       </c>
       <c r="V187">
         <v>2026</v>
       </c>
       <c r="W187" t="s">
         <v>37</v>
       </c>
       <c r="X187" t="s">
         <v>38</v>
       </c>
       <c r="Z187" s="1" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="AA187" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
     </row>
     <row r="188" spans="1:27">
       <c r="A188" t="s">
         <v>46</v>
       </c>
       <c r="B188" t="s">
         <v>67</v>
       </c>
       <c r="C188">
         <v>200</v>
       </c>
       <c r="D188">
         <v>203</v>
       </c>
       <c r="E188" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="H188" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="I188">
         <v>25000.0</v>
       </c>
       <c r="K188" t="s">
         <v>130</v>
       </c>
       <c r="L188">
         <v>0.0</v>
       </c>
       <c r="M188">
         <v>0.0</v>
       </c>
       <c r="N188" t="s">
         <v>38</v>
       </c>
       <c r="O188" t="s">
         <v>112</v>
       </c>
       <c r="P188" t="s">
         <v>16</v>
       </c>
       <c r="S188" t="s">
         <v>50</v>
       </c>
       <c r="V188">
         <v>2026</v>
       </c>
       <c r="W188" t="s">
         <v>37</v>
       </c>
       <c r="X188" t="s">
         <v>143</v>
       </c>
       <c r="Z188" s="1" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="AA188" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
     </row>
     <row r="189" spans="1:27">
       <c r="A189" t="s">
         <v>27</v>
       </c>
       <c r="B189" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C189">
         <v>200</v>
       </c>
       <c r="D189">
         <v>204</v>
       </c>
       <c r="E189" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="F189">
         <v>2020</v>
       </c>
       <c r="G189" t="s">
         <v>41</v>
       </c>
       <c r="H189" t="s">
         <v>30</v>
       </c>
       <c r="I189">
         <v>11500.0</v>
       </c>
       <c r="K189" t="s">
         <v>31</v>
       </c>
       <c r="L189">
         <v>0.0</v>
       </c>
       <c r="M189">
         <v>0.0</v>
       </c>
       <c r="O189" t="s">
         <v>32</v>
       </c>
@@ -17441,780 +17672,783 @@
       <c r="W190" t="s">
         <v>37</v>
       </c>
       <c r="X190" t="s">
         <v>38</v>
       </c>
       <c r="Z190" s="1"/>
       <c r="AA190" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="191" spans="1:27">
       <c r="A191" t="s">
         <v>27</v>
       </c>
       <c r="B191" t="s">
         <v>108</v>
       </c>
       <c r="C191">
         <v>200</v>
       </c>
       <c r="D191">
         <v>204</v>
       </c>
       <c r="E191" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="F191">
         <v>2020</v>
       </c>
       <c r="G191" t="s">
         <v>150</v>
       </c>
       <c r="H191" t="s">
         <v>30</v>
       </c>
       <c r="I191">
         <v>15000.0</v>
       </c>
       <c r="K191" t="s">
         <v>31</v>
       </c>
       <c r="L191">
         <v>0.0</v>
       </c>
       <c r="M191">
         <v>0.0</v>
       </c>
       <c r="O191" t="s">
         <v>32</v>
       </c>
       <c r="P191" t="s">
         <v>111</v>
       </c>
       <c r="Q191" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="R191" t="s">
         <v>112</v>
       </c>
       <c r="S191" t="s">
         <v>36</v>
       </c>
       <c r="V191">
         <v>2025</v>
       </c>
       <c r="W191" t="s">
         <v>37</v>
       </c>
       <c r="X191" t="s">
         <v>38</v>
       </c>
       <c r="Z191" s="1"/>
       <c r="AA191" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="192" spans="1:27">
       <c r="A192" t="s">
         <v>27</v>
       </c>
       <c r="B192" t="s">
         <v>115</v>
       </c>
       <c r="C192">
         <v>200</v>
       </c>
       <c r="D192">
         <v>204</v>
       </c>
       <c r="E192" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="F192">
         <v>2020</v>
       </c>
       <c r="G192" t="s">
         <v>150</v>
       </c>
       <c r="H192" t="s">
         <v>30</v>
       </c>
       <c r="I192">
         <v>2500.0</v>
       </c>
       <c r="K192" t="s">
         <v>31</v>
       </c>
       <c r="L192">
         <v>0.0</v>
       </c>
       <c r="M192">
         <v>0.0</v>
       </c>
       <c r="O192" t="s">
         <v>32</v>
       </c>
       <c r="P192" t="s">
         <v>111</v>
       </c>
       <c r="Q192" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="R192" t="s">
         <v>35</v>
       </c>
       <c r="S192" t="s">
         <v>36</v>
       </c>
       <c r="V192">
         <v>2025</v>
       </c>
       <c r="W192" t="s">
         <v>37</v>
       </c>
       <c r="X192" t="s">
         <v>38</v>
       </c>
       <c r="Z192" s="1"/>
       <c r="AA192" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="193" spans="1:27">
       <c r="A193" t="s">
         <v>46</v>
       </c>
       <c r="B193" t="s">
         <v>67</v>
       </c>
       <c r="C193">
         <v>200</v>
       </c>
       <c r="D193">
         <v>204</v>
       </c>
       <c r="E193" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="H193" t="s">
         <v>140</v>
       </c>
       <c r="I193">
         <v>13606.0</v>
       </c>
       <c r="K193" t="s">
         <v>130</v>
       </c>
       <c r="L193">
         <v>10584.93</v>
       </c>
       <c r="M193">
         <v>3021.07</v>
       </c>
       <c r="N193" t="s">
         <v>38</v>
       </c>
       <c r="O193" t="s">
         <v>35</v>
       </c>
       <c r="P193" t="s">
         <v>16</v>
       </c>
       <c r="Q193" t="s">
         <v>135</v>
       </c>
       <c r="R193" t="s">
         <v>43</v>
       </c>
       <c r="S193" t="s">
         <v>131</v>
       </c>
       <c r="T193" t="s">
         <v>141</v>
       </c>
       <c r="U193" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="V193">
         <v>2026</v>
       </c>
       <c r="W193" t="s">
         <v>51</v>
       </c>
       <c r="X193" t="s">
         <v>143</v>
       </c>
       <c r="Z193" s="1"/>
       <c r="AA193" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
     </row>
     <row r="194" spans="1:27">
       <c r="A194" t="s">
         <v>46</v>
       </c>
       <c r="B194" t="s">
         <v>67</v>
       </c>
       <c r="C194">
         <v>200</v>
       </c>
       <c r="D194">
         <v>204</v>
       </c>
       <c r="E194" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="H194" t="s">
         <v>30</v>
       </c>
       <c r="I194">
         <v>5000.0</v>
       </c>
       <c r="K194" t="s">
         <v>31</v>
       </c>
       <c r="L194">
         <v>0.0</v>
       </c>
       <c r="M194">
         <v>0.0</v>
       </c>
       <c r="N194" t="s">
         <v>38</v>
       </c>
       <c r="O194" t="s">
         <v>43</v>
       </c>
       <c r="P194" t="s">
         <v>111</v>
       </c>
       <c r="Q194" t="s">
         <v>122</v>
       </c>
       <c r="S194" t="s">
         <v>36</v>
       </c>
       <c r="V194">
         <v>2026</v>
       </c>
       <c r="W194" t="s">
         <v>37</v>
       </c>
       <c r="X194" t="s">
         <v>38</v>
       </c>
       <c r="Z194" s="1" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="AA194" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
     </row>
     <row r="195" spans="1:27">
       <c r="A195" t="s">
         <v>46</v>
       </c>
       <c r="B195" t="s">
         <v>67</v>
       </c>
       <c r="C195">
         <v>200</v>
       </c>
       <c r="D195">
         <v>204</v>
       </c>
       <c r="E195" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="H195" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="I195">
         <v>15000.0</v>
       </c>
       <c r="K195" t="s">
         <v>130</v>
       </c>
       <c r="L195">
         <v>0.0</v>
       </c>
       <c r="M195">
         <v>0.0</v>
       </c>
       <c r="N195" t="s">
         <v>38</v>
       </c>
       <c r="O195" t="s">
         <v>43</v>
       </c>
       <c r="P195" t="s">
         <v>111</v>
       </c>
       <c r="Q195" t="s">
         <v>119</v>
       </c>
       <c r="S195" t="s">
         <v>131</v>
       </c>
       <c r="V195">
         <v>2026</v>
       </c>
       <c r="W195" t="s">
         <v>37</v>
       </c>
       <c r="X195" t="s">
         <v>38</v>
       </c>
       <c r="Z195" s="1" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="AA195" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
     </row>
     <row r="196" spans="1:27">
       <c r="A196" t="s">
         <v>46</v>
       </c>
       <c r="B196" t="s">
         <v>67</v>
       </c>
       <c r="C196">
         <v>200</v>
       </c>
       <c r="D196">
         <v>204</v>
       </c>
       <c r="E196" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="H196" t="s">
-        <v>152</v>
+        <v>256</v>
       </c>
       <c r="I196">
         <v>8000.0</v>
       </c>
       <c r="K196" t="s">
         <v>130</v>
       </c>
       <c r="L196">
         <v>0.0</v>
       </c>
       <c r="M196">
         <v>0.0</v>
       </c>
       <c r="N196" t="s">
         <v>38</v>
       </c>
       <c r="O196" t="s">
         <v>43</v>
       </c>
       <c r="P196" t="s">
         <v>16</v>
       </c>
       <c r="Q196" t="s">
         <v>80</v>
       </c>
       <c r="S196" t="s">
-        <v>50</v>
+        <v>248</v>
+      </c>
+      <c r="U196" t="s">
+        <v>461</v>
       </c>
       <c r="V196">
         <v>2026</v>
       </c>
       <c r="W196" t="s">
         <v>37</v>
       </c>
       <c r="X196" t="s">
         <v>143</v>
       </c>
       <c r="Z196" s="1" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="AA196" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
     </row>
     <row r="197" spans="1:27">
       <c r="A197" t="s">
         <v>46</v>
       </c>
       <c r="B197" t="s">
         <v>67</v>
       </c>
       <c r="C197">
         <v>200</v>
       </c>
       <c r="D197">
         <v>204</v>
       </c>
       <c r="E197" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="H197" t="s">
         <v>42</v>
       </c>
       <c r="I197">
         <v>13000.0</v>
       </c>
       <c r="K197" t="s">
         <v>130</v>
       </c>
       <c r="L197">
         <v>12773.5</v>
       </c>
       <c r="M197">
         <v>226.5</v>
       </c>
       <c r="N197" t="s">
         <v>38</v>
       </c>
       <c r="O197" t="s">
         <v>43</v>
       </c>
       <c r="P197" t="s">
         <v>111</v>
       </c>
       <c r="Q197" t="s">
         <v>119</v>
       </c>
       <c r="S197" t="s">
         <v>131</v>
       </c>
       <c r="T197" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="U197" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="V197">
         <v>2026</v>
       </c>
       <c r="W197" t="s">
         <v>81</v>
       </c>
       <c r="X197" t="s">
         <v>143</v>
       </c>
       <c r="Z197" s="1" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="AA197" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
     </row>
     <row r="198" spans="1:27">
       <c r="A198" t="s">
         <v>27</v>
       </c>
       <c r="B198" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C198">
         <v>200</v>
       </c>
       <c r="D198">
         <v>205</v>
       </c>
       <c r="E198" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="F198">
         <v>2020</v>
       </c>
       <c r="G198" t="s">
         <v>29</v>
       </c>
       <c r="H198" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="I198">
         <v>23500.0</v>
       </c>
       <c r="K198" t="s">
         <v>130</v>
       </c>
       <c r="L198">
         <v>13709.8</v>
       </c>
       <c r="M198">
         <v>9790.2</v>
       </c>
       <c r="O198" t="s">
         <v>32</v>
       </c>
       <c r="P198" t="s">
         <v>111</v>
       </c>
       <c r="Q198" t="s">
         <v>80</v>
       </c>
       <c r="R198" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="S198" t="s">
         <v>131</v>
       </c>
       <c r="U198" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="V198">
         <v>2025</v>
       </c>
       <c r="W198" t="s">
         <v>37</v>
       </c>
       <c r="X198" t="s">
         <v>38</v>
       </c>
       <c r="Z198" s="1"/>
       <c r="AA198" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="199" spans="1:27">
       <c r="A199" t="s">
         <v>27</v>
       </c>
       <c r="B199" t="s">
         <v>108</v>
       </c>
       <c r="C199">
         <v>200</v>
       </c>
       <c r="D199">
         <v>205</v>
       </c>
       <c r="E199" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="F199">
         <v>2020</v>
       </c>
       <c r="G199" t="s">
         <v>41</v>
       </c>
       <c r="H199" t="s">
         <v>30</v>
       </c>
       <c r="I199">
         <v>2500.0</v>
       </c>
       <c r="K199" t="s">
         <v>31</v>
       </c>
       <c r="L199">
         <v>0.0</v>
       </c>
       <c r="M199">
         <v>0.0</v>
       </c>
       <c r="O199" t="s">
         <v>32</v>
       </c>
       <c r="P199" t="s">
         <v>16</v>
       </c>
       <c r="Q199" t="s">
         <v>146</v>
       </c>
       <c r="R199" t="s">
         <v>112</v>
       </c>
       <c r="S199" t="s">
         <v>36</v>
       </c>
       <c r="V199">
         <v>2025</v>
       </c>
       <c r="W199" t="s">
         <v>37</v>
       </c>
       <c r="X199" t="s">
         <v>38</v>
       </c>
       <c r="Z199" s="1" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="AA199" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="200" spans="1:27">
       <c r="A200" t="s">
         <v>27</v>
       </c>
       <c r="B200" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C200">
         <v>200</v>
       </c>
       <c r="D200">
         <v>205</v>
       </c>
       <c r="E200" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F200">
         <v>2020</v>
       </c>
       <c r="G200" t="s">
         <v>29</v>
       </c>
       <c r="H200" t="s">
         <v>30</v>
       </c>
       <c r="I200">
         <v>14000.0</v>
       </c>
       <c r="K200" t="s">
         <v>31</v>
       </c>
       <c r="L200">
         <v>0.0</v>
       </c>
       <c r="M200">
         <v>0.0</v>
       </c>
       <c r="O200" t="s">
         <v>32</v>
       </c>
       <c r="P200" t="s">
         <v>16</v>
       </c>
       <c r="Q200" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="R200" t="s">
         <v>112</v>
       </c>
       <c r="S200" t="s">
         <v>36</v>
       </c>
       <c r="V200">
         <v>2025</v>
       </c>
       <c r="W200" t="s">
         <v>37</v>
       </c>
       <c r="X200" t="s">
         <v>38</v>
       </c>
       <c r="Z200" s="1"/>
       <c r="AA200" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
     </row>
     <row r="201" spans="1:27">
       <c r="A201" t="s">
         <v>27</v>
       </c>
       <c r="B201" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="C201">
         <v>200</v>
       </c>
       <c r="D201">
         <v>205</v>
       </c>
       <c r="E201" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="F201">
         <v>2020</v>
       </c>
       <c r="G201" t="s">
         <v>41</v>
       </c>
       <c r="H201" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="I201">
         <v>85000.0</v>
       </c>
       <c r="K201" t="s">
         <v>130</v>
       </c>
       <c r="L201">
         <v>100668.58</v>
       </c>
       <c r="M201">
         <v>-15668.58</v>
       </c>
       <c r="O201" t="s">
         <v>32</v>
       </c>
       <c r="P201" t="s">
         <v>16</v>
       </c>
       <c r="Q201" t="s">
         <v>96</v>
       </c>
       <c r="R201" t="s">
         <v>112</v>
       </c>
       <c r="S201" t="s">
         <v>131</v>
       </c>
       <c r="U201" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="V201">
         <v>2025</v>
       </c>
       <c r="W201" t="s">
         <v>37</v>
       </c>
       <c r="X201" t="s">
         <v>38</v>
       </c>
       <c r="Z201" s="1" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="AA201" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="202" spans="1:27">
       <c r="A202" t="s">
         <v>27</v>
       </c>
       <c r="B202" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C202">
         <v>200</v>
       </c>
       <c r="D202">
         <v>205</v>
       </c>
       <c r="E202" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="F202">
         <v>2020</v>
       </c>
       <c r="G202" t="s">
         <v>41</v>
       </c>
       <c r="H202" t="s">
         <v>30</v>
       </c>
       <c r="I202">
         <v>8000.0</v>
       </c>
       <c r="K202" t="s">
         <v>31</v>
       </c>
       <c r="L202">
         <v>0.0</v>
       </c>
       <c r="M202">
         <v>0.0</v>
       </c>
       <c r="O202" t="s">
         <v>32</v>
       </c>
@@ -18236,155 +18470,155 @@
       <c r="W202" t="s">
         <v>37</v>
       </c>
       <c r="X202" t="s">
         <v>38</v>
       </c>
       <c r="Z202" s="1"/>
       <c r="AA202" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="203" spans="1:27">
       <c r="A203" t="s">
         <v>27</v>
       </c>
       <c r="B203" t="s">
         <v>108</v>
       </c>
       <c r="C203">
         <v>200</v>
       </c>
       <c r="D203">
         <v>205</v>
       </c>
       <c r="E203" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="F203">
         <v>2020</v>
       </c>
       <c r="G203" t="s">
         <v>41</v>
       </c>
       <c r="H203" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="I203">
         <v>11200.0</v>
       </c>
       <c r="K203" t="s">
         <v>130</v>
       </c>
       <c r="L203">
         <v>10437.41</v>
       </c>
       <c r="M203">
         <v>762.59</v>
       </c>
       <c r="O203" t="s">
         <v>32</v>
       </c>
       <c r="P203" t="s">
         <v>16</v>
       </c>
       <c r="Q203" t="s">
         <v>49</v>
       </c>
       <c r="R203" t="s">
         <v>43</v>
       </c>
       <c r="S203" t="s">
         <v>131</v>
       </c>
       <c r="U203" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="V203">
         <v>2025</v>
       </c>
       <c r="W203" t="s">
         <v>37</v>
       </c>
       <c r="X203" t="s">
         <v>38</v>
       </c>
       <c r="Z203" s="1" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="AA203" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="204" spans="1:27">
       <c r="A204" t="s">
         <v>27</v>
       </c>
       <c r="B204" t="s">
         <v>115</v>
       </c>
       <c r="C204">
         <v>200</v>
       </c>
       <c r="D204">
         <v>205</v>
       </c>
       <c r="E204" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="F204">
         <v>2020</v>
       </c>
       <c r="G204" t="s">
         <v>41</v>
       </c>
       <c r="H204" t="s">
         <v>30</v>
       </c>
       <c r="I204">
         <v>18500.0</v>
       </c>
       <c r="K204" t="s">
         <v>31</v>
       </c>
       <c r="L204">
         <v>0.0</v>
       </c>
       <c r="M204">
         <v>0.0</v>
       </c>
       <c r="O204" t="s">
         <v>32</v>
       </c>
       <c r="P204" t="s">
         <v>111</v>
       </c>
       <c r="Q204" t="s">
         <v>119</v>
       </c>
       <c r="R204" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="S204" t="s">
         <v>36</v>
       </c>
       <c r="V204">
         <v>2025</v>
       </c>
       <c r="W204" t="s">
         <v>37</v>
       </c>
       <c r="X204" t="s">
         <v>38</v>
       </c>
       <c r="Z204" s="1"/>
       <c r="AA204" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="205" spans="1:27">
       <c r="A205" t="s">
         <v>27</v>
       </c>
       <c r="B205" t="s">
         <v>115</v>
       </c>
@@ -18439,246 +18673,246 @@
       <c r="W205" t="s">
         <v>37</v>
       </c>
       <c r="X205" t="s">
         <v>38</v>
       </c>
       <c r="Z205" s="1"/>
       <c r="AA205" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="206" spans="1:27">
       <c r="A206" t="s">
         <v>27</v>
       </c>
       <c r="B206" t="s">
         <v>28</v>
       </c>
       <c r="C206">
         <v>200</v>
       </c>
       <c r="D206">
         <v>205</v>
       </c>
       <c r="E206" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="F206">
         <v>2020</v>
       </c>
       <c r="G206" t="s">
         <v>41</v>
       </c>
       <c r="H206" t="s">
         <v>30</v>
       </c>
       <c r="I206">
         <v>0.0</v>
       </c>
       <c r="K206" t="s">
         <v>31</v>
       </c>
       <c r="L206">
         <v>0.0</v>
       </c>
       <c r="M206">
         <v>0.0</v>
       </c>
       <c r="O206" t="s">
         <v>32</v>
       </c>
       <c r="P206" t="s">
         <v>33</v>
       </c>
       <c r="Q206" t="s">
         <v>34</v>
       </c>
       <c r="R206" t="s">
         <v>112</v>
       </c>
       <c r="S206" t="s">
         <v>36</v>
       </c>
       <c r="V206">
         <v>2025</v>
       </c>
       <c r="W206" t="s">
         <v>37</v>
       </c>
       <c r="X206" t="s">
         <v>38</v>
       </c>
       <c r="Z206" s="1" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="AA206" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="207" spans="1:27">
       <c r="A207" t="s">
         <v>27</v>
       </c>
       <c r="B207" t="s">
         <v>28</v>
       </c>
       <c r="C207">
         <v>200</v>
       </c>
       <c r="D207">
         <v>205</v>
       </c>
       <c r="E207" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="F207">
         <v>2020</v>
       </c>
       <c r="G207" t="s">
         <v>150</v>
       </c>
       <c r="H207" t="s">
         <v>30</v>
       </c>
       <c r="I207">
         <v>8000.0</v>
       </c>
       <c r="K207" t="s">
         <v>31</v>
       </c>
       <c r="L207">
         <v>0.0</v>
       </c>
       <c r="M207">
         <v>0.0</v>
       </c>
       <c r="O207" t="s">
         <v>32</v>
       </c>
       <c r="P207" t="s">
         <v>33</v>
       </c>
       <c r="Q207" t="s">
         <v>122</v>
       </c>
       <c r="R207" t="s">
         <v>43</v>
       </c>
       <c r="S207" t="s">
         <v>36</v>
       </c>
       <c r="V207">
         <v>2025</v>
       </c>
       <c r="W207" t="s">
         <v>37</v>
       </c>
       <c r="X207" t="s">
         <v>38</v>
       </c>
       <c r="Z207" s="1" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="AA207" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="208" spans="1:27">
       <c r="A208" t="s">
         <v>46</v>
       </c>
       <c r="B208" t="s">
         <v>67</v>
       </c>
       <c r="C208">
         <v>200</v>
       </c>
       <c r="D208">
         <v>205</v>
       </c>
       <c r="E208" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="H208" t="s">
         <v>30</v>
       </c>
       <c r="I208">
         <v>18500.0</v>
       </c>
       <c r="K208" t="s">
         <v>31</v>
       </c>
       <c r="L208">
         <v>0.0</v>
       </c>
       <c r="M208">
         <v>0.0</v>
       </c>
       <c r="N208" t="s">
         <v>38</v>
       </c>
       <c r="O208" t="s">
         <v>112</v>
       </c>
       <c r="P208" t="s">
         <v>16</v>
       </c>
       <c r="S208" t="s">
         <v>36</v>
       </c>
       <c r="V208">
         <v>2026</v>
       </c>
       <c r="W208" t="s">
         <v>51</v>
       </c>
       <c r="X208" t="s">
         <v>143</v>
       </c>
       <c r="Z208" s="1" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="AA208" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
     </row>
     <row r="209" spans="1:27">
       <c r="A209" t="s">
         <v>46</v>
       </c>
       <c r="B209" t="s">
         <v>67</v>
       </c>
       <c r="C209">
         <v>200</v>
       </c>
       <c r="D209">
         <v>205</v>
       </c>
       <c r="E209" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="I209">
         <v>3000.0</v>
       </c>
       <c r="L209">
         <v>0.0</v>
       </c>
       <c r="M209">
         <v>0.0</v>
       </c>
       <c r="N209" t="s">
         <v>38</v>
       </c>
       <c r="O209" t="s">
         <v>35</v>
       </c>
       <c r="P209" t="s">
         <v>111</v>
       </c>
       <c r="Q209" t="s">
         <v>119</v>
       </c>
       <c r="S209" t="s">
         <v>50</v>
       </c>
@@ -18690,232 +18924,235 @@
       </c>
       <c r="X209" t="s">
         <v>38</v>
       </c>
       <c r="Z209" s="1" t="s">
         <v>60</v>
       </c>
       <c r="AA209" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="210" spans="1:27">
       <c r="A210" t="s">
         <v>46</v>
       </c>
       <c r="B210" t="s">
         <v>67</v>
       </c>
       <c r="C210">
         <v>200</v>
       </c>
       <c r="D210">
         <v>205</v>
       </c>
       <c r="E210" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
       <c r="H210" t="s">
-        <v>152</v>
+        <v>256</v>
       </c>
       <c r="I210">
         <v>6500.0</v>
       </c>
       <c r="K210" t="s">
         <v>130</v>
       </c>
       <c r="L210">
-        <v>0.0</v>
+        <v>5730.21</v>
       </c>
       <c r="M210">
-        <v>0.0</v>
+        <v>769.79</v>
       </c>
       <c r="N210" t="s">
         <v>38</v>
       </c>
       <c r="O210" t="s">
         <v>43</v>
       </c>
       <c r="P210" t="s">
         <v>111</v>
       </c>
       <c r="Q210" t="s">
         <v>119</v>
       </c>
       <c r="S210" t="s">
-        <v>50</v>
+        <v>248</v>
+      </c>
+      <c r="U210" t="s">
+        <v>490</v>
       </c>
       <c r="V210">
         <v>2026</v>
       </c>
       <c r="W210" t="s">
         <v>37</v>
       </c>
       <c r="X210" t="s">
         <v>143</v>
       </c>
       <c r="Z210" s="1" t="s">
-        <v>484</v>
+        <v>491</v>
       </c>
       <c r="AA210" t="s">
-        <v>485</v>
+        <v>492</v>
       </c>
     </row>
     <row r="211" spans="1:27">
       <c r="A211" t="s">
         <v>46</v>
       </c>
       <c r="B211" t="s">
         <v>67</v>
       </c>
       <c r="C211">
         <v>200</v>
       </c>
       <c r="D211">
         <v>205</v>
       </c>
       <c r="E211" t="s">
-        <v>486</v>
+        <v>493</v>
       </c>
       <c r="H211" t="s">
         <v>30</v>
       </c>
       <c r="I211">
         <v>2000.0</v>
       </c>
       <c r="K211" t="s">
         <v>31</v>
       </c>
       <c r="L211">
         <v>0.0</v>
       </c>
       <c r="M211">
         <v>0.0</v>
       </c>
       <c r="N211" t="s">
         <v>38</v>
       </c>
       <c r="O211" t="s">
         <v>112</v>
       </c>
       <c r="P211" t="s">
         <v>33</v>
       </c>
       <c r="Q211" t="s">
         <v>34</v>
       </c>
       <c r="S211" t="s">
         <v>36</v>
       </c>
       <c r="V211">
         <v>2026</v>
       </c>
       <c r="W211" t="s">
         <v>37</v>
       </c>
       <c r="X211" t="s">
         <v>38</v>
       </c>
       <c r="Z211" s="1" t="s">
-        <v>487</v>
+        <v>494</v>
       </c>
       <c r="AA211" t="s">
-        <v>488</v>
+        <v>495</v>
       </c>
     </row>
     <row r="212" spans="1:27">
       <c r="A212" t="s">
         <v>46</v>
       </c>
       <c r="B212" t="s">
         <v>67</v>
       </c>
       <c r="C212">
         <v>200</v>
       </c>
       <c r="D212">
         <v>205</v>
       </c>
       <c r="E212" t="s">
-        <v>489</v>
+        <v>496</v>
       </c>
       <c r="H212" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="I212">
         <v>46000.0</v>
       </c>
       <c r="J212">
         <v>18000.0</v>
       </c>
       <c r="K212" t="s">
         <v>130</v>
       </c>
       <c r="L212">
         <v>9865.84</v>
       </c>
       <c r="M212">
         <v>8134.16</v>
       </c>
       <c r="N212" t="s">
         <v>38</v>
       </c>
       <c r="O212" t="s">
         <v>35</v>
       </c>
       <c r="P212" t="s">
         <v>33</v>
       </c>
       <c r="Q212" t="s">
         <v>122</v>
       </c>
       <c r="R212" t="s">
         <v>43</v>
       </c>
       <c r="S212" t="s">
         <v>131</v>
       </c>
       <c r="T212" t="s">
-        <v>490</v>
+        <v>497</v>
       </c>
       <c r="U212" t="s">
-        <v>491</v>
+        <v>498</v>
       </c>
       <c r="V212">
         <v>2026</v>
       </c>
       <c r="W212" t="s">
         <v>51</v>
       </c>
       <c r="X212" t="s">
         <v>38</v>
       </c>
       <c r="Z212" s="1" t="s">
-        <v>492</v>
+        <v>499</v>
       </c>
       <c r="AA212" t="s">
-        <v>493</v>
+        <v>500</v>
       </c>
     </row>
     <row r="213" spans="1:27">
       <c r="A213" t="s">
         <v>46</v>
       </c>
       <c r="B213" t="s">
         <v>67</v>
       </c>
       <c r="C213">
         <v>200</v>
       </c>
       <c r="D213">
         <v>205</v>
       </c>
       <c r="E213" t="s">
         <v>117</v>
       </c>
       <c r="I213">
         <v>45000.0</v>
       </c>
       <c r="L213">
         <v>0.0</v>
       </c>
       <c r="M213">
@@ -18944,51 +19181,51 @@
       </c>
       <c r="X213" t="s">
         <v>38</v>
       </c>
       <c r="Z213" s="1" t="s">
         <v>60</v>
       </c>
       <c r="AA213" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="214" spans="1:27">
       <c r="A214" t="s">
         <v>46</v>
       </c>
       <c r="B214" t="s">
         <v>67</v>
       </c>
       <c r="C214">
         <v>200</v>
       </c>
       <c r="D214">
         <v>205</v>
       </c>
       <c r="E214" t="s">
-        <v>494</v>
+        <v>501</v>
       </c>
       <c r="I214">
         <v>10000.0</v>
       </c>
       <c r="L214">
         <v>0.0</v>
       </c>
       <c r="M214">
         <v>0.0</v>
       </c>
       <c r="N214" t="s">
         <v>38</v>
       </c>
       <c r="O214" t="s">
         <v>43</v>
       </c>
       <c r="P214" t="s">
         <v>111</v>
       </c>
       <c r="Q214" t="s">
         <v>119</v>
       </c>
       <c r="S214" t="s">
         <v>50</v>
       </c>
@@ -19000,30021 +19237,30502 @@
       </c>
       <c r="X214" t="s">
         <v>38</v>
       </c>
       <c r="Z214" s="1" t="s">
         <v>60</v>
       </c>
       <c r="AA214" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="215" spans="1:27">
       <c r="A215" t="s">
         <v>46</v>
       </c>
       <c r="B215" t="s">
         <v>67</v>
       </c>
       <c r="C215">
         <v>200</v>
       </c>
       <c r="D215">
         <v>205</v>
       </c>
       <c r="E215" t="s">
-        <v>495</v>
+        <v>502</v>
       </c>
       <c r="I215">
         <v>10000.0</v>
       </c>
       <c r="K215" t="s">
         <v>31</v>
       </c>
       <c r="L215">
         <v>0.0</v>
       </c>
       <c r="M215">
         <v>0.0</v>
       </c>
       <c r="N215" t="s">
         <v>38</v>
       </c>
       <c r="O215" t="s">
         <v>35</v>
       </c>
       <c r="P215" t="s">
         <v>16</v>
       </c>
       <c r="Q215" t="s">
         <v>80</v>
       </c>
       <c r="S215" t="s">
         <v>36</v>
       </c>
       <c r="V215">
         <v>2026</v>
       </c>
       <c r="W215" t="s">
         <v>51</v>
       </c>
       <c r="X215" t="s">
         <v>38</v>
       </c>
       <c r="Z215" s="1"/>
       <c r="AA215" t="s">
-        <v>496</v>
+        <v>503</v>
       </c>
     </row>
     <row r="216" spans="1:27">
       <c r="A216" t="s">
         <v>46</v>
       </c>
       <c r="B216" t="s">
         <v>67</v>
       </c>
       <c r="C216">
         <v>200</v>
       </c>
       <c r="D216">
         <v>205</v>
       </c>
       <c r="E216" t="s">
-        <v>497</v>
+        <v>504</v>
       </c>
       <c r="H216" t="s">
         <v>42</v>
       </c>
       <c r="I216">
         <v>20000.0</v>
       </c>
       <c r="J216">
         <v>12000.0</v>
       </c>
       <c r="K216" t="s">
         <v>130</v>
       </c>
       <c r="L216">
         <v>0.0</v>
       </c>
       <c r="M216">
         <v>0.0</v>
       </c>
       <c r="N216" t="s">
         <v>38</v>
       </c>
       <c r="O216" t="s">
         <v>35</v>
       </c>
       <c r="P216" t="s">
         <v>111</v>
       </c>
       <c r="Q216" t="s">
         <v>119</v>
       </c>
       <c r="S216" t="s">
         <v>131</v>
       </c>
       <c r="U216" t="s">
-        <v>498</v>
+        <v>505</v>
       </c>
       <c r="V216">
         <v>2026</v>
       </c>
       <c r="W216" t="s">
         <v>81</v>
       </c>
       <c r="X216" t="s">
         <v>38</v>
       </c>
       <c r="Z216" s="1" t="s">
-        <v>499</v>
+        <v>506</v>
       </c>
       <c r="AA216" t="s">
-        <v>500</v>
+        <v>507</v>
       </c>
     </row>
     <row r="217" spans="1:27">
       <c r="A217" t="s">
         <v>46</v>
       </c>
       <c r="B217" t="s">
         <v>67</v>
       </c>
       <c r="C217">
         <v>200</v>
       </c>
       <c r="D217">
         <v>205</v>
       </c>
       <c r="E217" t="s">
-        <v>501</v>
+        <v>508</v>
       </c>
       <c r="H217" t="s">
         <v>42</v>
       </c>
       <c r="I217">
         <v>18000.0</v>
       </c>
       <c r="J217">
         <v>18000.0</v>
       </c>
       <c r="K217" t="s">
         <v>130</v>
       </c>
       <c r="L217">
         <v>19485.0</v>
       </c>
       <c r="M217">
         <v>-1485.0</v>
       </c>
       <c r="N217" t="s">
         <v>38</v>
       </c>
       <c r="O217" t="s">
         <v>43</v>
       </c>
       <c r="P217" t="s">
         <v>111</v>
       </c>
       <c r="Q217" t="s">
         <v>119</v>
       </c>
       <c r="S217" t="s">
         <v>131</v>
       </c>
       <c r="U217" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="V217">
         <v>2026</v>
       </c>
       <c r="W217" t="s">
         <v>81</v>
       </c>
       <c r="X217" t="s">
         <v>143</v>
       </c>
       <c r="Z217" s="1" t="s">
-        <v>503</v>
+        <v>510</v>
       </c>
       <c r="AA217" t="s">
-        <v>504</v>
+        <v>511</v>
       </c>
     </row>
     <row r="218" spans="1:27">
       <c r="A218" t="s">
         <v>46</v>
       </c>
       <c r="B218" t="s">
         <v>67</v>
       </c>
       <c r="C218">
         <v>200</v>
       </c>
       <c r="D218">
         <v>205</v>
       </c>
       <c r="E218" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="H218" t="s">
         <v>42</v>
       </c>
       <c r="I218">
         <v>4000.0</v>
       </c>
       <c r="K218" t="s">
         <v>130</v>
       </c>
       <c r="L218">
         <v>7577.5</v>
       </c>
       <c r="M218">
         <v>-3577.5</v>
       </c>
       <c r="N218" t="s">
         <v>38</v>
       </c>
       <c r="O218" t="s">
         <v>35</v>
       </c>
       <c r="P218" t="s">
         <v>111</v>
       </c>
       <c r="Q218" t="s">
         <v>119</v>
       </c>
       <c r="S218" t="s">
         <v>131</v>
       </c>
       <c r="U218" t="s">
-        <v>506</v>
+        <v>513</v>
       </c>
       <c r="V218">
         <v>2026</v>
       </c>
       <c r="W218" t="s">
         <v>81</v>
       </c>
       <c r="X218" t="s">
         <v>38</v>
       </c>
       <c r="Z218" s="1" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="AA218" t="s">
-        <v>508</v>
+        <v>515</v>
       </c>
     </row>
     <row r="219" spans="1:27">
       <c r="A219" t="s">
-        <v>509</v>
+        <v>516</v>
       </c>
       <c r="B219" t="s">
         <v>28</v>
       </c>
       <c r="C219">
         <v>100</v>
       </c>
       <c r="D219">
         <v>205</v>
       </c>
       <c r="E219" t="s">
-        <v>510</v>
+        <v>517</v>
       </c>
       <c r="H219" t="s">
         <v>140</v>
       </c>
       <c r="I219">
         <v>18000.0</v>
       </c>
       <c r="K219" t="s">
         <v>31</v>
       </c>
       <c r="L219">
         <v>0.0</v>
       </c>
       <c r="M219">
         <v>0.0</v>
       </c>
       <c r="N219" t="s">
         <v>38</v>
       </c>
       <c r="O219" t="s">
         <v>32</v>
       </c>
       <c r="P219" t="s">
         <v>33</v>
       </c>
       <c r="Q219" t="s">
         <v>122</v>
       </c>
       <c r="R219" t="s">
         <v>43</v>
       </c>
       <c r="S219" t="s">
         <v>36</v>
       </c>
       <c r="W219" t="s">
         <v>51</v>
       </c>
       <c r="X219" t="s">
         <v>38</v>
       </c>
       <c r="Z219" s="1" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
       <c r="AA219" t="s">
-        <v>512</v>
+        <v>519</v>
       </c>
     </row>
     <row r="220" spans="1:27">
       <c r="A220" t="s">
-        <v>27</v>
+        <v>520</v>
       </c>
       <c r="B220" t="s">
-        <v>217</v>
+        <v>115</v>
       </c>
       <c r="C220">
         <v>200</v>
       </c>
       <c r="D220">
-        <v>206</v>
-[...8 lines deleted...]
-        <v>29</v>
+        <v>205</v>
       </c>
       <c r="H220" t="s">
-        <v>408</v>
+        <v>296</v>
       </c>
       <c r="I220">
-        <v>17500.0</v>
+        <v>10000.0</v>
       </c>
       <c r="K220" t="s">
         <v>130</v>
       </c>
       <c r="L220">
-        <v>20077.33</v>
+        <v>9341.98</v>
       </c>
       <c r="M220">
-        <v>-2577.33</v>
+        <v>658.02</v>
+      </c>
+      <c r="N220" t="s">
+        <v>38</v>
       </c>
       <c r="O220" t="s">
         <v>32</v>
       </c>
       <c r="P220" t="s">
         <v>111</v>
       </c>
-      <c r="Q220" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R220" t="s">
-        <v>181</v>
+        <v>43</v>
       </c>
       <c r="S220" t="s">
-        <v>131</v>
+        <v>371</v>
       </c>
       <c r="U220" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>2025</v>
+        <v>521</v>
       </c>
       <c r="W220" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X220" t="s">
         <v>38</v>
       </c>
       <c r="Z220" s="1"/>
       <c r="AA220" t="s">
-        <v>114</v>
+        <v>520</v>
       </c>
     </row>
     <row r="221" spans="1:27">
       <c r="A221" t="s">
         <v>27</v>
       </c>
       <c r="B221" t="s">
-        <v>108</v>
+        <v>215</v>
       </c>
       <c r="C221">
         <v>200</v>
       </c>
       <c r="D221">
         <v>206</v>
       </c>
       <c r="E221" t="s">
-        <v>514</v>
+        <v>469</v>
       </c>
       <c r="F221">
         <v>2013</v>
       </c>
       <c r="G221" t="s">
         <v>29</v>
       </c>
       <c r="H221" t="s">
-        <v>30</v>
+        <v>414</v>
       </c>
       <c r="I221">
-        <v>6500.0</v>
+        <v>17500.0</v>
       </c>
       <c r="K221" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L221">
-        <v>0.0</v>
+        <v>20077.33</v>
       </c>
       <c r="M221">
-        <v>0.0</v>
+        <v>-2577.33</v>
       </c>
       <c r="O221" t="s">
         <v>32</v>
       </c>
       <c r="P221" t="s">
         <v>111</v>
       </c>
       <c r="Q221" t="s">
-        <v>146</v>
+        <v>80</v>
       </c>
       <c r="R221" t="s">
-        <v>112</v>
+        <v>179</v>
       </c>
       <c r="S221" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U221" t="s">
+        <v>522</v>
       </c>
       <c r="V221">
         <v>2025</v>
       </c>
       <c r="W221" t="s">
         <v>37</v>
       </c>
       <c r="X221" t="s">
         <v>38</v>
       </c>
       <c r="Z221" s="1"/>
       <c r="AA221" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="222" spans="1:27">
       <c r="A222" t="s">
         <v>27</v>
       </c>
       <c r="B222" t="s">
-        <v>380</v>
+        <v>108</v>
       </c>
       <c r="C222">
         <v>200</v>
       </c>
       <c r="D222">
         <v>206</v>
       </c>
       <c r="E222" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="F222">
         <v>2013</v>
       </c>
       <c r="G222" t="s">
         <v>29</v>
       </c>
       <c r="H222" t="s">
         <v>30</v>
       </c>
       <c r="I222">
-        <v>7500.0</v>
+        <v>6500.0</v>
       </c>
       <c r="K222" t="s">
         <v>31</v>
       </c>
       <c r="L222">
         <v>0.0</v>
       </c>
       <c r="M222">
         <v>0.0</v>
       </c>
       <c r="O222" t="s">
         <v>32</v>
       </c>
       <c r="P222" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q222" t="s">
-        <v>516</v>
+        <v>146</v>
       </c>
       <c r="R222" t="s">
-        <v>43</v>
+        <v>112</v>
       </c>
       <c r="S222" t="s">
         <v>36</v>
       </c>
       <c r="V222">
         <v>2025</v>
       </c>
       <c r="W222" t="s">
         <v>37</v>
       </c>
       <c r="X222" t="s">
         <v>38</v>
       </c>
       <c r="Z222" s="1"/>
       <c r="AA222" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="223" spans="1:27">
       <c r="A223" t="s">
         <v>27</v>
       </c>
       <c r="B223" t="s">
-        <v>217</v>
+        <v>385</v>
       </c>
       <c r="C223">
         <v>200</v>
       </c>
       <c r="D223">
         <v>206</v>
       </c>
       <c r="E223" t="s">
-        <v>219</v>
+        <v>524</v>
       </c>
       <c r="F223">
         <v>2013</v>
       </c>
       <c r="G223" t="s">
         <v>29</v>
       </c>
       <c r="H223" t="s">
         <v>30</v>
       </c>
       <c r="I223">
-        <v>14000.0</v>
+        <v>7500.0</v>
       </c>
       <c r="K223" t="s">
         <v>31</v>
       </c>
       <c r="L223">
         <v>0.0</v>
       </c>
       <c r="M223">
         <v>0.0</v>
       </c>
       <c r="O223" t="s">
         <v>32</v>
       </c>
       <c r="P223" t="s">
         <v>16</v>
       </c>
       <c r="Q223" t="s">
-        <v>219</v>
+        <v>525</v>
       </c>
       <c r="R223" t="s">
-        <v>112</v>
+        <v>43</v>
       </c>
       <c r="S223" t="s">
         <v>36</v>
       </c>
       <c r="V223">
         <v>2025</v>
       </c>
       <c r="W223" t="s">
         <v>37</v>
       </c>
       <c r="X223" t="s">
         <v>38</v>
       </c>
-      <c r="Z223" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z223" s="1"/>
       <c r="AA223" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="224" spans="1:27">
       <c r="A224" t="s">
         <v>27</v>
       </c>
       <c r="B224" t="s">
-        <v>108</v>
+        <v>215</v>
       </c>
       <c r="C224">
         <v>200</v>
       </c>
       <c r="D224">
         <v>206</v>
       </c>
       <c r="E224" t="s">
-        <v>518</v>
+        <v>217</v>
       </c>
       <c r="F224">
         <v>2013</v>
       </c>
       <c r="G224" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="H224" t="s">
         <v>30</v>
       </c>
       <c r="I224">
-        <v>30000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="K224" t="s">
         <v>31</v>
       </c>
       <c r="L224">
         <v>0.0</v>
       </c>
       <c r="M224">
         <v>0.0</v>
       </c>
       <c r="O224" t="s">
         <v>32</v>
       </c>
       <c r="P224" t="s">
         <v>16</v>
       </c>
       <c r="Q224" t="s">
-        <v>519</v>
+        <v>217</v>
       </c>
       <c r="R224" t="s">
         <v>112</v>
       </c>
       <c r="S224" t="s">
         <v>36</v>
       </c>
       <c r="V224">
         <v>2025</v>
       </c>
       <c r="W224" t="s">
         <v>37</v>
       </c>
       <c r="X224" t="s">
         <v>38</v>
       </c>
-      <c r="Z224" s="1"/>
+      <c r="Z224" s="1" t="s">
+        <v>526</v>
+      </c>
       <c r="AA224" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="225" spans="1:27">
       <c r="A225" t="s">
         <v>27</v>
       </c>
       <c r="B225" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="C225">
         <v>200</v>
       </c>
       <c r="D225">
         <v>206</v>
       </c>
       <c r="E225" t="s">
-        <v>116</v>
+        <v>527</v>
       </c>
       <c r="F225">
         <v>2013</v>
       </c>
       <c r="G225" t="s">
         <v>41</v>
       </c>
       <c r="H225" t="s">
         <v>30</v>
       </c>
       <c r="I225">
-        <v>15500.0</v>
+        <v>30000.0</v>
       </c>
       <c r="K225" t="s">
         <v>31</v>
       </c>
       <c r="L225">
         <v>0.0</v>
       </c>
       <c r="M225">
         <v>0.0</v>
       </c>
       <c r="O225" t="s">
         <v>32</v>
       </c>
       <c r="P225" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q225" t="s">
-        <v>80</v>
+        <v>528</v>
       </c>
       <c r="R225" t="s">
-        <v>43</v>
+        <v>112</v>
       </c>
       <c r="S225" t="s">
         <v>36</v>
       </c>
       <c r="V225">
         <v>2025</v>
       </c>
       <c r="W225" t="s">
         <v>37</v>
       </c>
       <c r="X225" t="s">
         <v>38</v>
       </c>
       <c r="Z225" s="1"/>
       <c r="AA225" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="226" spans="1:27">
       <c r="A226" t="s">
         <v>27</v>
       </c>
       <c r="B226" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="C226">
         <v>200</v>
       </c>
       <c r="D226">
         <v>206</v>
       </c>
       <c r="E226" t="s">
-        <v>472</v>
+        <v>116</v>
       </c>
       <c r="F226">
         <v>2013</v>
       </c>
       <c r="G226" t="s">
         <v>41</v>
       </c>
       <c r="H226" t="s">
-        <v>396</v>
+        <v>30</v>
       </c>
       <c r="I226">
-        <v>11200.0</v>
+        <v>15500.0</v>
       </c>
       <c r="K226" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L226">
-        <v>9079.19</v>
+        <v>0.0</v>
       </c>
       <c r="M226">
-        <v>2120.81</v>
+        <v>0.0</v>
       </c>
       <c r="O226" t="s">
         <v>32</v>
       </c>
       <c r="P226" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q226" t="s">
-        <v>49</v>
+        <v>80</v>
       </c>
       <c r="R226" t="s">
         <v>43</v>
       </c>
       <c r="S226" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>36</v>
       </c>
       <c r="V226">
         <v>2025</v>
       </c>
       <c r="W226" t="s">
         <v>37</v>
       </c>
       <c r="X226" t="s">
         <v>38</v>
       </c>
       <c r="Z226" s="1"/>
       <c r="AA226" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="227" spans="1:27">
       <c r="A227" t="s">
         <v>27</v>
       </c>
       <c r="B227" t="s">
-        <v>217</v>
+        <v>108</v>
       </c>
       <c r="C227">
         <v>200</v>
       </c>
       <c r="D227">
         <v>206</v>
       </c>
       <c r="E227" t="s">
-        <v>521</v>
+        <v>478</v>
       </c>
       <c r="F227">
         <v>2013</v>
       </c>
       <c r="G227" t="s">
-        <v>150</v>
+        <v>41</v>
       </c>
       <c r="H227" t="s">
-        <v>30</v>
+        <v>401</v>
       </c>
       <c r="I227">
-        <v>14500.0</v>
+        <v>11200.0</v>
       </c>
       <c r="K227" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L227">
-        <v>0.0</v>
+        <v>9079.19</v>
       </c>
       <c r="M227">
-        <v>0.0</v>
+        <v>2120.81</v>
       </c>
       <c r="O227" t="s">
         <v>32</v>
       </c>
       <c r="P227" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q227" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="R227" t="s">
-        <v>181</v>
+        <v>43</v>
       </c>
       <c r="S227" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U227" t="s">
+        <v>529</v>
       </c>
       <c r="V227">
         <v>2025</v>
       </c>
       <c r="W227" t="s">
         <v>37</v>
       </c>
       <c r="X227" t="s">
         <v>38</v>
       </c>
       <c r="Z227" s="1"/>
       <c r="AA227" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="228" spans="1:27">
       <c r="A228" t="s">
         <v>27</v>
       </c>
       <c r="B228" t="s">
-        <v>28</v>
+        <v>215</v>
       </c>
       <c r="C228">
         <v>200</v>
       </c>
       <c r="D228">
         <v>206</v>
       </c>
       <c r="E228" t="s">
-        <v>478</v>
+        <v>530</v>
       </c>
       <c r="F228">
         <v>2013</v>
       </c>
       <c r="G228" t="s">
         <v>150</v>
       </c>
       <c r="H228" t="s">
         <v>30</v>
       </c>
       <c r="I228">
-        <v>16000.0</v>
+        <v>14500.0</v>
       </c>
       <c r="K228" t="s">
         <v>31</v>
       </c>
       <c r="L228">
         <v>0.0</v>
       </c>
       <c r="M228">
         <v>0.0</v>
       </c>
       <c r="O228" t="s">
         <v>32</v>
       </c>
       <c r="P228" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
       <c r="Q228" t="s">
-        <v>122</v>
+        <v>80</v>
       </c>
       <c r="R228" t="s">
-        <v>43</v>
+        <v>179</v>
       </c>
       <c r="S228" t="s">
         <v>36</v>
       </c>
       <c r="V228">
         <v>2025</v>
       </c>
       <c r="W228" t="s">
         <v>37</v>
       </c>
       <c r="X228" t="s">
         <v>38</v>
       </c>
-      <c r="Z228" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z228" s="1"/>
       <c r="AA228" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="229" spans="1:27">
       <c r="A229" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B229" t="s">
-        <v>67</v>
+        <v>28</v>
       </c>
       <c r="C229">
         <v>200</v>
       </c>
       <c r="D229">
         <v>206</v>
       </c>
       <c r="E229" t="s">
-        <v>219</v>
+        <v>484</v>
+      </c>
+      <c r="F229">
+        <v>2013</v>
+      </c>
+      <c r="G229" t="s">
+        <v>150</v>
       </c>
       <c r="H229" t="s">
         <v>30</v>
       </c>
       <c r="I229">
-        <v>18500.0</v>
+        <v>16000.0</v>
       </c>
       <c r="K229" t="s">
         <v>31</v>
       </c>
       <c r="L229">
         <v>0.0</v>
       </c>
       <c r="M229">
         <v>0.0</v>
       </c>
-      <c r="N229" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O229" t="s">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="P229" t="s">
-        <v>16</v>
+        <v>33</v>
+      </c>
+      <c r="Q229" t="s">
+        <v>122</v>
+      </c>
+      <c r="R229" t="s">
+        <v>43</v>
       </c>
       <c r="S229" t="s">
         <v>36</v>
       </c>
       <c r="V229">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W229" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X229" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="Z229" s="1" t="s">
-        <v>523</v>
+        <v>531</v>
       </c>
       <c r="AA229" t="s">
-        <v>524</v>
+        <v>114</v>
       </c>
     </row>
     <row r="230" spans="1:27">
       <c r="A230" t="s">
         <v>46</v>
       </c>
       <c r="B230" t="s">
         <v>67</v>
       </c>
       <c r="C230">
         <v>200</v>
       </c>
       <c r="D230">
         <v>206</v>
       </c>
       <c r="E230" t="s">
-        <v>525</v>
+        <v>217</v>
       </c>
       <c r="H230" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="I230">
-        <v>25000.0</v>
-[...2 lines deleted...]
-        <v>22732.5</v>
+        <v>18500.0</v>
       </c>
       <c r="K230" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L230">
-        <v>22732.5</v>
+        <v>0.0</v>
       </c>
       <c r="M230">
         <v>0.0</v>
       </c>
       <c r="N230" t="s">
         <v>38</v>
       </c>
       <c r="O230" t="s">
-        <v>43</v>
+        <v>112</v>
       </c>
       <c r="P230" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="S230" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>526</v>
+        <v>36</v>
       </c>
       <c r="V230">
         <v>2026</v>
       </c>
       <c r="W230" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X230" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="Z230" s="1" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="AA230" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
     </row>
     <row r="231" spans="1:27">
       <c r="A231" t="s">
         <v>46</v>
       </c>
       <c r="B231" t="s">
         <v>67</v>
       </c>
       <c r="C231">
         <v>200</v>
       </c>
       <c r="D231">
         <v>206</v>
       </c>
       <c r="E231" t="s">
-        <v>529</v>
+        <v>534</v>
+      </c>
+      <c r="H231" t="s">
+        <v>42</v>
       </c>
       <c r="I231">
-        <v>3500.0</v>
+        <v>25000.0</v>
+      </c>
+      <c r="J231">
+        <v>22732.5</v>
+      </c>
+      <c r="K231" t="s">
+        <v>130</v>
       </c>
       <c r="L231">
-        <v>0.0</v>
+        <v>22732.5</v>
       </c>
       <c r="M231">
         <v>0.0</v>
       </c>
       <c r="N231" t="s">
         <v>38</v>
       </c>
       <c r="O231" t="s">
         <v>43</v>
       </c>
       <c r="P231" t="s">
         <v>111</v>
       </c>
       <c r="Q231" t="s">
         <v>119</v>
       </c>
       <c r="S231" t="s">
-        <v>50</v>
+        <v>131</v>
+      </c>
+      <c r="U231" t="s">
+        <v>535</v>
       </c>
       <c r="V231">
         <v>2026</v>
       </c>
       <c r="W231" t="s">
         <v>37</v>
       </c>
       <c r="X231" t="s">
         <v>38</v>
       </c>
       <c r="Z231" s="1" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="AA231" t="s">
-        <v>86</v>
+        <v>537</v>
       </c>
     </row>
     <row r="232" spans="1:27">
       <c r="A232" t="s">
         <v>46</v>
       </c>
       <c r="B232" t="s">
         <v>67</v>
       </c>
       <c r="C232">
         <v>200</v>
       </c>
       <c r="D232">
         <v>206</v>
       </c>
       <c r="E232" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>538</v>
       </c>
       <c r="I232">
-        <v>2000.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>3500.0</v>
       </c>
       <c r="L232">
         <v>0.0</v>
       </c>
       <c r="M232">
         <v>0.0</v>
       </c>
       <c r="N232" t="s">
         <v>38</v>
       </c>
       <c r="O232" t="s">
-        <v>112</v>
+        <v>43</v>
       </c>
       <c r="P232" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
       <c r="Q232" t="s">
-        <v>34</v>
+        <v>119</v>
       </c>
       <c r="S232" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="V232">
         <v>2026</v>
       </c>
       <c r="W232" t="s">
         <v>37</v>
       </c>
       <c r="X232" t="s">
         <v>38</v>
       </c>
       <c r="Z232" s="1" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="AA232" t="s">
-        <v>532</v>
+        <v>86</v>
       </c>
     </row>
     <row r="233" spans="1:27">
       <c r="A233" t="s">
         <v>46</v>
       </c>
       <c r="B233" t="s">
         <v>67</v>
       </c>
       <c r="C233">
         <v>200</v>
       </c>
       <c r="D233">
         <v>206</v>
       </c>
       <c r="E233" t="s">
-        <v>533</v>
+        <v>493</v>
       </c>
       <c r="H233" t="s">
-        <v>185</v>
+        <v>30</v>
       </c>
       <c r="I233">
-        <v>4000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="K233" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L233">
-        <v>3792.96</v>
+        <v>0.0</v>
       </c>
       <c r="M233">
-        <v>207.04</v>
+        <v>0.0</v>
       </c>
       <c r="N233" t="s">
         <v>38</v>
       </c>
       <c r="O233" t="s">
-        <v>35</v>
+        <v>112</v>
       </c>
       <c r="P233" t="s">
         <v>33</v>
       </c>
       <c r="Q233" t="s">
         <v>34</v>
       </c>
-      <c r="R233" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S233" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>535</v>
+        <v>36</v>
       </c>
       <c r="V233">
         <v>2026</v>
       </c>
       <c r="W233" t="s">
         <v>37</v>
       </c>
       <c r="X233" t="s">
         <v>38</v>
       </c>
       <c r="Z233" s="1" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="AA233" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
     </row>
     <row r="234" spans="1:27">
       <c r="A234" t="s">
         <v>46</v>
       </c>
       <c r="B234" t="s">
         <v>67</v>
       </c>
       <c r="C234">
         <v>200</v>
       </c>
       <c r="D234">
         <v>206</v>
       </c>
       <c r="E234" t="s">
-        <v>489</v>
+        <v>542</v>
+      </c>
+      <c r="H234" t="s">
+        <v>183</v>
       </c>
       <c r="I234">
-        <v>46000.0</v>
+        <v>4000.0</v>
+      </c>
+      <c r="K234" t="s">
+        <v>130</v>
       </c>
       <c r="L234">
-        <v>0.0</v>
+        <v>3792.96</v>
       </c>
       <c r="M234">
-        <v>0.0</v>
+        <v>207.04</v>
       </c>
       <c r="N234" t="s">
         <v>38</v>
       </c>
       <c r="O234" t="s">
         <v>35</v>
       </c>
       <c r="P234" t="s">
         <v>33</v>
       </c>
       <c r="Q234" t="s">
-        <v>122</v>
+        <v>34</v>
+      </c>
+      <c r="R234" t="s">
+        <v>43</v>
       </c>
       <c r="S234" t="s">
-        <v>50</v>
+        <v>131</v>
+      </c>
+      <c r="T234" t="s">
+        <v>543</v>
+      </c>
+      <c r="U234" t="s">
+        <v>544</v>
       </c>
       <c r="V234">
         <v>2026</v>
       </c>
       <c r="W234" t="s">
         <v>37</v>
       </c>
       <c r="X234" t="s">
         <v>38</v>
       </c>
       <c r="Z234" s="1" t="s">
-        <v>60</v>
+        <v>545</v>
       </c>
       <c r="AA234" t="s">
-        <v>86</v>
+        <v>546</v>
       </c>
     </row>
     <row r="235" spans="1:27">
       <c r="A235" t="s">
         <v>46</v>
       </c>
       <c r="B235" t="s">
         <v>67</v>
       </c>
       <c r="C235">
         <v>200</v>
       </c>
       <c r="D235">
         <v>206</v>
       </c>
       <c r="E235" t="s">
-        <v>117</v>
+        <v>496</v>
       </c>
       <c r="I235">
-        <v>45000.0</v>
+        <v>46000.0</v>
       </c>
       <c r="L235">
         <v>0.0</v>
       </c>
       <c r="M235">
         <v>0.0</v>
       </c>
       <c r="N235" t="s">
         <v>38</v>
       </c>
       <c r="O235" t="s">
         <v>35</v>
       </c>
       <c r="P235" t="s">
         <v>33</v>
       </c>
       <c r="Q235" t="s">
-        <v>34</v>
+        <v>122</v>
       </c>
       <c r="S235" t="s">
         <v>50</v>
       </c>
       <c r="V235">
         <v>2026</v>
       </c>
       <c r="W235" t="s">
         <v>37</v>
       </c>
       <c r="X235" t="s">
         <v>38</v>
       </c>
       <c r="Z235" s="1" t="s">
         <v>60</v>
       </c>
       <c r="AA235" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="236" spans="1:27">
       <c r="A236" t="s">
         <v>46</v>
       </c>
       <c r="B236" t="s">
         <v>67</v>
       </c>
       <c r="C236">
         <v>200</v>
       </c>
       <c r="D236">
         <v>206</v>
       </c>
       <c r="E236" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>117</v>
       </c>
       <c r="I236">
-        <v>6000.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>45000.0</v>
       </c>
       <c r="L236">
-        <v>4470.37</v>
+        <v>0.0</v>
       </c>
       <c r="M236">
-        <v>1529.63</v>
+        <v>0.0</v>
       </c>
       <c r="N236" t="s">
         <v>38</v>
       </c>
       <c r="O236" t="s">
         <v>35</v>
       </c>
       <c r="P236" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="Q236" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>34</v>
       </c>
       <c r="S236" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>50</v>
       </c>
       <c r="V236">
         <v>2026</v>
       </c>
       <c r="W236" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X236" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="Z236" s="1" t="s">
-        <v>540</v>
+        <v>60</v>
       </c>
       <c r="AA236" t="s">
-        <v>541</v>
+        <v>86</v>
       </c>
     </row>
     <row r="237" spans="1:27">
       <c r="A237" t="s">
         <v>46</v>
       </c>
       <c r="B237" t="s">
         <v>67</v>
       </c>
       <c r="C237">
         <v>200</v>
       </c>
       <c r="D237">
         <v>206</v>
       </c>
       <c r="E237" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="H237" t="s">
-        <v>152</v>
+        <v>363</v>
       </c>
       <c r="I237">
-        <v>8000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="K237" t="s">
         <v>130</v>
       </c>
       <c r="L237">
-        <v>0.0</v>
+        <v>4470.37</v>
       </c>
       <c r="M237">
-        <v>0.0</v>
+        <v>1529.63</v>
       </c>
       <c r="N237" t="s">
         <v>38</v>
       </c>
       <c r="O237" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="P237" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q237" t="s">
-        <v>80</v>
+        <v>119</v>
+      </c>
+      <c r="R237" t="s">
+        <v>179</v>
       </c>
       <c r="S237" t="s">
-        <v>50</v>
+        <v>131</v>
+      </c>
+      <c r="U237" t="s">
+        <v>548</v>
       </c>
       <c r="V237">
         <v>2026</v>
       </c>
       <c r="W237" t="s">
-        <v>51</v>
+        <v>81</v>
       </c>
       <c r="X237" t="s">
         <v>143</v>
       </c>
       <c r="Z237" s="1" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
       <c r="AA237" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
     </row>
     <row r="238" spans="1:27">
       <c r="A238" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B238" t="s">
-        <v>115</v>
+        <v>67</v>
       </c>
       <c r="C238">
         <v>200</v>
       </c>
       <c r="D238">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="E238" t="s">
-        <v>545</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>551</v>
       </c>
       <c r="H238" t="s">
-        <v>408</v>
+        <v>256</v>
       </c>
       <c r="I238">
-        <v>25000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="K238" t="s">
         <v>130</v>
       </c>
       <c r="L238">
         <v>0.0</v>
       </c>
       <c r="M238">
         <v>0.0</v>
       </c>
+      <c r="N238" t="s">
+        <v>38</v>
+      </c>
       <c r="O238" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P238" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q238" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>80</v>
       </c>
       <c r="S238" t="s">
-        <v>131</v>
+        <v>248</v>
       </c>
       <c r="U238" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="V238">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W238" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X238" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="Z238" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="Z238" s="1" t="s">
+        <v>553</v>
+      </c>
       <c r="AA238" t="s">
-        <v>114</v>
+        <v>554</v>
       </c>
     </row>
     <row r="239" spans="1:27">
       <c r="A239" t="s">
         <v>27</v>
       </c>
       <c r="B239" t="s">
         <v>115</v>
       </c>
       <c r="C239">
         <v>200</v>
       </c>
       <c r="D239">
         <v>207</v>
       </c>
       <c r="E239" t="s">
-        <v>547</v>
+        <v>555</v>
       </c>
       <c r="F239">
         <v>2010</v>
       </c>
       <c r="G239" t="s">
         <v>29</v>
       </c>
       <c r="H239" t="s">
-        <v>360</v>
+        <v>414</v>
       </c>
       <c r="I239">
-        <v>15000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="K239" t="s">
         <v>130</v>
       </c>
       <c r="L239">
         <v>0.0</v>
       </c>
       <c r="M239">
         <v>0.0</v>
       </c>
       <c r="O239" t="s">
         <v>32</v>
       </c>
       <c r="P239" t="s">
         <v>111</v>
       </c>
       <c r="Q239" t="s">
-        <v>80</v>
+        <v>119</v>
       </c>
       <c r="R239" t="s">
-        <v>43</v>
+        <v>179</v>
       </c>
       <c r="S239" t="s">
         <v>131</v>
       </c>
       <c r="U239" t="s">
-        <v>546</v>
+        <v>556</v>
       </c>
       <c r="V239">
         <v>2025</v>
       </c>
       <c r="W239" t="s">
         <v>37</v>
       </c>
       <c r="X239" t="s">
         <v>38</v>
       </c>
       <c r="Z239" s="1"/>
       <c r="AA239" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="240" spans="1:27">
       <c r="A240" t="s">
         <v>27</v>
       </c>
       <c r="B240" t="s">
-        <v>217</v>
+        <v>115</v>
       </c>
       <c r="C240">
         <v>200</v>
       </c>
       <c r="D240">
         <v>207</v>
       </c>
       <c r="E240" t="s">
-        <v>463</v>
+        <v>557</v>
       </c>
       <c r="F240">
         <v>2010</v>
       </c>
       <c r="G240" t="s">
         <v>29</v>
       </c>
       <c r="H240" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="I240">
-        <v>23500.0</v>
+        <v>15000.0</v>
       </c>
       <c r="K240" t="s">
         <v>130</v>
       </c>
       <c r="L240">
-        <v>24080.4</v>
+        <v>0.0</v>
       </c>
       <c r="M240">
-        <v>-580.4</v>
+        <v>0.0</v>
       </c>
       <c r="O240" t="s">
         <v>32</v>
       </c>
       <c r="P240" t="s">
         <v>111</v>
       </c>
       <c r="Q240" t="s">
         <v>80</v>
       </c>
       <c r="R240" t="s">
-        <v>181</v>
+        <v>43</v>
       </c>
       <c r="S240" t="s">
         <v>131</v>
       </c>
       <c r="U240" t="s">
-        <v>548</v>
+        <v>556</v>
       </c>
       <c r="V240">
         <v>2025</v>
       </c>
       <c r="W240" t="s">
         <v>37</v>
       </c>
       <c r="X240" t="s">
         <v>38</v>
       </c>
       <c r="Z240" s="1"/>
       <c r="AA240" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="241" spans="1:27">
       <c r="A241" t="s">
         <v>27</v>
       </c>
       <c r="B241" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C241">
         <v>200</v>
       </c>
       <c r="D241">
         <v>207</v>
       </c>
       <c r="E241" t="s">
-        <v>219</v>
+        <v>469</v>
       </c>
       <c r="F241">
         <v>2010</v>
       </c>
       <c r="G241" t="s">
         <v>29</v>
       </c>
       <c r="H241" t="s">
-        <v>30</v>
+        <v>363</v>
       </c>
       <c r="I241">
-        <v>14000.0</v>
+        <v>23500.0</v>
       </c>
       <c r="K241" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L241">
-        <v>0.0</v>
+        <v>24080.4</v>
       </c>
       <c r="M241">
-        <v>0.0</v>
+        <v>-580.4</v>
       </c>
       <c r="O241" t="s">
         <v>32</v>
       </c>
       <c r="P241" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q241" t="s">
-        <v>219</v>
+        <v>80</v>
       </c>
       <c r="R241" t="s">
-        <v>112</v>
+        <v>179</v>
       </c>
       <c r="S241" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U241" t="s">
+        <v>558</v>
       </c>
       <c r="V241">
         <v>2025</v>
       </c>
       <c r="W241" t="s">
         <v>37</v>
       </c>
       <c r="X241" t="s">
         <v>38</v>
       </c>
-      <c r="Z241" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z241" s="1"/>
       <c r="AA241" t="s">
-        <v>550</v>
+        <v>114</v>
       </c>
     </row>
     <row r="242" spans="1:27">
       <c r="A242" t="s">
         <v>27</v>
       </c>
       <c r="B242" t="s">
-        <v>108</v>
+        <v>215</v>
       </c>
       <c r="C242">
         <v>200</v>
       </c>
       <c r="D242">
         <v>207</v>
       </c>
       <c r="E242" t="s">
-        <v>551</v>
+        <v>217</v>
       </c>
       <c r="F242">
         <v>2010</v>
       </c>
       <c r="G242" t="s">
-        <v>150</v>
+        <v>29</v>
       </c>
       <c r="H242" t="s">
-        <v>162</v>
+        <v>30</v>
       </c>
       <c r="I242">
-        <v>30000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="K242" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L242">
-        <v>38832.97</v>
+        <v>0.0</v>
       </c>
       <c r="M242">
-        <v>-8832.97</v>
+        <v>0.0</v>
       </c>
       <c r="O242" t="s">
         <v>32</v>
       </c>
       <c r="P242" t="s">
         <v>16</v>
       </c>
       <c r="Q242" t="s">
-        <v>273</v>
+        <v>217</v>
       </c>
       <c r="R242" t="s">
         <v>112</v>
       </c>
       <c r="S242" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>552</v>
+        <v>36</v>
       </c>
       <c r="V242">
         <v>2025</v>
       </c>
       <c r="W242" t="s">
         <v>37</v>
       </c>
       <c r="X242" t="s">
         <v>38</v>
       </c>
       <c r="Z242" s="1" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
       <c r="AA242" t="s">
-        <v>114</v>
+        <v>560</v>
       </c>
     </row>
     <row r="243" spans="1:27">
       <c r="A243" t="s">
         <v>27</v>
       </c>
       <c r="B243" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="C243">
         <v>200</v>
       </c>
       <c r="D243">
         <v>207</v>
       </c>
       <c r="E243" t="s">
-        <v>149</v>
+        <v>561</v>
       </c>
       <c r="F243">
         <v>2010</v>
       </c>
       <c r="G243" t="s">
         <v>150</v>
       </c>
       <c r="H243" t="s">
-        <v>30</v>
+        <v>161</v>
       </c>
       <c r="I243">
-        <v>6500.0</v>
+        <v>30000.0</v>
       </c>
       <c r="K243" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L243">
-        <v>0.0</v>
+        <v>38832.97</v>
       </c>
       <c r="M243">
-        <v>0.0</v>
+        <v>-8832.97</v>
       </c>
       <c r="O243" t="s">
         <v>32</v>
       </c>
       <c r="P243" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q243" t="s">
-        <v>119</v>
+        <v>275</v>
       </c>
       <c r="R243" t="s">
-        <v>43</v>
+        <v>112</v>
       </c>
       <c r="S243" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U243" t="s">
+        <v>562</v>
       </c>
       <c r="V243">
         <v>2025</v>
       </c>
       <c r="W243" t="s">
         <v>37</v>
       </c>
       <c r="X243" t="s">
         <v>38</v>
       </c>
-      <c r="Z243" s="1"/>
+      <c r="Z243" s="1" t="s">
+        <v>563</v>
+      </c>
       <c r="AA243" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="244" spans="1:27">
       <c r="A244" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B244" t="s">
-        <v>67</v>
+        <v>115</v>
       </c>
       <c r="C244">
         <v>200</v>
       </c>
       <c r="D244">
         <v>207</v>
       </c>
       <c r="E244" t="s">
-        <v>486</v>
+        <v>149</v>
+      </c>
+      <c r="F244">
+        <v>2010</v>
+      </c>
+      <c r="G244" t="s">
+        <v>150</v>
       </c>
       <c r="H244" t="s">
         <v>30</v>
       </c>
       <c r="I244">
-        <v>7500.0</v>
+        <v>6500.0</v>
       </c>
       <c r="K244" t="s">
         <v>31</v>
       </c>
       <c r="L244">
         <v>0.0</v>
       </c>
       <c r="M244">
         <v>0.0</v>
       </c>
-      <c r="N244" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O244" t="s">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="P244" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
       <c r="Q244" t="s">
-        <v>34</v>
+        <v>119</v>
+      </c>
+      <c r="R244" t="s">
+        <v>43</v>
       </c>
       <c r="S244" t="s">
         <v>36</v>
       </c>
       <c r="V244">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W244" t="s">
         <v>37</v>
       </c>
       <c r="X244" t="s">
         <v>38</v>
       </c>
-      <c r="Z244" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z244" s="1"/>
       <c r="AA244" t="s">
-        <v>555</v>
+        <v>114</v>
       </c>
     </row>
     <row r="245" spans="1:27">
       <c r="A245" t="s">
         <v>46</v>
       </c>
       <c r="B245" t="s">
         <v>67</v>
       </c>
       <c r="C245">
         <v>200</v>
       </c>
       <c r="D245">
         <v>207</v>
       </c>
       <c r="E245" t="s">
-        <v>533</v>
+        <v>493</v>
       </c>
       <c r="H245" t="s">
-        <v>185</v>
+        <v>30</v>
       </c>
       <c r="I245">
-        <v>4000.0</v>
+        <v>7500.0</v>
       </c>
       <c r="K245" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L245">
         <v>0.0</v>
       </c>
       <c r="M245">
         <v>0.0</v>
       </c>
       <c r="N245" t="s">
         <v>38</v>
       </c>
       <c r="O245" t="s">
-        <v>181</v>
+        <v>112</v>
       </c>
       <c r="P245" t="s">
         <v>33</v>
       </c>
       <c r="Q245" t="s">
         <v>34</v>
       </c>
-      <c r="R245" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S245" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>36</v>
       </c>
       <c r="V245">
         <v>2026</v>
       </c>
       <c r="W245" t="s">
         <v>37</v>
       </c>
       <c r="X245" t="s">
         <v>38</v>
       </c>
-      <c r="Z245" s="1"/>
+      <c r="Z245" s="1" t="s">
+        <v>564</v>
+      </c>
       <c r="AA245" t="s">
-        <v>557</v>
+        <v>565</v>
       </c>
     </row>
     <row r="246" spans="1:27">
       <c r="A246" t="s">
         <v>46</v>
       </c>
       <c r="B246" t="s">
         <v>67</v>
       </c>
       <c r="C246">
         <v>200</v>
       </c>
       <c r="D246">
         <v>207</v>
       </c>
       <c r="E246" t="s">
-        <v>117</v>
+        <v>542</v>
+      </c>
+      <c r="H246" t="s">
+        <v>183</v>
       </c>
       <c r="I246">
-        <v>45000.0</v>
+        <v>4000.0</v>
+      </c>
+      <c r="K246" t="s">
+        <v>130</v>
       </c>
       <c r="L246">
         <v>0.0</v>
       </c>
       <c r="M246">
         <v>0.0</v>
       </c>
       <c r="N246" t="s">
         <v>38</v>
       </c>
       <c r="O246" t="s">
-        <v>35</v>
+        <v>179</v>
       </c>
       <c r="P246" t="s">
         <v>33</v>
       </c>
       <c r="Q246" t="s">
         <v>34</v>
       </c>
+      <c r="R246" t="s">
+        <v>179</v>
+      </c>
       <c r="S246" t="s">
-        <v>50</v>
+        <v>131</v>
+      </c>
+      <c r="U246" t="s">
+        <v>566</v>
       </c>
       <c r="V246">
         <v>2026</v>
       </c>
       <c r="W246" t="s">
         <v>37</v>
       </c>
       <c r="X246" t="s">
         <v>38</v>
       </c>
-      <c r="Z246" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z246" s="1"/>
       <c r="AA246" t="s">
-        <v>86</v>
+        <v>567</v>
       </c>
     </row>
     <row r="247" spans="1:27">
       <c r="A247" t="s">
         <v>46</v>
       </c>
       <c r="B247" t="s">
         <v>67</v>
       </c>
       <c r="C247">
         <v>200</v>
       </c>
       <c r="D247">
         <v>207</v>
       </c>
       <c r="E247" t="s">
-        <v>558</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>117</v>
       </c>
       <c r="I247">
-        <v>8000.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>45000.0</v>
       </c>
       <c r="L247">
         <v>0.0</v>
       </c>
       <c r="M247">
         <v>0.0</v>
       </c>
       <c r="N247" t="s">
         <v>38</v>
       </c>
       <c r="O247" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="P247" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="Q247" t="s">
-        <v>80</v>
+        <v>34</v>
       </c>
       <c r="S247" t="s">
         <v>50</v>
       </c>
       <c r="V247">
         <v>2026</v>
       </c>
       <c r="W247" t="s">
         <v>37</v>
       </c>
       <c r="X247" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="Z247" s="1" t="s">
-        <v>559</v>
+        <v>60</v>
       </c>
       <c r="AA247" t="s">
-        <v>560</v>
+        <v>86</v>
       </c>
     </row>
     <row r="248" spans="1:27">
       <c r="A248" t="s">
         <v>46</v>
       </c>
       <c r="B248" t="s">
         <v>67</v>
       </c>
       <c r="C248">
         <v>200</v>
       </c>
       <c r="D248">
         <v>207</v>
       </c>
       <c r="E248" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H248" t="s">
-        <v>185</v>
+        <v>256</v>
       </c>
       <c r="I248">
-        <v>10500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="K248" t="s">
         <v>130</v>
       </c>
       <c r="L248">
-        <v>19890.94</v>
+        <v>0.0</v>
       </c>
       <c r="M248">
-        <v>-9390.94</v>
+        <v>0.0</v>
       </c>
       <c r="N248" t="s">
         <v>38</v>
       </c>
       <c r="O248" t="s">
         <v>43</v>
       </c>
       <c r="P248" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q248" t="s">
         <v>80</v>
       </c>
       <c r="S248" t="s">
-        <v>131</v>
+        <v>248</v>
       </c>
       <c r="U248" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="V248">
         <v>2026</v>
       </c>
       <c r="W248" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X248" t="s">
         <v>143</v>
       </c>
       <c r="Z248" s="1" t="s">
-        <v>563</v>
+        <v>570</v>
       </c>
       <c r="AA248" t="s">
-        <v>564</v>
+        <v>571</v>
       </c>
     </row>
     <row r="249" spans="1:27">
       <c r="A249" t="s">
-        <v>565</v>
+        <v>46</v>
       </c>
       <c r="B249" t="s">
-        <v>217</v>
+        <v>67</v>
       </c>
       <c r="C249">
         <v>200</v>
       </c>
       <c r="D249">
         <v>207</v>
       </c>
       <c r="E249" t="s">
-        <v>219</v>
+        <v>572</v>
       </c>
       <c r="H249" t="s">
-        <v>30</v>
+        <v>183</v>
       </c>
       <c r="I249">
-        <v>0.0</v>
+        <v>10500.0</v>
       </c>
       <c r="K249" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L249">
-        <v>0.0</v>
+        <v>19890.94</v>
       </c>
       <c r="M249">
-        <v>0.0</v>
+        <v>-9390.94</v>
       </c>
       <c r="N249" t="s">
-        <v>143</v>
+        <v>38</v>
+      </c>
+      <c r="O249" t="s">
+        <v>43</v>
       </c>
       <c r="P249" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q249" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>80</v>
       </c>
       <c r="S249" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U249" t="s">
+        <v>573</v>
       </c>
       <c r="V249">
         <v>2026</v>
       </c>
       <c r="W249" t="s">
-        <v>51</v>
+        <v>81</v>
       </c>
       <c r="X249" t="s">
         <v>143</v>
       </c>
       <c r="Z249" s="1" t="s">
-        <v>566</v>
+        <v>574</v>
       </c>
       <c r="AA249" t="s">
-        <v>567</v>
+        <v>575</v>
       </c>
     </row>
     <row r="250" spans="1:27">
       <c r="A250" t="s">
-        <v>27</v>
+        <v>576</v>
       </c>
       <c r="B250" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C250">
         <v>200</v>
       </c>
       <c r="D250">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="E250" t="s">
-        <v>568</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>217</v>
       </c>
       <c r="H250" t="s">
         <v>30</v>
       </c>
       <c r="I250">
-        <v>14500.0</v>
+        <v>0.0</v>
       </c>
       <c r="K250" t="s">
         <v>31</v>
       </c>
       <c r="L250">
         <v>0.0</v>
       </c>
       <c r="M250">
         <v>0.0</v>
       </c>
-      <c r="O250" t="s">
-        <v>32</v>
+      <c r="N250" t="s">
+        <v>143</v>
       </c>
       <c r="P250" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q250" t="s">
-        <v>80</v>
+        <v>217</v>
       </c>
       <c r="R250" t="s">
-        <v>181</v>
+        <v>112</v>
       </c>
       <c r="S250" t="s">
         <v>36</v>
       </c>
       <c r="V250">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W250" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X250" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="Z250" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="Z250" s="1" t="s">
+        <v>577</v>
+      </c>
       <c r="AA250" t="s">
-        <v>114</v>
+        <v>578</v>
       </c>
     </row>
     <row r="251" spans="1:27">
       <c r="A251" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B251" t="s">
-        <v>67</v>
+        <v>215</v>
       </c>
       <c r="C251">
         <v>200</v>
       </c>
       <c r="D251">
         <v>208</v>
       </c>
       <c r="E251" t="s">
-        <v>569</v>
+        <v>579</v>
+      </c>
+      <c r="F251">
+        <v>2019</v>
+      </c>
+      <c r="G251" t="s">
+        <v>150</v>
+      </c>
+      <c r="H251" t="s">
+        <v>30</v>
       </c>
       <c r="I251">
-        <v>20000.0</v>
+        <v>14500.0</v>
+      </c>
+      <c r="K251" t="s">
+        <v>31</v>
       </c>
       <c r="L251">
         <v>0.0</v>
       </c>
       <c r="M251">
         <v>0.0</v>
       </c>
-      <c r="N251" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O251" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="P251" t="s">
         <v>111</v>
       </c>
       <c r="Q251" t="s">
-        <v>119</v>
+        <v>80</v>
+      </c>
+      <c r="R251" t="s">
+        <v>179</v>
       </c>
       <c r="S251" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="V251">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W251" t="s">
         <v>37</v>
       </c>
       <c r="X251" t="s">
         <v>38</v>
       </c>
-      <c r="Z251" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z251" s="1"/>
       <c r="AA251" t="s">
-        <v>86</v>
+        <v>114</v>
       </c>
     </row>
     <row r="252" spans="1:27">
       <c r="A252" t="s">
         <v>46</v>
       </c>
       <c r="B252" t="s">
         <v>67</v>
       </c>
       <c r="C252">
         <v>200</v>
       </c>
       <c r="D252">
         <v>208</v>
       </c>
       <c r="E252" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>580</v>
       </c>
       <c r="I252">
-        <v>8000.0</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>20000.0</v>
       </c>
       <c r="L252">
-        <v>83.77</v>
+        <v>0.0</v>
       </c>
       <c r="M252">
-        <v>9399.66</v>
+        <v>0.0</v>
       </c>
       <c r="N252" t="s">
         <v>38</v>
       </c>
       <c r="O252" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="P252" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q252" t="s">
-        <v>80</v>
+        <v>119</v>
       </c>
       <c r="S252" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>572</v>
+        <v>50</v>
       </c>
       <c r="V252">
         <v>2026</v>
       </c>
       <c r="W252" t="s">
         <v>37</v>
       </c>
       <c r="X252" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="Z252" s="1" t="s">
-        <v>573</v>
+        <v>581</v>
       </c>
       <c r="AA252" t="s">
-        <v>574</v>
+        <v>86</v>
       </c>
     </row>
     <row r="253" spans="1:27">
       <c r="A253" t="s">
         <v>46</v>
       </c>
       <c r="B253" t="s">
         <v>67</v>
       </c>
       <c r="C253">
         <v>200</v>
       </c>
       <c r="D253">
         <v>208</v>
       </c>
       <c r="E253" t="s">
-        <v>575</v>
+        <v>582</v>
       </c>
       <c r="H253" t="s">
-        <v>30</v>
+        <v>401</v>
       </c>
       <c r="I253">
-        <v>23000.0</v>
+        <v>8000.0</v>
+      </c>
+      <c r="J253">
+        <v>9483.43</v>
       </c>
       <c r="K253" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L253">
-        <v>0.0</v>
+        <v>10685.89</v>
       </c>
       <c r="M253">
-        <v>0.0</v>
+        <v>-1202.46</v>
       </c>
       <c r="N253" t="s">
         <v>38</v>
       </c>
       <c r="O253" t="s">
-        <v>112</v>
+        <v>43</v>
       </c>
       <c r="P253" t="s">
         <v>16</v>
       </c>
+      <c r="Q253" t="s">
+        <v>80</v>
+      </c>
       <c r="S253" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U253" t="s">
+        <v>583</v>
       </c>
       <c r="V253">
         <v>2026</v>
       </c>
       <c r="W253" t="s">
         <v>37</v>
       </c>
       <c r="X253" t="s">
         <v>143</v>
       </c>
+      <c r="Y253" t="s">
+        <v>143</v>
+      </c>
       <c r="Z253" s="1" t="s">
-        <v>576</v>
+        <v>584</v>
       </c>
       <c r="AA253" t="s">
-        <v>577</v>
+        <v>585</v>
       </c>
     </row>
     <row r="254" spans="1:27">
       <c r="A254" t="s">
         <v>46</v>
       </c>
       <c r="B254" t="s">
         <v>67</v>
       </c>
       <c r="C254">
         <v>200</v>
       </c>
       <c r="D254">
         <v>208</v>
       </c>
       <c r="E254" t="s">
-        <v>578</v>
+        <v>586</v>
       </c>
       <c r="H254" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="I254">
-        <v>17000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="K254" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L254">
-        <v>17034.84</v>
+        <v>0.0</v>
       </c>
       <c r="M254">
-        <v>-34.84</v>
+        <v>0.0</v>
       </c>
       <c r="N254" t="s">
         <v>38</v>
       </c>
       <c r="O254" t="s">
-        <v>35</v>
+        <v>112</v>
       </c>
       <c r="P254" t="s">
         <v>16</v>
       </c>
       <c r="S254" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>36</v>
       </c>
       <c r="V254">
         <v>2026</v>
       </c>
       <c r="W254" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X254" t="s">
         <v>143</v>
       </c>
       <c r="Z254" s="1" t="s">
-        <v>580</v>
+        <v>587</v>
       </c>
       <c r="AA254" t="s">
-        <v>581</v>
+        <v>588</v>
       </c>
     </row>
     <row r="255" spans="1:27">
       <c r="A255" t="s">
         <v>46</v>
       </c>
       <c r="B255" t="s">
         <v>67</v>
       </c>
       <c r="C255">
         <v>200</v>
       </c>
       <c r="D255">
         <v>208</v>
       </c>
       <c r="E255" t="s">
-        <v>139</v>
+        <v>589</v>
       </c>
       <c r="H255" t="s">
-        <v>140</v>
+        <v>42</v>
       </c>
       <c r="I255">
-        <v>14573.0</v>
+        <v>17000.0</v>
       </c>
       <c r="K255" t="s">
         <v>130</v>
       </c>
       <c r="L255">
-        <v>13336.47</v>
+        <v>17034.84</v>
       </c>
       <c r="M255">
-        <v>1236.53</v>
+        <v>-34.84</v>
       </c>
       <c r="N255" t="s">
         <v>38</v>
       </c>
       <c r="O255" t="s">
         <v>35</v>
       </c>
       <c r="P255" t="s">
         <v>16</v>
       </c>
-      <c r="Q255" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S255" t="s">
         <v>131</v>
       </c>
       <c r="U255" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="V255">
         <v>2026</v>
       </c>
       <c r="W255" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X255" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="Z255" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="Z255" s="1" t="s">
+        <v>591</v>
+      </c>
       <c r="AA255" t="s">
-        <v>583</v>
+        <v>592</v>
       </c>
     </row>
     <row r="256" spans="1:27">
       <c r="A256" t="s">
         <v>46</v>
       </c>
       <c r="B256" t="s">
         <v>67</v>
       </c>
       <c r="C256">
         <v>200</v>
       </c>
       <c r="D256">
         <v>208</v>
       </c>
       <c r="E256" t="s">
-        <v>584</v>
+        <v>139</v>
       </c>
       <c r="H256" t="s">
-        <v>232</v>
+        <v>140</v>
       </c>
       <c r="I256">
-        <v>6500.0</v>
+        <v>14573.0</v>
       </c>
       <c r="K256" t="s">
         <v>130</v>
       </c>
       <c r="L256">
-        <v>0.0</v>
+        <v>13336.47</v>
       </c>
       <c r="M256">
-        <v>0.0</v>
+        <v>1236.53</v>
       </c>
       <c r="N256" t="s">
         <v>38</v>
       </c>
       <c r="O256" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="P256" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q256" t="s">
-        <v>119</v>
+        <v>96</v>
+      </c>
+      <c r="R256" t="s">
+        <v>35</v>
       </c>
       <c r="S256" t="s">
-        <v>163</v>
+        <v>131</v>
       </c>
       <c r="U256" t="s">
-        <v>585</v>
+        <v>593</v>
       </c>
       <c r="V256">
         <v>2026</v>
       </c>
       <c r="W256" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X256" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="Z256" s="1"/>
       <c r="AA256" t="s">
-        <v>587</v>
+        <v>594</v>
       </c>
     </row>
     <row r="257" spans="1:27">
       <c r="A257" t="s">
-        <v>588</v>
+        <v>46</v>
       </c>
       <c r="B257" t="s">
-        <v>160</v>
+        <v>67</v>
       </c>
       <c r="C257">
         <v>200</v>
       </c>
       <c r="D257">
         <v>208</v>
       </c>
       <c r="E257" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
       <c r="H257" t="s">
-        <v>162</v>
+        <v>230</v>
       </c>
       <c r="I257">
-        <v>9000.0</v>
+        <v>6500.0</v>
       </c>
       <c r="K257" t="s">
         <v>130</v>
       </c>
       <c r="L257">
-        <v>0.0</v>
+        <v>5716.14</v>
       </c>
       <c r="M257">
-        <v>0.0</v>
+        <v>783.86</v>
       </c>
       <c r="N257" t="s">
         <v>38</v>
       </c>
       <c r="O257" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P257" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q257" t="s">
-        <v>590</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>119</v>
       </c>
       <c r="S257" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>131</v>
+      </c>
+      <c r="U257" t="s">
+        <v>596</v>
+      </c>
+      <c r="V257">
+        <v>2026</v>
       </c>
       <c r="W257" t="s">
         <v>51</v>
       </c>
       <c r="X257" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="Z257" s="1" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
       <c r="AA257" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
     </row>
     <row r="258" spans="1:27">
       <c r="A258" t="s">
-        <v>27</v>
+        <v>599</v>
       </c>
       <c r="B258" t="s">
-        <v>115</v>
+        <v>159</v>
       </c>
       <c r="C258">
         <v>200</v>
       </c>
       <c r="D258">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="E258" t="s">
-        <v>593</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>600</v>
       </c>
       <c r="H258" t="s">
-        <v>30</v>
+        <v>161</v>
       </c>
       <c r="I258">
-        <v>18000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="K258" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L258">
         <v>0.0</v>
       </c>
       <c r="M258">
         <v>0.0</v>
+      </c>
+      <c r="N258" t="s">
+        <v>38</v>
       </c>
       <c r="O258" t="s">
         <v>32</v>
       </c>
       <c r="P258" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q258" t="s">
-        <v>80</v>
+        <v>601</v>
       </c>
       <c r="R258" t="s">
         <v>35</v>
       </c>
       <c r="S258" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>2025</v>
+        <v>130</v>
+      </c>
+      <c r="T258" t="s">
+        <v>162</v>
       </c>
       <c r="W258" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X258" t="s">
         <v>38</v>
       </c>
-      <c r="Z258" s="1"/>
+      <c r="Y258" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z258" s="1" t="s">
+        <v>602</v>
+      </c>
       <c r="AA258" t="s">
-        <v>114</v>
+        <v>603</v>
       </c>
     </row>
     <row r="259" spans="1:27">
       <c r="A259" t="s">
         <v>27</v>
       </c>
       <c r="B259" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="C259">
         <v>200</v>
       </c>
       <c r="D259">
         <v>209</v>
       </c>
       <c r="E259" t="s">
-        <v>472</v>
+        <v>604</v>
       </c>
       <c r="F259">
         <v>2019</v>
       </c>
       <c r="G259" t="s">
         <v>41</v>
       </c>
       <c r="H259" t="s">
         <v>30</v>
       </c>
       <c r="I259">
-        <v>11200.0</v>
+        <v>18000.0</v>
       </c>
       <c r="K259" t="s">
         <v>31</v>
       </c>
       <c r="L259">
         <v>0.0</v>
       </c>
       <c r="M259">
         <v>0.0</v>
       </c>
       <c r="O259" t="s">
         <v>32</v>
       </c>
       <c r="P259" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q259" t="s">
-        <v>49</v>
+        <v>80</v>
       </c>
       <c r="R259" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="S259" t="s">
         <v>36</v>
       </c>
       <c r="V259">
         <v>2025</v>
       </c>
       <c r="W259" t="s">
         <v>37</v>
       </c>
       <c r="X259" t="s">
         <v>38</v>
       </c>
       <c r="Z259" s="1"/>
       <c r="AA259" t="s">
-        <v>594</v>
+        <v>114</v>
       </c>
     </row>
     <row r="260" spans="1:27">
       <c r="A260" t="s">
         <v>27</v>
       </c>
       <c r="B260" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="C260">
         <v>200</v>
       </c>
       <c r="D260">
         <v>209</v>
       </c>
       <c r="E260" t="s">
-        <v>595</v>
+        <v>478</v>
       </c>
       <c r="F260">
         <v>2019</v>
       </c>
       <c r="G260" t="s">
-        <v>150</v>
+        <v>41</v>
       </c>
       <c r="H260" t="s">
         <v>30</v>
       </c>
       <c r="I260">
-        <v>9500.0</v>
+        <v>11200.0</v>
       </c>
       <c r="K260" t="s">
         <v>31</v>
       </c>
       <c r="L260">
         <v>0.0</v>
       </c>
       <c r="M260">
         <v>0.0</v>
       </c>
       <c r="O260" t="s">
         <v>32</v>
       </c>
       <c r="P260" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q260" t="s">
-        <v>119</v>
+        <v>49</v>
       </c>
       <c r="R260" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="S260" t="s">
         <v>36</v>
       </c>
       <c r="V260">
         <v>2025</v>
       </c>
       <c r="W260" t="s">
         <v>37</v>
       </c>
       <c r="X260" t="s">
         <v>38</v>
       </c>
       <c r="Z260" s="1"/>
       <c r="AA260" t="s">
-        <v>114</v>
+        <v>605</v>
       </c>
     </row>
     <row r="261" spans="1:27">
       <c r="A261" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B261" t="s">
-        <v>67</v>
+        <v>115</v>
       </c>
       <c r="C261">
         <v>200</v>
       </c>
       <c r="D261">
         <v>209</v>
       </c>
       <c r="E261" t="s">
-        <v>596</v>
+        <v>606</v>
+      </c>
+      <c r="F261">
+        <v>2019</v>
+      </c>
+      <c r="G261" t="s">
+        <v>150</v>
+      </c>
+      <c r="H261" t="s">
+        <v>30</v>
       </c>
       <c r="I261">
-        <v>15000.0</v>
+        <v>9500.0</v>
       </c>
       <c r="K261" t="s">
         <v>31</v>
       </c>
       <c r="L261">
         <v>0.0</v>
       </c>
       <c r="M261">
         <v>0.0</v>
       </c>
-      <c r="N261" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O261" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P261" t="s">
-        <v>16</v>
+        <v>111</v>
+      </c>
+      <c r="Q261" t="s">
+        <v>119</v>
+      </c>
+      <c r="R261" t="s">
+        <v>35</v>
       </c>
       <c r="S261" t="s">
         <v>36</v>
       </c>
       <c r="V261">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W261" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X261" t="s">
         <v>38</v>
       </c>
-      <c r="Z261" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z261" s="1"/>
       <c r="AA261" t="s">
-        <v>598</v>
+        <v>114</v>
       </c>
     </row>
     <row r="262" spans="1:27">
       <c r="A262" t="s">
         <v>46</v>
       </c>
       <c r="B262" t="s">
         <v>67</v>
       </c>
       <c r="C262">
         <v>200</v>
       </c>
       <c r="D262">
         <v>209</v>
       </c>
       <c r="E262" t="s">
-        <v>599</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>607</v>
       </c>
       <c r="I262">
-        <v>30000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="K262" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L262">
         <v>0.0</v>
       </c>
       <c r="M262">
         <v>0.0</v>
       </c>
       <c r="N262" t="s">
         <v>38</v>
       </c>
       <c r="O262" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="P262" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="S262" t="s">
-        <v>422</v>
+        <v>36</v>
       </c>
       <c r="V262">
         <v>2026</v>
       </c>
       <c r="W262" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X262" t="s">
         <v>38</v>
       </c>
       <c r="Z262" s="1" t="s">
-        <v>600</v>
+        <v>608</v>
       </c>
       <c r="AA262" t="s">
-        <v>601</v>
+        <v>609</v>
       </c>
     </row>
     <row r="263" spans="1:27">
       <c r="A263" t="s">
         <v>46</v>
       </c>
       <c r="B263" t="s">
         <v>67</v>
       </c>
       <c r="C263">
         <v>200</v>
       </c>
       <c r="D263">
         <v>209</v>
       </c>
       <c r="E263" t="s">
-        <v>602</v>
+        <v>610</v>
       </c>
       <c r="H263" t="s">
-        <v>30</v>
+        <v>230</v>
       </c>
       <c r="I263">
-        <v>20000.0</v>
+        <v>30000.0</v>
+      </c>
+      <c r="J263">
+        <v>21000.0</v>
       </c>
       <c r="K263" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L263">
         <v>0.0</v>
       </c>
       <c r="M263">
         <v>0.0</v>
       </c>
       <c r="N263" t="s">
         <v>38</v>
       </c>
       <c r="O263" t="s">
         <v>35</v>
       </c>
       <c r="P263" t="s">
         <v>111</v>
       </c>
       <c r="Q263" t="s">
         <v>119</v>
       </c>
       <c r="S263" t="s">
-        <v>36</v>
+        <v>371</v>
+      </c>
+      <c r="U263" t="s">
+        <v>611</v>
       </c>
       <c r="V263">
         <v>2026</v>
       </c>
       <c r="W263" t="s">
         <v>37</v>
       </c>
       <c r="X263" t="s">
         <v>38</v>
       </c>
       <c r="Z263" s="1" t="s">
-        <v>603</v>
+        <v>612</v>
       </c>
       <c r="AA263" t="s">
-        <v>604</v>
+        <v>613</v>
       </c>
     </row>
     <row r="264" spans="1:27">
       <c r="A264" t="s">
         <v>46</v>
       </c>
       <c r="B264" t="s">
         <v>67</v>
       </c>
       <c r="C264">
         <v>200</v>
       </c>
       <c r="D264">
         <v>209</v>
       </c>
       <c r="E264" t="s">
-        <v>605</v>
+        <v>614</v>
+      </c>
+      <c r="H264" t="s">
+        <v>30</v>
       </c>
       <c r="I264">
-        <v>25000.0</v>
+        <v>20000.0</v>
+      </c>
+      <c r="K264" t="s">
+        <v>31</v>
       </c>
       <c r="L264">
         <v>0.0</v>
       </c>
       <c r="M264">
         <v>0.0</v>
       </c>
       <c r="N264" t="s">
         <v>38</v>
       </c>
       <c r="O264" t="s">
         <v>35</v>
       </c>
       <c r="P264" t="s">
         <v>111</v>
       </c>
+      <c r="Q264" t="s">
+        <v>119</v>
+      </c>
       <c r="S264" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="V264">
         <v>2026</v>
       </c>
       <c r="W264" t="s">
         <v>37</v>
       </c>
       <c r="X264" t="s">
         <v>38</v>
       </c>
       <c r="Z264" s="1" t="s">
-        <v>606</v>
+        <v>615</v>
       </c>
       <c r="AA264" t="s">
-        <v>607</v>
+        <v>616</v>
       </c>
     </row>
     <row r="265" spans="1:27">
       <c r="A265" t="s">
         <v>46</v>
       </c>
       <c r="B265" t="s">
         <v>67</v>
       </c>
       <c r="C265">
         <v>200</v>
       </c>
       <c r="D265">
         <v>209</v>
       </c>
       <c r="E265" t="s">
-        <v>608</v>
+        <v>617</v>
       </c>
       <c r="I265">
-        <v>60000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="L265">
         <v>0.0</v>
       </c>
       <c r="M265">
         <v>0.0</v>
       </c>
       <c r="N265" t="s">
         <v>38</v>
       </c>
       <c r="O265" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="P265" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>111</v>
       </c>
       <c r="S265" t="s">
         <v>50</v>
       </c>
       <c r="V265">
         <v>2026</v>
       </c>
       <c r="W265" t="s">
         <v>37</v>
       </c>
       <c r="X265" t="s">
         <v>38</v>
       </c>
       <c r="Z265" s="1" t="s">
-        <v>609</v>
+        <v>618</v>
       </c>
       <c r="AA265" t="s">
-        <v>86</v>
+        <v>619</v>
       </c>
     </row>
     <row r="266" spans="1:27">
       <c r="A266" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B266" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="C266">
         <v>200</v>
       </c>
       <c r="D266">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="E266" t="s">
-        <v>610</v>
-[...8 lines deleted...]
-        <v>185</v>
+        <v>620</v>
       </c>
       <c r="I266">
-        <v>5500.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>60000.0</v>
       </c>
       <c r="L266">
-        <v>2599.5</v>
+        <v>0.0</v>
       </c>
       <c r="M266">
-        <v>2900.5</v>
+        <v>0.0</v>
+      </c>
+      <c r="N266" t="s">
+        <v>38</v>
       </c>
       <c r="O266" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P266" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="Q266" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="S266" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>611</v>
+        <v>50</v>
       </c>
       <c r="V266">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W266" t="s">
         <v>37</v>
       </c>
       <c r="X266" t="s">
         <v>38</v>
       </c>
-      <c r="Z266" s="1"/>
+      <c r="Z266" s="1" t="s">
+        <v>621</v>
+      </c>
       <c r="AA266" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
     </row>
     <row r="267" spans="1:27">
       <c r="A267" t="s">
-        <v>27</v>
+        <v>622</v>
       </c>
       <c r="B267" t="s">
-        <v>217</v>
+        <v>115</v>
       </c>
       <c r="C267">
         <v>200</v>
       </c>
       <c r="D267">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="E267" t="s">
-        <v>612</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>623</v>
       </c>
       <c r="H267" t="s">
-        <v>30</v>
+        <v>230</v>
       </c>
       <c r="I267">
-        <v>4500.0</v>
+        <v>18000.0</v>
       </c>
       <c r="K267" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L267">
         <v>0.0</v>
       </c>
       <c r="M267">
         <v>0.0</v>
       </c>
+      <c r="N267" t="s">
+        <v>38</v>
+      </c>
       <c r="O267" t="s">
-        <v>32</v>
+        <v>240</v>
       </c>
       <c r="P267" t="s">
         <v>111</v>
       </c>
-      <c r="Q267" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R267" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="S267" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>2025</v>
+        <v>131</v>
+      </c>
+      <c r="U267" t="s">
+        <v>624</v>
       </c>
       <c r="W267" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X267" t="s">
         <v>38</v>
       </c>
       <c r="Z267" s="1"/>
       <c r="AA267" t="s">
-        <v>613</v>
+        <v>625</v>
       </c>
     </row>
     <row r="268" spans="1:27">
       <c r="A268" t="s">
         <v>27</v>
       </c>
       <c r="B268" t="s">
-        <v>217</v>
+        <v>28</v>
       </c>
       <c r="C268">
         <v>200</v>
       </c>
       <c r="D268">
         <v>210</v>
       </c>
       <c r="E268" t="s">
-        <v>614</v>
+        <v>626</v>
       </c>
       <c r="F268">
         <v>2007</v>
       </c>
       <c r="G268" t="s">
         <v>29</v>
       </c>
       <c r="H268" t="s">
-        <v>30</v>
+        <v>183</v>
       </c>
       <c r="I268">
-        <v>14000.0</v>
+        <v>5500.0</v>
       </c>
       <c r="K268" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L268">
-        <v>0.0</v>
+        <v>2599.5</v>
       </c>
       <c r="M268">
-        <v>0.0</v>
+        <v>2900.5</v>
       </c>
       <c r="O268" t="s">
         <v>32</v>
       </c>
       <c r="P268" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="Q268" t="s">
-        <v>219</v>
+        <v>34</v>
       </c>
       <c r="R268" t="s">
-        <v>112</v>
+        <v>43</v>
       </c>
       <c r="S268" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U268" t="s">
+        <v>627</v>
       </c>
       <c r="V268">
         <v>2025</v>
       </c>
       <c r="W268" t="s">
         <v>37</v>
       </c>
       <c r="X268" t="s">
         <v>38</v>
       </c>
-      <c r="Z268" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z268" s="1"/>
       <c r="AA268" t="s">
-        <v>616</v>
+        <v>114</v>
       </c>
     </row>
     <row r="269" spans="1:27">
       <c r="A269" t="s">
         <v>27</v>
       </c>
       <c r="B269" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C269">
         <v>200</v>
       </c>
       <c r="D269">
         <v>210</v>
       </c>
       <c r="E269" t="s">
-        <v>617</v>
+        <v>628</v>
       </c>
       <c r="F269">
         <v>2007</v>
       </c>
       <c r="G269" t="s">
         <v>41</v>
       </c>
       <c r="H269" t="s">
         <v>30</v>
       </c>
       <c r="I269">
-        <v>8500.0</v>
+        <v>4500.0</v>
       </c>
       <c r="K269" t="s">
         <v>31</v>
       </c>
       <c r="L269">
         <v>0.0</v>
       </c>
       <c r="M269">
         <v>0.0</v>
       </c>
       <c r="O269" t="s">
         <v>32</v>
       </c>
       <c r="P269" t="s">
         <v>111</v>
       </c>
       <c r="Q269" t="s">
-        <v>119</v>
+        <v>80</v>
       </c>
       <c r="R269" t="s">
         <v>35</v>
       </c>
       <c r="S269" t="s">
         <v>36</v>
       </c>
       <c r="V269">
         <v>2025</v>
       </c>
       <c r="W269" t="s">
         <v>37</v>
       </c>
       <c r="X269" t="s">
         <v>38</v>
       </c>
       <c r="Z269" s="1"/>
       <c r="AA269" t="s">
-        <v>114</v>
+        <v>629</v>
       </c>
     </row>
     <row r="270" spans="1:27">
       <c r="A270" t="s">
         <v>27</v>
       </c>
       <c r="B270" t="s">
-        <v>115</v>
+        <v>215</v>
       </c>
       <c r="C270">
         <v>200</v>
       </c>
       <c r="D270">
         <v>210</v>
       </c>
       <c r="E270" t="s">
-        <v>116</v>
+        <v>630</v>
       </c>
       <c r="F270">
         <v>2007</v>
       </c>
       <c r="G270" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="H270" t="s">
         <v>30</v>
       </c>
       <c r="I270">
-        <v>15500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="K270" t="s">
         <v>31</v>
       </c>
       <c r="L270">
         <v>0.0</v>
       </c>
       <c r="M270">
         <v>0.0</v>
       </c>
       <c r="O270" t="s">
         <v>32</v>
       </c>
       <c r="P270" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q270" t="s">
-        <v>80</v>
+        <v>217</v>
       </c>
       <c r="R270" t="s">
-        <v>43</v>
+        <v>112</v>
       </c>
       <c r="S270" t="s">
         <v>36</v>
       </c>
       <c r="V270">
         <v>2025</v>
       </c>
       <c r="W270" t="s">
         <v>37</v>
       </c>
       <c r="X270" t="s">
         <v>38</v>
       </c>
-      <c r="Z270" s="1"/>
+      <c r="Z270" s="1" t="s">
+        <v>631</v>
+      </c>
       <c r="AA270" t="s">
-        <v>618</v>
+        <v>632</v>
       </c>
     </row>
     <row r="271" spans="1:27">
       <c r="A271" t="s">
         <v>27</v>
       </c>
       <c r="B271" t="s">
-        <v>115</v>
+        <v>215</v>
       </c>
       <c r="C271">
         <v>200</v>
       </c>
       <c r="D271">
         <v>210</v>
       </c>
       <c r="E271" t="s">
-        <v>619</v>
+        <v>633</v>
       </c>
       <c r="F271">
         <v>2007</v>
       </c>
       <c r="G271" t="s">
-        <v>150</v>
+        <v>41</v>
       </c>
       <c r="H271" t="s">
         <v>30</v>
       </c>
       <c r="I271">
-        <v>6500.0</v>
+        <v>8500.0</v>
       </c>
       <c r="K271" t="s">
         <v>31</v>
       </c>
       <c r="L271">
         <v>0.0</v>
       </c>
       <c r="M271">
         <v>0.0</v>
       </c>
       <c r="O271" t="s">
         <v>32</v>
       </c>
       <c r="P271" t="s">
         <v>111</v>
       </c>
       <c r="Q271" t="s">
         <v>119</v>
       </c>
       <c r="R271" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="S271" t="s">
         <v>36</v>
       </c>
       <c r="V271">
         <v>2025</v>
       </c>
       <c r="W271" t="s">
         <v>37</v>
       </c>
       <c r="X271" t="s">
         <v>38</v>
       </c>
       <c r="Z271" s="1"/>
       <c r="AA271" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="272" spans="1:27">
       <c r="A272" t="s">
         <v>27</v>
       </c>
       <c r="B272" t="s">
         <v>115</v>
       </c>
       <c r="C272">
         <v>200</v>
       </c>
       <c r="D272">
         <v>210</v>
       </c>
       <c r="E272" t="s">
-        <v>620</v>
+        <v>116</v>
       </c>
       <c r="F272">
         <v>2007</v>
       </c>
       <c r="G272" t="s">
-        <v>150</v>
+        <v>41</v>
       </c>
       <c r="H272" t="s">
-        <v>206</v>
+        <v>30</v>
       </c>
       <c r="I272">
-        <v>2800.0</v>
+        <v>15500.0</v>
       </c>
       <c r="K272" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L272">
         <v>0.0</v>
       </c>
       <c r="M272">
         <v>0.0</v>
       </c>
       <c r="O272" t="s">
         <v>32</v>
       </c>
       <c r="P272" t="s">
         <v>111</v>
       </c>
       <c r="Q272" t="s">
         <v>80</v>
       </c>
       <c r="R272" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="S272" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>621</v>
+        <v>36</v>
       </c>
       <c r="V272">
         <v>2025</v>
       </c>
       <c r="W272" t="s">
         <v>37</v>
       </c>
       <c r="X272" t="s">
         <v>38</v>
       </c>
       <c r="Z272" s="1"/>
       <c r="AA272" t="s">
-        <v>114</v>
+        <v>634</v>
       </c>
     </row>
     <row r="273" spans="1:27">
       <c r="A273" t="s">
         <v>27</v>
       </c>
       <c r="B273" t="s">
         <v>115</v>
       </c>
       <c r="C273">
         <v>200</v>
       </c>
       <c r="D273">
         <v>210</v>
       </c>
       <c r="E273" t="s">
-        <v>622</v>
+        <v>635</v>
       </c>
       <c r="F273">
         <v>2007</v>
       </c>
       <c r="G273" t="s">
         <v>150</v>
       </c>
       <c r="H273" t="s">
-        <v>206</v>
+        <v>30</v>
       </c>
       <c r="I273">
-        <v>10000.0</v>
+        <v>6500.0</v>
       </c>
       <c r="K273" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L273">
         <v>0.0</v>
       </c>
       <c r="M273">
         <v>0.0</v>
       </c>
       <c r="O273" t="s">
         <v>32</v>
       </c>
       <c r="P273" t="s">
         <v>111</v>
       </c>
       <c r="Q273" t="s">
         <v>119</v>
       </c>
       <c r="R273" t="s">
         <v>43</v>
       </c>
       <c r="S273" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>621</v>
+        <v>36</v>
       </c>
       <c r="V273">
         <v>2025</v>
       </c>
       <c r="W273" t="s">
         <v>37</v>
       </c>
       <c r="X273" t="s">
         <v>38</v>
       </c>
       <c r="Z273" s="1"/>
       <c r="AA273" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="274" spans="1:27">
       <c r="A274" t="s">
         <v>27</v>
       </c>
       <c r="B274" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="C274">
         <v>200</v>
       </c>
       <c r="D274">
         <v>210</v>
       </c>
       <c r="E274" t="s">
-        <v>623</v>
+        <v>636</v>
       </c>
       <c r="F274">
         <v>2007</v>
       </c>
       <c r="G274" t="s">
         <v>150</v>
       </c>
       <c r="H274" t="s">
-        <v>30</v>
+        <v>204</v>
       </c>
       <c r="I274">
-        <v>30000.0</v>
+        <v>2800.0</v>
       </c>
       <c r="K274" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L274">
         <v>0.0</v>
       </c>
       <c r="M274">
         <v>0.0</v>
       </c>
       <c r="O274" t="s">
         <v>32</v>
       </c>
       <c r="P274" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q274" t="s">
-        <v>207</v>
+        <v>80</v>
       </c>
       <c r="R274" t="s">
-        <v>112</v>
+        <v>35</v>
       </c>
       <c r="S274" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U274" t="s">
+        <v>637</v>
       </c>
       <c r="V274">
         <v>2025</v>
       </c>
       <c r="W274" t="s">
         <v>37</v>
       </c>
       <c r="X274" t="s">
         <v>38</v>
       </c>
       <c r="Z274" s="1"/>
       <c r="AA274" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="275" spans="1:27">
       <c r="A275" t="s">
         <v>27</v>
       </c>
       <c r="B275" t="s">
-        <v>28</v>
+        <v>115</v>
       </c>
       <c r="C275">
         <v>200</v>
       </c>
       <c r="D275">
         <v>210</v>
       </c>
       <c r="E275" t="s">
-        <v>445</v>
+        <v>638</v>
       </c>
       <c r="F275">
         <v>2007</v>
       </c>
       <c r="G275" t="s">
-        <v>624</v>
+        <v>150</v>
       </c>
       <c r="H275" t="s">
-        <v>30</v>
+        <v>204</v>
       </c>
       <c r="I275">
-        <v>8000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="K275" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L275">
         <v>0.0</v>
       </c>
       <c r="M275">
         <v>0.0</v>
       </c>
       <c r="O275" t="s">
         <v>32</v>
       </c>
       <c r="P275" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
       <c r="Q275" t="s">
-        <v>445</v>
+        <v>119</v>
       </c>
       <c r="R275" t="s">
         <v>43</v>
       </c>
       <c r="S275" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U275" t="s">
+        <v>637</v>
       </c>
       <c r="V275">
         <v>2025</v>
       </c>
       <c r="W275" t="s">
         <v>37</v>
       </c>
       <c r="X275" t="s">
         <v>38</v>
       </c>
-      <c r="Z275" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z275" s="1"/>
       <c r="AA275" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="276" spans="1:27">
       <c r="A276" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B276" t="s">
-        <v>67</v>
+        <v>108</v>
       </c>
       <c r="C276">
         <v>200</v>
       </c>
       <c r="D276">
         <v>210</v>
       </c>
       <c r="E276" t="s">
-        <v>626</v>
+        <v>639</v>
+      </c>
+      <c r="F276">
+        <v>2007</v>
+      </c>
+      <c r="G276" t="s">
+        <v>150</v>
+      </c>
+      <c r="H276" t="s">
+        <v>30</v>
       </c>
       <c r="I276">
-        <v>18500.0</v>
+        <v>30000.0</v>
       </c>
       <c r="K276" t="s">
         <v>31</v>
       </c>
       <c r="L276">
         <v>0.0</v>
       </c>
       <c r="M276">
         <v>0.0</v>
       </c>
-      <c r="N276" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O276" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P276" t="s">
         <v>16</v>
       </c>
+      <c r="Q276" t="s">
+        <v>205</v>
+      </c>
+      <c r="R276" t="s">
+        <v>112</v>
+      </c>
       <c r="S276" t="s">
         <v>36</v>
       </c>
       <c r="V276">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W276" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X276" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="Z276" s="1"/>
       <c r="AA276" t="s">
-        <v>628</v>
+        <v>114</v>
       </c>
     </row>
     <row r="277" spans="1:27">
       <c r="A277" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B277" t="s">
-        <v>67</v>
+        <v>28</v>
       </c>
       <c r="C277">
         <v>200</v>
       </c>
       <c r="D277">
         <v>210</v>
       </c>
       <c r="E277" t="s">
-        <v>629</v>
+        <v>450</v>
+      </c>
+      <c r="F277">
+        <v>2007</v>
+      </c>
+      <c r="G277" t="s">
+        <v>640</v>
+      </c>
+      <c r="H277" t="s">
+        <v>30</v>
       </c>
       <c r="I277">
-        <v>16500.0</v>
+        <v>8000.0</v>
+      </c>
+      <c r="K277" t="s">
+        <v>31</v>
       </c>
       <c r="L277">
         <v>0.0</v>
       </c>
       <c r="M277">
         <v>0.0</v>
       </c>
-      <c r="N277" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O277" t="s">
+        <v>32</v>
+      </c>
+      <c r="P277" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q277" t="s">
+        <v>450</v>
+      </c>
+      <c r="R277" t="s">
         <v>43</v>
       </c>
-      <c r="P277" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S277" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="V277">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W277" t="s">
         <v>37</v>
       </c>
       <c r="X277" t="s">
         <v>38</v>
       </c>
       <c r="Z277" s="1" t="s">
-        <v>630</v>
+        <v>641</v>
       </c>
       <c r="AA277" t="s">
-        <v>631</v>
+        <v>114</v>
       </c>
     </row>
     <row r="278" spans="1:27">
       <c r="A278" t="s">
         <v>46</v>
       </c>
       <c r="B278" t="s">
         <v>67</v>
       </c>
       <c r="C278">
         <v>200</v>
       </c>
       <c r="D278">
         <v>210</v>
       </c>
       <c r="E278" t="s">
-        <v>632</v>
+        <v>642</v>
       </c>
       <c r="I278">
-        <v>5000.0</v>
+        <v>18500.0</v>
+      </c>
+      <c r="K278" t="s">
+        <v>31</v>
       </c>
       <c r="L278">
         <v>0.0</v>
       </c>
       <c r="M278">
         <v>0.0</v>
       </c>
       <c r="N278" t="s">
         <v>38</v>
       </c>
       <c r="O278" t="s">
-        <v>181</v>
+        <v>43</v>
       </c>
       <c r="P278" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="S278" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="V278">
         <v>2026</v>
       </c>
       <c r="W278" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X278" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="Z278" s="1" t="s">
-        <v>60</v>
+        <v>643</v>
       </c>
       <c r="AA278" t="s">
-        <v>86</v>
+        <v>644</v>
       </c>
     </row>
     <row r="279" spans="1:27">
       <c r="A279" t="s">
         <v>46</v>
       </c>
       <c r="B279" t="s">
         <v>67</v>
       </c>
       <c r="C279">
         <v>200</v>
       </c>
       <c r="D279">
         <v>210</v>
       </c>
       <c r="E279" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>645</v>
       </c>
       <c r="I279">
-        <v>15000.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>16500.0</v>
       </c>
       <c r="L279">
         <v>0.0</v>
       </c>
       <c r="M279">
         <v>0.0</v>
       </c>
       <c r="N279" t="s">
         <v>38</v>
       </c>
       <c r="O279" t="s">
         <v>43</v>
       </c>
       <c r="P279" t="s">
         <v>111</v>
       </c>
-      <c r="Q279" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S279" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>633</v>
+        <v>50</v>
       </c>
       <c r="V279">
         <v>2026</v>
       </c>
       <c r="W279" t="s">
         <v>37</v>
       </c>
       <c r="X279" t="s">
         <v>38</v>
       </c>
       <c r="Z279" s="1" t="s">
-        <v>634</v>
+        <v>646</v>
       </c>
       <c r="AA279" t="s">
-        <v>635</v>
+        <v>647</v>
       </c>
     </row>
     <row r="280" spans="1:27">
       <c r="A280" t="s">
         <v>46</v>
       </c>
       <c r="B280" t="s">
         <v>67</v>
       </c>
       <c r="C280">
         <v>200</v>
       </c>
       <c r="D280">
         <v>210</v>
       </c>
       <c r="E280" t="s">
-        <v>636</v>
+        <v>648</v>
       </c>
       <c r="I280">
-        <v>20500.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>5000.0</v>
       </c>
       <c r="L280">
         <v>0.0</v>
       </c>
       <c r="M280">
         <v>0.0</v>
       </c>
       <c r="N280" t="s">
         <v>38</v>
       </c>
       <c r="O280" t="s">
-        <v>43</v>
+        <v>179</v>
       </c>
       <c r="P280" t="s">
         <v>111</v>
       </c>
+      <c r="Q280" t="s">
+        <v>119</v>
+      </c>
       <c r="S280" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="V280">
         <v>2026</v>
       </c>
       <c r="W280" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X280" t="s">
         <v>38</v>
       </c>
       <c r="Z280" s="1" t="s">
-        <v>637</v>
+        <v>60</v>
       </c>
       <c r="AA280" t="s">
-        <v>638</v>
+        <v>86</v>
       </c>
     </row>
     <row r="281" spans="1:27">
       <c r="A281" t="s">
         <v>46</v>
       </c>
       <c r="B281" t="s">
         <v>67</v>
       </c>
       <c r="C281">
         <v>200</v>
       </c>
       <c r="D281">
         <v>210</v>
       </c>
       <c r="E281" t="s">
-        <v>639</v>
+        <v>457</v>
       </c>
       <c r="H281" t="s">
-        <v>152</v>
+        <v>296</v>
       </c>
       <c r="I281">
-        <v>8000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="K281" t="s">
         <v>130</v>
       </c>
       <c r="L281">
         <v>0.0</v>
       </c>
       <c r="M281">
         <v>0.0</v>
       </c>
       <c r="N281" t="s">
         <v>38</v>
       </c>
       <c r="O281" t="s">
         <v>43</v>
       </c>
       <c r="P281" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q281" t="s">
-        <v>80</v>
+        <v>119</v>
       </c>
       <c r="S281" t="s">
-        <v>50</v>
+        <v>131</v>
+      </c>
+      <c r="U281" t="s">
+        <v>649</v>
       </c>
       <c r="V281">
         <v>2026</v>
       </c>
       <c r="W281" t="s">
         <v>37</v>
       </c>
       <c r="X281" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="Z281" s="1" t="s">
-        <v>640</v>
+        <v>650</v>
       </c>
       <c r="AA281" t="s">
-        <v>641</v>
+        <v>651</v>
       </c>
     </row>
     <row r="282" spans="1:27">
       <c r="A282" t="s">
         <v>46</v>
       </c>
       <c r="B282" t="s">
         <v>67</v>
       </c>
       <c r="C282">
         <v>200</v>
       </c>
       <c r="D282">
         <v>210</v>
       </c>
       <c r="E282" t="s">
-        <v>642</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>652</v>
       </c>
       <c r="I282">
-        <v>22257.7</v>
+        <v>20500.0</v>
       </c>
       <c r="K282" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L282">
-        <v>23255.8</v>
+        <v>0.0</v>
       </c>
       <c r="M282">
-        <v>-998.1</v>
+        <v>0.0</v>
       </c>
       <c r="N282" t="s">
         <v>38</v>
       </c>
       <c r="O282" t="s">
-        <v>112</v>
+        <v>43</v>
       </c>
       <c r="P282" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="S282" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>36</v>
       </c>
       <c r="V282">
         <v>2026</v>
       </c>
       <c r="W282" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X282" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="Z282" s="1" t="s">
-        <v>644</v>
+        <v>653</v>
       </c>
       <c r="AA282" t="s">
-        <v>645</v>
+        <v>654</v>
       </c>
     </row>
     <row r="283" spans="1:27">
       <c r="A283" t="s">
         <v>46</v>
       </c>
       <c r="B283" t="s">
         <v>67</v>
       </c>
       <c r="C283">
         <v>200</v>
       </c>
       <c r="D283">
         <v>210</v>
       </c>
       <c r="E283" t="s">
-        <v>646</v>
+        <v>655</v>
       </c>
       <c r="H283" t="s">
-        <v>30</v>
+        <v>256</v>
       </c>
       <c r="I283">
-        <v>39000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="K283" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L283">
         <v>0.0</v>
       </c>
       <c r="M283">
         <v>0.0</v>
       </c>
       <c r="N283" t="s">
         <v>38</v>
       </c>
       <c r="O283" t="s">
-        <v>112</v>
+        <v>43</v>
       </c>
       <c r="P283" t="s">
         <v>16</v>
       </c>
+      <c r="Q283" t="s">
+        <v>80</v>
+      </c>
       <c r="S283" t="s">
-        <v>36</v>
+        <v>248</v>
+      </c>
+      <c r="U283" t="s">
+        <v>656</v>
       </c>
       <c r="V283">
         <v>2026</v>
       </c>
       <c r="W283" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X283" t="s">
         <v>143</v>
       </c>
       <c r="Z283" s="1" t="s">
-        <v>647</v>
+        <v>657</v>
       </c>
       <c r="AA283" t="s">
-        <v>648</v>
+        <v>658</v>
       </c>
     </row>
     <row r="284" spans="1:27">
       <c r="A284" t="s">
-        <v>649</v>
+        <v>46</v>
       </c>
       <c r="B284" t="s">
-        <v>217</v>
+        <v>67</v>
       </c>
       <c r="C284">
         <v>200</v>
       </c>
       <c r="D284">
         <v>210</v>
       </c>
       <c r="E284" t="s">
-        <v>650</v>
+        <v>659</v>
       </c>
       <c r="H284" t="s">
-        <v>30</v>
+        <v>183</v>
       </c>
       <c r="I284">
-        <v>15500.0</v>
+        <v>22257.7</v>
       </c>
       <c r="K284" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L284">
-        <v>0.0</v>
+        <v>23255.8</v>
       </c>
       <c r="M284">
-        <v>0.0</v>
+        <v>-998.1</v>
       </c>
       <c r="N284" t="s">
         <v>38</v>
       </c>
       <c r="O284" t="s">
-        <v>32</v>
+        <v>112</v>
       </c>
       <c r="P284" t="s">
         <v>16</v>
       </c>
-      <c r="Q284" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S284" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U284" t="s">
+        <v>660</v>
+      </c>
+      <c r="V284">
+        <v>2026</v>
       </c>
       <c r="W284" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X284" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="Z284" s="1" t="s">
-        <v>651</v>
+        <v>661</v>
       </c>
       <c r="AA284" t="s">
-        <v>652</v>
+        <v>662</v>
       </c>
     </row>
     <row r="285" spans="1:27">
       <c r="A285" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B285" t="s">
-        <v>115</v>
+        <v>67</v>
       </c>
       <c r="C285">
         <v>200</v>
       </c>
       <c r="D285">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="E285" t="s">
-        <v>620</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>663</v>
       </c>
       <c r="H285" t="s">
-        <v>206</v>
+        <v>30</v>
       </c>
       <c r="I285">
-        <v>22200.0</v>
+        <v>39000.0</v>
       </c>
       <c r="K285" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L285">
         <v>0.0</v>
       </c>
       <c r="M285">
         <v>0.0</v>
       </c>
+      <c r="N285" t="s">
+        <v>38</v>
+      </c>
       <c r="O285" t="s">
-        <v>32</v>
+        <v>112</v>
       </c>
       <c r="P285" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="S285" t="s">
-        <v>131</v>
+        <v>36</v>
       </c>
       <c r="V285">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W285" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X285" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="Z285" s="1" t="s">
-        <v>653</v>
+        <v>664</v>
       </c>
       <c r="AA285" t="s">
-        <v>114</v>
+        <v>665</v>
       </c>
     </row>
     <row r="286" spans="1:27">
       <c r="A286" t="s">
-        <v>27</v>
+        <v>666</v>
       </c>
       <c r="B286" t="s">
-        <v>380</v>
+        <v>215</v>
       </c>
       <c r="C286">
         <v>200</v>
       </c>
       <c r="D286">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="E286" t="s">
-        <v>654</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>667</v>
       </c>
       <c r="H286" t="s">
-        <v>232</v>
+        <v>30</v>
       </c>
       <c r="I286">
-        <v>40000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="K286" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L286">
-        <v>45959.01</v>
+        <v>0.0</v>
       </c>
       <c r="M286">
-        <v>-5959.01</v>
+        <v>0.0</v>
+      </c>
+      <c r="N286" t="s">
+        <v>38</v>
       </c>
       <c r="O286" t="s">
         <v>32</v>
       </c>
       <c r="P286" t="s">
         <v>16</v>
       </c>
       <c r="Q286" t="s">
-        <v>273</v>
+        <v>166</v>
       </c>
       <c r="R286" t="s">
-        <v>181</v>
+        <v>112</v>
       </c>
       <c r="S286" t="s">
-        <v>131</v>
-[...8 lines deleted...]
-        <v>2025</v>
+        <v>36</v>
       </c>
       <c r="W286" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X286" t="s">
         <v>38</v>
       </c>
       <c r="Z286" s="1" t="s">
-        <v>657</v>
+        <v>668</v>
       </c>
       <c r="AA286" t="s">
-        <v>114</v>
+        <v>669</v>
       </c>
     </row>
     <row r="287" spans="1:27">
       <c r="A287" t="s">
-        <v>658</v>
+        <v>27</v>
       </c>
       <c r="B287" t="s">
-        <v>380</v>
+        <v>115</v>
       </c>
       <c r="C287">
         <v>200</v>
       </c>
       <c r="D287">
         <v>211</v>
       </c>
       <c r="E287" t="s">
-        <v>659</v>
+        <v>636</v>
       </c>
       <c r="F287">
         <v>2011</v>
       </c>
       <c r="G287" t="s">
-        <v>134</v>
+        <v>150</v>
       </c>
       <c r="H287" t="s">
-        <v>152</v>
+        <v>204</v>
       </c>
       <c r="I287">
-        <v>30000.0</v>
+        <v>22200.0</v>
       </c>
       <c r="K287" t="s">
         <v>130</v>
       </c>
       <c r="L287">
-        <v>41208.36</v>
+        <v>0.0</v>
       </c>
       <c r="M287">
-        <v>-11208.36</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>0.0</v>
       </c>
       <c r="O287" t="s">
         <v>32</v>
       </c>
       <c r="P287" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q287" t="s">
-        <v>168</v>
+        <v>80</v>
       </c>
       <c r="R287" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="S287" t="s">
         <v>131</v>
       </c>
-      <c r="T287" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="V287">
         <v>2025</v>
       </c>
       <c r="W287" t="s">
         <v>37</v>
       </c>
       <c r="X287" t="s">
         <v>38</v>
       </c>
       <c r="Z287" s="1" t="s">
-        <v>661</v>
+        <v>670</v>
       </c>
       <c r="AA287" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="288" spans="1:27">
       <c r="A288" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B288" t="s">
-        <v>67</v>
+        <v>385</v>
       </c>
       <c r="C288">
         <v>200</v>
       </c>
       <c r="D288">
         <v>211</v>
       </c>
       <c r="E288" t="s">
-        <v>662</v>
+        <v>671</v>
+      </c>
+      <c r="F288">
+        <v>2011</v>
+      </c>
+      <c r="G288" t="s">
+        <v>134</v>
+      </c>
+      <c r="H288" t="s">
+        <v>230</v>
       </c>
       <c r="I288">
-        <v>25000.0</v>
+        <v>40000.0</v>
+      </c>
+      <c r="K288" t="s">
+        <v>130</v>
       </c>
       <c r="L288">
-        <v>0.0</v>
+        <v>45959.01</v>
       </c>
       <c r="M288">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>-5959.01</v>
       </c>
       <c r="O288" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P288" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q288" t="s">
-        <v>119</v>
+        <v>275</v>
+      </c>
+      <c r="R288" t="s">
+        <v>179</v>
       </c>
       <c r="S288" t="s">
-        <v>50</v>
+        <v>131</v>
+      </c>
+      <c r="T288" t="s">
+        <v>672</v>
+      </c>
+      <c r="U288" t="s">
+        <v>673</v>
       </c>
       <c r="V288">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W288" t="s">
         <v>37</v>
       </c>
       <c r="X288" t="s">
         <v>38</v>
       </c>
       <c r="Z288" s="1" t="s">
-        <v>663</v>
+        <v>674</v>
       </c>
       <c r="AA288" t="s">
-        <v>86</v>
+        <v>114</v>
       </c>
     </row>
     <row r="289" spans="1:27">
       <c r="A289" t="s">
-        <v>46</v>
+        <v>675</v>
       </c>
       <c r="B289" t="s">
-        <v>67</v>
+        <v>385</v>
       </c>
       <c r="C289">
         <v>200</v>
       </c>
       <c r="D289">
         <v>211</v>
       </c>
       <c r="E289" t="s">
-        <v>664</v>
+        <v>676</v>
+      </c>
+      <c r="F289">
+        <v>2011</v>
+      </c>
+      <c r="G289" t="s">
+        <v>134</v>
       </c>
       <c r="H289" t="s">
-        <v>294</v>
+        <v>256</v>
       </c>
       <c r="I289">
-        <v>15000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="K289" t="s">
         <v>130</v>
       </c>
       <c r="L289">
-        <v>0.0</v>
+        <v>41208.36</v>
       </c>
       <c r="M289">
-        <v>0.0</v>
+        <v>-11208.36</v>
       </c>
       <c r="N289" t="s">
         <v>38</v>
       </c>
       <c r="O289" t="s">
+        <v>32</v>
+      </c>
+      <c r="P289" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q289" t="s">
+        <v>166</v>
+      </c>
+      <c r="R289" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="S289" t="s">
         <v>131</v>
       </c>
+      <c r="T289" t="s">
+        <v>672</v>
+      </c>
       <c r="U289" t="s">
-        <v>665</v>
+        <v>677</v>
       </c>
       <c r="V289">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W289" t="s">
         <v>37</v>
       </c>
       <c r="X289" t="s">
         <v>38</v>
       </c>
       <c r="Z289" s="1" t="s">
-        <v>666</v>
+        <v>678</v>
       </c>
       <c r="AA289" t="s">
-        <v>667</v>
+        <v>114</v>
       </c>
     </row>
     <row r="290" spans="1:27">
       <c r="A290" t="s">
         <v>46</v>
       </c>
       <c r="B290" t="s">
         <v>67</v>
       </c>
       <c r="C290">
         <v>200</v>
       </c>
       <c r="D290">
         <v>211</v>
       </c>
       <c r="E290" t="s">
-        <v>605</v>
+        <v>679</v>
       </c>
       <c r="I290">
-        <v>10000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="L290">
         <v>0.0</v>
       </c>
       <c r="M290">
         <v>0.0</v>
       </c>
       <c r="N290" t="s">
         <v>38</v>
       </c>
       <c r="O290" t="s">
         <v>43</v>
       </c>
       <c r="P290" t="s">
         <v>111</v>
       </c>
+      <c r="Q290" t="s">
+        <v>119</v>
+      </c>
       <c r="S290" t="s">
         <v>50</v>
       </c>
       <c r="V290">
         <v>2026</v>
       </c>
       <c r="W290" t="s">
         <v>37</v>
       </c>
       <c r="X290" t="s">
         <v>38</v>
       </c>
       <c r="Z290" s="1" t="s">
-        <v>60</v>
+        <v>680</v>
       </c>
       <c r="AA290" t="s">
-        <v>668</v>
+        <v>86</v>
       </c>
     </row>
     <row r="291" spans="1:27">
       <c r="A291" t="s">
         <v>46</v>
       </c>
       <c r="B291" t="s">
         <v>67</v>
       </c>
       <c r="C291">
         <v>200</v>
       </c>
       <c r="D291">
         <v>211</v>
       </c>
       <c r="E291" t="s">
-        <v>669</v>
+        <v>681</v>
       </c>
       <c r="H291" t="s">
-        <v>185</v>
+        <v>296</v>
       </c>
       <c r="I291">
         <v>15000.0</v>
       </c>
       <c r="K291" t="s">
         <v>130</v>
       </c>
       <c r="L291">
-        <v>31996.6</v>
+        <v>0.0</v>
       </c>
       <c r="M291">
-        <v>-16996.6</v>
+        <v>0.0</v>
       </c>
       <c r="N291" t="s">
         <v>38</v>
       </c>
       <c r="O291" t="s">
-        <v>112</v>
+        <v>43</v>
       </c>
       <c r="P291" t="s">
-        <v>16</v>
+        <v>111</v>
+      </c>
+      <c r="Q291" t="s">
+        <v>119</v>
       </c>
       <c r="S291" t="s">
         <v>131</v>
       </c>
       <c r="U291" t="s">
-        <v>670</v>
+        <v>682</v>
       </c>
       <c r="V291">
         <v>2026</v>
       </c>
       <c r="W291" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X291" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="Z291" s="1" t="s">
-        <v>671</v>
+        <v>683</v>
       </c>
       <c r="AA291" t="s">
-        <v>672</v>
+        <v>684</v>
       </c>
     </row>
     <row r="292" spans="1:27">
       <c r="A292" t="s">
         <v>46</v>
       </c>
       <c r="B292" t="s">
         <v>67</v>
       </c>
       <c r="C292">
         <v>200</v>
       </c>
       <c r="D292">
         <v>211</v>
       </c>
       <c r="E292" t="s">
-        <v>673</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>617</v>
       </c>
       <c r="I292">
-        <v>13500.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>10000.0</v>
       </c>
       <c r="L292">
         <v>0.0</v>
       </c>
       <c r="M292">
         <v>0.0</v>
       </c>
       <c r="N292" t="s">
         <v>38</v>
       </c>
       <c r="O292" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="P292" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>111</v>
       </c>
       <c r="S292" t="s">
-        <v>674</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>50</v>
       </c>
       <c r="V292">
         <v>2026</v>
       </c>
       <c r="W292" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X292" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="Y292" t="s">
         <v>38</v>
       </c>
       <c r="Z292" s="1" t="s">
-        <v>675</v>
+        <v>60</v>
       </c>
       <c r="AA292" t="s">
-        <v>676</v>
+        <v>685</v>
       </c>
     </row>
     <row r="293" spans="1:27">
       <c r="A293" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B293" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="C293">
         <v>200</v>
       </c>
       <c r="D293">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="E293" t="s">
-        <v>677</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>686</v>
       </c>
       <c r="H293" t="s">
-        <v>30</v>
+        <v>183</v>
       </c>
       <c r="I293">
-        <v>3000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="K293" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L293">
-        <v>0.0</v>
+        <v>31996.6</v>
       </c>
       <c r="M293">
-        <v>0.0</v>
+        <v>-16996.6</v>
+      </c>
+      <c r="N293" t="s">
+        <v>38</v>
       </c>
       <c r="O293" t="s">
-        <v>32</v>
+        <v>112</v>
       </c>
       <c r="P293" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>181</v>
+        <v>16</v>
       </c>
       <c r="S293" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U293" t="s">
+        <v>687</v>
       </c>
       <c r="V293">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W293" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X293" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="Z293" s="1" t="s">
-        <v>412</v>
+        <v>688</v>
       </c>
       <c r="AA293" t="s">
-        <v>114</v>
+        <v>689</v>
       </c>
     </row>
     <row r="294" spans="1:27">
       <c r="A294" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B294" t="s">
-        <v>217</v>
+        <v>67</v>
       </c>
       <c r="C294">
         <v>200</v>
       </c>
       <c r="D294">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="E294" t="s">
-        <v>471</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>690</v>
       </c>
       <c r="H294" t="s">
-        <v>30</v>
+        <v>230</v>
       </c>
       <c r="I294">
-        <v>8000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="K294" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L294">
         <v>0.0</v>
       </c>
       <c r="M294">
         <v>0.0</v>
       </c>
+      <c r="N294" t="s">
+        <v>38</v>
+      </c>
       <c r="O294" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P294" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q294" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>96</v>
       </c>
       <c r="S294" t="s">
-        <v>36</v>
+        <v>371</v>
+      </c>
+      <c r="T294" t="s">
+        <v>314</v>
+      </c>
+      <c r="U294" t="s">
+        <v>691</v>
       </c>
       <c r="V294">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W294" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X294" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="Z294" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="Y294" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z294" s="1" t="s">
+        <v>692</v>
+      </c>
       <c r="AA294" t="s">
-        <v>114</v>
+        <v>693</v>
       </c>
     </row>
     <row r="295" spans="1:27">
       <c r="A295" t="s">
         <v>27</v>
       </c>
       <c r="B295" t="s">
-        <v>380</v>
+        <v>28</v>
       </c>
       <c r="C295">
         <v>200</v>
       </c>
       <c r="D295">
         <v>212</v>
       </c>
       <c r="E295" t="s">
-        <v>678</v>
+        <v>694</v>
       </c>
       <c r="F295">
         <v>2014</v>
       </c>
       <c r="G295" t="s">
-        <v>134</v>
+        <v>41</v>
       </c>
       <c r="H295" t="s">
-        <v>152</v>
+        <v>30</v>
       </c>
       <c r="I295">
-        <v>16000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="K295" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L295">
-        <v>22074.82</v>
+        <v>0.0</v>
       </c>
       <c r="M295">
-        <v>-6074.82</v>
+        <v>0.0</v>
       </c>
       <c r="O295" t="s">
         <v>32</v>
       </c>
       <c r="P295" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="Q295" t="s">
-        <v>223</v>
+        <v>85</v>
       </c>
       <c r="R295" t="s">
-        <v>112</v>
+        <v>179</v>
       </c>
       <c r="S295" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>679</v>
+        <v>36</v>
       </c>
       <c r="V295">
         <v>2025</v>
       </c>
       <c r="W295" t="s">
         <v>37</v>
       </c>
       <c r="X295" t="s">
         <v>38</v>
       </c>
       <c r="Z295" s="1" t="s">
-        <v>680</v>
+        <v>418</v>
       </c>
       <c r="AA295" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="296" spans="1:27">
       <c r="A296" t="s">
         <v>27</v>
       </c>
       <c r="B296" t="s">
-        <v>108</v>
+        <v>215</v>
       </c>
       <c r="C296">
         <v>200</v>
       </c>
       <c r="D296">
         <v>212</v>
       </c>
       <c r="E296" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="F296">
         <v>2014</v>
       </c>
       <c r="G296" t="s">
-        <v>134</v>
+        <v>41</v>
       </c>
       <c r="H296" t="s">
-        <v>291</v>
+        <v>30</v>
       </c>
       <c r="I296">
-        <v>11200.0</v>
+        <v>8000.0</v>
       </c>
       <c r="K296" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L296">
-        <v>10028.38</v>
+        <v>0.0</v>
       </c>
       <c r="M296">
-        <v>1171.62</v>
+        <v>0.0</v>
       </c>
       <c r="O296" t="s">
         <v>32</v>
       </c>
       <c r="P296" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q296" t="s">
-        <v>49</v>
+        <v>119</v>
       </c>
       <c r="R296" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="S296" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>36</v>
       </c>
       <c r="V296">
         <v>2025</v>
       </c>
       <c r="W296" t="s">
         <v>37</v>
       </c>
       <c r="X296" t="s">
         <v>38</v>
       </c>
-      <c r="Z296" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z296" s="1"/>
       <c r="AA296" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="297" spans="1:27">
       <c r="A297" t="s">
         <v>27</v>
       </c>
       <c r="B297" t="s">
-        <v>115</v>
+        <v>385</v>
       </c>
       <c r="C297">
         <v>200</v>
       </c>
       <c r="D297">
         <v>212</v>
       </c>
       <c r="E297" t="s">
-        <v>683</v>
+        <v>695</v>
       </c>
       <c r="F297">
         <v>2014</v>
       </c>
       <c r="G297" t="s">
-        <v>41</v>
+        <v>134</v>
       </c>
       <c r="H297" t="s">
-        <v>206</v>
+        <v>256</v>
       </c>
       <c r="I297">
-        <v>19000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="K297" t="s">
         <v>130</v>
       </c>
       <c r="L297">
-        <v>0.0</v>
+        <v>22074.82</v>
       </c>
       <c r="M297">
-        <v>0.0</v>
+        <v>-6074.82</v>
       </c>
       <c r="O297" t="s">
         <v>32</v>
       </c>
       <c r="P297" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q297" t="s">
-        <v>80</v>
+        <v>221</v>
       </c>
       <c r="R297" t="s">
-        <v>35</v>
+        <v>112</v>
       </c>
       <c r="S297" t="s">
         <v>131</v>
       </c>
       <c r="U297" t="s">
-        <v>684</v>
+        <v>696</v>
       </c>
       <c r="V297">
         <v>2025</v>
       </c>
       <c r="W297" t="s">
         <v>37</v>
       </c>
       <c r="X297" t="s">
         <v>38</v>
       </c>
-      <c r="Z297" s="1"/>
+      <c r="Z297" s="1" t="s">
+        <v>697</v>
+      </c>
       <c r="AA297" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="298" spans="1:27">
       <c r="A298" t="s">
         <v>27</v>
       </c>
       <c r="B298" t="s">
         <v>108</v>
       </c>
       <c r="C298">
         <v>200</v>
       </c>
       <c r="D298">
         <v>212</v>
       </c>
       <c r="E298" t="s">
-        <v>685</v>
+        <v>478</v>
       </c>
       <c r="F298">
         <v>2014</v>
       </c>
       <c r="G298" t="s">
-        <v>41</v>
+        <v>134</v>
       </c>
       <c r="H298" t="s">
-        <v>30</v>
+        <v>293</v>
       </c>
       <c r="I298">
-        <v>0.0</v>
+        <v>11200.0</v>
       </c>
       <c r="K298" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L298">
-        <v>0.0</v>
+        <v>10028.38</v>
       </c>
       <c r="M298">
-        <v>0.0</v>
+        <v>1171.62</v>
       </c>
       <c r="O298" t="s">
         <v>32</v>
       </c>
       <c r="P298" t="s">
         <v>16</v>
       </c>
       <c r="Q298" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="R298" t="s">
-        <v>181</v>
+        <v>43</v>
       </c>
       <c r="S298" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U298" t="s">
+        <v>698</v>
       </c>
       <c r="V298">
         <v>2025</v>
       </c>
       <c r="W298" t="s">
         <v>37</v>
       </c>
       <c r="X298" t="s">
         <v>38</v>
       </c>
       <c r="Z298" s="1" t="s">
-        <v>686</v>
+        <v>699</v>
       </c>
       <c r="AA298" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="299" spans="1:27">
       <c r="A299" t="s">
         <v>27</v>
       </c>
       <c r="B299" t="s">
         <v>115</v>
       </c>
       <c r="C299">
         <v>200</v>
       </c>
       <c r="D299">
         <v>212</v>
       </c>
       <c r="E299" t="s">
-        <v>620</v>
+        <v>700</v>
       </c>
       <c r="F299">
         <v>2014</v>
       </c>
       <c r="G299" t="s">
-        <v>150</v>
+        <v>41</v>
       </c>
       <c r="H299" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="I299">
-        <v>11500.0</v>
+        <v>19000.0</v>
       </c>
       <c r="K299" t="s">
         <v>130</v>
       </c>
       <c r="L299">
         <v>0.0</v>
       </c>
       <c r="M299">
         <v>0.0</v>
       </c>
       <c r="O299" t="s">
         <v>32</v>
       </c>
       <c r="P299" t="s">
         <v>111</v>
       </c>
       <c r="Q299" t="s">
         <v>80</v>
       </c>
       <c r="R299" t="s">
         <v>35</v>
       </c>
       <c r="S299" t="s">
         <v>131</v>
       </c>
       <c r="U299" t="s">
-        <v>684</v>
+        <v>701</v>
       </c>
       <c r="V299">
         <v>2025</v>
       </c>
       <c r="W299" t="s">
         <v>37</v>
       </c>
       <c r="X299" t="s">
         <v>38</v>
       </c>
       <c r="Z299" s="1"/>
       <c r="AA299" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="300" spans="1:27">
       <c r="A300" t="s">
         <v>27</v>
       </c>
       <c r="B300" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="C300">
         <v>200</v>
       </c>
       <c r="D300">
         <v>212</v>
       </c>
       <c r="E300" t="s">
-        <v>687</v>
+        <v>702</v>
       </c>
       <c r="F300">
         <v>2014</v>
       </c>
       <c r="G300" t="s">
-        <v>150</v>
+        <v>41</v>
       </c>
       <c r="H300" t="s">
-        <v>206</v>
+        <v>30</v>
       </c>
       <c r="I300">
-        <v>15000.0</v>
+        <v>0.0</v>
       </c>
       <c r="K300" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L300">
         <v>0.0</v>
       </c>
       <c r="M300">
         <v>0.0</v>
       </c>
       <c r="O300" t="s">
         <v>32</v>
       </c>
       <c r="P300" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q300" t="s">
-        <v>119</v>
+        <v>80</v>
       </c>
       <c r="R300" t="s">
-        <v>43</v>
+        <v>179</v>
       </c>
       <c r="S300" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>684</v>
+        <v>36</v>
       </c>
       <c r="V300">
         <v>2025</v>
       </c>
       <c r="W300" t="s">
         <v>37</v>
       </c>
       <c r="X300" t="s">
         <v>38</v>
       </c>
-      <c r="Z300" s="1"/>
+      <c r="Z300" s="1" t="s">
+        <v>703</v>
+      </c>
       <c r="AA300" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="301" spans="1:27">
       <c r="A301" t="s">
         <v>27</v>
       </c>
       <c r="B301" t="s">
         <v>115</v>
       </c>
       <c r="C301">
         <v>200</v>
       </c>
       <c r="D301">
         <v>212</v>
       </c>
       <c r="E301" t="s">
-        <v>149</v>
+        <v>636</v>
       </c>
       <c r="F301">
         <v>2014</v>
       </c>
       <c r="G301" t="s">
         <v>150</v>
       </c>
       <c r="H301" t="s">
-        <v>30</v>
+        <v>204</v>
       </c>
       <c r="I301">
-        <v>6500.0</v>
+        <v>11500.0</v>
       </c>
       <c r="K301" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L301">
         <v>0.0</v>
       </c>
       <c r="M301">
         <v>0.0</v>
       </c>
       <c r="O301" t="s">
         <v>32</v>
       </c>
       <c r="P301" t="s">
         <v>111</v>
       </c>
       <c r="Q301" t="s">
-        <v>119</v>
+        <v>80</v>
       </c>
       <c r="R301" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="S301" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U301" t="s">
+        <v>701</v>
       </c>
       <c r="V301">
         <v>2025</v>
       </c>
       <c r="W301" t="s">
         <v>37</v>
       </c>
       <c r="X301" t="s">
         <v>38</v>
       </c>
       <c r="Z301" s="1"/>
       <c r="AA301" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="302" spans="1:27">
       <c r="A302" t="s">
         <v>27</v>
       </c>
       <c r="B302" t="s">
-        <v>380</v>
+        <v>115</v>
       </c>
       <c r="C302">
         <v>200</v>
       </c>
       <c r="D302">
         <v>212</v>
       </c>
       <c r="E302" t="s">
-        <v>688</v>
+        <v>704</v>
       </c>
       <c r="F302">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="G302" t="s">
         <v>150</v>
       </c>
       <c r="H302" t="s">
-        <v>30</v>
+        <v>204</v>
       </c>
       <c r="I302">
-        <v>19000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="K302" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L302">
         <v>0.0</v>
       </c>
       <c r="M302">
         <v>0.0</v>
       </c>
       <c r="O302" t="s">
         <v>32</v>
       </c>
       <c r="P302" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q302" t="s">
-        <v>96</v>
+        <v>119</v>
       </c>
       <c r="R302" t="s">
-        <v>181</v>
+        <v>43</v>
       </c>
       <c r="S302" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U302" t="s">
+        <v>701</v>
       </c>
       <c r="V302">
         <v>2025</v>
       </c>
       <c r="W302" t="s">
         <v>37</v>
       </c>
       <c r="X302" t="s">
         <v>38</v>
       </c>
-      <c r="Z302" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z302" s="1"/>
       <c r="AA302" t="s">
-        <v>690</v>
+        <v>114</v>
       </c>
     </row>
     <row r="303" spans="1:27">
       <c r="A303" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B303" t="s">
-        <v>67</v>
+        <v>115</v>
       </c>
       <c r="C303">
         <v>200</v>
       </c>
       <c r="D303">
         <v>212</v>
       </c>
       <c r="E303" t="s">
-        <v>691</v>
+        <v>149</v>
+      </c>
+      <c r="F303">
+        <v>2014</v>
+      </c>
+      <c r="G303" t="s">
+        <v>150</v>
       </c>
       <c r="H303" t="s">
         <v>30</v>
       </c>
       <c r="I303">
-        <v>39000.0</v>
+        <v>6500.0</v>
       </c>
       <c r="K303" t="s">
         <v>31</v>
       </c>
       <c r="L303">
         <v>0.0</v>
       </c>
       <c r="M303">
         <v>0.0</v>
       </c>
-      <c r="N303" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O303" t="s">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="P303" t="s">
-        <v>16</v>
+        <v>111</v>
+      </c>
+      <c r="Q303" t="s">
+        <v>119</v>
+      </c>
+      <c r="R303" t="s">
+        <v>43</v>
       </c>
       <c r="S303" t="s">
         <v>36</v>
       </c>
       <c r="V303">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W303" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X303" t="s">
         <v>38</v>
       </c>
-      <c r="Z303" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z303" s="1"/>
       <c r="AA303" t="s">
-        <v>693</v>
+        <v>114</v>
       </c>
     </row>
     <row r="304" spans="1:27">
       <c r="A304" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B304" t="s">
-        <v>67</v>
+        <v>385</v>
       </c>
       <c r="C304">
         <v>200</v>
       </c>
       <c r="D304">
         <v>212</v>
       </c>
       <c r="E304" t="s">
-        <v>694</v>
+        <v>705</v>
+      </c>
+      <c r="F304">
+        <v>2018</v>
+      </c>
+      <c r="G304" t="s">
+        <v>150</v>
       </c>
       <c r="H304" t="s">
-        <v>232</v>
+        <v>30</v>
       </c>
       <c r="I304">
-        <v>7500.0</v>
+        <v>19000.0</v>
       </c>
       <c r="K304" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L304">
         <v>0.0</v>
       </c>
       <c r="M304">
         <v>0.0</v>
       </c>
-      <c r="N304" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O304" t="s">
-        <v>181</v>
+        <v>32</v>
       </c>
       <c r="P304" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q304" t="s">
-        <v>119</v>
+        <v>96</v>
+      </c>
+      <c r="R304" t="s">
+        <v>179</v>
       </c>
       <c r="S304" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>695</v>
+        <v>36</v>
       </c>
       <c r="V304">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W304" t="s">
         <v>37</v>
       </c>
       <c r="X304" t="s">
         <v>38</v>
       </c>
       <c r="Z304" s="1" t="s">
-        <v>696</v>
+        <v>706</v>
       </c>
       <c r="AA304" t="s">
-        <v>697</v>
+        <v>707</v>
       </c>
     </row>
     <row r="305" spans="1:27">
       <c r="A305" t="s">
         <v>46</v>
       </c>
       <c r="B305" t="s">
         <v>67</v>
       </c>
       <c r="C305">
         <v>200</v>
       </c>
       <c r="D305">
         <v>212</v>
       </c>
       <c r="E305" t="s">
-        <v>698</v>
+        <v>708</v>
       </c>
       <c r="H305" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="I305">
-        <v>6000.0</v>
-[...2 lines deleted...]
-        <v>3226.83</v>
+        <v>39000.0</v>
       </c>
       <c r="K305" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L305">
         <v>0.0</v>
       </c>
       <c r="M305">
         <v>0.0</v>
       </c>
       <c r="N305" t="s">
         <v>38</v>
       </c>
       <c r="O305" t="s">
-        <v>43</v>
+        <v>112</v>
       </c>
       <c r="P305" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="S305" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>699</v>
+        <v>36</v>
       </c>
       <c r="V305">
         <v>2026</v>
       </c>
       <c r="W305" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X305" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="Z305" s="1" t="s">
-        <v>700</v>
+        <v>709</v>
       </c>
       <c r="AA305" t="s">
-        <v>701</v>
+        <v>710</v>
       </c>
     </row>
     <row r="306" spans="1:27">
       <c r="A306" t="s">
         <v>46</v>
       </c>
       <c r="B306" t="s">
         <v>67</v>
       </c>
       <c r="C306">
         <v>200</v>
       </c>
       <c r="D306">
         <v>212</v>
       </c>
       <c r="E306" t="s">
-        <v>58</v>
+        <v>711</v>
       </c>
       <c r="H306" t="s">
-        <v>30</v>
+        <v>230</v>
       </c>
       <c r="I306">
-        <v>16500.0</v>
+        <v>7500.0</v>
+      </c>
+      <c r="K306" t="s">
+        <v>130</v>
       </c>
       <c r="L306">
         <v>0.0</v>
       </c>
       <c r="M306">
         <v>0.0</v>
       </c>
       <c r="N306" t="s">
         <v>38</v>
       </c>
       <c r="O306" t="s">
-        <v>35</v>
+        <v>179</v>
       </c>
       <c r="P306" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q306" t="s">
-        <v>58</v>
+        <v>119</v>
       </c>
       <c r="S306" t="s">
-        <v>50</v>
+        <v>131</v>
+      </c>
+      <c r="U306" t="s">
+        <v>712</v>
       </c>
       <c r="V306">
         <v>2026</v>
       </c>
       <c r="W306" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X306" t="s">
         <v>38</v>
       </c>
       <c r="Z306" s="1" t="s">
-        <v>702</v>
+        <v>713</v>
       </c>
       <c r="AA306" t="s">
-        <v>703</v>
+        <v>714</v>
       </c>
     </row>
     <row r="307" spans="1:27">
       <c r="A307" t="s">
         <v>46</v>
       </c>
       <c r="B307" t="s">
         <v>67</v>
       </c>
       <c r="C307">
         <v>200</v>
       </c>
       <c r="D307">
         <v>212</v>
       </c>
       <c r="E307" t="s">
-        <v>704</v>
+        <v>715</v>
+      </c>
+      <c r="H307" t="s">
+        <v>42</v>
       </c>
       <c r="I307">
-        <v>15000.0</v>
+        <v>6000.0</v>
+      </c>
+      <c r="J307">
+        <v>3226.83</v>
       </c>
       <c r="K307" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L307">
         <v>0.0</v>
       </c>
       <c r="M307">
         <v>0.0</v>
       </c>
       <c r="N307" t="s">
         <v>38</v>
       </c>
       <c r="O307" t="s">
         <v>43</v>
       </c>
       <c r="P307" t="s">
-        <v>16</v>
+        <v>111</v>
+      </c>
+      <c r="Q307" t="s">
+        <v>119</v>
       </c>
       <c r="S307" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U307" t="s">
+        <v>716</v>
       </c>
       <c r="V307">
         <v>2026</v>
       </c>
       <c r="W307" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X307" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="Z307" s="1" t="s">
-        <v>60</v>
+        <v>717</v>
       </c>
       <c r="AA307" t="s">
-        <v>705</v>
+        <v>718</v>
       </c>
     </row>
     <row r="308" spans="1:27">
       <c r="A308" t="s">
         <v>46</v>
       </c>
       <c r="B308" t="s">
         <v>67</v>
       </c>
       <c r="C308">
         <v>200</v>
       </c>
       <c r="D308">
         <v>212</v>
       </c>
       <c r="E308" t="s">
-        <v>706</v>
+        <v>58</v>
       </c>
       <c r="H308" t="s">
-        <v>294</v>
+        <v>30</v>
       </c>
       <c r="I308">
-        <v>11500.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>16500.0</v>
       </c>
       <c r="L308">
-        <v>11907.5</v>
+        <v>0.0</v>
       </c>
       <c r="M308">
-        <v>-407.5</v>
+        <v>0.0</v>
       </c>
       <c r="N308" t="s">
         <v>38</v>
       </c>
       <c r="O308" t="s">
         <v>35</v>
       </c>
       <c r="P308" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q308" t="s">
-        <v>119</v>
+        <v>58</v>
       </c>
       <c r="S308" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>707</v>
+        <v>50</v>
       </c>
       <c r="V308">
         <v>2026</v>
       </c>
       <c r="W308" t="s">
-        <v>51</v>
+        <v>81</v>
       </c>
       <c r="X308" t="s">
         <v>38</v>
       </c>
       <c r="Z308" s="1" t="s">
-        <v>708</v>
+        <v>719</v>
       </c>
       <c r="AA308" t="s">
-        <v>709</v>
+        <v>720</v>
       </c>
     </row>
     <row r="309" spans="1:27">
       <c r="A309" t="s">
-        <v>710</v>
+        <v>46</v>
       </c>
       <c r="B309" t="s">
-        <v>711</v>
+        <v>67</v>
       </c>
       <c r="C309">
         <v>200</v>
       </c>
       <c r="D309">
         <v>212</v>
       </c>
       <c r="E309" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>721</v>
       </c>
       <c r="I309">
-        <v>8000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="K309" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L309">
         <v>0.0</v>
       </c>
       <c r="M309">
         <v>0.0</v>
       </c>
       <c r="N309" t="s">
         <v>38</v>
       </c>
       <c r="O309" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P309" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="S309" t="s">
-        <v>674</v>
+        <v>36</v>
+      </c>
+      <c r="V309">
+        <v>2026</v>
       </c>
       <c r="W309" t="s">
         <v>51</v>
       </c>
       <c r="X309" t="s">
         <v>38</v>
       </c>
-      <c r="Z309" s="1"/>
+      <c r="Z309" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="AA309" t="s">
-        <v>712</v>
+        <v>722</v>
       </c>
     </row>
     <row r="310" spans="1:27">
       <c r="A310" t="s">
-        <v>713</v>
+        <v>46</v>
       </c>
       <c r="B310" t="s">
-        <v>217</v>
+        <v>67</v>
       </c>
       <c r="C310">
         <v>200</v>
       </c>
       <c r="D310">
         <v>212</v>
       </c>
       <c r="E310" t="s">
-        <v>714</v>
+        <v>723</v>
       </c>
       <c r="H310" t="s">
-        <v>232</v>
+        <v>296</v>
       </c>
       <c r="I310">
-        <v>110000.0</v>
+        <v>11500.0</v>
       </c>
       <c r="K310" t="s">
         <v>130</v>
       </c>
       <c r="L310">
-        <v>0.0</v>
+        <v>11907.5</v>
       </c>
       <c r="M310">
-        <v>0.0</v>
+        <v>-407.5</v>
       </c>
       <c r="N310" t="s">
         <v>38</v>
       </c>
       <c r="O310" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P310" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q310" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>119</v>
       </c>
       <c r="S310" t="s">
-        <v>422</v>
+        <v>131</v>
+      </c>
+      <c r="U310" t="s">
+        <v>724</v>
+      </c>
+      <c r="V310">
+        <v>2026</v>
       </c>
       <c r="W310" t="s">
         <v>51</v>
       </c>
       <c r="X310" t="s">
         <v>38</v>
       </c>
       <c r="Z310" s="1" t="s">
-        <v>715</v>
+        <v>725</v>
       </c>
       <c r="AA310" t="s">
-        <v>716</v>
+        <v>726</v>
       </c>
     </row>
     <row r="311" spans="1:27">
       <c r="A311" t="s">
-        <v>717</v>
+        <v>727</v>
       </c>
       <c r="B311" t="s">
-        <v>160</v>
+        <v>728</v>
       </c>
       <c r="C311">
         <v>200</v>
       </c>
       <c r="D311">
         <v>212</v>
       </c>
       <c r="E311" t="s">
-        <v>718</v>
+        <v>405</v>
       </c>
       <c r="H311" t="s">
-        <v>232</v>
+        <v>256</v>
       </c>
       <c r="I311">
-        <v>100000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="K311" t="s">
         <v>130</v>
       </c>
       <c r="L311">
         <v>0.0</v>
       </c>
       <c r="M311">
         <v>0.0</v>
       </c>
       <c r="N311" t="s">
         <v>38</v>
       </c>
       <c r="O311" t="s">
         <v>32</v>
       </c>
       <c r="P311" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q311" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="R311" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="S311" t="s">
-        <v>674</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>248</v>
+      </c>
+      <c r="U311" t="s">
+        <v>729</v>
       </c>
       <c r="W311" t="s">
         <v>51</v>
       </c>
       <c r="X311" t="s">
         <v>38</v>
       </c>
-      <c r="Y311" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Z311" s="1"/>
       <c r="AA311" t="s">
-        <v>720</v>
+        <v>730</v>
       </c>
     </row>
     <row r="312" spans="1:27">
       <c r="A312" t="s">
-        <v>27</v>
+        <v>731</v>
       </c>
       <c r="B312" t="s">
-        <v>115</v>
+        <v>215</v>
       </c>
       <c r="C312">
         <v>200</v>
       </c>
       <c r="D312">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="E312" t="s">
-        <v>721</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>732</v>
       </c>
       <c r="H312" t="s">
         <v>30</v>
       </c>
       <c r="I312">
-        <v>2500.0</v>
+        <v>110000.0</v>
       </c>
       <c r="K312" t="s">
         <v>31</v>
       </c>
       <c r="L312">
         <v>0.0</v>
       </c>
       <c r="M312">
         <v>0.0</v>
       </c>
+      <c r="N312" t="s">
+        <v>38</v>
+      </c>
       <c r="O312" t="s">
         <v>32</v>
       </c>
       <c r="P312" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q312" t="s">
-        <v>122</v>
+        <v>96</v>
       </c>
       <c r="R312" t="s">
         <v>35</v>
       </c>
       <c r="S312" t="s">
         <v>36</v>
       </c>
-      <c r="V312">
-[...1 lines deleted...]
-      </c>
       <c r="W312" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X312" t="s">
         <v>38</v>
       </c>
-      <c r="Z312" s="1"/>
+      <c r="Z312" s="1" t="s">
+        <v>733</v>
+      </c>
       <c r="AA312" t="s">
-        <v>114</v>
+        <v>734</v>
       </c>
     </row>
     <row r="313" spans="1:27">
       <c r="A313" t="s">
-        <v>27</v>
+        <v>735</v>
       </c>
       <c r="B313" t="s">
-        <v>380</v>
+        <v>159</v>
       </c>
       <c r="C313">
         <v>200</v>
       </c>
       <c r="D313">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="E313" t="s">
-        <v>722</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>736</v>
       </c>
       <c r="H313" t="s">
-        <v>30</v>
+        <v>230</v>
       </c>
       <c r="I313">
-        <v>14500.0</v>
+        <v>100000.0</v>
+      </c>
+      <c r="J313">
+        <v>110000.0</v>
       </c>
       <c r="K313" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L313">
-        <v>0.0</v>
+        <v>75463.41</v>
       </c>
       <c r="M313">
-        <v>0.0</v>
+        <v>34536.59</v>
+      </c>
+      <c r="N313" t="s">
+        <v>38</v>
       </c>
       <c r="O313" t="s">
         <v>32</v>
       </c>
       <c r="P313" t="s">
         <v>16</v>
       </c>
       <c r="Q313" t="s">
-        <v>223</v>
+        <v>96</v>
       </c>
       <c r="R313" t="s">
-        <v>112</v>
+        <v>35</v>
       </c>
       <c r="S313" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>2025</v>
+        <v>131</v>
+      </c>
+      <c r="T313" t="s">
+        <v>314</v>
+      </c>
+      <c r="U313" t="s">
+        <v>737</v>
       </c>
       <c r="W313" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X313" t="s">
         <v>38</v>
       </c>
+      <c r="Y313" t="s">
+        <v>38</v>
+      </c>
       <c r="Z313" s="1" t="s">
-        <v>723</v>
+        <v>738</v>
       </c>
       <c r="AA313" t="s">
-        <v>724</v>
+        <v>739</v>
       </c>
     </row>
     <row r="314" spans="1:27">
       <c r="A314" t="s">
-        <v>27</v>
+        <v>740</v>
       </c>
       <c r="B314" t="s">
         <v>115</v>
       </c>
       <c r="C314">
         <v>200</v>
       </c>
       <c r="D314">
-        <v>213</v>
-[...8 lines deleted...]
-        <v>150</v>
+        <v>212</v>
       </c>
       <c r="H314" t="s">
-        <v>206</v>
+        <v>296</v>
       </c>
       <c r="I314">
-        <v>37898.0</v>
+        <v>15500.0</v>
       </c>
       <c r="K314" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L314">
         <v>0.0</v>
       </c>
       <c r="M314">
         <v>0.0</v>
+      </c>
+      <c r="N314" t="s">
+        <v>38</v>
       </c>
       <c r="O314" t="s">
         <v>32</v>
       </c>
-      <c r="P314" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S314" t="s">
         <v>131</v>
       </c>
       <c r="U314" t="s">
-        <v>725</v>
-[...2 lines deleted...]
-        <v>2025</v>
+        <v>741</v>
       </c>
       <c r="W314" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X314" t="s">
         <v>38</v>
       </c>
       <c r="Z314" s="1"/>
       <c r="AA314" t="s">
-        <v>114</v>
+        <v>740</v>
       </c>
     </row>
     <row r="315" spans="1:27">
       <c r="A315" t="s">
-        <v>27</v>
+        <v>742</v>
       </c>
       <c r="B315" t="s">
         <v>115</v>
       </c>
       <c r="C315">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="D315">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="E315" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>679</v>
       </c>
       <c r="H315" t="s">
-        <v>30</v>
+        <v>401</v>
       </c>
       <c r="I315">
-        <v>6500.0</v>
+        <v>15500.0</v>
       </c>
       <c r="K315" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L315">
         <v>0.0</v>
       </c>
       <c r="M315">
         <v>0.0</v>
+      </c>
+      <c r="N315" t="s">
+        <v>38</v>
       </c>
       <c r="O315" t="s">
         <v>32</v>
       </c>
       <c r="P315" t="s">
         <v>111</v>
       </c>
-      <c r="Q315" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R315" t="s">
         <v>43</v>
       </c>
       <c r="S315" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>2025</v>
+        <v>131</v>
+      </c>
+      <c r="U315" t="s">
+        <v>741</v>
       </c>
       <c r="W315" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X315" t="s">
         <v>38</v>
       </c>
       <c r="Z315" s="1"/>
       <c r="AA315" t="s">
-        <v>114</v>
+        <v>743</v>
       </c>
     </row>
     <row r="316" spans="1:27">
       <c r="A316" t="s">
-        <v>726</v>
+        <v>27</v>
       </c>
       <c r="B316" t="s">
-        <v>380</v>
+        <v>115</v>
       </c>
       <c r="C316">
         <v>200</v>
       </c>
       <c r="D316">
         <v>213</v>
       </c>
       <c r="E316" t="s">
-        <v>727</v>
+        <v>744</v>
+      </c>
+      <c r="F316">
+        <v>2015</v>
       </c>
       <c r="G316" t="s">
-        <v>134</v>
+        <v>41</v>
       </c>
       <c r="H316" t="s">
-        <v>152</v>
+        <v>30</v>
       </c>
       <c r="I316">
-        <v>16000.0</v>
+        <v>2500.0</v>
       </c>
       <c r="K316" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L316">
-        <v>21582.84</v>
+        <v>0.0</v>
       </c>
       <c r="M316">
-        <v>-5582.84</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>0.0</v>
       </c>
       <c r="O316" t="s">
         <v>32</v>
       </c>
       <c r="P316" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q316" t="s">
-        <v>223</v>
+        <v>122</v>
       </c>
       <c r="R316" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="S316" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>728</v>
+        <v>36</v>
       </c>
       <c r="V316">
         <v>2025</v>
       </c>
       <c r="W316" t="s">
         <v>37</v>
       </c>
       <c r="X316" t="s">
         <v>38</v>
       </c>
-      <c r="Z316" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z316" s="1"/>
       <c r="AA316" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="317" spans="1:27">
       <c r="A317" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B317" t="s">
-        <v>67</v>
+        <v>385</v>
       </c>
       <c r="C317">
         <v>200</v>
       </c>
       <c r="D317">
         <v>213</v>
       </c>
       <c r="E317" t="s">
-        <v>730</v>
+        <v>745</v>
+      </c>
+      <c r="F317">
+        <v>2015</v>
+      </c>
+      <c r="G317" t="s">
+        <v>41</v>
+      </c>
+      <c r="H317" t="s">
+        <v>30</v>
       </c>
       <c r="I317">
-        <v>15000.0</v>
+        <v>14500.0</v>
       </c>
       <c r="K317" t="s">
         <v>31</v>
       </c>
       <c r="L317">
         <v>0.0</v>
       </c>
       <c r="M317">
         <v>0.0</v>
       </c>
-      <c r="N317" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O317" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P317" t="s">
-        <v>111</v>
+        <v>16</v>
+      </c>
+      <c r="Q317" t="s">
+        <v>221</v>
+      </c>
+      <c r="R317" t="s">
+        <v>112</v>
       </c>
       <c r="S317" t="s">
         <v>36</v>
       </c>
       <c r="V317">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W317" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X317" t="s">
         <v>38</v>
       </c>
       <c r="Z317" s="1" t="s">
-        <v>731</v>
+        <v>746</v>
       </c>
       <c r="AA317" t="s">
-        <v>732</v>
+        <v>747</v>
       </c>
     </row>
     <row r="318" spans="1:27">
       <c r="A318" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B318" t="s">
-        <v>67</v>
+        <v>115</v>
       </c>
       <c r="C318">
         <v>200</v>
       </c>
       <c r="D318">
         <v>213</v>
       </c>
       <c r="E318" t="s">
-        <v>48</v>
+        <v>636</v>
+      </c>
+      <c r="F318">
+        <v>2015</v>
+      </c>
+      <c r="G318" t="s">
+        <v>150</v>
       </c>
       <c r="H318" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="I318">
-        <v>18600.0</v>
+        <v>37898.0</v>
       </c>
       <c r="K318" t="s">
         <v>130</v>
       </c>
       <c r="L318">
-        <v>17397.94</v>
+        <v>0.0</v>
       </c>
       <c r="M318">
-        <v>1202.06</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>0.0</v>
       </c>
       <c r="O318" t="s">
+        <v>32</v>
+      </c>
+      <c r="P318" t="s">
+        <v>111</v>
+      </c>
+      <c r="Q318" t="s">
+        <v>80</v>
+      </c>
+      <c r="R318" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="S318" t="s">
         <v>131</v>
       </c>
       <c r="U318" t="s">
-        <v>733</v>
+        <v>748</v>
       </c>
       <c r="V318">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W318" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X318" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="Z318" s="1"/>
       <c r="AA318" t="s">
-        <v>735</v>
+        <v>114</v>
       </c>
     </row>
     <row r="319" spans="1:27">
       <c r="A319" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B319" t="s">
-        <v>67</v>
+        <v>115</v>
       </c>
       <c r="C319">
         <v>200</v>
       </c>
       <c r="D319">
         <v>213</v>
       </c>
       <c r="E319" t="s">
-        <v>714</v>
+        <v>149</v>
+      </c>
+      <c r="F319">
+        <v>2015</v>
+      </c>
+      <c r="G319" t="s">
+        <v>150</v>
       </c>
       <c r="H319" t="s">
         <v>30</v>
       </c>
       <c r="I319">
-        <v>108000.0</v>
+        <v>6500.0</v>
+      </c>
+      <c r="K319" t="s">
+        <v>31</v>
       </c>
       <c r="L319">
         <v>0.0</v>
       </c>
       <c r="M319">
         <v>0.0</v>
       </c>
-      <c r="N319" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O319" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="P319" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q319" t="s">
-        <v>96</v>
+        <v>119</v>
+      </c>
+      <c r="R319" t="s">
+        <v>43</v>
       </c>
       <c r="S319" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="V319">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W319" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X319" t="s">
         <v>38</v>
       </c>
-      <c r="Z319" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z319" s="1"/>
       <c r="AA319" t="s">
-        <v>737</v>
+        <v>114</v>
       </c>
     </row>
     <row r="320" spans="1:27">
       <c r="A320" t="s">
-        <v>46</v>
+        <v>749</v>
       </c>
       <c r="B320" t="s">
-        <v>67</v>
+        <v>385</v>
       </c>
       <c r="C320">
         <v>200</v>
       </c>
       <c r="D320">
         <v>213</v>
       </c>
       <c r="E320" t="s">
-        <v>646</v>
+        <v>750</v>
+      </c>
+      <c r="G320" t="s">
+        <v>134</v>
       </c>
       <c r="H320" t="s">
-        <v>30</v>
+        <v>256</v>
       </c>
       <c r="I320">
-        <v>39000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="K320" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L320">
-        <v>0.0</v>
+        <v>21582.84</v>
       </c>
       <c r="M320">
-        <v>0.0</v>
+        <v>-5582.84</v>
       </c>
       <c r="N320" t="s">
         <v>38</v>
       </c>
       <c r="O320" t="s">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="P320" t="s">
         <v>16</v>
       </c>
+      <c r="Q320" t="s">
+        <v>221</v>
+      </c>
+      <c r="R320" t="s">
+        <v>43</v>
+      </c>
       <c r="S320" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U320" t="s">
+        <v>751</v>
       </c>
       <c r="V320">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W320" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X320" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="Z320" s="1" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="AA320" t="s">
-        <v>739</v>
+        <v>114</v>
       </c>
     </row>
     <row r="321" spans="1:27">
       <c r="A321" t="s">
         <v>46</v>
       </c>
       <c r="B321" t="s">
         <v>67</v>
       </c>
       <c r="C321">
         <v>200</v>
       </c>
       <c r="D321">
         <v>213</v>
       </c>
       <c r="E321" t="s">
-        <v>740</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>753</v>
       </c>
       <c r="I321">
-        <v>15500.0</v>
+        <v>15000.0</v>
       </c>
       <c r="K321" t="s">
         <v>31</v>
       </c>
       <c r="L321">
         <v>0.0</v>
       </c>
       <c r="M321">
         <v>0.0</v>
       </c>
       <c r="N321" t="s">
         <v>38</v>
       </c>
       <c r="O321" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="P321" t="s">
         <v>111</v>
       </c>
-      <c r="Q321" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S321" t="s">
         <v>36</v>
       </c>
       <c r="V321">
         <v>2026</v>
       </c>
       <c r="W321" t="s">
         <v>51</v>
       </c>
       <c r="X321" t="s">
         <v>38</v>
       </c>
       <c r="Z321" s="1" t="s">
-        <v>741</v>
+        <v>754</v>
       </c>
       <c r="AA321" t="s">
-        <v>742</v>
+        <v>755</v>
       </c>
     </row>
     <row r="322" spans="1:27">
       <c r="A322" t="s">
         <v>46</v>
       </c>
       <c r="B322" t="s">
         <v>67</v>
       </c>
       <c r="C322">
         <v>200</v>
       </c>
       <c r="D322">
         <v>213</v>
       </c>
       <c r="E322" t="s">
-        <v>743</v>
+        <v>48</v>
       </c>
       <c r="H322" t="s">
-        <v>30</v>
+        <v>204</v>
       </c>
       <c r="I322">
-        <v>10000.0</v>
+        <v>18600.0</v>
       </c>
       <c r="K322" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L322">
-        <v>0.0</v>
+        <v>17397.94</v>
       </c>
       <c r="M322">
-        <v>0.0</v>
+        <v>1202.06</v>
       </c>
       <c r="N322" t="s">
         <v>38</v>
       </c>
       <c r="O322" t="s">
-        <v>181</v>
+        <v>35</v>
       </c>
       <c r="P322" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q322" t="s">
-        <v>119</v>
+        <v>49</v>
       </c>
       <c r="S322" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U322" t="s">
+        <v>756</v>
       </c>
       <c r="V322">
         <v>2026</v>
       </c>
       <c r="W322" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="X322" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="Z322" s="1" t="s">
-        <v>744</v>
+        <v>757</v>
       </c>
       <c r="AA322" t="s">
-        <v>745</v>
+        <v>758</v>
       </c>
     </row>
     <row r="323" spans="1:27">
       <c r="A323" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B323" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="C323">
         <v>200</v>
       </c>
       <c r="D323">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="E323" t="s">
-        <v>746</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>732</v>
       </c>
       <c r="H323" t="s">
-        <v>294</v>
+        <v>30</v>
       </c>
       <c r="I323">
-        <v>14500.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>108000.0</v>
       </c>
       <c r="L323">
-        <v>11889.59</v>
+        <v>0.0</v>
       </c>
       <c r="M323">
-        <v>2610.41</v>
+        <v>0.0</v>
+      </c>
+      <c r="N323" t="s">
+        <v>38</v>
       </c>
       <c r="O323" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P323" t="s">
         <v>16</v>
       </c>
       <c r="Q323" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>96</v>
       </c>
       <c r="S323" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>747</v>
+        <v>50</v>
       </c>
       <c r="V323">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W323" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X323" t="s">
         <v>38</v>
       </c>
       <c r="Z323" s="1" t="s">
-        <v>748</v>
+        <v>759</v>
       </c>
       <c r="AA323" t="s">
-        <v>114</v>
+        <v>760</v>
       </c>
     </row>
     <row r="324" spans="1:27">
       <c r="A324" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B324" t="s">
-        <v>115</v>
+        <v>67</v>
       </c>
       <c r="C324">
         <v>200</v>
       </c>
       <c r="D324">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="E324" t="s">
-        <v>620</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>663</v>
       </c>
       <c r="H324" t="s">
         <v>30</v>
       </c>
       <c r="I324">
-        <v>25500.0</v>
+        <v>39000.0</v>
       </c>
       <c r="K324" t="s">
         <v>31</v>
       </c>
       <c r="L324">
         <v>0.0</v>
       </c>
       <c r="M324">
         <v>0.0</v>
       </c>
+      <c r="N324" t="s">
+        <v>38</v>
+      </c>
       <c r="O324" t="s">
-        <v>32</v>
+        <v>112</v>
       </c>
       <c r="P324" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="S324" t="s">
         <v>36</v>
       </c>
       <c r="V324">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W324" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X324" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="Z324" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="Z324" s="1" t="s">
+        <v>761</v>
+      </c>
       <c r="AA324" t="s">
-        <v>114</v>
+        <v>762</v>
       </c>
     </row>
     <row r="325" spans="1:27">
       <c r="A325" t="s">
         <v>46</v>
       </c>
       <c r="B325" t="s">
         <v>67</v>
       </c>
       <c r="C325">
         <v>200</v>
       </c>
       <c r="D325">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="E325" t="s">
-        <v>706</v>
+        <v>763</v>
       </c>
       <c r="H325" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="I325">
-        <v>10000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="K325" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L325">
         <v>0.0</v>
       </c>
       <c r="M325">
         <v>0.0</v>
       </c>
       <c r="N325" t="s">
         <v>38</v>
       </c>
       <c r="O325" t="s">
         <v>35</v>
       </c>
       <c r="P325" t="s">
         <v>111</v>
       </c>
       <c r="Q325" t="s">
         <v>119</v>
       </c>
       <c r="S325" t="s">
         <v>36</v>
       </c>
       <c r="V325">
         <v>2026</v>
       </c>
       <c r="W325" t="s">
         <v>51</v>
       </c>
       <c r="X325" t="s">
         <v>38</v>
       </c>
       <c r="Z325" s="1" t="s">
-        <v>749</v>
+        <v>764</v>
       </c>
       <c r="AA325" t="s">
-        <v>750</v>
+        <v>765</v>
       </c>
     </row>
     <row r="326" spans="1:27">
       <c r="A326" t="s">
         <v>46</v>
       </c>
       <c r="B326" t="s">
         <v>67</v>
       </c>
       <c r="C326">
         <v>200</v>
       </c>
       <c r="D326">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="E326" t="s">
-        <v>751</v>
+        <v>766</v>
+      </c>
+      <c r="H326" t="s">
+        <v>30</v>
       </c>
       <c r="I326">
-        <v>8000.0</v>
+        <v>10000.0</v>
+      </c>
+      <c r="K326" t="s">
+        <v>31</v>
       </c>
       <c r="L326">
         <v>0.0</v>
       </c>
       <c r="M326">
         <v>0.0</v>
       </c>
       <c r="N326" t="s">
         <v>38</v>
       </c>
       <c r="O326" t="s">
-        <v>43</v>
+        <v>179</v>
       </c>
       <c r="P326" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q326" t="s">
-        <v>80</v>
+        <v>119</v>
       </c>
       <c r="S326" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="V326">
         <v>2026</v>
       </c>
       <c r="W326" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X326" t="s">
         <v>38</v>
       </c>
       <c r="Z326" s="1" t="s">
-        <v>752</v>
+        <v>767</v>
       </c>
       <c r="AA326" t="s">
-        <v>86</v>
+        <v>768</v>
       </c>
     </row>
     <row r="327" spans="1:27">
       <c r="A327" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B327" t="s">
-        <v>67</v>
+        <v>108</v>
       </c>
       <c r="C327">
         <v>200</v>
       </c>
       <c r="D327">
         <v>214</v>
       </c>
       <c r="E327" t="s">
-        <v>753</v>
+        <v>769</v>
+      </c>
+      <c r="F327">
+        <v>2016</v>
+      </c>
+      <c r="G327" t="s">
+        <v>41</v>
       </c>
       <c r="H327" t="s">
-        <v>206</v>
+        <v>296</v>
       </c>
       <c r="I327">
-        <v>81000.0</v>
-[...2 lines deleted...]
-        <v>70000.0</v>
+        <v>14500.0</v>
       </c>
       <c r="K327" t="s">
         <v>130</v>
       </c>
       <c r="L327">
-        <v>71387.27</v>
+        <v>11889.59</v>
       </c>
       <c r="M327">
-        <v>-1387.27</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>2610.41</v>
       </c>
       <c r="O327" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P327" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q327" t="s">
-        <v>119</v>
+        <v>135</v>
+      </c>
+      <c r="R327" t="s">
+        <v>112</v>
       </c>
       <c r="S327" t="s">
         <v>131</v>
       </c>
       <c r="U327" t="s">
-        <v>754</v>
+        <v>770</v>
       </c>
       <c r="V327">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W327" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X327" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="Z327" s="1" t="s">
-        <v>755</v>
+        <v>771</v>
       </c>
       <c r="AA327" t="s">
-        <v>756</v>
+        <v>114</v>
       </c>
     </row>
     <row r="328" spans="1:27">
       <c r="A328" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B328" t="s">
-        <v>67</v>
+        <v>115</v>
       </c>
       <c r="C328">
         <v>200</v>
       </c>
       <c r="D328">
         <v>214</v>
       </c>
       <c r="E328" t="s">
-        <v>757</v>
+        <v>636</v>
+      </c>
+      <c r="F328">
+        <v>2016</v>
+      </c>
+      <c r="G328" t="s">
+        <v>150</v>
       </c>
       <c r="H328" t="s">
-        <v>294</v>
+        <v>30</v>
       </c>
       <c r="I328">
-        <v>25000.0</v>
+        <v>25500.0</v>
       </c>
       <c r="K328" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L328">
-        <v>71387.27</v>
+        <v>0.0</v>
       </c>
       <c r="M328">
-        <v>-46387.27</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>0.0</v>
       </c>
       <c r="O328" t="s">
-        <v>181</v>
+        <v>32</v>
       </c>
       <c r="P328" t="s">
         <v>111</v>
       </c>
+      <c r="Q328" t="s">
+        <v>80</v>
+      </c>
+      <c r="R328" t="s">
+        <v>35</v>
+      </c>
       <c r="S328" t="s">
         <v>36</v>
       </c>
-      <c r="U328" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V328">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W328" t="s">
         <v>37</v>
       </c>
       <c r="X328" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="Z328" s="1"/>
       <c r="AA328" t="s">
-        <v>759</v>
+        <v>114</v>
       </c>
     </row>
     <row r="329" spans="1:27">
       <c r="A329" t="s">
         <v>46</v>
       </c>
       <c r="B329" t="s">
         <v>67</v>
       </c>
       <c r="C329">
         <v>200</v>
       </c>
       <c r="D329">
         <v>214</v>
       </c>
       <c r="E329" t="s">
-        <v>760</v>
+        <v>723</v>
       </c>
       <c r="H329" t="s">
-        <v>206</v>
+        <v>30</v>
       </c>
       <c r="I329">
-        <v>15000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="K329" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L329">
-        <v>16237.5</v>
+        <v>0.0</v>
       </c>
       <c r="M329">
-        <v>-1237.5</v>
+        <v>0.0</v>
       </c>
       <c r="N329" t="s">
         <v>38</v>
       </c>
       <c r="O329" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="P329" t="s">
         <v>111</v>
       </c>
+      <c r="Q329" t="s">
+        <v>119</v>
+      </c>
       <c r="S329" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>761</v>
+        <v>36</v>
       </c>
       <c r="V329">
         <v>2026</v>
       </c>
       <c r="W329" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="X329" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="Z329" s="1" t="s">
-        <v>762</v>
+        <v>772</v>
       </c>
       <c r="AA329" t="s">
-        <v>763</v>
+        <v>773</v>
       </c>
     </row>
     <row r="330" spans="1:27">
       <c r="A330" t="s">
         <v>46</v>
       </c>
       <c r="B330" t="s">
         <v>67</v>
       </c>
       <c r="C330">
         <v>200</v>
       </c>
       <c r="D330">
         <v>214</v>
       </c>
       <c r="E330" t="s">
-        <v>764</v>
+        <v>774</v>
       </c>
       <c r="I330">
-        <v>6000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="L330">
         <v>0.0</v>
       </c>
       <c r="M330">
         <v>0.0</v>
       </c>
       <c r="N330" t="s">
         <v>38</v>
       </c>
       <c r="O330" t="s">
         <v>43</v>
       </c>
       <c r="P330" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q330" t="s">
-        <v>119</v>
+        <v>80</v>
       </c>
       <c r="S330" t="s">
         <v>50</v>
       </c>
       <c r="V330">
         <v>2026</v>
       </c>
       <c r="W330" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X330" t="s">
         <v>38</v>
       </c>
       <c r="Z330" s="1" t="s">
-        <v>765</v>
+        <v>775</v>
       </c>
       <c r="AA330" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
     </row>
     <row r="331" spans="1:27">
       <c r="A331" t="s">
         <v>46</v>
       </c>
       <c r="B331" t="s">
         <v>67</v>
       </c>
       <c r="C331">
         <v>200</v>
       </c>
       <c r="D331">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="E331" t="s">
-        <v>766</v>
+        <v>776</v>
+      </c>
+      <c r="H331" t="s">
+        <v>204</v>
       </c>
       <c r="I331">
-        <v>30000.0</v>
+        <v>81000.0</v>
+      </c>
+      <c r="J331">
+        <v>70000.0</v>
       </c>
       <c r="K331" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L331">
-        <v>0.0</v>
+        <v>71387.27</v>
       </c>
       <c r="M331">
-        <v>0.0</v>
+        <v>-1387.27</v>
       </c>
       <c r="N331" t="s">
         <v>38</v>
       </c>
       <c r="O331" t="s">
-        <v>112</v>
+        <v>43</v>
       </c>
       <c r="P331" t="s">
-        <v>16</v>
+        <v>111</v>
+      </c>
+      <c r="Q331" t="s">
+        <v>119</v>
       </c>
       <c r="S331" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U331" t="s">
+        <v>777</v>
       </c>
       <c r="V331">
         <v>2026</v>
       </c>
       <c r="W331" t="s">
-        <v>51</v>
+        <v>81</v>
       </c>
       <c r="X331" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="Z331" s="1" t="s">
-        <v>767</v>
+        <v>778</v>
       </c>
       <c r="AA331" t="s">
-        <v>768</v>
+        <v>779</v>
       </c>
     </row>
     <row r="332" spans="1:27">
       <c r="A332" t="s">
         <v>46</v>
       </c>
       <c r="B332" t="s">
         <v>67</v>
       </c>
       <c r="C332">
         <v>200</v>
       </c>
       <c r="D332">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="E332" t="s">
-        <v>769</v>
+        <v>780</v>
+      </c>
+      <c r="H332" t="s">
+        <v>296</v>
       </c>
       <c r="I332">
-        <v>10000.0</v>
+        <v>25000.0</v>
+      </c>
+      <c r="K332" t="s">
+        <v>130</v>
       </c>
       <c r="L332">
         <v>0.0</v>
       </c>
       <c r="M332">
         <v>0.0</v>
       </c>
       <c r="N332" t="s">
         <v>38</v>
       </c>
       <c r="O332" t="s">
-        <v>43</v>
+        <v>179</v>
       </c>
       <c r="P332" t="s">
         <v>111</v>
       </c>
-      <c r="Q332" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S332" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="V332">
         <v>2026</v>
       </c>
       <c r="W332" t="s">
         <v>37</v>
       </c>
       <c r="X332" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="Z332" s="1" t="s">
-        <v>770</v>
+        <v>781</v>
       </c>
       <c r="AA332" t="s">
-        <v>86</v>
+        <v>782</v>
       </c>
     </row>
     <row r="333" spans="1:27">
       <c r="A333" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B333" t="s">
-        <v>115</v>
+        <v>67</v>
       </c>
       <c r="C333">
         <v>200</v>
       </c>
       <c r="D333">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E333" t="s">
-        <v>771</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>783</v>
       </c>
       <c r="H333" t="s">
-        <v>294</v>
+        <v>204</v>
       </c>
       <c r="I333">
-        <v>19000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="K333" t="s">
         <v>130</v>
       </c>
       <c r="L333">
-        <v>27062.5</v>
+        <v>16237.5</v>
       </c>
       <c r="M333">
-        <v>-8062.5</v>
+        <v>-1237.5</v>
+      </c>
+      <c r="N333" t="s">
+        <v>38</v>
       </c>
       <c r="O333" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P333" t="s">
         <v>111</v>
       </c>
-      <c r="Q333" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S333" t="s">
         <v>131</v>
       </c>
       <c r="U333" t="s">
-        <v>772</v>
+        <v>784</v>
       </c>
       <c r="V333">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W333" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X333" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="Z333" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="Z333" s="1" t="s">
+        <v>785</v>
+      </c>
       <c r="AA333" t="s">
-        <v>114</v>
+        <v>786</v>
       </c>
     </row>
     <row r="334" spans="1:27">
       <c r="A334" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B334" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="C334">
         <v>200</v>
       </c>
       <c r="D334">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E334" t="s">
-        <v>109</v>
-[...8 lines deleted...]
-        <v>152</v>
+        <v>787</v>
       </c>
       <c r="I334">
-        <v>7000.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>6000.0</v>
       </c>
       <c r="L334">
-        <v>8845.42</v>
+        <v>0.0</v>
       </c>
       <c r="M334">
-        <v>-1845.42</v>
+        <v>0.0</v>
+      </c>
+      <c r="N334" t="s">
+        <v>38</v>
       </c>
       <c r="O334" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P334" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q334" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="S334" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>773</v>
+        <v>50</v>
       </c>
       <c r="V334">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W334" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X334" t="s">
         <v>38</v>
       </c>
-      <c r="Z334" s="1"/>
+      <c r="Z334" s="1" t="s">
+        <v>788</v>
+      </c>
       <c r="AA334" t="s">
-        <v>114</v>
+        <v>82</v>
       </c>
     </row>
     <row r="335" spans="1:27">
       <c r="A335" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B335" t="s">
-        <v>217</v>
+        <v>67</v>
       </c>
       <c r="C335">
         <v>200</v>
       </c>
       <c r="D335">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="E335" t="s">
-        <v>774</v>
-[...8 lines deleted...]
-        <v>30</v>
+        <v>789</v>
       </c>
       <c r="I335">
-        <v>3000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="K335" t="s">
         <v>31</v>
       </c>
       <c r="L335">
         <v>0.0</v>
       </c>
       <c r="M335">
         <v>0.0</v>
       </c>
+      <c r="N335" t="s">
+        <v>38</v>
+      </c>
       <c r="O335" t="s">
-        <v>32</v>
+        <v>112</v>
       </c>
       <c r="P335" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="S335" t="s">
         <v>36</v>
       </c>
       <c r="V335">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W335" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X335" t="s">
         <v>38</v>
       </c>
-      <c r="Z335" s="1"/>
+      <c r="Z335" s="1" t="s">
+        <v>790</v>
+      </c>
       <c r="AA335" t="s">
-        <v>114</v>
+        <v>791</v>
       </c>
     </row>
     <row r="336" spans="1:27">
       <c r="A336" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B336" t="s">
-        <v>217</v>
+        <v>67</v>
       </c>
       <c r="C336">
         <v>200</v>
       </c>
       <c r="D336">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="E336" t="s">
-        <v>775</v>
-[...8 lines deleted...]
-        <v>206</v>
+        <v>792</v>
       </c>
       <c r="I336">
-        <v>7500.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>10000.0</v>
       </c>
       <c r="L336">
         <v>0.0</v>
       </c>
       <c r="M336">
         <v>0.0</v>
       </c>
+      <c r="N336" t="s">
+        <v>38</v>
+      </c>
       <c r="O336" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P336" t="s">
         <v>111</v>
       </c>
       <c r="Q336" t="s">
         <v>119</v>
       </c>
-      <c r="R336" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S336" t="s">
-        <v>131</v>
+        <v>50</v>
       </c>
       <c r="V336">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W336" t="s">
         <v>37</v>
       </c>
       <c r="X336" t="s">
         <v>38</v>
       </c>
       <c r="Z336" s="1" t="s">
-        <v>776</v>
+        <v>793</v>
       </c>
       <c r="AA336" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
     </row>
     <row r="337" spans="1:27">
       <c r="A337" t="s">
         <v>27</v>
       </c>
       <c r="B337" t="s">
-        <v>380</v>
+        <v>115</v>
       </c>
       <c r="C337">
         <v>200</v>
       </c>
       <c r="D337">
         <v>216</v>
       </c>
       <c r="E337" t="s">
-        <v>777</v>
+        <v>794</v>
       </c>
       <c r="F337">
         <v>2018</v>
       </c>
       <c r="G337" t="s">
         <v>41</v>
       </c>
       <c r="H337" t="s">
-        <v>30</v>
+        <v>296</v>
       </c>
       <c r="I337">
-        <v>4500.0</v>
+        <v>19000.0</v>
       </c>
       <c r="K337" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L337">
-        <v>0.0</v>
+        <v>27062.5</v>
       </c>
       <c r="M337">
-        <v>0.0</v>
+        <v>-8062.5</v>
       </c>
       <c r="O337" t="s">
         <v>32</v>
       </c>
       <c r="P337" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q337" t="s">
-        <v>223</v>
+        <v>80</v>
       </c>
       <c r="R337" t="s">
-        <v>112</v>
+        <v>179</v>
       </c>
       <c r="S337" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U337" t="s">
+        <v>795</v>
       </c>
       <c r="V337">
         <v>2025</v>
       </c>
       <c r="W337" t="s">
         <v>37</v>
       </c>
       <c r="X337" t="s">
         <v>38</v>
       </c>
       <c r="Z337" s="1"/>
       <c r="AA337" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="338" spans="1:27">
       <c r="A338" t="s">
         <v>27</v>
       </c>
       <c r="B338" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="C338">
         <v>200</v>
       </c>
       <c r="D338">
         <v>216</v>
       </c>
       <c r="E338" t="s">
-        <v>778</v>
+        <v>109</v>
       </c>
       <c r="F338">
         <v>2018</v>
       </c>
       <c r="G338" t="s">
-        <v>150</v>
+        <v>134</v>
       </c>
       <c r="H338" t="s">
-        <v>30</v>
+        <v>256</v>
       </c>
       <c r="I338">
-        <v>15000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="K338" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L338">
-        <v>0.0</v>
+        <v>8845.42</v>
       </c>
       <c r="M338">
-        <v>0.0</v>
+        <v>-1845.42</v>
       </c>
       <c r="O338" t="s">
         <v>32</v>
       </c>
       <c r="P338" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q338" t="s">
-        <v>119</v>
+        <v>75</v>
       </c>
       <c r="R338" t="s">
-        <v>181</v>
+        <v>112</v>
       </c>
       <c r="S338" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U338" t="s">
+        <v>796</v>
       </c>
       <c r="V338">
         <v>2025</v>
       </c>
       <c r="W338" t="s">
         <v>37</v>
       </c>
       <c r="X338" t="s">
         <v>38</v>
       </c>
       <c r="Z338" s="1"/>
       <c r="AA338" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="339" spans="1:27">
       <c r="A339" t="s">
         <v>27</v>
       </c>
       <c r="B339" t="s">
-        <v>115</v>
+        <v>215</v>
       </c>
       <c r="C339">
         <v>200</v>
       </c>
       <c r="D339">
         <v>216</v>
       </c>
       <c r="E339" t="s">
-        <v>620</v>
+        <v>797</v>
       </c>
       <c r="F339">
         <v>2018</v>
       </c>
       <c r="G339" t="s">
-        <v>150</v>
+        <v>41</v>
       </c>
       <c r="H339" t="s">
-        <v>294</v>
+        <v>30</v>
       </c>
       <c r="I339">
-        <v>9288.0</v>
+        <v>3000.0</v>
       </c>
       <c r="K339" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L339">
         <v>0.0</v>
       </c>
       <c r="M339">
         <v>0.0</v>
       </c>
       <c r="O339" t="s">
         <v>32</v>
       </c>
       <c r="P339" t="s">
         <v>111</v>
       </c>
       <c r="Q339" t="s">
         <v>80</v>
       </c>
       <c r="R339" t="s">
         <v>35</v>
       </c>
       <c r="S339" t="s">
-        <v>131</v>
+        <v>36</v>
       </c>
       <c r="V339">
         <v>2025</v>
       </c>
       <c r="W339" t="s">
         <v>37</v>
       </c>
       <c r="X339" t="s">
         <v>38</v>
       </c>
-      <c r="Z339" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z339" s="1"/>
       <c r="AA339" t="s">
-        <v>780</v>
+        <v>114</v>
       </c>
     </row>
     <row r="340" spans="1:27">
       <c r="A340" t="s">
         <v>27</v>
       </c>
       <c r="B340" t="s">
-        <v>115</v>
+        <v>215</v>
       </c>
       <c r="C340">
         <v>200</v>
       </c>
       <c r="D340">
         <v>216</v>
       </c>
       <c r="E340" t="s">
-        <v>149</v>
+        <v>798</v>
       </c>
       <c r="F340">
         <v>2018</v>
       </c>
       <c r="G340" t="s">
-        <v>150</v>
+        <v>41</v>
       </c>
       <c r="H340" t="s">
-        <v>30</v>
+        <v>204</v>
       </c>
       <c r="I340">
-        <v>6500.0</v>
+        <v>7500.0</v>
       </c>
       <c r="K340" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L340">
         <v>0.0</v>
       </c>
       <c r="M340">
         <v>0.0</v>
       </c>
       <c r="O340" t="s">
         <v>32</v>
       </c>
       <c r="P340" t="s">
         <v>111</v>
       </c>
       <c r="Q340" t="s">
         <v>119</v>
       </c>
       <c r="R340" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="S340" t="s">
-        <v>36</v>
+        <v>131</v>
       </c>
       <c r="V340">
         <v>2025</v>
       </c>
       <c r="W340" t="s">
         <v>37</v>
       </c>
       <c r="X340" t="s">
         <v>38</v>
       </c>
-      <c r="Z340" s="1"/>
+      <c r="Z340" s="1" t="s">
+        <v>799</v>
+      </c>
       <c r="AA340" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="341" spans="1:27">
       <c r="A341" t="s">
         <v>27</v>
       </c>
       <c r="B341" t="s">
-        <v>108</v>
+        <v>385</v>
       </c>
       <c r="C341">
         <v>200</v>
       </c>
       <c r="D341">
         <v>216</v>
       </c>
       <c r="E341" t="s">
-        <v>781</v>
+        <v>800</v>
       </c>
       <c r="F341">
         <v>2018</v>
       </c>
       <c r="G341" t="s">
-        <v>150</v>
+        <v>41</v>
       </c>
       <c r="H341" t="s">
         <v>30</v>
       </c>
       <c r="I341">
-        <v>3800.0</v>
+        <v>4500.0</v>
       </c>
       <c r="K341" t="s">
         <v>31</v>
       </c>
       <c r="L341">
         <v>0.0</v>
       </c>
       <c r="M341">
         <v>0.0</v>
       </c>
       <c r="O341" t="s">
         <v>32</v>
       </c>
       <c r="P341" t="s">
         <v>16</v>
       </c>
       <c r="Q341" t="s">
-        <v>782</v>
+        <v>221</v>
       </c>
       <c r="R341" t="s">
         <v>112</v>
       </c>
       <c r="S341" t="s">
         <v>36</v>
       </c>
       <c r="V341">
         <v>2025</v>
       </c>
       <c r="W341" t="s">
         <v>37</v>
       </c>
       <c r="X341" t="s">
         <v>38</v>
       </c>
-      <c r="Z341" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z341" s="1"/>
       <c r="AA341" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="342" spans="1:27">
       <c r="A342" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B342" t="s">
-        <v>67</v>
+        <v>115</v>
       </c>
       <c r="C342">
         <v>200</v>
       </c>
       <c r="D342">
         <v>216</v>
       </c>
       <c r="E342" t="s">
-        <v>784</v>
+        <v>801</v>
+      </c>
+      <c r="F342">
+        <v>2018</v>
+      </c>
+      <c r="G342" t="s">
+        <v>150</v>
+      </c>
+      <c r="H342" t="s">
+        <v>30</v>
       </c>
       <c r="I342">
-        <v>15500.0</v>
+        <v>15000.0</v>
+      </c>
+      <c r="K342" t="s">
+        <v>31</v>
       </c>
       <c r="L342">
         <v>0.0</v>
       </c>
       <c r="M342">
         <v>0.0</v>
       </c>
-      <c r="N342" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O342" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P342" t="s">
         <v>111</v>
       </c>
       <c r="Q342" t="s">
         <v>119</v>
       </c>
+      <c r="R342" t="s">
+        <v>179</v>
+      </c>
       <c r="S342" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="V342">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W342" t="s">
         <v>37</v>
       </c>
       <c r="X342" t="s">
         <v>38</v>
       </c>
-      <c r="Z342" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z342" s="1"/>
       <c r="AA342" t="s">
-        <v>86</v>
+        <v>114</v>
       </c>
     </row>
     <row r="343" spans="1:27">
       <c r="A343" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B343" t="s">
-        <v>67</v>
+        <v>115</v>
       </c>
       <c r="C343">
         <v>200</v>
       </c>
       <c r="D343">
         <v>216</v>
       </c>
       <c r="E343" t="s">
-        <v>786</v>
+        <v>636</v>
+      </c>
+      <c r="F343">
+        <v>2018</v>
+      </c>
+      <c r="G343" t="s">
+        <v>150</v>
       </c>
       <c r="H343" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="I343">
-        <v>15000.0</v>
+        <v>9288.0</v>
       </c>
       <c r="K343" t="s">
         <v>130</v>
       </c>
       <c r="L343">
         <v>0.0</v>
       </c>
       <c r="M343">
         <v>0.0</v>
       </c>
-      <c r="N343" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O343" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P343" t="s">
         <v>111</v>
       </c>
       <c r="Q343" t="s">
-        <v>119</v>
+        <v>80</v>
+      </c>
+      <c r="R343" t="s">
+        <v>35</v>
       </c>
       <c r="S343" t="s">
         <v>131</v>
       </c>
-      <c r="U343" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V343">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W343" t="s">
         <v>37</v>
       </c>
       <c r="X343" t="s">
         <v>38</v>
       </c>
       <c r="Z343" s="1" t="s">
-        <v>788</v>
+        <v>802</v>
       </c>
       <c r="AA343" t="s">
-        <v>789</v>
+        <v>803</v>
       </c>
     </row>
     <row r="344" spans="1:27">
       <c r="A344" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B344" t="s">
-        <v>67</v>
+        <v>115</v>
       </c>
       <c r="C344">
         <v>200</v>
       </c>
       <c r="D344">
         <v>216</v>
       </c>
       <c r="E344" t="s">
-        <v>790</v>
+        <v>149</v>
+      </c>
+      <c r="F344">
+        <v>2018</v>
+      </c>
+      <c r="G344" t="s">
+        <v>150</v>
+      </c>
+      <c r="H344" t="s">
+        <v>30</v>
       </c>
       <c r="I344">
-        <v>12000.0</v>
+        <v>6500.0</v>
       </c>
       <c r="K344" t="s">
         <v>31</v>
       </c>
       <c r="L344">
         <v>0.0</v>
       </c>
       <c r="M344">
         <v>0.0</v>
       </c>
-      <c r="N344" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O344" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P344" t="s">
         <v>111</v>
       </c>
+      <c r="Q344" t="s">
+        <v>119</v>
+      </c>
+      <c r="R344" t="s">
+        <v>43</v>
+      </c>
       <c r="S344" t="s">
         <v>36</v>
       </c>
       <c r="V344">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W344" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X344" t="s">
         <v>38</v>
       </c>
-      <c r="Z344" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z344" s="1"/>
       <c r="AA344" t="s">
-        <v>791</v>
+        <v>114</v>
       </c>
     </row>
     <row r="345" spans="1:27">
       <c r="A345" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B345" t="s">
-        <v>67</v>
+        <v>108</v>
       </c>
       <c r="C345">
         <v>200</v>
       </c>
       <c r="D345">
         <v>216</v>
       </c>
       <c r="E345" t="s">
-        <v>792</v>
+        <v>804</v>
+      </c>
+      <c r="F345">
+        <v>2018</v>
+      </c>
+      <c r="G345" t="s">
+        <v>150</v>
       </c>
       <c r="H345" t="s">
-        <v>294</v>
+        <v>30</v>
       </c>
       <c r="I345">
-        <v>16000.0</v>
+        <v>3800.0</v>
       </c>
       <c r="K345" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L345">
-        <v>4916.99</v>
+        <v>0.0</v>
       </c>
       <c r="M345">
-        <v>11083.01</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>0.0</v>
       </c>
       <c r="O345" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P345" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q345" t="s">
-        <v>80</v>
+        <v>805</v>
+      </c>
+      <c r="R345" t="s">
+        <v>112</v>
       </c>
       <c r="S345" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>793</v>
+        <v>36</v>
       </c>
       <c r="V345">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W345" t="s">
         <v>37</v>
       </c>
       <c r="X345" t="s">
         <v>38</v>
       </c>
       <c r="Z345" s="1" t="s">
-        <v>794</v>
+        <v>806</v>
       </c>
       <c r="AA345" t="s">
-        <v>795</v>
+        <v>114</v>
       </c>
     </row>
     <row r="346" spans="1:27">
       <c r="A346" t="s">
         <v>46</v>
       </c>
       <c r="B346" t="s">
         <v>67</v>
       </c>
       <c r="C346">
         <v>200</v>
       </c>
       <c r="D346">
         <v>216</v>
       </c>
       <c r="E346" t="s">
-        <v>796</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>807</v>
       </c>
       <c r="I346">
-        <v>15000.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>15500.0</v>
       </c>
       <c r="L346">
-        <v>32284.09</v>
+        <v>0.0</v>
       </c>
       <c r="M346">
-        <v>-17284.09</v>
+        <v>0.0</v>
       </c>
       <c r="N346" t="s">
         <v>38</v>
       </c>
       <c r="O346" t="s">
-        <v>112</v>
+        <v>43</v>
       </c>
       <c r="P346" t="s">
-        <v>16</v>
+        <v>111</v>
+      </c>
+      <c r="Q346" t="s">
+        <v>119</v>
       </c>
       <c r="S346" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>797</v>
+        <v>50</v>
       </c>
       <c r="V346">
         <v>2026</v>
       </c>
       <c r="W346" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X346" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="Z346" s="1" t="s">
-        <v>798</v>
+        <v>808</v>
       </c>
       <c r="AA346" t="s">
-        <v>799</v>
+        <v>86</v>
       </c>
     </row>
     <row r="347" spans="1:27">
       <c r="A347" t="s">
         <v>46</v>
       </c>
       <c r="B347" t="s">
         <v>67</v>
       </c>
       <c r="C347">
         <v>200</v>
       </c>
       <c r="D347">
         <v>216</v>
       </c>
       <c r="E347" t="s">
-        <v>800</v>
+        <v>809</v>
       </c>
       <c r="H347" t="s">
-        <v>30</v>
+        <v>296</v>
       </c>
       <c r="I347">
         <v>15000.0</v>
       </c>
+      <c r="K347" t="s">
+        <v>130</v>
+      </c>
       <c r="L347">
         <v>0.0</v>
       </c>
       <c r="M347">
         <v>0.0</v>
       </c>
       <c r="N347" t="s">
         <v>38</v>
       </c>
       <c r="O347" t="s">
-        <v>112</v>
+        <v>43</v>
       </c>
       <c r="P347" t="s">
-        <v>16</v>
+        <v>111</v>
+      </c>
+      <c r="Q347" t="s">
+        <v>119</v>
       </c>
       <c r="S347" t="s">
-        <v>50</v>
+        <v>131</v>
+      </c>
+      <c r="U347" t="s">
+        <v>810</v>
       </c>
       <c r="V347">
         <v>2026</v>
       </c>
       <c r="W347" t="s">
         <v>37</v>
       </c>
       <c r="X347" t="s">
         <v>38</v>
       </c>
-      <c r="Z347" s="1"/>
+      <c r="Z347" s="1" t="s">
+        <v>811</v>
+      </c>
       <c r="AA347" t="s">
-        <v>86</v>
+        <v>812</v>
       </c>
     </row>
     <row r="348" spans="1:27">
       <c r="A348" t="s">
         <v>46</v>
       </c>
       <c r="B348" t="s">
         <v>67</v>
       </c>
       <c r="C348">
         <v>200</v>
       </c>
       <c r="D348">
         <v>216</v>
       </c>
       <c r="E348" t="s">
-        <v>801</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>813</v>
       </c>
       <c r="I348">
-        <v>6000.0</v>
+        <v>12000.0</v>
+      </c>
+      <c r="K348" t="s">
+        <v>31</v>
       </c>
       <c r="L348">
         <v>0.0</v>
       </c>
       <c r="M348">
         <v>0.0</v>
       </c>
       <c r="N348" t="s">
         <v>38</v>
       </c>
       <c r="O348" t="s">
-        <v>181</v>
+        <v>43</v>
       </c>
       <c r="P348" t="s">
         <v>111</v>
       </c>
-      <c r="Q348" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S348" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="V348">
         <v>2026</v>
       </c>
       <c r="W348" t="s">
         <v>51</v>
       </c>
       <c r="X348" t="s">
         <v>38</v>
       </c>
       <c r="Z348" s="1" t="s">
-        <v>802</v>
+        <v>60</v>
       </c>
       <c r="AA348" t="s">
-        <v>56</v>
+        <v>814</v>
       </c>
     </row>
     <row r="349" spans="1:27">
       <c r="A349" t="s">
-        <v>803</v>
+        <v>46</v>
       </c>
       <c r="B349" t="s">
-        <v>160</v>
+        <v>67</v>
       </c>
       <c r="C349">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="D349">
         <v>216</v>
       </c>
       <c r="E349" t="s">
-        <v>219</v>
+        <v>815</v>
       </c>
       <c r="H349" t="s">
-        <v>396</v>
+        <v>296</v>
       </c>
       <c r="I349">
-        <v>4500.0</v>
+        <v>16000.0</v>
       </c>
       <c r="K349" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L349">
-        <v>0.0</v>
+        <v>4916.99</v>
       </c>
       <c r="M349">
-        <v>0.0</v>
+        <v>11083.01</v>
       </c>
       <c r="N349" t="s">
         <v>38</v>
       </c>
       <c r="O349" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P349" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>111</v>
+      </c>
+      <c r="Q349" t="s">
+        <v>80</v>
       </c>
       <c r="S349" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U349" t="s">
+        <v>816</v>
+      </c>
+      <c r="V349">
+        <v>2026</v>
       </c>
       <c r="W349" t="s">
         <v>37</v>
       </c>
       <c r="X349" t="s">
         <v>38</v>
       </c>
       <c r="Z349" s="1" t="s">
-        <v>804</v>
+        <v>817</v>
       </c>
       <c r="AA349" t="s">
-        <v>805</v>
+        <v>818</v>
       </c>
     </row>
     <row r="350" spans="1:27">
       <c r="A350" t="s">
-        <v>806</v>
+        <v>46</v>
       </c>
       <c r="B350" t="s">
-        <v>160</v>
+        <v>67</v>
       </c>
       <c r="C350">
         <v>200</v>
       </c>
       <c r="D350">
         <v>216</v>
       </c>
       <c r="E350" t="s">
-        <v>219</v>
+        <v>819</v>
       </c>
       <c r="H350" t="s">
-        <v>162</v>
+        <v>183</v>
       </c>
       <c r="I350">
-        <v>4500.0</v>
+        <v>15000.0</v>
       </c>
       <c r="K350" t="s">
         <v>130</v>
       </c>
       <c r="L350">
-        <v>0.0</v>
+        <v>32284.09</v>
       </c>
       <c r="M350">
-        <v>0.0</v>
+        <v>-17284.09</v>
       </c>
       <c r="N350" t="s">
         <v>38</v>
       </c>
       <c r="O350" t="s">
-        <v>32</v>
+        <v>112</v>
       </c>
       <c r="P350" t="s">
         <v>16</v>
       </c>
-      <c r="Q350" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S350" t="s">
-        <v>674</v>
+        <v>131</v>
       </c>
       <c r="U350" t="s">
-        <v>807</v>
+        <v>820</v>
+      </c>
+      <c r="V350">
+        <v>2026</v>
       </c>
       <c r="W350" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X350" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="Z350" s="1" t="s">
-        <v>808</v>
+        <v>821</v>
       </c>
       <c r="AA350" t="s">
-        <v>809</v>
+        <v>822</v>
       </c>
     </row>
     <row r="351" spans="1:27">
       <c r="A351" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B351" t="s">
-        <v>217</v>
+        <v>67</v>
       </c>
       <c r="C351">
         <v>200</v>
       </c>
       <c r="D351">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="E351" t="s">
-        <v>810</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>823</v>
       </c>
       <c r="H351" t="s">
         <v>30</v>
       </c>
       <c r="I351">
-        <v>7500.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>15000.0</v>
       </c>
       <c r="L351">
         <v>0.0</v>
       </c>
       <c r="M351">
         <v>0.0</v>
       </c>
+      <c r="N351" t="s">
+        <v>38</v>
+      </c>
       <c r="O351" t="s">
-        <v>32</v>
+        <v>112</v>
       </c>
       <c r="P351" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="S351" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="V351">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W351" t="s">
         <v>37</v>
       </c>
       <c r="X351" t="s">
         <v>38</v>
       </c>
       <c r="Z351" s="1"/>
       <c r="AA351" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
     </row>
     <row r="352" spans="1:27">
       <c r="A352" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B352" t="s">
-        <v>115</v>
+        <v>67</v>
       </c>
       <c r="C352">
         <v>200</v>
       </c>
       <c r="D352">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="E352" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>824</v>
       </c>
       <c r="H352" t="s">
         <v>30</v>
       </c>
       <c r="I352">
-        <v>6500.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>6000.0</v>
       </c>
       <c r="L352">
         <v>0.0</v>
       </c>
       <c r="M352">
         <v>0.0</v>
       </c>
+      <c r="N352" t="s">
+        <v>38</v>
+      </c>
       <c r="O352" t="s">
-        <v>32</v>
+        <v>179</v>
       </c>
       <c r="P352" t="s">
         <v>111</v>
       </c>
       <c r="Q352" t="s">
         <v>119</v>
       </c>
-      <c r="R352" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S352" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="V352">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W352" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X352" t="s">
         <v>38</v>
       </c>
-      <c r="Z352" s="1"/>
+      <c r="Z352" s="1" t="s">
+        <v>825</v>
+      </c>
       <c r="AA352" t="s">
-        <v>114</v>
+        <v>56</v>
       </c>
     </row>
     <row r="353" spans="1:27">
       <c r="A353" t="s">
-        <v>46</v>
+        <v>826</v>
       </c>
       <c r="B353" t="s">
-        <v>67</v>
+        <v>159</v>
       </c>
       <c r="C353">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="D353">
+        <v>216</v>
+      </c>
+      <c r="E353" t="s">
         <v>217</v>
       </c>
-      <c r="E353" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H353" t="s">
-        <v>152</v>
+        <v>401</v>
       </c>
       <c r="I353">
-        <v>16500.0</v>
+        <v>4500.0</v>
       </c>
       <c r="K353" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L353">
         <v>0.0</v>
       </c>
       <c r="M353">
         <v>0.0</v>
       </c>
       <c r="N353" t="s">
         <v>38</v>
       </c>
       <c r="O353" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P353" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>16</v>
+      </c>
+      <c r="R353" t="s">
+        <v>112</v>
       </c>
       <c r="S353" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>2026</v>
+        <v>36</v>
       </c>
       <c r="W353" t="s">
         <v>37</v>
       </c>
       <c r="X353" t="s">
         <v>38</v>
       </c>
       <c r="Z353" s="1" t="s">
-        <v>812</v>
+        <v>827</v>
       </c>
       <c r="AA353" t="s">
-        <v>813</v>
+        <v>828</v>
       </c>
     </row>
     <row r="354" spans="1:27">
       <c r="A354" t="s">
-        <v>46</v>
+        <v>829</v>
       </c>
       <c r="B354" t="s">
-        <v>67</v>
+        <v>159</v>
       </c>
       <c r="C354">
         <v>200</v>
       </c>
       <c r="D354">
+        <v>216</v>
+      </c>
+      <c r="E354" t="s">
         <v>217</v>
       </c>
-      <c r="E354" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H354" t="s">
-        <v>294</v>
+        <v>161</v>
       </c>
       <c r="I354">
-        <v>15000.0</v>
+        <v>4500.0</v>
       </c>
       <c r="K354" t="s">
         <v>130</v>
       </c>
       <c r="L354">
-        <v>0.0</v>
+        <v>5488.97</v>
       </c>
       <c r="M354">
-        <v>0.0</v>
+        <v>-988.97</v>
       </c>
       <c r="N354" t="s">
         <v>38</v>
       </c>
       <c r="O354" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P354" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q354" t="s">
-        <v>119</v>
+        <v>217</v>
+      </c>
+      <c r="R354" t="s">
+        <v>112</v>
       </c>
       <c r="S354" t="s">
         <v>131</v>
       </c>
       <c r="U354" t="s">
-        <v>814</v>
-[...2 lines deleted...]
-        <v>2026</v>
+        <v>830</v>
       </c>
       <c r="W354" t="s">
         <v>37</v>
       </c>
       <c r="X354" t="s">
         <v>38</v>
       </c>
       <c r="Z354" s="1" t="s">
-        <v>815</v>
+        <v>831</v>
       </c>
       <c r="AA354" t="s">
-        <v>816</v>
+        <v>832</v>
       </c>
     </row>
     <row r="355" spans="1:27">
       <c r="A355" t="s">
         <v>27</v>
       </c>
       <c r="B355" t="s">
-        <v>115</v>
+        <v>215</v>
       </c>
       <c r="C355">
         <v>200</v>
       </c>
       <c r="D355">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="E355" t="s">
-        <v>817</v>
+        <v>833</v>
       </c>
       <c r="F355">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G355" t="s">
-        <v>134</v>
+        <v>41</v>
       </c>
       <c r="H355" t="s">
         <v>30</v>
       </c>
       <c r="I355">
-        <v>16000.0</v>
+        <v>7500.0</v>
       </c>
       <c r="K355" t="s">
         <v>31</v>
       </c>
       <c r="L355">
         <v>0.0</v>
       </c>
       <c r="M355">
         <v>0.0</v>
       </c>
       <c r="O355" t="s">
         <v>32</v>
       </c>
       <c r="P355" t="s">
         <v>111</v>
       </c>
       <c r="Q355" t="s">
-        <v>80</v>
+        <v>119</v>
       </c>
       <c r="R355" t="s">
         <v>35</v>
       </c>
       <c r="S355" t="s">
         <v>36</v>
       </c>
       <c r="V355">
         <v>2025</v>
       </c>
       <c r="W355" t="s">
         <v>37</v>
       </c>
       <c r="X355" t="s">
         <v>38</v>
       </c>
-      <c r="Z355" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z355" s="1"/>
       <c r="AA355" t="s">
-        <v>819</v>
+        <v>114</v>
       </c>
     </row>
     <row r="356" spans="1:27">
       <c r="A356" t="s">
         <v>27</v>
       </c>
       <c r="B356" t="s">
-        <v>217</v>
+        <v>115</v>
       </c>
       <c r="C356">
         <v>200</v>
       </c>
       <c r="D356">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="E356" t="s">
-        <v>471</v>
+        <v>149</v>
       </c>
       <c r="F356">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G356" t="s">
-        <v>41</v>
+        <v>150</v>
       </c>
       <c r="H356" t="s">
         <v>30</v>
       </c>
       <c r="I356">
-        <v>8500.0</v>
+        <v>6500.0</v>
       </c>
       <c r="K356" t="s">
         <v>31</v>
       </c>
       <c r="L356">
         <v>0.0</v>
       </c>
       <c r="M356">
         <v>0.0</v>
       </c>
       <c r="O356" t="s">
         <v>32</v>
       </c>
       <c r="P356" t="s">
         <v>111</v>
       </c>
       <c r="Q356" t="s">
         <v>119</v>
       </c>
       <c r="R356" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="S356" t="s">
         <v>36</v>
       </c>
       <c r="V356">
         <v>2025</v>
       </c>
       <c r="W356" t="s">
         <v>37</v>
       </c>
       <c r="X356" t="s">
         <v>38</v>
       </c>
       <c r="Z356" s="1"/>
       <c r="AA356" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="357" spans="1:27">
       <c r="A357" t="s">
-        <v>820</v>
+        <v>46</v>
       </c>
       <c r="B357" t="s">
-        <v>821</v>
+        <v>67</v>
       </c>
       <c r="C357">
         <v>200</v>
       </c>
       <c r="D357">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="E357" t="s">
-        <v>822</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>834</v>
       </c>
       <c r="H357" t="s">
-        <v>30</v>
+        <v>256</v>
       </c>
       <c r="I357">
-        <v>15000.0</v>
+        <v>16500.0</v>
+      </c>
+      <c r="J357">
+        <v>18943.75</v>
       </c>
       <c r="K357" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L357">
         <v>0.0</v>
       </c>
       <c r="M357">
         <v>0.0</v>
       </c>
       <c r="N357" t="s">
         <v>38</v>
       </c>
       <c r="O357" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P357" t="s">
         <v>111</v>
       </c>
       <c r="Q357" t="s">
         <v>119</v>
       </c>
-      <c r="R357" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S357" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U357" t="s">
+        <v>835</v>
       </c>
       <c r="V357">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W357" t="s">
         <v>37</v>
       </c>
       <c r="X357" t="s">
         <v>38</v>
       </c>
       <c r="Z357" s="1" t="s">
-        <v>823</v>
+        <v>836</v>
       </c>
       <c r="AA357" t="s">
-        <v>824</v>
+        <v>837</v>
       </c>
     </row>
     <row r="358" spans="1:27">
       <c r="A358" t="s">
         <v>46</v>
       </c>
       <c r="B358" t="s">
         <v>67</v>
       </c>
       <c r="C358">
         <v>200</v>
       </c>
       <c r="D358">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="E358" t="s">
-        <v>825</v>
+        <v>457</v>
+      </c>
+      <c r="H358" t="s">
+        <v>296</v>
       </c>
       <c r="I358">
-        <v>30000.0</v>
+        <v>15000.0</v>
+      </c>
+      <c r="K358" t="s">
+        <v>130</v>
       </c>
       <c r="L358">
         <v>0.0</v>
       </c>
       <c r="M358">
         <v>0.0</v>
       </c>
       <c r="N358" t="s">
         <v>38</v>
       </c>
       <c r="O358" t="s">
-        <v>181</v>
+        <v>43</v>
       </c>
       <c r="P358" t="s">
         <v>111</v>
       </c>
       <c r="Q358" t="s">
         <v>119</v>
       </c>
       <c r="S358" t="s">
-        <v>50</v>
+        <v>131</v>
+      </c>
+      <c r="U358" t="s">
+        <v>838</v>
       </c>
       <c r="V358">
         <v>2026</v>
       </c>
       <c r="W358" t="s">
         <v>37</v>
       </c>
       <c r="X358" t="s">
         <v>38</v>
       </c>
       <c r="Z358" s="1" t="s">
-        <v>826</v>
+        <v>839</v>
       </c>
       <c r="AA358" t="s">
-        <v>86</v>
+        <v>840</v>
       </c>
     </row>
     <row r="359" spans="1:27">
       <c r="A359" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B359" t="s">
-        <v>67</v>
+        <v>115</v>
       </c>
       <c r="C359">
         <v>200</v>
       </c>
       <c r="D359">
         <v>219</v>
       </c>
       <c r="E359" t="s">
-        <v>827</v>
+        <v>841</v>
+      </c>
+      <c r="F359">
+        <v>2022</v>
+      </c>
+      <c r="G359" t="s">
+        <v>134</v>
       </c>
       <c r="H359" t="s">
-        <v>294</v>
+        <v>30</v>
       </c>
       <c r="I359">
-        <v>15000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="K359" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L359">
         <v>0.0</v>
       </c>
       <c r="M359">
         <v>0.0</v>
       </c>
-      <c r="N359" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O359" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P359" t="s">
         <v>111</v>
       </c>
       <c r="Q359" t="s">
-        <v>119</v>
+        <v>80</v>
+      </c>
+      <c r="R359" t="s">
+        <v>35</v>
       </c>
       <c r="S359" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>828</v>
+        <v>36</v>
       </c>
       <c r="V359">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W359" t="s">
         <v>37</v>
       </c>
       <c r="X359" t="s">
         <v>38</v>
       </c>
       <c r="Z359" s="1" t="s">
-        <v>829</v>
+        <v>842</v>
       </c>
       <c r="AA359" t="s">
-        <v>830</v>
+        <v>843</v>
       </c>
     </row>
     <row r="360" spans="1:27">
       <c r="A360" t="s">
-        <v>831</v>
+        <v>27</v>
       </c>
       <c r="B360" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C360">
         <v>200</v>
       </c>
       <c r="D360">
         <v>219</v>
       </c>
       <c r="E360" t="s">
-        <v>832</v>
+        <v>477</v>
+      </c>
+      <c r="F360">
+        <v>2022</v>
       </c>
       <c r="G360" t="s">
         <v>41</v>
       </c>
       <c r="H360" t="s">
-        <v>294</v>
+        <v>30</v>
       </c>
       <c r="I360">
-        <v>14500.0</v>
+        <v>8500.0</v>
       </c>
       <c r="K360" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L360">
-        <v>14402.26</v>
+        <v>0.0</v>
       </c>
       <c r="M360">
-        <v>97.74</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>0.0</v>
       </c>
       <c r="O360" t="s">
         <v>32</v>
       </c>
       <c r="P360" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q360" t="s">
-        <v>135</v>
+        <v>119</v>
       </c>
       <c r="R360" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="S360" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>833</v>
+        <v>36</v>
+      </c>
+      <c r="V360">
+        <v>2025</v>
       </c>
       <c r="W360" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X360" t="s">
         <v>38</v>
       </c>
-      <c r="Z360" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z360" s="1"/>
       <c r="AA360" t="s">
-        <v>835</v>
+        <v>114</v>
       </c>
     </row>
     <row r="361" spans="1:27">
       <c r="A361" t="s">
-        <v>27</v>
+        <v>844</v>
       </c>
       <c r="B361" t="s">
-        <v>115</v>
+        <v>845</v>
       </c>
       <c r="C361">
         <v>200</v>
       </c>
       <c r="D361">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="E361" t="s">
-        <v>836</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>846</v>
       </c>
       <c r="G361" t="s">
-        <v>29</v>
+        <v>134</v>
       </c>
       <c r="H361" t="s">
-        <v>162</v>
+        <v>30</v>
       </c>
       <c r="I361">
-        <v>7500.0</v>
+        <v>15000.0</v>
       </c>
       <c r="K361" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L361">
         <v>0.0</v>
       </c>
       <c r="M361">
         <v>0.0</v>
+      </c>
+      <c r="N361" t="s">
+        <v>38</v>
       </c>
       <c r="O361" t="s">
         <v>32</v>
       </c>
       <c r="P361" t="s">
         <v>111</v>
       </c>
       <c r="Q361" t="s">
         <v>119</v>
       </c>
       <c r="R361" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="S361" t="s">
-        <v>131</v>
+        <v>36</v>
       </c>
       <c r="V361">
         <v>2025</v>
       </c>
       <c r="W361" t="s">
         <v>37</v>
       </c>
       <c r="X361" t="s">
         <v>38</v>
       </c>
-      <c r="Z361" s="1"/>
+      <c r="Z361" s="1" t="s">
+        <v>847</v>
+      </c>
       <c r="AA361" t="s">
-        <v>114</v>
+        <v>848</v>
       </c>
     </row>
     <row r="362" spans="1:27">
       <c r="A362" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B362" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="C362">
         <v>200</v>
       </c>
       <c r="D362">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="E362" t="s">
-        <v>837</v>
-[...8 lines deleted...]
-        <v>185</v>
+        <v>849</v>
       </c>
       <c r="I362">
-        <v>5600.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>30000.0</v>
       </c>
       <c r="L362">
-        <v>3736.83</v>
+        <v>0.0</v>
       </c>
       <c r="M362">
-        <v>1863.17</v>
+        <v>0.0</v>
+      </c>
+      <c r="N362" t="s">
+        <v>38</v>
       </c>
       <c r="O362" t="s">
-        <v>32</v>
+        <v>179</v>
       </c>
       <c r="P362" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
       <c r="Q362" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>119</v>
       </c>
       <c r="S362" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>838</v>
+        <v>50</v>
       </c>
       <c r="V362">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W362" t="s">
         <v>37</v>
       </c>
       <c r="X362" t="s">
         <v>38</v>
       </c>
-      <c r="Z362" s="1"/>
+      <c r="Z362" s="1" t="s">
+        <v>850</v>
+      </c>
       <c r="AA362" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
     </row>
     <row r="363" spans="1:27">
       <c r="A363" t="s">
         <v>46</v>
       </c>
       <c r="B363" t="s">
         <v>67</v>
       </c>
       <c r="C363">
         <v>200</v>
       </c>
       <c r="D363">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="E363" t="s">
-        <v>839</v>
+        <v>851</v>
       </c>
       <c r="H363" t="s">
-        <v>30</v>
+        <v>296</v>
       </c>
       <c r="I363">
         <v>15000.0</v>
       </c>
+      <c r="K363" t="s">
+        <v>130</v>
+      </c>
       <c r="L363">
         <v>0.0</v>
       </c>
       <c r="M363">
         <v>0.0</v>
       </c>
       <c r="N363" t="s">
         <v>38</v>
       </c>
       <c r="O363" t="s">
         <v>43</v>
       </c>
       <c r="P363" t="s">
         <v>111</v>
       </c>
       <c r="Q363" t="s">
         <v>119</v>
       </c>
       <c r="S363" t="s">
-        <v>50</v>
+        <v>131</v>
+      </c>
+      <c r="U363" t="s">
+        <v>852</v>
       </c>
       <c r="V363">
         <v>2026</v>
       </c>
       <c r="W363" t="s">
         <v>37</v>
       </c>
       <c r="X363" t="s">
         <v>38</v>
       </c>
-      <c r="Z363" s="1"/>
+      <c r="Z363" s="1" t="s">
+        <v>853</v>
+      </c>
       <c r="AA363" t="s">
-        <v>86</v>
+        <v>854</v>
       </c>
     </row>
     <row r="364" spans="1:27">
       <c r="A364" t="s">
-        <v>27</v>
+        <v>855</v>
       </c>
       <c r="B364" t="s">
-        <v>821</v>
+        <v>215</v>
       </c>
       <c r="C364">
         <v>200</v>
       </c>
       <c r="D364">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="E364" t="s">
-        <v>840</v>
-[...2 lines deleted...]
-        <v>2014</v>
+        <v>856</v>
       </c>
       <c r="G364" t="s">
-        <v>150</v>
+        <v>41</v>
       </c>
       <c r="H364" t="s">
-        <v>206</v>
+        <v>296</v>
       </c>
       <c r="I364">
-        <v>8500.0</v>
+        <v>14500.0</v>
       </c>
       <c r="K364" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L364">
-        <v>0.0</v>
+        <v>14237.26</v>
       </c>
       <c r="M364">
-        <v>0.0</v>
+        <v>262.74</v>
+      </c>
+      <c r="N364" t="s">
+        <v>38</v>
       </c>
       <c r="O364" t="s">
         <v>32</v>
       </c>
       <c r="P364" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q364" t="s">
-        <v>80</v>
+        <v>135</v>
       </c>
       <c r="R364" t="s">
-        <v>181</v>
+        <v>43</v>
       </c>
       <c r="S364" t="s">
         <v>131</v>
       </c>
-      <c r="V364">
-        <v>2025</v>
+      <c r="U364" t="s">
+        <v>857</v>
       </c>
       <c r="W364" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X364" t="s">
         <v>38</v>
       </c>
       <c r="Z364" s="1" t="s">
-        <v>841</v>
+        <v>858</v>
       </c>
       <c r="AA364" t="s">
-        <v>842</v>
+        <v>859</v>
       </c>
     </row>
     <row r="365" spans="1:27">
       <c r="A365" t="s">
         <v>27</v>
       </c>
       <c r="B365" t="s">
         <v>115</v>
       </c>
       <c r="C365">
         <v>200</v>
       </c>
       <c r="D365">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="E365" t="s">
-        <v>843</v>
+        <v>860</v>
       </c>
       <c r="F365">
-        <v>2007</v>
+        <v>2023</v>
       </c>
       <c r="G365" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="H365" t="s">
-        <v>30</v>
+        <v>161</v>
       </c>
       <c r="I365">
         <v>7500.0</v>
       </c>
       <c r="K365" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L365">
         <v>0.0</v>
       </c>
       <c r="M365">
         <v>0.0</v>
       </c>
       <c r="O365" t="s">
         <v>32</v>
       </c>
       <c r="P365" t="s">
         <v>111</v>
       </c>
       <c r="Q365" t="s">
         <v>119</v>
       </c>
       <c r="R365" t="s">
-        <v>181</v>
+        <v>35</v>
       </c>
       <c r="S365" t="s">
-        <v>36</v>
+        <v>131</v>
       </c>
       <c r="V365">
         <v>2025</v>
       </c>
       <c r="W365" t="s">
         <v>37</v>
       </c>
       <c r="X365" t="s">
         <v>38</v>
       </c>
       <c r="Z365" s="1"/>
       <c r="AA365" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="366" spans="1:27">
       <c r="A366" t="s">
         <v>27</v>
       </c>
       <c r="B366" t="s">
-        <v>115</v>
+        <v>28</v>
       </c>
       <c r="C366">
         <v>200</v>
       </c>
       <c r="D366">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="E366" t="s">
-        <v>844</v>
+        <v>861</v>
       </c>
       <c r="F366">
-        <v>2007</v>
+        <v>2023</v>
       </c>
       <c r="G366" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="H366" t="s">
-        <v>30</v>
+        <v>183</v>
       </c>
       <c r="I366">
-        <v>13500.0</v>
+        <v>5600.0</v>
       </c>
       <c r="K366" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L366">
-        <v>0.0</v>
+        <v>3736.83</v>
       </c>
       <c r="M366">
-        <v>0.0</v>
+        <v>1863.17</v>
       </c>
       <c r="O366" t="s">
         <v>32</v>
       </c>
       <c r="P366" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="Q366" t="s">
-        <v>203</v>
+        <v>450</v>
       </c>
       <c r="R366" t="s">
         <v>43</v>
       </c>
       <c r="S366" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U366" t="s">
+        <v>862</v>
       </c>
       <c r="V366">
         <v>2025</v>
       </c>
       <c r="W366" t="s">
         <v>37</v>
       </c>
       <c r="X366" t="s">
         <v>38</v>
       </c>
       <c r="Z366" s="1"/>
       <c r="AA366" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="367" spans="1:27">
       <c r="A367" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B367" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="C367">
         <v>200</v>
       </c>
       <c r="D367">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="E367" t="s">
-        <v>845</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>863</v>
       </c>
       <c r="H367" t="s">
         <v>30</v>
       </c>
       <c r="I367">
-        <v>11200.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>15000.0</v>
       </c>
       <c r="L367">
         <v>0.0</v>
       </c>
       <c r="M367">
         <v>0.0</v>
       </c>
+      <c r="N367" t="s">
+        <v>38</v>
+      </c>
       <c r="O367" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P367" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q367" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>119</v>
       </c>
       <c r="S367" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="V367">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W367" t="s">
         <v>37</v>
       </c>
       <c r="X367" t="s">
         <v>38</v>
       </c>
       <c r="Z367" s="1"/>
       <c r="AA367" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
     </row>
     <row r="368" spans="1:27">
       <c r="A368" t="s">
         <v>27</v>
       </c>
       <c r="B368" t="s">
-        <v>115</v>
+        <v>845</v>
       </c>
       <c r="C368">
         <v>200</v>
       </c>
       <c r="D368">
         <v>221</v>
       </c>
       <c r="E368" t="s">
-        <v>846</v>
+        <v>864</v>
       </c>
       <c r="F368">
-        <v>2007</v>
+        <v>2014</v>
       </c>
       <c r="G368" t="s">
-        <v>41</v>
+        <v>150</v>
       </c>
       <c r="H368" t="s">
-        <v>232</v>
+        <v>204</v>
       </c>
       <c r="I368">
         <v>8500.0</v>
       </c>
       <c r="K368" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L368">
         <v>0.0</v>
       </c>
       <c r="M368">
         <v>0.0</v>
       </c>
       <c r="O368" t="s">
         <v>32</v>
       </c>
       <c r="P368" t="s">
         <v>111</v>
       </c>
       <c r="Q368" t="s">
         <v>80</v>
       </c>
       <c r="R368" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="S368" t="s">
         <v>131</v>
       </c>
       <c r="V368">
         <v>2025</v>
       </c>
       <c r="W368" t="s">
         <v>37</v>
       </c>
       <c r="X368" t="s">
         <v>38</v>
       </c>
       <c r="Z368" s="1" t="s">
-        <v>847</v>
+        <v>865</v>
       </c>
       <c r="AA368" t="s">
-        <v>114</v>
+        <v>866</v>
       </c>
     </row>
     <row r="369" spans="1:27">
       <c r="A369" t="s">
         <v>27</v>
       </c>
       <c r="B369" t="s">
         <v>115</v>
       </c>
       <c r="C369">
         <v>200</v>
       </c>
       <c r="D369">
         <v>221</v>
       </c>
       <c r="E369" t="s">
-        <v>149</v>
+        <v>867</v>
       </c>
       <c r="F369">
         <v>2007</v>
       </c>
       <c r="G369" t="s">
-        <v>150</v>
+        <v>41</v>
       </c>
       <c r="H369" t="s">
         <v>30</v>
       </c>
       <c r="I369">
-        <v>6500.0</v>
+        <v>7500.0</v>
       </c>
       <c r="K369" t="s">
         <v>31</v>
       </c>
       <c r="L369">
         <v>0.0</v>
       </c>
       <c r="M369">
         <v>0.0</v>
       </c>
       <c r="O369" t="s">
         <v>32</v>
       </c>
       <c r="P369" t="s">
         <v>111</v>
       </c>
       <c r="Q369" t="s">
         <v>119</v>
       </c>
       <c r="R369" t="s">
-        <v>43</v>
+        <v>179</v>
       </c>
       <c r="S369" t="s">
         <v>36</v>
       </c>
       <c r="V369">
         <v>2025</v>
       </c>
       <c r="W369" t="s">
         <v>37</v>
       </c>
       <c r="X369" t="s">
         <v>38</v>
       </c>
       <c r="Z369" s="1"/>
       <c r="AA369" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="370" spans="1:27">
       <c r="A370" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B370" t="s">
-        <v>67</v>
+        <v>115</v>
       </c>
       <c r="C370">
         <v>200</v>
       </c>
       <c r="D370">
         <v>221</v>
       </c>
       <c r="E370" t="s">
-        <v>848</v>
+        <v>868</v>
+      </c>
+      <c r="F370">
+        <v>2007</v>
+      </c>
+      <c r="G370" t="s">
+        <v>41</v>
       </c>
       <c r="H370" t="s">
-        <v>294</v>
+        <v>30</v>
       </c>
       <c r="I370">
-        <v>10500.0</v>
+        <v>13500.0</v>
       </c>
       <c r="K370" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L370">
-        <v>9959.0</v>
+        <v>0.0</v>
       </c>
       <c r="M370">
-        <v>541.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>0.0</v>
       </c>
       <c r="O370" t="s">
-        <v>181</v>
+        <v>32</v>
       </c>
       <c r="P370" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q370" t="s">
-        <v>119</v>
+        <v>201</v>
+      </c>
+      <c r="R370" t="s">
+        <v>43</v>
       </c>
       <c r="S370" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>849</v>
+        <v>36</v>
       </c>
       <c r="V370">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W370" t="s">
         <v>37</v>
       </c>
       <c r="X370" t="s">
         <v>38</v>
       </c>
-      <c r="Z370" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z370" s="1"/>
       <c r="AA370" t="s">
-        <v>851</v>
+        <v>114</v>
       </c>
     </row>
     <row r="371" spans="1:27">
       <c r="A371" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B371" t="s">
-        <v>67</v>
+        <v>108</v>
       </c>
       <c r="C371">
         <v>200</v>
       </c>
       <c r="D371">
         <v>221</v>
       </c>
       <c r="E371" t="s">
-        <v>852</v>
+        <v>869</v>
+      </c>
+      <c r="F371">
+        <v>2007</v>
+      </c>
+      <c r="G371" t="s">
+        <v>41</v>
+      </c>
+      <c r="H371" t="s">
+        <v>30</v>
       </c>
       <c r="I371">
-        <v>10000.0</v>
+        <v>11200.0</v>
+      </c>
+      <c r="K371" t="s">
+        <v>31</v>
       </c>
       <c r="L371">
         <v>0.0</v>
       </c>
       <c r="M371">
         <v>0.0</v>
       </c>
-      <c r="N371" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O371" t="s">
-        <v>181</v>
+        <v>32</v>
       </c>
       <c r="P371" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q371" t="s">
-        <v>119</v>
+        <v>49</v>
+      </c>
+      <c r="R371" t="s">
+        <v>43</v>
       </c>
       <c r="S371" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="V371">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W371" t="s">
         <v>37</v>
       </c>
       <c r="X371" t="s">
         <v>38</v>
       </c>
-      <c r="Z371" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z371" s="1"/>
       <c r="AA371" t="s">
-        <v>86</v>
+        <v>114</v>
       </c>
     </row>
     <row r="372" spans="1:27">
       <c r="A372" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B372" t="s">
-        <v>67</v>
+        <v>115</v>
       </c>
       <c r="C372">
         <v>200</v>
       </c>
       <c r="D372">
         <v>221</v>
       </c>
       <c r="E372" t="s">
-        <v>542</v>
+        <v>870</v>
+      </c>
+      <c r="F372">
+        <v>2007</v>
+      </c>
+      <c r="G372" t="s">
+        <v>41</v>
       </c>
       <c r="H372" t="s">
-        <v>152</v>
+        <v>230</v>
       </c>
       <c r="I372">
-        <v>8000.0</v>
+        <v>8500.0</v>
       </c>
       <c r="K372" t="s">
         <v>130</v>
       </c>
       <c r="L372">
         <v>0.0</v>
       </c>
       <c r="M372">
         <v>0.0</v>
       </c>
-      <c r="N372" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O372" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P372" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q372" t="s">
         <v>80</v>
       </c>
+      <c r="R372" t="s">
+        <v>179</v>
+      </c>
       <c r="S372" t="s">
-        <v>50</v>
+        <v>131</v>
       </c>
       <c r="V372">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W372" t="s">
         <v>37</v>
       </c>
       <c r="X372" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="Z372" s="1" t="s">
-        <v>854</v>
+        <v>871</v>
       </c>
       <c r="AA372" t="s">
-        <v>855</v>
+        <v>114</v>
       </c>
     </row>
     <row r="373" spans="1:27">
       <c r="A373" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B373" t="s">
-        <v>67</v>
+        <v>115</v>
       </c>
       <c r="C373">
         <v>200</v>
       </c>
       <c r="D373">
         <v>221</v>
       </c>
       <c r="E373" t="s">
-        <v>856</v>
+        <v>149</v>
+      </c>
+      <c r="F373">
+        <v>2007</v>
+      </c>
+      <c r="G373" t="s">
+        <v>150</v>
+      </c>
+      <c r="H373" t="s">
+        <v>30</v>
       </c>
       <c r="I373">
-        <v>10000.0</v>
+        <v>6500.0</v>
+      </c>
+      <c r="K373" t="s">
+        <v>31</v>
       </c>
       <c r="L373">
         <v>0.0</v>
       </c>
       <c r="M373">
         <v>0.0</v>
       </c>
-      <c r="N373" t="s">
-        <v>38</v>
+      <c r="O373" t="s">
+        <v>32</v>
       </c>
       <c r="P373" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q373" t="s">
-        <v>49</v>
+        <v>119</v>
+      </c>
+      <c r="R373" t="s">
+        <v>43</v>
       </c>
       <c r="S373" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="V373">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W373" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X373" t="s">
         <v>38</v>
       </c>
-      <c r="Z373" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z373" s="1"/>
       <c r="AA373" t="s">
-        <v>82</v>
+        <v>114</v>
       </c>
     </row>
     <row r="374" spans="1:27">
       <c r="A374" t="s">
         <v>46</v>
       </c>
       <c r="B374" t="s">
         <v>67</v>
       </c>
       <c r="C374">
         <v>200</v>
       </c>
       <c r="D374">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="E374" t="s">
-        <v>858</v>
+        <v>872</v>
       </c>
       <c r="H374" t="s">
-        <v>30</v>
+        <v>296</v>
       </c>
       <c r="I374">
-        <v>10000.0</v>
+        <v>10500.0</v>
+      </c>
+      <c r="K374" t="s">
+        <v>130</v>
       </c>
       <c r="L374">
-        <v>0.0</v>
+        <v>9959.0</v>
       </c>
       <c r="M374">
-        <v>0.0</v>
+        <v>541.0</v>
       </c>
       <c r="N374" t="s">
         <v>38</v>
+      </c>
+      <c r="O374" t="s">
+        <v>179</v>
       </c>
       <c r="P374" t="s">
         <v>111</v>
       </c>
       <c r="Q374" t="s">
         <v>119</v>
       </c>
       <c r="S374" t="s">
-        <v>50</v>
+        <v>131</v>
+      </c>
+      <c r="U374" t="s">
+        <v>873</v>
       </c>
       <c r="V374">
         <v>2026</v>
       </c>
       <c r="W374" t="s">
         <v>37</v>
       </c>
       <c r="X374" t="s">
         <v>38</v>
       </c>
       <c r="Z374" s="1" t="s">
-        <v>859</v>
+        <v>874</v>
       </c>
       <c r="AA374" t="s">
-        <v>86</v>
+        <v>875</v>
       </c>
     </row>
     <row r="375" spans="1:27">
       <c r="A375" t="s">
         <v>46</v>
       </c>
       <c r="B375" t="s">
         <v>67</v>
       </c>
       <c r="C375">
         <v>200</v>
       </c>
       <c r="D375">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="E375" t="s">
-        <v>860</v>
+        <v>876</v>
       </c>
       <c r="I375">
-        <v>8000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="L375">
         <v>0.0</v>
       </c>
       <c r="M375">
         <v>0.0</v>
       </c>
       <c r="N375" t="s">
         <v>38</v>
       </c>
       <c r="O375" t="s">
-        <v>43</v>
+        <v>179</v>
       </c>
       <c r="P375" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q375" t="s">
-        <v>80</v>
+        <v>119</v>
       </c>
       <c r="S375" t="s">
         <v>50</v>
       </c>
       <c r="V375">
         <v>2026</v>
       </c>
       <c r="W375" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X375" t="s">
         <v>38</v>
       </c>
       <c r="Z375" s="1" t="s">
-        <v>861</v>
+        <v>877</v>
       </c>
       <c r="AA375" t="s">
-        <v>56</v>
+        <v>86</v>
       </c>
     </row>
     <row r="376" spans="1:27">
       <c r="A376" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B376" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="C376">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="D376">
-        <v>301</v>
+        <v>221</v>
       </c>
       <c r="E376" t="s">
-        <v>862</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>551</v>
       </c>
       <c r="H376" t="s">
-        <v>232</v>
+        <v>256</v>
       </c>
       <c r="I376">
-        <v>6500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="K376" t="s">
         <v>130</v>
       </c>
       <c r="L376">
         <v>0.0</v>
       </c>
       <c r="M376">
         <v>0.0</v>
       </c>
+      <c r="N376" t="s">
+        <v>38</v>
+      </c>
       <c r="O376" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P376" t="s">
         <v>16</v>
       </c>
       <c r="Q376" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>80</v>
       </c>
       <c r="S376" t="s">
-        <v>131</v>
+        <v>248</v>
       </c>
       <c r="U376" t="s">
-        <v>863</v>
+        <v>878</v>
       </c>
       <c r="V376">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W376" t="s">
         <v>37</v>
       </c>
       <c r="X376" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="Z376" s="1" t="s">
-        <v>864</v>
+        <v>879</v>
       </c>
       <c r="AA376" t="s">
-        <v>114</v>
+        <v>880</v>
       </c>
     </row>
     <row r="377" spans="1:27">
       <c r="A377" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B377" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="C377">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="D377">
-        <v>301</v>
+        <v>221</v>
       </c>
       <c r="E377" t="s">
-        <v>865</v>
-[...8 lines deleted...]
-        <v>30</v>
+        <v>881</v>
       </c>
       <c r="I377">
-        <v>11000.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>10000.0</v>
       </c>
       <c r="L377">
         <v>0.0</v>
       </c>
       <c r="M377">
         <v>0.0</v>
       </c>
-      <c r="O377" t="s">
-        <v>32</v>
+      <c r="N377" t="s">
+        <v>38</v>
       </c>
       <c r="P377" t="s">
         <v>16</v>
       </c>
       <c r="Q377" t="s">
-        <v>866</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>49</v>
       </c>
       <c r="S377" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="V377">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W377" t="s">
         <v>81</v>
       </c>
       <c r="X377" t="s">
         <v>38</v>
       </c>
-      <c r="Z377" s="1"/>
+      <c r="Z377" s="1" t="s">
+        <v>882</v>
+      </c>
       <c r="AA377" t="s">
-        <v>266</v>
+        <v>82</v>
       </c>
     </row>
     <row r="378" spans="1:27">
       <c r="A378" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B378" t="s">
-        <v>115</v>
+        <v>67</v>
       </c>
       <c r="C378">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="D378">
-        <v>301</v>
+        <v>224</v>
       </c>
       <c r="E378" t="s">
-        <v>867</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>883</v>
       </c>
       <c r="H378" t="s">
         <v>30</v>
       </c>
       <c r="I378">
-        <v>5500.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>10000.0</v>
       </c>
       <c r="L378">
         <v>0.0</v>
       </c>
       <c r="M378">
         <v>0.0</v>
       </c>
-      <c r="O378" t="s">
-        <v>32</v>
+      <c r="N378" t="s">
+        <v>38</v>
       </c>
       <c r="P378" t="s">
         <v>111</v>
       </c>
       <c r="Q378" t="s">
         <v>119</v>
       </c>
-      <c r="R378" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S378" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="V378">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W378" t="s">
         <v>37</v>
       </c>
       <c r="X378" t="s">
         <v>38</v>
       </c>
-      <c r="Z378" s="1"/>
+      <c r="Z378" s="1" t="s">
+        <v>884</v>
+      </c>
       <c r="AA378" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
     </row>
     <row r="379" spans="1:27">
       <c r="A379" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B379" t="s">
-        <v>115</v>
+        <v>67</v>
       </c>
       <c r="C379">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="D379">
-        <v>301</v>
+        <v>224</v>
       </c>
       <c r="E379" t="s">
-        <v>149</v>
-[...8 lines deleted...]
-        <v>30</v>
+        <v>885</v>
       </c>
       <c r="I379">
-        <v>6500.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>8000.0</v>
       </c>
       <c r="L379">
         <v>0.0</v>
       </c>
       <c r="M379">
         <v>0.0</v>
       </c>
+      <c r="N379" t="s">
+        <v>38</v>
+      </c>
       <c r="O379" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P379" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q379" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>80</v>
       </c>
       <c r="S379" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="V379">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W379" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X379" t="s">
         <v>38</v>
       </c>
-      <c r="Z379" s="1"/>
+      <c r="Z379" s="1" t="s">
+        <v>886</v>
+      </c>
       <c r="AA379" t="s">
-        <v>114</v>
+        <v>56</v>
       </c>
     </row>
     <row r="380" spans="1:27">
       <c r="A380" t="s">
-        <v>868</v>
+        <v>27</v>
       </c>
       <c r="B380" t="s">
         <v>108</v>
       </c>
       <c r="C380">
         <v>300</v>
       </c>
       <c r="D380">
         <v>301</v>
       </c>
       <c r="E380" t="s">
-        <v>869</v>
+        <v>887</v>
+      </c>
+      <c r="F380">
+        <v>2011</v>
       </c>
       <c r="G380" t="s">
         <v>134</v>
       </c>
       <c r="H380" t="s">
-        <v>30</v>
+        <v>230</v>
       </c>
       <c r="I380">
-        <v>10000.0</v>
+        <v>6500.0</v>
       </c>
       <c r="K380" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L380">
         <v>0.0</v>
       </c>
       <c r="M380">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="O380" t="s">
         <v>32</v>
       </c>
       <c r="P380" t="s">
         <v>16</v>
       </c>
       <c r="Q380" t="s">
-        <v>96</v>
+        <v>146</v>
       </c>
       <c r="R380" t="s">
-        <v>43</v>
+        <v>112</v>
       </c>
       <c r="S380" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U380" t="s">
+        <v>888</v>
       </c>
       <c r="V380">
         <v>2025</v>
       </c>
       <c r="W380" t="s">
         <v>37</v>
       </c>
       <c r="X380" t="s">
         <v>38</v>
       </c>
       <c r="Z380" s="1" t="s">
-        <v>870</v>
+        <v>889</v>
       </c>
       <c r="AA380" t="s">
-        <v>871</v>
+        <v>114</v>
       </c>
     </row>
     <row r="381" spans="1:27">
       <c r="A381" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B381" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="C381">
         <v>300</v>
       </c>
       <c r="D381">
         <v>301</v>
       </c>
       <c r="E381" t="s">
-        <v>117</v>
+        <v>890</v>
+      </c>
+      <c r="F381">
+        <v>2011</v>
+      </c>
+      <c r="G381" t="s">
+        <v>41</v>
+      </c>
+      <c r="H381" t="s">
+        <v>30</v>
       </c>
       <c r="I381">
-        <v>45000.0</v>
+        <v>11000.0</v>
+      </c>
+      <c r="K381" t="s">
+        <v>31</v>
       </c>
       <c r="L381">
         <v>0.0</v>
       </c>
       <c r="M381">
         <v>0.0</v>
       </c>
-      <c r="N381" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O381" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="P381" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="Q381" t="s">
-        <v>34</v>
+        <v>891</v>
+      </c>
+      <c r="R381" t="s">
+        <v>112</v>
       </c>
       <c r="S381" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="V381">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W381" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X381" t="s">
         <v>38</v>
       </c>
-      <c r="Z381" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z381" s="1"/>
       <c r="AA381" t="s">
-        <v>86</v>
+        <v>268</v>
       </c>
     </row>
     <row r="382" spans="1:27">
       <c r="A382" t="s">
-        <v>872</v>
+        <v>27</v>
       </c>
       <c r="B382" t="s">
-        <v>711</v>
+        <v>115</v>
       </c>
       <c r="C382">
-        <v>100</v>
+        <v>300</v>
       </c>
       <c r="D382">
         <v>301</v>
       </c>
       <c r="E382" t="s">
-        <v>873</v>
+        <v>892</v>
+      </c>
+      <c r="F382">
+        <v>2011</v>
+      </c>
+      <c r="G382" t="s">
+        <v>150</v>
       </c>
       <c r="H382" t="s">
-        <v>162</v>
+        <v>30</v>
       </c>
       <c r="I382">
-        <v>0.0</v>
+        <v>5500.0</v>
       </c>
       <c r="K382" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L382">
         <v>0.0</v>
       </c>
       <c r="M382">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="O382" t="s">
         <v>32</v>
       </c>
       <c r="P382" t="s">
         <v>111</v>
       </c>
+      <c r="Q382" t="s">
+        <v>119</v>
+      </c>
+      <c r="R382" t="s">
+        <v>35</v>
+      </c>
       <c r="S382" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>874</v>
+        <v>36</v>
+      </c>
+      <c r="V382">
+        <v>2025</v>
       </c>
       <c r="W382" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X382" t="s">
         <v>38</v>
       </c>
-      <c r="Z382" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z382" s="1"/>
       <c r="AA382" t="s">
-        <v>876</v>
+        <v>114</v>
       </c>
     </row>
     <row r="383" spans="1:27">
       <c r="A383" t="s">
         <v>27</v>
       </c>
       <c r="B383" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="C383">
         <v>300</v>
       </c>
       <c r="D383">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="E383" t="s">
-        <v>877</v>
+        <v>149</v>
       </c>
       <c r="F383">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="G383" t="s">
-        <v>29</v>
+        <v>150</v>
       </c>
       <c r="H383" t="s">
-        <v>185</v>
+        <v>30</v>
       </c>
       <c r="I383">
-        <v>15000.0</v>
+        <v>6500.0</v>
       </c>
       <c r="K383" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L383">
-        <v>57740.73</v>
+        <v>0.0</v>
       </c>
       <c r="M383">
-        <v>-42740.73</v>
+        <v>0.0</v>
       </c>
       <c r="O383" t="s">
         <v>32</v>
       </c>
       <c r="P383" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q383" t="s">
-        <v>58</v>
+        <v>119</v>
       </c>
       <c r="R383" t="s">
-        <v>112</v>
+        <v>43</v>
       </c>
       <c r="S383" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>878</v>
+        <v>36</v>
       </c>
       <c r="V383">
         <v>2025</v>
       </c>
       <c r="W383" t="s">
         <v>37</v>
       </c>
       <c r="X383" t="s">
         <v>38</v>
       </c>
       <c r="Z383" s="1"/>
       <c r="AA383" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="384" spans="1:27">
       <c r="A384" t="s">
-        <v>27</v>
+        <v>893</v>
       </c>
       <c r="B384" t="s">
         <v>108</v>
       </c>
       <c r="C384">
         <v>300</v>
       </c>
       <c r="D384">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="E384" t="s">
-        <v>879</v>
-[...2 lines deleted...]
-        <v>2017</v>
+        <v>894</v>
       </c>
       <c r="G384" t="s">
-        <v>29</v>
+        <v>134</v>
       </c>
       <c r="H384" t="s">
         <v>30</v>
       </c>
       <c r="I384">
-        <v>7500.0</v>
+        <v>10000.0</v>
       </c>
       <c r="K384" t="s">
         <v>31</v>
       </c>
       <c r="L384">
         <v>0.0</v>
       </c>
       <c r="M384">
         <v>0.0</v>
       </c>
+      <c r="N384" t="s">
+        <v>38</v>
+      </c>
       <c r="O384" t="s">
         <v>32</v>
       </c>
       <c r="P384" t="s">
         <v>16</v>
       </c>
       <c r="Q384" t="s">
         <v>96</v>
       </c>
       <c r="R384" t="s">
-        <v>112</v>
+        <v>43</v>
       </c>
       <c r="S384" t="s">
         <v>36</v>
       </c>
       <c r="V384">
         <v>2025</v>
       </c>
       <c r="W384" t="s">
         <v>37</v>
       </c>
       <c r="X384" t="s">
         <v>38</v>
       </c>
-      <c r="Z384" s="1"/>
+      <c r="Z384" s="1" t="s">
+        <v>895</v>
+      </c>
       <c r="AA384" t="s">
-        <v>114</v>
+        <v>896</v>
       </c>
     </row>
     <row r="385" spans="1:27">
       <c r="A385" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B385" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="C385">
         <v>300</v>
       </c>
       <c r="D385">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="E385" t="s">
-        <v>149</v>
-[...8 lines deleted...]
-        <v>30</v>
+        <v>117</v>
       </c>
       <c r="I385">
-        <v>6500.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>45000.0</v>
       </c>
       <c r="L385">
         <v>0.0</v>
       </c>
       <c r="M385">
         <v>0.0</v>
       </c>
+      <c r="N385" t="s">
+        <v>38</v>
+      </c>
       <c r="O385" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P385" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="Q385" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="S385" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="V385">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W385" t="s">
         <v>37</v>
       </c>
       <c r="X385" t="s">
         <v>38</v>
       </c>
-      <c r="Z385" s="1"/>
+      <c r="Z385" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="AA385" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
     </row>
     <row r="386" spans="1:27">
       <c r="A386" t="s">
-        <v>27</v>
+        <v>897</v>
       </c>
       <c r="B386" t="s">
-        <v>108</v>
+        <v>728</v>
       </c>
       <c r="C386">
-        <v>300</v>
+        <v>100</v>
       </c>
       <c r="D386">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="E386" t="s">
-        <v>880</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>898</v>
       </c>
       <c r="H386" t="s">
-        <v>30</v>
+        <v>161</v>
       </c>
       <c r="I386">
-        <v>12500.0</v>
+        <v>0.0</v>
       </c>
       <c r="K386" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L386">
         <v>0.0</v>
       </c>
       <c r="M386">
         <v>0.0</v>
+      </c>
+      <c r="N386" t="s">
+        <v>38</v>
       </c>
       <c r="O386" t="s">
         <v>32</v>
       </c>
       <c r="P386" t="s">
         <v>111</v>
       </c>
-      <c r="Q386" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S386" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>2025</v>
+        <v>131</v>
+      </c>
+      <c r="U386" t="s">
+        <v>899</v>
       </c>
       <c r="W386" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X386" t="s">
         <v>38</v>
       </c>
-      <c r="Z386" s="1"/>
+      <c r="Z386" s="1" t="s">
+        <v>900</v>
+      </c>
       <c r="AA386" t="s">
-        <v>114</v>
+        <v>901</v>
       </c>
     </row>
     <row r="387" spans="1:27">
       <c r="A387" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B387" t="s">
-        <v>67</v>
+        <v>108</v>
       </c>
       <c r="C387">
         <v>300</v>
       </c>
       <c r="D387">
         <v>302</v>
       </c>
       <c r="E387" t="s">
-        <v>881</v>
+        <v>902</v>
+      </c>
+      <c r="F387">
+        <v>2017</v>
+      </c>
+      <c r="G387" t="s">
+        <v>29</v>
       </c>
       <c r="H387" t="s">
-        <v>140</v>
+        <v>183</v>
       </c>
       <c r="I387">
-        <v>19300.0</v>
+        <v>15000.0</v>
       </c>
       <c r="K387" t="s">
         <v>130</v>
       </c>
       <c r="L387">
-        <v>19419.35</v>
+        <v>57740.73</v>
       </c>
       <c r="M387">
-        <v>-119.35</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>-42740.73</v>
       </c>
       <c r="O387" t="s">
-        <v>181</v>
+        <v>32</v>
       </c>
       <c r="P387" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q387" t="s">
-        <v>119</v>
+        <v>58</v>
       </c>
       <c r="R387" t="s">
-        <v>181</v>
+        <v>112</v>
       </c>
       <c r="S387" t="s">
         <v>131</v>
       </c>
       <c r="U387" t="s">
-        <v>882</v>
+        <v>903</v>
       </c>
       <c r="V387">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W387" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X387" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="Z387" s="1"/>
       <c r="AA387" t="s">
-        <v>883</v>
+        <v>114</v>
       </c>
     </row>
     <row r="388" spans="1:27">
       <c r="A388" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B388" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="C388">
         <v>300</v>
       </c>
       <c r="D388">
         <v>302</v>
       </c>
       <c r="E388" t="s">
-        <v>117</v>
+        <v>904</v>
+      </c>
+      <c r="F388">
+        <v>2017</v>
+      </c>
+      <c r="G388" t="s">
+        <v>29</v>
+      </c>
+      <c r="H388" t="s">
+        <v>30</v>
       </c>
       <c r="I388">
-        <v>45000.0</v>
+        <v>7500.0</v>
+      </c>
+      <c r="K388" t="s">
+        <v>31</v>
       </c>
       <c r="L388">
         <v>0.0</v>
       </c>
       <c r="M388">
         <v>0.0</v>
       </c>
-      <c r="N388" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O388" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="P388" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="Q388" t="s">
-        <v>34</v>
+        <v>96</v>
+      </c>
+      <c r="R388" t="s">
+        <v>112</v>
       </c>
       <c r="S388" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="V388">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W388" t="s">
         <v>37</v>
       </c>
       <c r="X388" t="s">
         <v>38</v>
       </c>
-      <c r="Z388" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z388" s="1"/>
       <c r="AA388" t="s">
-        <v>86</v>
+        <v>114</v>
       </c>
     </row>
     <row r="389" spans="1:27">
       <c r="A389" t="s">
         <v>27</v>
       </c>
       <c r="B389" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="C389">
         <v>300</v>
       </c>
       <c r="D389">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="E389" t="s">
-        <v>884</v>
+        <v>149</v>
       </c>
       <c r="F389">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="G389" t="s">
-        <v>134</v>
+        <v>150</v>
       </c>
       <c r="H389" t="s">
-        <v>162</v>
+        <v>30</v>
       </c>
       <c r="I389">
-        <v>12000.0</v>
+        <v>6500.0</v>
       </c>
       <c r="K389" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L389">
-        <v>14010.87</v>
+        <v>0.0</v>
       </c>
       <c r="M389">
-        <v>-2010.87</v>
+        <v>0.0</v>
       </c>
       <c r="O389" t="s">
         <v>32</v>
       </c>
       <c r="P389" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q389" t="s">
-        <v>135</v>
+        <v>119</v>
       </c>
       <c r="R389" t="s">
-        <v>112</v>
+        <v>43</v>
       </c>
       <c r="S389" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>885</v>
+        <v>36</v>
       </c>
       <c r="V389">
         <v>2025</v>
       </c>
       <c r="W389" t="s">
         <v>37</v>
       </c>
       <c r="X389" t="s">
         <v>38</v>
       </c>
-      <c r="Z389" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z389" s="1"/>
       <c r="AA389" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="390" spans="1:27">
       <c r="A390" t="s">
         <v>27</v>
       </c>
       <c r="B390" t="s">
-        <v>28</v>
+        <v>108</v>
       </c>
       <c r="C390">
         <v>300</v>
       </c>
       <c r="D390">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="E390" t="s">
-        <v>887</v>
+        <v>905</v>
       </c>
       <c r="F390">
         <v>2016</v>
       </c>
       <c r="G390" t="s">
-        <v>41</v>
+        <v>150</v>
       </c>
       <c r="H390" t="s">
         <v>30</v>
       </c>
       <c r="I390">
-        <v>3200.0</v>
+        <v>12500.0</v>
       </c>
       <c r="K390" t="s">
         <v>31</v>
       </c>
       <c r="L390">
         <v>0.0</v>
       </c>
       <c r="M390">
         <v>0.0</v>
       </c>
       <c r="O390" t="s">
         <v>32</v>
       </c>
       <c r="P390" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
       <c r="Q390" t="s">
-        <v>34</v>
+        <v>80</v>
       </c>
       <c r="R390" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="S390" t="s">
         <v>36</v>
       </c>
       <c r="V390">
         <v>2025</v>
       </c>
       <c r="W390" t="s">
         <v>37</v>
       </c>
       <c r="X390" t="s">
         <v>38</v>
       </c>
-      <c r="Z390" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z390" s="1"/>
       <c r="AA390" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="391" spans="1:27">
       <c r="A391" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B391" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="C391">
         <v>300</v>
       </c>
       <c r="D391">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="E391" t="s">
-        <v>889</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>906</v>
       </c>
       <c r="H391" t="s">
-        <v>232</v>
+        <v>140</v>
       </c>
       <c r="I391">
-        <v>9000.0</v>
+        <v>19300.0</v>
       </c>
       <c r="K391" t="s">
         <v>130</v>
       </c>
       <c r="L391">
-        <v>8700.0</v>
+        <v>19419.35</v>
       </c>
       <c r="M391">
-        <v>300.0</v>
+        <v>-119.35</v>
+      </c>
+      <c r="N391" t="s">
+        <v>38</v>
       </c>
       <c r="O391" t="s">
-        <v>32</v>
+        <v>179</v>
       </c>
       <c r="P391" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q391" t="s">
-        <v>96</v>
+        <v>119</v>
       </c>
       <c r="R391" t="s">
-        <v>112</v>
+        <v>179</v>
       </c>
       <c r="S391" t="s">
         <v>131</v>
       </c>
       <c r="U391" t="s">
-        <v>890</v>
+        <v>907</v>
       </c>
       <c r="V391">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W391" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X391" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="Z391" s="1"/>
       <c r="AA391" t="s">
-        <v>114</v>
+        <v>908</v>
       </c>
     </row>
     <row r="392" spans="1:27">
       <c r="A392" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B392" t="s">
-        <v>28</v>
+        <v>88</v>
       </c>
       <c r="C392">
         <v>300</v>
       </c>
       <c r="D392">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="E392" t="s">
-        <v>892</v>
-[...8 lines deleted...]
-        <v>206</v>
+        <v>117</v>
       </c>
       <c r="I392">
-        <v>7500.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>45000.0</v>
       </c>
       <c r="L392">
-        <v>11660.61</v>
+        <v>0.0</v>
       </c>
       <c r="M392">
-        <v>-4160.61</v>
+        <v>0.0</v>
+      </c>
+      <c r="N392" t="s">
+        <v>38</v>
       </c>
       <c r="O392" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P392" t="s">
         <v>33</v>
       </c>
       <c r="Q392" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>34</v>
       </c>
       <c r="S392" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>893</v>
+        <v>50</v>
       </c>
       <c r="V392">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W392" t="s">
         <v>37</v>
       </c>
       <c r="X392" t="s">
         <v>38</v>
       </c>
       <c r="Z392" s="1" t="s">
-        <v>894</v>
+        <v>60</v>
       </c>
       <c r="AA392" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
     </row>
     <row r="393" spans="1:27">
       <c r="A393" t="s">
         <v>27</v>
       </c>
       <c r="B393" t="s">
-        <v>821</v>
+        <v>108</v>
       </c>
       <c r="C393">
         <v>300</v>
       </c>
       <c r="D393">
         <v>303</v>
       </c>
       <c r="E393" t="s">
-        <v>895</v>
+        <v>909</v>
       </c>
       <c r="F393">
         <v>2016</v>
       </c>
       <c r="G393" t="s">
-        <v>150</v>
+        <v>134</v>
       </c>
       <c r="H393" t="s">
-        <v>294</v>
+        <v>161</v>
       </c>
       <c r="I393">
-        <v>15000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="K393" t="s">
         <v>130</v>
       </c>
       <c r="L393">
-        <v>10282.3</v>
+        <v>14010.87</v>
       </c>
       <c r="M393">
-        <v>4717.7</v>
+        <v>-2010.87</v>
       </c>
       <c r="O393" t="s">
         <v>32</v>
       </c>
       <c r="P393" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q393" t="s">
-        <v>119</v>
+        <v>135</v>
       </c>
       <c r="R393" t="s">
-        <v>181</v>
+        <v>112</v>
       </c>
       <c r="S393" t="s">
         <v>131</v>
       </c>
       <c r="U393" t="s">
-        <v>896</v>
+        <v>910</v>
       </c>
       <c r="V393">
         <v>2025</v>
       </c>
       <c r="W393" t="s">
         <v>37</v>
       </c>
       <c r="X393" t="s">
         <v>38</v>
       </c>
-      <c r="Z393" s="1"/>
+      <c r="Z393" s="1" t="s">
+        <v>911</v>
+      </c>
       <c r="AA393" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="394" spans="1:27">
       <c r="A394" t="s">
         <v>27</v>
       </c>
       <c r="B394" t="s">
-        <v>115</v>
+        <v>28</v>
       </c>
       <c r="C394">
         <v>300</v>
       </c>
       <c r="D394">
         <v>303</v>
       </c>
       <c r="E394" t="s">
-        <v>897</v>
+        <v>912</v>
       </c>
       <c r="F394">
         <v>2016</v>
       </c>
       <c r="G394" t="s">
-        <v>150</v>
+        <v>41</v>
       </c>
       <c r="H394" t="s">
-        <v>294</v>
+        <v>30</v>
       </c>
       <c r="I394">
-        <v>33000.0</v>
+        <v>3200.0</v>
       </c>
       <c r="K394" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L394">
         <v>0.0</v>
       </c>
       <c r="M394">
         <v>0.0</v>
       </c>
       <c r="O394" t="s">
         <v>32</v>
       </c>
       <c r="P394" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="Q394" t="s">
-        <v>80</v>
+        <v>34</v>
       </c>
       <c r="R394" t="s">
-        <v>35</v>
+        <v>179</v>
       </c>
       <c r="S394" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>898</v>
+        <v>36</v>
       </c>
       <c r="V394">
         <v>2025</v>
       </c>
       <c r="W394" t="s">
         <v>37</v>
       </c>
       <c r="X394" t="s">
         <v>38</v>
       </c>
-      <c r="Z394" s="1"/>
+      <c r="Z394" s="1" t="s">
+        <v>913</v>
+      </c>
       <c r="AA394" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="395" spans="1:27">
       <c r="A395" t="s">
         <v>27</v>
       </c>
       <c r="B395" t="s">
         <v>108</v>
       </c>
       <c r="C395">
         <v>300</v>
       </c>
       <c r="D395">
         <v>303</v>
       </c>
       <c r="E395" t="s">
-        <v>149</v>
+        <v>914</v>
       </c>
       <c r="F395">
         <v>2016</v>
       </c>
       <c r="G395" t="s">
         <v>150</v>
       </c>
       <c r="H395" t="s">
-        <v>30</v>
+        <v>230</v>
       </c>
       <c r="I395">
-        <v>6500.0</v>
+        <v>9000.0</v>
       </c>
       <c r="K395" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L395">
-        <v>0.0</v>
+        <v>8700.0</v>
       </c>
       <c r="M395">
-        <v>0.0</v>
+        <v>300.0</v>
       </c>
       <c r="O395" t="s">
         <v>32</v>
       </c>
       <c r="P395" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q395" t="s">
-        <v>119</v>
+        <v>96</v>
       </c>
       <c r="R395" t="s">
-        <v>43</v>
+        <v>112</v>
       </c>
       <c r="S395" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U395" t="s">
+        <v>915</v>
       </c>
       <c r="V395">
         <v>2025</v>
       </c>
       <c r="W395" t="s">
         <v>37</v>
       </c>
       <c r="X395" t="s">
         <v>38</v>
       </c>
-      <c r="Z395" s="1"/>
+      <c r="Z395" s="1" t="s">
+        <v>916</v>
+      </c>
       <c r="AA395" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="396" spans="1:27">
       <c r="A396" t="s">
         <v>27</v>
       </c>
       <c r="B396" t="s">
-        <v>821</v>
+        <v>28</v>
       </c>
       <c r="C396">
         <v>300</v>
       </c>
       <c r="D396">
         <v>303</v>
       </c>
       <c r="E396" t="s">
-        <v>899</v>
+        <v>917</v>
       </c>
       <c r="F396">
         <v>2016</v>
       </c>
       <c r="G396" t="s">
         <v>150</v>
       </c>
       <c r="H396" t="s">
-        <v>294</v>
+        <v>204</v>
       </c>
       <c r="I396">
-        <v>35000.0</v>
+        <v>7500.0</v>
       </c>
       <c r="K396" t="s">
         <v>130</v>
       </c>
       <c r="L396">
-        <v>40000.0</v>
+        <v>11660.61</v>
       </c>
       <c r="M396">
-        <v>-5000.0</v>
+        <v>-4160.61</v>
       </c>
       <c r="O396" t="s">
         <v>32</v>
       </c>
       <c r="P396" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="Q396" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="R396" t="s">
-        <v>35</v>
+        <v>179</v>
       </c>
       <c r="S396" t="s">
         <v>131</v>
       </c>
       <c r="U396" t="s">
-        <v>900</v>
+        <v>918</v>
       </c>
       <c r="V396">
         <v>2025</v>
       </c>
       <c r="W396" t="s">
         <v>37</v>
       </c>
       <c r="X396" t="s">
         <v>38</v>
       </c>
-      <c r="Z396" s="1"/>
+      <c r="Z396" s="1" t="s">
+        <v>919</v>
+      </c>
       <c r="AA396" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="397" spans="1:27">
       <c r="A397" t="s">
         <v>27</v>
       </c>
       <c r="B397" t="s">
-        <v>108</v>
+        <v>845</v>
       </c>
       <c r="C397">
-        <v>400</v>
+        <v>300</v>
       </c>
       <c r="D397">
-        <v>401</v>
+        <v>303</v>
       </c>
       <c r="E397" t="s">
-        <v>901</v>
+        <v>920</v>
       </c>
       <c r="F397">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="G397" t="s">
-        <v>29</v>
+        <v>150</v>
       </c>
       <c r="H397" t="s">
-        <v>329</v>
+        <v>296</v>
       </c>
       <c r="I397">
         <v>15000.0</v>
       </c>
       <c r="K397" t="s">
         <v>130</v>
       </c>
       <c r="L397">
-        <v>0.0</v>
+        <v>10282.3</v>
       </c>
       <c r="M397">
-        <v>0.0</v>
+        <v>4717.7</v>
       </c>
       <c r="O397" t="s">
         <v>32</v>
       </c>
       <c r="P397" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q397" t="s">
-        <v>58</v>
+        <v>119</v>
       </c>
       <c r="R397" t="s">
-        <v>112</v>
+        <v>179</v>
       </c>
       <c r="S397" t="s">
         <v>131</v>
       </c>
+      <c r="U397" t="s">
+        <v>921</v>
+      </c>
       <c r="V397">
         <v>2025</v>
       </c>
       <c r="W397" t="s">
         <v>37</v>
       </c>
       <c r="X397" t="s">
         <v>38</v>
       </c>
-      <c r="Z397" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z397" s="1"/>
       <c r="AA397" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="398" spans="1:27">
       <c r="A398" t="s">
         <v>27</v>
       </c>
       <c r="B398" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="C398">
-        <v>400</v>
+        <v>300</v>
       </c>
       <c r="D398">
-        <v>401</v>
+        <v>303</v>
       </c>
       <c r="E398" t="s">
-        <v>903</v>
+        <v>922</v>
       </c>
       <c r="F398">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="G398" t="s">
-        <v>134</v>
+        <v>150</v>
       </c>
       <c r="H398" t="s">
-        <v>30</v>
+        <v>296</v>
       </c>
       <c r="I398">
-        <v>3000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="K398" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L398">
         <v>0.0</v>
       </c>
       <c r="M398">
         <v>0.0</v>
       </c>
       <c r="O398" t="s">
         <v>32</v>
       </c>
       <c r="P398" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q398" t="s">
         <v>80</v>
       </c>
       <c r="R398" t="s">
-        <v>181</v>
+        <v>35</v>
       </c>
       <c r="S398" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U398" t="s">
+        <v>923</v>
       </c>
       <c r="V398">
         <v>2025</v>
       </c>
       <c r="W398" t="s">
         <v>37</v>
       </c>
       <c r="X398" t="s">
         <v>38</v>
       </c>
-      <c r="Z398" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z398" s="1"/>
       <c r="AA398" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="399" spans="1:27">
       <c r="A399" t="s">
         <v>27</v>
       </c>
       <c r="B399" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="C399">
-        <v>400</v>
+        <v>300</v>
       </c>
       <c r="D399">
-        <v>401</v>
+        <v>303</v>
       </c>
       <c r="E399" t="s">
-        <v>905</v>
+        <v>149</v>
       </c>
       <c r="F399">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="G399" t="s">
         <v>150</v>
       </c>
       <c r="H399" t="s">
-        <v>185</v>
+        <v>30</v>
       </c>
       <c r="I399">
-        <v>5600.0</v>
+        <v>6500.0</v>
       </c>
       <c r="K399" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L399">
         <v>0.0</v>
       </c>
       <c r="M399">
         <v>0.0</v>
       </c>
       <c r="O399" t="s">
         <v>32</v>
       </c>
       <c r="P399" t="s">
         <v>111</v>
       </c>
       <c r="Q399" t="s">
-        <v>203</v>
+        <v>119</v>
       </c>
       <c r="R399" t="s">
         <v>43</v>
       </c>
       <c r="S399" t="s">
-        <v>131</v>
+        <v>36</v>
       </c>
       <c r="V399">
         <v>2025</v>
       </c>
       <c r="W399" t="s">
         <v>37</v>
       </c>
       <c r="X399" t="s">
         <v>38</v>
       </c>
       <c r="Z399" s="1"/>
       <c r="AA399" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="400" spans="1:27">
       <c r="A400" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B400" t="s">
-        <v>67</v>
+        <v>845</v>
       </c>
       <c r="C400">
-        <v>400</v>
+        <v>300</v>
       </c>
       <c r="D400">
-        <v>401</v>
+        <v>303</v>
       </c>
       <c r="E400" t="s">
-        <v>906</v>
+        <v>924</v>
+      </c>
+      <c r="F400">
+        <v>2016</v>
+      </c>
+      <c r="G400" t="s">
+        <v>150</v>
+      </c>
+      <c r="H400" t="s">
+        <v>296</v>
       </c>
       <c r="I400">
-        <v>15500.0</v>
+        <v>35000.0</v>
+      </c>
+      <c r="K400" t="s">
+        <v>130</v>
       </c>
       <c r="L400">
-        <v>0.0</v>
+        <v>40000.0</v>
       </c>
       <c r="M400">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>-5000.0</v>
       </c>
       <c r="O400" t="s">
+        <v>32</v>
+      </c>
+      <c r="P400" t="s">
+        <v>111</v>
+      </c>
+      <c r="Q400" t="s">
+        <v>119</v>
+      </c>
+      <c r="R400" t="s">
         <v>35</v>
       </c>
-      <c r="P400" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S400" t="s">
-        <v>50</v>
+        <v>131</v>
+      </c>
+      <c r="U400" t="s">
+        <v>925</v>
       </c>
       <c r="V400">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W400" t="s">
         <v>37</v>
       </c>
       <c r="X400" t="s">
         <v>38</v>
       </c>
-      <c r="Z400" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z400" s="1"/>
       <c r="AA400" t="s">
-        <v>86</v>
+        <v>114</v>
       </c>
     </row>
     <row r="401" spans="1:27">
       <c r="A401" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B401" t="s">
-        <v>67</v>
+        <v>108</v>
       </c>
       <c r="C401">
         <v>400</v>
       </c>
       <c r="D401">
         <v>401</v>
       </c>
       <c r="E401" t="s">
-        <v>908</v>
+        <v>926</v>
+      </c>
+      <c r="F401">
+        <v>2019</v>
+      </c>
+      <c r="G401" t="s">
+        <v>29</v>
       </c>
       <c r="H401" t="s">
-        <v>140</v>
+        <v>332</v>
       </c>
       <c r="I401">
-        <v>13500.0</v>
+        <v>15000.0</v>
       </c>
       <c r="K401" t="s">
         <v>130</v>
       </c>
       <c r="L401">
-        <v>15038.03</v>
+        <v>0.0</v>
       </c>
       <c r="M401">
-        <v>-1538.03</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>0.0</v>
       </c>
       <c r="O401" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="P401" t="s">
         <v>16</v>
       </c>
       <c r="Q401" t="s">
-        <v>96</v>
+        <v>58</v>
       </c>
       <c r="R401" t="s">
-        <v>35</v>
+        <v>112</v>
       </c>
       <c r="S401" t="s">
         <v>131</v>
       </c>
-      <c r="T401" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="V401">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W401" t="s">
         <v>37</v>
       </c>
       <c r="X401" t="s">
         <v>38</v>
       </c>
       <c r="Z401" s="1" t="s">
-        <v>911</v>
+        <v>927</v>
       </c>
       <c r="AA401" t="s">
-        <v>912</v>
+        <v>114</v>
       </c>
     </row>
     <row r="402" spans="1:27">
       <c r="A402" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B402" t="s">
-        <v>67</v>
+        <v>108</v>
       </c>
       <c r="C402">
         <v>400</v>
       </c>
       <c r="D402">
         <v>401</v>
       </c>
       <c r="E402" t="s">
-        <v>913</v>
+        <v>928</v>
+      </c>
+      <c r="F402">
+        <v>2019</v>
+      </c>
+      <c r="G402" t="s">
+        <v>134</v>
+      </c>
+      <c r="H402" t="s">
+        <v>30</v>
       </c>
       <c r="I402">
-        <v>15000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="K402" t="s">
         <v>31</v>
       </c>
       <c r="L402">
         <v>0.0</v>
       </c>
       <c r="M402">
         <v>0.0</v>
       </c>
-      <c r="N402" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O402" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P402" t="s">
         <v>16</v>
       </c>
+      <c r="Q402" t="s">
+        <v>80</v>
+      </c>
+      <c r="R402" t="s">
+        <v>179</v>
+      </c>
       <c r="S402" t="s">
         <v>36</v>
       </c>
       <c r="V402">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W402" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X402" t="s">
         <v>38</v>
       </c>
       <c r="Z402" s="1" t="s">
-        <v>767</v>
+        <v>929</v>
       </c>
       <c r="AA402" t="s">
-        <v>914</v>
+        <v>114</v>
       </c>
     </row>
     <row r="403" spans="1:27">
       <c r="A403" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B403" t="s">
-        <v>67</v>
+        <v>115</v>
       </c>
       <c r="C403">
         <v>400</v>
       </c>
       <c r="D403">
         <v>401</v>
       </c>
       <c r="E403" t="s">
-        <v>915</v>
+        <v>930</v>
+      </c>
+      <c r="F403">
+        <v>2019</v>
+      </c>
+      <c r="G403" t="s">
+        <v>150</v>
+      </c>
+      <c r="H403" t="s">
+        <v>183</v>
       </c>
       <c r="I403">
-        <v>25000.0</v>
+        <v>5600.0</v>
+      </c>
+      <c r="K403" t="s">
+        <v>130</v>
       </c>
       <c r="L403">
         <v>0.0</v>
       </c>
       <c r="M403">
         <v>0.0</v>
       </c>
-      <c r="N403" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O403" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P403" t="s">
         <v>111</v>
       </c>
       <c r="Q403" t="s">
-        <v>119</v>
+        <v>201</v>
+      </c>
+      <c r="R403" t="s">
+        <v>43</v>
       </c>
       <c r="S403" t="s">
-        <v>50</v>
+        <v>131</v>
       </c>
       <c r="V403">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W403" t="s">
         <v>37</v>
       </c>
       <c r="X403" t="s">
         <v>38</v>
       </c>
-      <c r="Z403" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z403" s="1"/>
       <c r="AA403" t="s">
-        <v>86</v>
+        <v>114</v>
       </c>
     </row>
     <row r="404" spans="1:27">
       <c r="A404" t="s">
         <v>46</v>
       </c>
       <c r="B404" t="s">
         <v>67</v>
       </c>
       <c r="C404">
         <v>400</v>
       </c>
       <c r="D404">
         <v>401</v>
       </c>
       <c r="E404" t="s">
-        <v>917</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>931</v>
       </c>
       <c r="I404">
-        <v>18500.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>15500.0</v>
       </c>
       <c r="L404">
-        <v>26927.7</v>
+        <v>0.0</v>
       </c>
       <c r="M404">
-        <v>-8427.7</v>
+        <v>0.0</v>
       </c>
       <c r="N404" t="s">
         <v>38</v>
       </c>
       <c r="O404" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="P404" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="S404" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>918</v>
+        <v>50</v>
       </c>
       <c r="V404">
         <v>2026</v>
       </c>
       <c r="W404" t="s">
         <v>37</v>
       </c>
       <c r="X404" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="Z404" s="1" t="s">
-        <v>919</v>
+        <v>932</v>
       </c>
       <c r="AA404" t="s">
-        <v>920</v>
+        <v>86</v>
       </c>
     </row>
     <row r="405" spans="1:27">
       <c r="A405" t="s">
         <v>46</v>
       </c>
       <c r="B405" t="s">
         <v>67</v>
       </c>
       <c r="C405">
         <v>400</v>
       </c>
       <c r="D405">
         <v>401</v>
       </c>
       <c r="E405" t="s">
-        <v>921</v>
+        <v>933</v>
+      </c>
+      <c r="H405" t="s">
+        <v>140</v>
       </c>
       <c r="I405">
-        <v>6500.0</v>
+        <v>13500.0</v>
+      </c>
+      <c r="K405" t="s">
+        <v>130</v>
       </c>
       <c r="L405">
-        <v>0.0</v>
+        <v>15038.03</v>
       </c>
       <c r="M405">
-        <v>0.0</v>
+        <v>-1538.03</v>
       </c>
       <c r="N405" t="s">
         <v>38</v>
       </c>
       <c r="O405" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="P405" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q405" t="s">
-        <v>119</v>
+        <v>96</v>
+      </c>
+      <c r="R405" t="s">
+        <v>35</v>
       </c>
       <c r="S405" t="s">
-        <v>50</v>
+        <v>131</v>
+      </c>
+      <c r="T405" t="s">
+        <v>934</v>
+      </c>
+      <c r="U405" t="s">
+        <v>935</v>
       </c>
       <c r="V405">
         <v>2026</v>
       </c>
       <c r="W405" t="s">
         <v>37</v>
       </c>
       <c r="X405" t="s">
         <v>38</v>
       </c>
       <c r="Z405" s="1" t="s">
-        <v>922</v>
+        <v>936</v>
       </c>
       <c r="AA405" t="s">
-        <v>86</v>
+        <v>937</v>
       </c>
     </row>
     <row r="406" spans="1:27">
       <c r="A406" t="s">
         <v>46</v>
       </c>
       <c r="B406" t="s">
         <v>67</v>
       </c>
       <c r="C406">
         <v>400</v>
       </c>
       <c r="D406">
         <v>401</v>
       </c>
       <c r="E406" t="s">
-        <v>923</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>938</v>
       </c>
       <c r="I406">
-        <v>8000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="K406" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L406">
         <v>0.0</v>
       </c>
       <c r="M406">
         <v>0.0</v>
       </c>
       <c r="N406" t="s">
         <v>38</v>
       </c>
       <c r="O406" t="s">
         <v>43</v>
       </c>
       <c r="P406" t="s">
         <v>16</v>
       </c>
-      <c r="Q406" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S406" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="V406">
         <v>2026</v>
       </c>
       <c r="W406" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X406" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="Z406" s="1" t="s">
-        <v>924</v>
+        <v>790</v>
       </c>
       <c r="AA406" t="s">
-        <v>925</v>
+        <v>939</v>
       </c>
     </row>
     <row r="407" spans="1:27">
       <c r="A407" t="s">
         <v>46</v>
       </c>
       <c r="B407" t="s">
         <v>67</v>
       </c>
       <c r="C407">
         <v>400</v>
       </c>
       <c r="D407">
         <v>401</v>
       </c>
       <c r="E407" t="s">
-        <v>926</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>940</v>
       </c>
       <c r="I407">
-        <v>8200.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>25000.0</v>
       </c>
       <c r="L407">
-        <v>8118.75</v>
+        <v>0.0</v>
       </c>
       <c r="M407">
-        <v>81.25</v>
+        <v>0.0</v>
       </c>
       <c r="N407" t="s">
         <v>38</v>
       </c>
       <c r="O407" t="s">
-        <v>181</v>
+        <v>43</v>
       </c>
       <c r="P407" t="s">
         <v>111</v>
       </c>
       <c r="Q407" t="s">
         <v>119</v>
       </c>
       <c r="S407" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>927</v>
+        <v>50</v>
       </c>
       <c r="V407">
         <v>2026</v>
       </c>
       <c r="W407" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X407" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="Z407" s="1" t="s">
-        <v>928</v>
+        <v>941</v>
       </c>
       <c r="AA407" t="s">
-        <v>929</v>
+        <v>86</v>
       </c>
     </row>
     <row r="408" spans="1:27">
       <c r="A408" t="s">
-        <v>930</v>
+        <v>46</v>
       </c>
       <c r="B408" t="s">
-        <v>160</v>
+        <v>67</v>
       </c>
       <c r="C408">
         <v>400</v>
       </c>
       <c r="D408">
         <v>401</v>
       </c>
       <c r="E408" t="s">
-        <v>931</v>
-[...2 lines deleted...]
-        <v>2026</v>
+        <v>942</v>
       </c>
       <c r="H408" t="s">
-        <v>162</v>
+        <v>42</v>
       </c>
       <c r="I408">
-        <v>4485.62</v>
+        <v>18500.0</v>
       </c>
       <c r="K408" t="s">
         <v>130</v>
       </c>
       <c r="L408">
-        <v>3860.62</v>
+        <v>26927.7</v>
       </c>
       <c r="M408">
-        <v>625.0</v>
+        <v>-8427.7</v>
       </c>
       <c r="N408" t="s">
         <v>38</v>
       </c>
       <c r="O408" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P408" t="s">
         <v>111</v>
       </c>
-      <c r="R408" t="s">
-        <v>181</v>
+      <c r="Q408" t="s">
+        <v>119</v>
       </c>
       <c r="S408" t="s">
-        <v>932</v>
+        <v>131</v>
       </c>
       <c r="U408" t="s">
-        <v>933</v>
+        <v>943</v>
+      </c>
+      <c r="V408">
+        <v>2026</v>
       </c>
       <c r="W408" t="s">
         <v>37</v>
       </c>
       <c r="X408" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="Z408" s="1" t="s">
-        <v>934</v>
+        <v>944</v>
       </c>
       <c r="AA408" t="s">
-        <v>935</v>
+        <v>945</v>
       </c>
     </row>
     <row r="409" spans="1:27">
       <c r="A409" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B409" t="s">
-        <v>380</v>
+        <v>67</v>
       </c>
       <c r="C409">
         <v>400</v>
       </c>
       <c r="D409">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="E409" t="s">
-        <v>936</v>
-[...8 lines deleted...]
-        <v>937</v>
+        <v>946</v>
       </c>
       <c r="I409">
-        <v>4500.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>6500.0</v>
       </c>
       <c r="L409">
-        <v>8779.41</v>
+        <v>0.0</v>
       </c>
       <c r="M409">
-        <v>-4279.41</v>
+        <v>0.0</v>
+      </c>
+      <c r="N409" t="s">
+        <v>38</v>
       </c>
       <c r="O409" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P409" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q409" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="S409" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>938</v>
+        <v>50</v>
       </c>
       <c r="V409">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W409" t="s">
         <v>37</v>
       </c>
       <c r="X409" t="s">
         <v>38</v>
       </c>
       <c r="Z409" s="1" t="s">
-        <v>939</v>
+        <v>947</v>
       </c>
       <c r="AA409" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
     </row>
     <row r="410" spans="1:27">
       <c r="A410" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B410" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="C410">
         <v>400</v>
       </c>
       <c r="D410">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="E410" t="s">
-        <v>940</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>948</v>
       </c>
       <c r="H410" t="s">
-        <v>30</v>
+        <v>256</v>
       </c>
       <c r="I410">
-        <v>3850.0</v>
+        <v>8000.0</v>
       </c>
       <c r="K410" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L410">
         <v>0.0</v>
       </c>
       <c r="M410">
         <v>0.0</v>
       </c>
+      <c r="N410" t="s">
+        <v>38</v>
+      </c>
       <c r="O410" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P410" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="Q410" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>80</v>
       </c>
       <c r="S410" t="s">
-        <v>36</v>
+        <v>248</v>
+      </c>
+      <c r="U410" t="s">
+        <v>949</v>
       </c>
       <c r="V410">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W410" t="s">
         <v>37</v>
       </c>
       <c r="X410" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="Z410" s="1" t="s">
-        <v>941</v>
+        <v>950</v>
       </c>
       <c r="AA410" t="s">
-        <v>114</v>
+        <v>951</v>
       </c>
     </row>
     <row r="411" spans="1:27">
       <c r="A411" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B411" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="C411">
         <v>400</v>
       </c>
       <c r="D411">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="E411" t="s">
-        <v>942</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>952</v>
       </c>
       <c r="H411" t="s">
-        <v>943</v>
+        <v>296</v>
       </c>
       <c r="I411">
-        <v>2800.0</v>
+        <v>8200.0</v>
       </c>
       <c r="K411" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L411">
-        <v>0.0</v>
+        <v>8118.75</v>
       </c>
       <c r="M411">
-        <v>0.0</v>
+        <v>81.25</v>
+      </c>
+      <c r="N411" t="s">
+        <v>38</v>
       </c>
       <c r="O411" t="s">
-        <v>32</v>
+        <v>179</v>
       </c>
       <c r="P411" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
       <c r="Q411" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>119</v>
       </c>
       <c r="S411" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U411" t="s">
+        <v>953</v>
       </c>
       <c r="V411">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W411" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X411" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="Z411" s="1" t="s">
-        <v>944</v>
+        <v>954</v>
       </c>
       <c r="AA411" t="s">
-        <v>114</v>
+        <v>955</v>
       </c>
     </row>
     <row r="412" spans="1:27">
       <c r="A412" t="s">
-        <v>27</v>
+        <v>956</v>
       </c>
       <c r="B412" t="s">
-        <v>380</v>
+        <v>159</v>
       </c>
       <c r="C412">
         <v>400</v>
       </c>
       <c r="D412">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="E412" t="s">
-        <v>945</v>
+        <v>957</v>
       </c>
       <c r="F412">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>2026</v>
       </c>
       <c r="H412" t="s">
-        <v>30</v>
+        <v>161</v>
       </c>
       <c r="I412">
-        <v>4800.0</v>
+        <v>4485.62</v>
       </c>
       <c r="K412" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L412">
-        <v>0.0</v>
+        <v>6742.22</v>
       </c>
       <c r="M412">
-        <v>0.0</v>
+        <v>-2256.6</v>
+      </c>
+      <c r="N412" t="s">
+        <v>38</v>
       </c>
       <c r="O412" t="s">
         <v>32</v>
       </c>
       <c r="P412" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>111</v>
       </c>
       <c r="R412" t="s">
-        <v>112</v>
+        <v>179</v>
       </c>
       <c r="S412" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>2025</v>
+        <v>131</v>
+      </c>
+      <c r="U412" t="s">
+        <v>958</v>
       </c>
       <c r="W412" t="s">
         <v>37</v>
       </c>
       <c r="X412" t="s">
         <v>38</v>
       </c>
       <c r="Z412" s="1" t="s">
-        <v>946</v>
+        <v>959</v>
       </c>
       <c r="AA412" t="s">
-        <v>114</v>
+        <v>960</v>
       </c>
     </row>
     <row r="413" spans="1:27">
       <c r="A413" t="s">
         <v>27</v>
       </c>
       <c r="B413" t="s">
-        <v>115</v>
+        <v>385</v>
       </c>
       <c r="C413">
         <v>400</v>
       </c>
       <c r="D413">
         <v>402</v>
       </c>
       <c r="E413" t="s">
-        <v>149</v>
+        <v>961</v>
       </c>
       <c r="F413">
         <v>2020</v>
       </c>
       <c r="G413" t="s">
-        <v>150</v>
+        <v>29</v>
       </c>
       <c r="H413" t="s">
-        <v>30</v>
+        <v>962</v>
       </c>
       <c r="I413">
-        <v>6500.0</v>
+        <v>4500.0</v>
       </c>
       <c r="K413" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L413">
-        <v>0.0</v>
+        <v>8779.41</v>
       </c>
       <c r="M413">
-        <v>0.0</v>
+        <v>-4279.41</v>
       </c>
       <c r="O413" t="s">
         <v>32</v>
       </c>
       <c r="P413" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q413" t="s">
-        <v>119</v>
+        <v>146</v>
       </c>
       <c r="R413" t="s">
-        <v>43</v>
+        <v>112</v>
       </c>
       <c r="S413" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U413" t="s">
+        <v>963</v>
       </c>
       <c r="V413">
         <v>2025</v>
       </c>
       <c r="W413" t="s">
         <v>37</v>
       </c>
       <c r="X413" t="s">
         <v>38</v>
       </c>
-      <c r="Z413" s="1"/>
+      <c r="Z413" s="1" t="s">
+        <v>964</v>
+      </c>
       <c r="AA413" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="414" spans="1:27">
       <c r="A414" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B414" t="s">
-        <v>67</v>
+        <v>28</v>
       </c>
       <c r="C414">
         <v>400</v>
       </c>
       <c r="D414">
         <v>402</v>
       </c>
       <c r="E414" t="s">
-        <v>947</v>
+        <v>965</v>
+      </c>
+      <c r="F414">
+        <v>2020</v>
+      </c>
+      <c r="G414" t="s">
+        <v>29</v>
       </c>
       <c r="H414" t="s">
-        <v>140</v>
+        <v>30</v>
       </c>
       <c r="I414">
-        <v>12000.0</v>
+        <v>3850.0</v>
       </c>
       <c r="K414" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L414">
         <v>0.0</v>
       </c>
       <c r="M414">
         <v>0.0</v>
       </c>
-      <c r="N414" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O414" t="s">
-        <v>181</v>
+        <v>32</v>
       </c>
       <c r="P414" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="Q414" t="s">
-        <v>119</v>
+        <v>122</v>
+      </c>
+      <c r="R414" t="s">
+        <v>43</v>
       </c>
       <c r="S414" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>948</v>
+        <v>36</v>
       </c>
       <c r="V414">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W414" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X414" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="Z414" s="1" t="s">
-        <v>949</v>
+        <v>966</v>
       </c>
       <c r="AA414" t="s">
-        <v>950</v>
+        <v>114</v>
       </c>
     </row>
     <row r="415" spans="1:27">
       <c r="A415" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B415" t="s">
-        <v>67</v>
+        <v>28</v>
       </c>
       <c r="C415">
         <v>400</v>
       </c>
       <c r="D415">
         <v>402</v>
       </c>
       <c r="E415" t="s">
-        <v>764</v>
+        <v>967</v>
+      </c>
+      <c r="F415">
+        <v>2020</v>
+      </c>
+      <c r="G415" t="s">
+        <v>29</v>
+      </c>
+      <c r="H415" t="s">
+        <v>968</v>
       </c>
       <c r="I415">
-        <v>6500.0</v>
+        <v>2800.0</v>
+      </c>
+      <c r="K415" t="s">
+        <v>31</v>
       </c>
       <c r="L415">
         <v>0.0</v>
       </c>
       <c r="M415">
         <v>0.0</v>
       </c>
-      <c r="N415" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O415" t="s">
+        <v>32</v>
+      </c>
+      <c r="P415" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q415" t="s">
+        <v>122</v>
+      </c>
+      <c r="R415" t="s">
         <v>43</v>
       </c>
-      <c r="P415" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S415" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="V415">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W415" t="s">
         <v>37</v>
       </c>
       <c r="X415" t="s">
         <v>38</v>
       </c>
       <c r="Z415" s="1" t="s">
-        <v>951</v>
+        <v>969</v>
       </c>
       <c r="AA415" t="s">
-        <v>86</v>
+        <v>114</v>
       </c>
     </row>
     <row r="416" spans="1:27">
       <c r="A416" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B416" t="s">
-        <v>67</v>
+        <v>385</v>
       </c>
       <c r="C416">
         <v>400</v>
       </c>
       <c r="D416">
         <v>402</v>
       </c>
       <c r="E416" t="s">
-        <v>139</v>
+        <v>970</v>
+      </c>
+      <c r="F416">
+        <v>2020</v>
+      </c>
+      <c r="G416" t="s">
+        <v>134</v>
       </c>
       <c r="H416" t="s">
-        <v>140</v>
+        <v>30</v>
       </c>
       <c r="I416">
-        <v>15507.0</v>
+        <v>4800.0</v>
       </c>
       <c r="K416" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L416">
-        <v>14736.49</v>
+        <v>0.0</v>
       </c>
       <c r="M416">
-        <v>770.51</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>0.0</v>
       </c>
       <c r="O416" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="P416" t="s">
         <v>16</v>
       </c>
       <c r="Q416" t="s">
-        <v>96</v>
+        <v>221</v>
       </c>
       <c r="R416" t="s">
-        <v>35</v>
+        <v>112</v>
       </c>
       <c r="S416" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>952</v>
+        <v>36</v>
       </c>
       <c r="V416">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W416" t="s">
         <v>37</v>
       </c>
       <c r="X416" t="s">
         <v>38</v>
       </c>
       <c r="Z416" s="1" t="s">
-        <v>953</v>
+        <v>971</v>
       </c>
       <c r="AA416" t="s">
-        <v>954</v>
+        <v>114</v>
       </c>
     </row>
     <row r="417" spans="1:27">
       <c r="A417" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B417" t="s">
-        <v>67</v>
+        <v>115</v>
       </c>
       <c r="C417">
         <v>400</v>
       </c>
       <c r="D417">
         <v>402</v>
       </c>
       <c r="E417" t="s">
-        <v>955</v>
+        <v>149</v>
+      </c>
+      <c r="F417">
+        <v>2020</v>
+      </c>
+      <c r="G417" t="s">
+        <v>150</v>
       </c>
       <c r="H417" t="s">
-        <v>294</v>
+        <v>30</v>
       </c>
       <c r="I417">
-        <v>15000.0</v>
+        <v>6500.0</v>
       </c>
       <c r="K417" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L417">
         <v>0.0</v>
       </c>
       <c r="M417">
         <v>0.0</v>
       </c>
-      <c r="N417" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O417" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P417" t="s">
         <v>111</v>
       </c>
       <c r="Q417" t="s">
         <v>119</v>
       </c>
+      <c r="R417" t="s">
+        <v>43</v>
+      </c>
       <c r="S417" t="s">
         <v>36</v>
       </c>
       <c r="V417">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W417" t="s">
         <v>37</v>
       </c>
       <c r="X417" t="s">
         <v>38</v>
       </c>
-      <c r="Z417" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z417" s="1"/>
       <c r="AA417" t="s">
-        <v>957</v>
+        <v>114</v>
       </c>
     </row>
     <row r="418" spans="1:27">
       <c r="A418" t="s">
         <v>46</v>
       </c>
       <c r="B418" t="s">
         <v>67</v>
       </c>
       <c r="C418">
         <v>400</v>
       </c>
       <c r="D418">
         <v>402</v>
       </c>
       <c r="E418" t="s">
-        <v>958</v>
+        <v>972</v>
+      </c>
+      <c r="H418" t="s">
+        <v>140</v>
       </c>
       <c r="I418">
-        <v>7500.0</v>
+        <v>12000.0</v>
+      </c>
+      <c r="K418" t="s">
+        <v>130</v>
       </c>
       <c r="L418">
         <v>0.0</v>
       </c>
       <c r="M418">
         <v>0.0</v>
       </c>
       <c r="N418" t="s">
         <v>38</v>
       </c>
       <c r="O418" t="s">
-        <v>43</v>
+        <v>179</v>
       </c>
       <c r="P418" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q418" t="s">
-        <v>80</v>
+        <v>119</v>
       </c>
       <c r="S418" t="s">
-        <v>50</v>
+        <v>131</v>
+      </c>
+      <c r="U418" t="s">
+        <v>973</v>
       </c>
       <c r="V418">
         <v>2026</v>
       </c>
       <c r="W418" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="X418" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="Z418" s="1" t="s">
-        <v>959</v>
+        <v>974</v>
       </c>
       <c r="AA418" t="s">
-        <v>82</v>
+        <v>975</v>
       </c>
     </row>
     <row r="419" spans="1:27">
       <c r="A419" t="s">
-        <v>960</v>
+        <v>46</v>
       </c>
       <c r="B419" t="s">
-        <v>160</v>
+        <v>67</v>
       </c>
       <c r="C419">
         <v>400</v>
       </c>
       <c r="D419">
         <v>402</v>
       </c>
       <c r="E419" t="s">
-        <v>961</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>787</v>
       </c>
       <c r="I419">
-        <v>16000.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>6500.0</v>
       </c>
       <c r="L419">
         <v>0.0</v>
       </c>
       <c r="M419">
         <v>0.0</v>
       </c>
       <c r="N419" t="s">
         <v>38</v>
       </c>
       <c r="O419" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P419" t="s">
         <v>111</v>
       </c>
       <c r="Q419" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>119</v>
       </c>
       <c r="S419" t="s">
-        <v>31</v>
+        <v>50</v>
+      </c>
+      <c r="V419">
+        <v>2026</v>
       </c>
       <c r="W419" t="s">
         <v>37</v>
       </c>
       <c r="X419" t="s">
         <v>38</v>
       </c>
-      <c r="Z419" s="1"/>
+      <c r="Z419" s="1" t="s">
+        <v>976</v>
+      </c>
       <c r="AA419" t="s">
-        <v>960</v>
+        <v>86</v>
       </c>
     </row>
     <row r="420" spans="1:27">
       <c r="A420" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B420" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="C420">
         <v>400</v>
       </c>
       <c r="D420">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="E420" t="s">
-        <v>962</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>139</v>
       </c>
       <c r="H420" t="s">
-        <v>30</v>
+        <v>140</v>
       </c>
       <c r="I420">
-        <v>2800.0</v>
+        <v>15507.0</v>
       </c>
       <c r="K420" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L420">
-        <v>0.0</v>
+        <v>14736.49</v>
       </c>
       <c r="M420">
-        <v>0.0</v>
+        <v>770.51</v>
+      </c>
+      <c r="N420" t="s">
+        <v>38</v>
       </c>
       <c r="O420" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P420" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="Q420" t="s">
-        <v>122</v>
+        <v>96</v>
       </c>
       <c r="R420" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="S420" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="T420" t="s">
+        <v>141</v>
+      </c>
+      <c r="U420" t="s">
+        <v>977</v>
       </c>
       <c r="V420">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W420" t="s">
         <v>37</v>
       </c>
       <c r="X420" t="s">
         <v>38</v>
       </c>
-      <c r="Z420" s="1"/>
+      <c r="Z420" s="1" t="s">
+        <v>978</v>
+      </c>
       <c r="AA420" t="s">
-        <v>114</v>
+        <v>979</v>
       </c>
     </row>
     <row r="421" spans="1:27">
       <c r="A421" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B421" t="s">
-        <v>115</v>
+        <v>67</v>
       </c>
       <c r="C421">
         <v>400</v>
       </c>
       <c r="D421">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="E421" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>980</v>
       </c>
       <c r="H421" t="s">
-        <v>152</v>
+        <v>296</v>
       </c>
       <c r="I421">
-        <v>15500.0</v>
+        <v>15000.0</v>
       </c>
       <c r="K421" t="s">
         <v>130</v>
       </c>
       <c r="L421">
-        <v>17181.27</v>
+        <v>0.0</v>
       </c>
       <c r="M421">
-        <v>-1681.27</v>
+        <v>0.0</v>
+      </c>
+      <c r="N421" t="s">
+        <v>38</v>
       </c>
       <c r="O421" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P421" t="s">
         <v>111</v>
       </c>
       <c r="Q421" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>119</v>
       </c>
       <c r="S421" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>963</v>
+        <v>36</v>
       </c>
       <c r="V421">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W421" t="s">
         <v>37</v>
       </c>
       <c r="X421" t="s">
         <v>38</v>
       </c>
       <c r="Z421" s="1" t="s">
-        <v>964</v>
+        <v>981</v>
       </c>
       <c r="AA421" t="s">
-        <v>114</v>
+        <v>982</v>
       </c>
     </row>
     <row r="422" spans="1:27">
       <c r="A422" t="s">
-        <v>965</v>
+        <v>46</v>
       </c>
       <c r="B422" t="s">
-        <v>217</v>
+        <v>67</v>
       </c>
       <c r="C422">
         <v>400</v>
       </c>
       <c r="D422">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="E422" t="s">
-        <v>966</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>983</v>
       </c>
       <c r="I422">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>7500.0</v>
       </c>
       <c r="L422">
         <v>0.0</v>
       </c>
       <c r="M422">
         <v>0.0</v>
       </c>
       <c r="N422" t="s">
         <v>38</v>
       </c>
       <c r="O422" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P422" t="s">
         <v>16</v>
       </c>
       <c r="Q422" t="s">
-        <v>590</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>80</v>
       </c>
       <c r="S422" t="s">
-        <v>674</v>
+        <v>50</v>
+      </c>
+      <c r="V422">
+        <v>2026</v>
       </c>
       <c r="W422" t="s">
         <v>81</v>
       </c>
       <c r="X422" t="s">
         <v>38</v>
       </c>
       <c r="Z422" s="1" t="s">
-        <v>967</v>
+        <v>984</v>
       </c>
       <c r="AA422" t="s">
-        <v>968</v>
+        <v>82</v>
       </c>
     </row>
     <row r="423" spans="1:27">
       <c r="A423" t="s">
-        <v>27</v>
+        <v>985</v>
       </c>
       <c r="B423" t="s">
-        <v>108</v>
+        <v>159</v>
       </c>
       <c r="C423">
         <v>400</v>
       </c>
       <c r="D423">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E423" t="s">
-        <v>969</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>986</v>
       </c>
       <c r="H423" t="s">
-        <v>30</v>
+        <v>293</v>
       </c>
       <c r="I423">
-        <v>13000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="K423" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L423">
         <v>0.0</v>
       </c>
       <c r="M423">
         <v>0.0</v>
+      </c>
+      <c r="N423" t="s">
+        <v>38</v>
       </c>
       <c r="O423" t="s">
         <v>32</v>
       </c>
       <c r="P423" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q423" t="s">
-        <v>135</v>
+        <v>80</v>
       </c>
       <c r="R423" t="s">
-        <v>112</v>
+        <v>43</v>
       </c>
       <c r="S423" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>2025</v>
+        <v>427</v>
       </c>
       <c r="W423" t="s">
         <v>37</v>
       </c>
       <c r="X423" t="s">
         <v>38</v>
       </c>
       <c r="Z423" s="1" t="s">
-        <v>970</v>
+        <v>987</v>
       </c>
       <c r="AA423" t="s">
-        <v>971</v>
+        <v>988</v>
       </c>
     </row>
     <row r="424" spans="1:27">
       <c r="A424" t="s">
         <v>27</v>
       </c>
       <c r="B424" t="s">
-        <v>108</v>
+        <v>28</v>
       </c>
       <c r="C424">
         <v>400</v>
       </c>
       <c r="D424">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="E424" t="s">
-        <v>972</v>
+        <v>989</v>
       </c>
       <c r="F424">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="G424" t="s">
-        <v>134</v>
+        <v>29</v>
       </c>
       <c r="H424" t="s">
         <v>30</v>
       </c>
       <c r="I424">
-        <v>4500.0</v>
+        <v>2800.0</v>
       </c>
       <c r="K424" t="s">
         <v>31</v>
       </c>
       <c r="L424">
         <v>0.0</v>
       </c>
       <c r="M424">
         <v>0.0</v>
       </c>
       <c r="O424" t="s">
         <v>32</v>
       </c>
       <c r="P424" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="Q424" t="s">
-        <v>223</v>
+        <v>122</v>
       </c>
       <c r="R424" t="s">
-        <v>112</v>
+        <v>43</v>
       </c>
       <c r="S424" t="s">
         <v>36</v>
       </c>
       <c r="V424">
         <v>2025</v>
       </c>
       <c r="W424" t="s">
         <v>37</v>
       </c>
       <c r="X424" t="s">
         <v>38</v>
       </c>
-      <c r="Z424" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z424" s="1"/>
       <c r="AA424" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="425" spans="1:27">
       <c r="A425" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B425" t="s">
-        <v>67</v>
+        <v>115</v>
       </c>
       <c r="C425">
         <v>400</v>
       </c>
       <c r="D425">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="E425" t="s">
-        <v>974</v>
+        <v>116</v>
+      </c>
+      <c r="F425">
+        <v>2020</v>
+      </c>
+      <c r="G425" t="s">
+        <v>134</v>
+      </c>
+      <c r="H425" t="s">
+        <v>256</v>
       </c>
       <c r="I425">
-        <v>100000.0</v>
+        <v>15500.0</v>
+      </c>
+      <c r="K425" t="s">
+        <v>130</v>
       </c>
       <c r="L425">
-        <v>0.0</v>
+        <v>17181.27</v>
       </c>
       <c r="M425">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>-1681.27</v>
       </c>
       <c r="O425" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P425" t="s">
         <v>111</v>
       </c>
       <c r="Q425" t="s">
-        <v>119</v>
+        <v>80</v>
+      </c>
+      <c r="R425" t="s">
+        <v>43</v>
       </c>
       <c r="S425" t="s">
-        <v>50</v>
+        <v>131</v>
+      </c>
+      <c r="U425" t="s">
+        <v>990</v>
       </c>
       <c r="V425">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W425" t="s">
         <v>37</v>
       </c>
       <c r="X425" t="s">
         <v>38</v>
       </c>
       <c r="Z425" s="1" t="s">
-        <v>975</v>
+        <v>991</v>
       </c>
       <c r="AA425" t="s">
-        <v>86</v>
+        <v>114</v>
       </c>
     </row>
     <row r="426" spans="1:27">
       <c r="A426" t="s">
-        <v>46</v>
+        <v>992</v>
       </c>
       <c r="B426" t="s">
-        <v>67</v>
+        <v>215</v>
       </c>
       <c r="C426">
         <v>400</v>
       </c>
       <c r="D426">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="E426" t="s">
-        <v>976</v>
+        <v>993</v>
       </c>
       <c r="H426" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="I426">
-        <v>18500.0</v>
+        <v>0.0</v>
       </c>
       <c r="K426" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L426">
-        <v>15857.76</v>
+        <v>0.0</v>
       </c>
       <c r="M426">
-        <v>2642.24</v>
+        <v>0.0</v>
       </c>
       <c r="N426" t="s">
         <v>38</v>
       </c>
       <c r="O426" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P426" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q426" t="s">
-        <v>119</v>
+        <v>601</v>
+      </c>
+      <c r="R426" t="s">
+        <v>112</v>
       </c>
       <c r="S426" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>2026</v>
+        <v>994</v>
       </c>
       <c r="W426" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X426" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="Z426" s="1" t="s">
-        <v>978</v>
+        <v>995</v>
       </c>
       <c r="AA426" t="s">
-        <v>979</v>
+        <v>996</v>
       </c>
     </row>
     <row r="427" spans="1:27">
       <c r="A427" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B427" t="s">
-        <v>67</v>
+        <v>108</v>
       </c>
       <c r="C427">
         <v>400</v>
       </c>
       <c r="D427">
         <v>404</v>
       </c>
       <c r="E427" t="s">
-        <v>764</v>
+        <v>997</v>
+      </c>
+      <c r="F427">
+        <v>2022</v>
+      </c>
+      <c r="G427" t="s">
+        <v>134</v>
+      </c>
+      <c r="H427" t="s">
+        <v>30</v>
       </c>
       <c r="I427">
-        <v>5521.0</v>
+        <v>13000.0</v>
+      </c>
+      <c r="K427" t="s">
+        <v>31</v>
       </c>
       <c r="L427">
         <v>0.0</v>
       </c>
       <c r="M427">
         <v>0.0</v>
       </c>
-      <c r="N427" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O427" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P427" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q427" t="s">
-        <v>119</v>
+        <v>135</v>
+      </c>
+      <c r="R427" t="s">
+        <v>112</v>
       </c>
       <c r="S427" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="V427">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W427" t="s">
         <v>37</v>
       </c>
       <c r="X427" t="s">
         <v>38</v>
       </c>
       <c r="Z427" s="1" t="s">
-        <v>980</v>
+        <v>998</v>
       </c>
       <c r="AA427" t="s">
-        <v>86</v>
+        <v>999</v>
       </c>
     </row>
     <row r="428" spans="1:27">
       <c r="A428" t="s">
         <v>27</v>
       </c>
       <c r="B428" t="s">
         <v>108</v>
       </c>
       <c r="C428">
         <v>400</v>
       </c>
       <c r="D428">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="E428" t="s">
-        <v>981</v>
+        <v>1000</v>
       </c>
       <c r="F428">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G428" t="s">
-        <v>150</v>
+        <v>134</v>
       </c>
       <c r="H428" t="s">
-        <v>232</v>
+        <v>30</v>
       </c>
       <c r="I428">
-        <v>5000.0</v>
+        <v>4500.0</v>
       </c>
       <c r="K428" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L428">
-        <v>5345.34</v>
+        <v>0.0</v>
       </c>
       <c r="M428">
-        <v>-345.34</v>
+        <v>0.0</v>
       </c>
       <c r="O428" t="s">
         <v>32</v>
       </c>
       <c r="P428" t="s">
         <v>16</v>
       </c>
       <c r="Q428" t="s">
-        <v>590</v>
+        <v>221</v>
       </c>
       <c r="R428" t="s">
         <v>112</v>
       </c>
       <c r="S428" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>982</v>
+        <v>36</v>
       </c>
       <c r="V428">
         <v>2025</v>
       </c>
       <c r="W428" t="s">
         <v>37</v>
       </c>
       <c r="X428" t="s">
         <v>38</v>
       </c>
       <c r="Z428" s="1" t="s">
-        <v>983</v>
+        <v>1001</v>
       </c>
       <c r="AA428" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="429" spans="1:27">
       <c r="A429" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B429" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="C429">
         <v>400</v>
       </c>
       <c r="D429">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="E429" t="s">
-        <v>984</v>
-[...8 lines deleted...]
-        <v>30</v>
+        <v>1002</v>
       </c>
       <c r="I429">
-        <v>4600.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>100000.0</v>
       </c>
       <c r="L429">
         <v>0.0</v>
       </c>
       <c r="M429">
         <v>0.0</v>
       </c>
+      <c r="N429" t="s">
+        <v>38</v>
+      </c>
       <c r="O429" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P429" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q429" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="S429" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="V429">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W429" t="s">
         <v>37</v>
       </c>
       <c r="X429" t="s">
         <v>38</v>
       </c>
       <c r="Z429" s="1" t="s">
-        <v>985</v>
+        <v>1003</v>
       </c>
       <c r="AA429" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
     </row>
     <row r="430" spans="1:27">
       <c r="A430" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B430" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="C430">
         <v>400</v>
       </c>
       <c r="D430">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="E430" t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>1004</v>
       </c>
       <c r="H430" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="I430">
-        <v>14500.0</v>
+        <v>18500.0</v>
       </c>
       <c r="K430" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L430">
-        <v>0.0</v>
+        <v>15857.76</v>
       </c>
       <c r="M430">
-        <v>0.0</v>
+        <v>2642.24</v>
+      </c>
+      <c r="N430" t="s">
+        <v>38</v>
       </c>
       <c r="O430" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P430" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q430" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="S430" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U430" t="s">
+        <v>1005</v>
       </c>
       <c r="V430">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W430" t="s">
         <v>37</v>
       </c>
       <c r="X430" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="Z430" s="1" t="s">
-        <v>987</v>
+        <v>1006</v>
       </c>
       <c r="AA430" t="s">
-        <v>114</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="431" spans="1:27">
       <c r="A431" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B431" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="C431">
         <v>400</v>
       </c>
       <c r="D431">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="E431" t="s">
-        <v>988</v>
-[...8 lines deleted...]
-        <v>162</v>
+        <v>787</v>
       </c>
       <c r="I431">
-        <v>3500.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>5521.0</v>
       </c>
       <c r="L431">
-        <v>4259.3</v>
+        <v>0.0</v>
       </c>
       <c r="M431">
-        <v>-759.3</v>
+        <v>0.0</v>
+      </c>
+      <c r="N431" t="s">
+        <v>38</v>
       </c>
       <c r="O431" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P431" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q431" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="S431" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>989</v>
+        <v>50</v>
       </c>
       <c r="V431">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W431" t="s">
         <v>37</v>
       </c>
       <c r="X431" t="s">
         <v>38</v>
       </c>
       <c r="Z431" s="1" t="s">
-        <v>990</v>
+        <v>1008</v>
       </c>
       <c r="AA431" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
     </row>
     <row r="432" spans="1:27">
       <c r="A432" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B432" t="s">
-        <v>67</v>
+        <v>108</v>
       </c>
       <c r="C432">
         <v>400</v>
       </c>
       <c r="D432">
         <v>405</v>
       </c>
       <c r="E432" t="s">
-        <v>139</v>
+        <v>1009</v>
+      </c>
+      <c r="F432">
+        <v>2021</v>
+      </c>
+      <c r="G432" t="s">
+        <v>150</v>
+      </c>
+      <c r="H432" t="s">
+        <v>230</v>
       </c>
       <c r="I432">
-        <v>13500.0</v>
+        <v>5000.0</v>
       </c>
       <c r="K432" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L432">
-        <v>0.0</v>
+        <v>5345.34</v>
       </c>
       <c r="M432">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>-345.34</v>
       </c>
       <c r="O432" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="P432" t="s">
         <v>16</v>
       </c>
       <c r="Q432" t="s">
-        <v>96</v>
+        <v>601</v>
+      </c>
+      <c r="R432" t="s">
+        <v>112</v>
       </c>
       <c r="S432" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U432" t="s">
+        <v>1010</v>
       </c>
       <c r="V432">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W432" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X432" t="s">
         <v>38</v>
       </c>
       <c r="Z432" s="1" t="s">
-        <v>991</v>
+        <v>1011</v>
       </c>
       <c r="AA432" t="s">
-        <v>992</v>
+        <v>114</v>
       </c>
     </row>
     <row r="433" spans="1:27">
       <c r="A433" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B433" t="s">
-        <v>67</v>
+        <v>108</v>
       </c>
       <c r="C433">
         <v>400</v>
       </c>
       <c r="D433">
         <v>405</v>
       </c>
       <c r="E433" t="s">
-        <v>993</v>
+        <v>1012</v>
+      </c>
+      <c r="F433">
+        <v>2021</v>
+      </c>
+      <c r="G433" t="s">
+        <v>41</v>
       </c>
       <c r="H433" t="s">
-        <v>206</v>
+        <v>30</v>
       </c>
       <c r="I433">
-        <v>9000.0</v>
+        <v>4600.0</v>
       </c>
       <c r="K433" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L433">
-        <v>273.9</v>
+        <v>0.0</v>
       </c>
       <c r="M433">
-        <v>8726.1</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>0.0</v>
       </c>
       <c r="O433" t="s">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="P433" t="s">
         <v>16</v>
       </c>
+      <c r="Q433" t="s">
+        <v>275</v>
+      </c>
+      <c r="R433" t="s">
+        <v>112</v>
+      </c>
       <c r="S433" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>995</v>
+        <v>36</v>
       </c>
       <c r="V433">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W433" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X433" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="Z433" s="1" t="s">
-        <v>996</v>
+        <v>1013</v>
       </c>
       <c r="AA433" t="s">
-        <v>997</v>
+        <v>114</v>
       </c>
     </row>
     <row r="434" spans="1:27">
       <c r="A434" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B434" t="s">
-        <v>67</v>
+        <v>108</v>
       </c>
       <c r="C434">
         <v>400</v>
       </c>
       <c r="D434">
         <v>405</v>
       </c>
       <c r="E434" t="s">
-        <v>998</v>
+        <v>1014</v>
+      </c>
+      <c r="F434">
+        <v>2021</v>
+      </c>
+      <c r="G434" t="s">
+        <v>134</v>
       </c>
       <c r="H434" t="s">
-        <v>152</v>
+        <v>30</v>
       </c>
       <c r="I434">
-        <v>8000.0</v>
+        <v>14500.0</v>
       </c>
       <c r="K434" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L434">
         <v>0.0</v>
       </c>
       <c r="M434">
         <v>0.0</v>
       </c>
-      <c r="N434" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O434" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P434" t="s">
         <v>16</v>
       </c>
       <c r="Q434" t="s">
-        <v>80</v>
+        <v>146</v>
+      </c>
+      <c r="R434" t="s">
+        <v>112</v>
       </c>
       <c r="S434" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="V434">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W434" t="s">
         <v>37</v>
       </c>
       <c r="X434" t="s">
         <v>38</v>
       </c>
       <c r="Z434" s="1" t="s">
-        <v>999</v>
+        <v>1015</v>
       </c>
       <c r="AA434" t="s">
-        <v>1000</v>
+        <v>114</v>
       </c>
     </row>
     <row r="435" spans="1:27">
       <c r="A435" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B435" t="s">
-        <v>67</v>
+        <v>108</v>
       </c>
       <c r="C435">
         <v>400</v>
       </c>
       <c r="D435">
         <v>405</v>
       </c>
       <c r="E435" t="s">
-        <v>1001</v>
+        <v>1016</v>
+      </c>
+      <c r="F435">
+        <v>2021</v>
+      </c>
+      <c r="G435" t="s">
+        <v>150</v>
+      </c>
+      <c r="H435" t="s">
+        <v>161</v>
       </c>
       <c r="I435">
-        <v>50000.0</v>
+        <v>3500.0</v>
+      </c>
+      <c r="K435" t="s">
+        <v>130</v>
       </c>
       <c r="L435">
-        <v>0.0</v>
+        <v>4259.3</v>
       </c>
       <c r="M435">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>-759.3</v>
       </c>
       <c r="O435" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P435" t="s">
         <v>16</v>
       </c>
       <c r="Q435" t="s">
-        <v>49</v>
+        <v>58</v>
+      </c>
+      <c r="R435" t="s">
+        <v>112</v>
       </c>
       <c r="S435" t="s">
-        <v>50</v>
+        <v>131</v>
+      </c>
+      <c r="U435" t="s">
+        <v>1017</v>
       </c>
       <c r="V435">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W435" t="s">
         <v>37</v>
       </c>
       <c r="X435" t="s">
         <v>38</v>
       </c>
       <c r="Z435" s="1" t="s">
-        <v>1002</v>
+        <v>1018</v>
       </c>
       <c r="AA435" t="s">
-        <v>86</v>
+        <v>114</v>
       </c>
     </row>
     <row r="436" spans="1:27">
       <c r="A436" t="s">
         <v>46</v>
       </c>
       <c r="B436" t="s">
         <v>67</v>
       </c>
       <c r="C436">
         <v>400</v>
       </c>
       <c r="D436">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E436" t="s">
-        <v>976</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>139</v>
       </c>
       <c r="I436">
-        <v>18500.0</v>
+        <v>13500.0</v>
       </c>
       <c r="K436" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L436">
-        <v>17502.23</v>
+        <v>0.0</v>
       </c>
       <c r="M436">
-        <v>997.77</v>
+        <v>0.0</v>
       </c>
       <c r="N436" t="s">
         <v>38</v>
       </c>
       <c r="O436" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="P436" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q436" t="s">
-        <v>119</v>
+        <v>96</v>
       </c>
       <c r="S436" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1003</v>
+        <v>36</v>
       </c>
       <c r="V436">
         <v>2026</v>
       </c>
       <c r="W436" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X436" t="s">
         <v>38</v>
       </c>
       <c r="Z436" s="1" t="s">
-        <v>1004</v>
+        <v>1019</v>
       </c>
       <c r="AA436" t="s">
-        <v>1005</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="437" spans="1:27">
       <c r="A437" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B437" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="C437">
         <v>400</v>
       </c>
       <c r="D437">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E437" t="s">
-        <v>865</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>1021</v>
       </c>
       <c r="H437" t="s">
-        <v>42</v>
+        <v>204</v>
       </c>
       <c r="I437">
-        <v>11000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="K437" t="s">
         <v>130</v>
       </c>
       <c r="L437">
-        <v>17355.35</v>
+        <v>273.9</v>
       </c>
       <c r="M437">
-        <v>-6355.35</v>
+        <v>8726.1</v>
+      </c>
+      <c r="N437" t="s">
+        <v>38</v>
       </c>
       <c r="O437" t="s">
-        <v>32</v>
+        <v>112</v>
       </c>
       <c r="P437" t="s">
         <v>16</v>
       </c>
-      <c r="Q437" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S437" t="s">
         <v>131</v>
       </c>
+      <c r="T437" t="s">
+        <v>1022</v>
+      </c>
       <c r="U437" t="s">
-        <v>1006</v>
+        <v>1023</v>
       </c>
       <c r="V437">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W437" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X437" t="s">
-        <v>38</v>
+        <v>143</v>
+      </c>
+      <c r="Y437" t="s">
+        <v>143</v>
       </c>
       <c r="Z437" s="1" t="s">
-        <v>1007</v>
+        <v>1024</v>
       </c>
       <c r="AA437" t="s">
-        <v>114</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="438" spans="1:27">
       <c r="A438" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B438" t="s">
-        <v>380</v>
+        <v>67</v>
       </c>
       <c r="C438">
         <v>400</v>
       </c>
       <c r="D438">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E438" t="s">
-        <v>1008</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>1026</v>
       </c>
       <c r="H438" t="s">
-        <v>291</v>
+        <v>256</v>
       </c>
       <c r="I438">
-        <v>13976.66</v>
+        <v>8000.0</v>
       </c>
       <c r="K438" t="s">
         <v>130</v>
       </c>
       <c r="L438">
-        <v>12265.1</v>
+        <v>0.0</v>
       </c>
       <c r="M438">
-        <v>1711.56</v>
+        <v>0.0</v>
+      </c>
+      <c r="N438" t="s">
+        <v>38</v>
       </c>
       <c r="O438" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P438" t="s">
         <v>16</v>
       </c>
       <c r="Q438" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>80</v>
       </c>
       <c r="S438" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1009</v>
+        <v>248</v>
       </c>
       <c r="U438" t="s">
-        <v>1010</v>
+        <v>1027</v>
       </c>
       <c r="V438">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W438" t="s">
         <v>37</v>
       </c>
       <c r="X438" t="s">
         <v>38</v>
       </c>
       <c r="Z438" s="1" t="s">
-        <v>1011</v>
+        <v>1028</v>
       </c>
       <c r="AA438" t="s">
-        <v>114</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="439" spans="1:27">
       <c r="A439" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B439" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="C439">
         <v>400</v>
       </c>
       <c r="D439">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E439" t="s">
-        <v>1012</v>
-[...8 lines deleted...]
-        <v>396</v>
+        <v>1030</v>
       </c>
       <c r="I439">
-        <v>3000.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>50000.0</v>
       </c>
       <c r="L439">
-        <v>7264.51</v>
+        <v>0.0</v>
       </c>
       <c r="M439">
-        <v>-4264.51</v>
+        <v>0.0</v>
+      </c>
+      <c r="N439" t="s">
+        <v>38</v>
       </c>
       <c r="O439" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P439" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="Q439" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>49</v>
       </c>
       <c r="S439" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1013</v>
+        <v>50</v>
       </c>
       <c r="V439">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W439" t="s">
         <v>37</v>
       </c>
       <c r="X439" t="s">
         <v>38</v>
       </c>
       <c r="Z439" s="1" t="s">
-        <v>1014</v>
+        <v>1031</v>
       </c>
       <c r="AA439" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
     </row>
     <row r="440" spans="1:27">
       <c r="A440" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B440" t="s">
-        <v>115</v>
+        <v>67</v>
       </c>
       <c r="C440">
         <v>400</v>
       </c>
       <c r="D440">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="E440" t="s">
-        <v>1015</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>1004</v>
       </c>
       <c r="H440" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="I440">
-        <v>9500.0</v>
+        <v>18500.0</v>
       </c>
       <c r="K440" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L440">
-        <v>0.0</v>
+        <v>17502.23</v>
       </c>
       <c r="M440">
-        <v>0.0</v>
+        <v>997.77</v>
+      </c>
+      <c r="N440" t="s">
+        <v>38</v>
       </c>
       <c r="O440" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P440" t="s">
         <v>111</v>
       </c>
       <c r="Q440" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>119</v>
       </c>
       <c r="S440" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U440" t="s">
+        <v>1032</v>
       </c>
       <c r="V440">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W440" t="s">
         <v>37</v>
       </c>
       <c r="X440" t="s">
         <v>38</v>
       </c>
-      <c r="Z440" s="1"/>
+      <c r="Z440" s="1" t="s">
+        <v>1033</v>
+      </c>
       <c r="AA440" t="s">
-        <v>114</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="441" spans="1:27">
       <c r="A441" t="s">
-        <v>1016</v>
+        <v>27</v>
       </c>
       <c r="B441" t="s">
         <v>108</v>
       </c>
       <c r="C441">
         <v>400</v>
       </c>
       <c r="D441">
         <v>407</v>
       </c>
       <c r="E441" t="s">
-        <v>1017</v>
+        <v>890</v>
+      </c>
+      <c r="F441">
+        <v>2020</v>
       </c>
       <c r="G441" t="s">
-        <v>134</v>
+        <v>41</v>
       </c>
       <c r="H441" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="I441">
-        <v>13000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="K441" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L441">
-        <v>0.0</v>
+        <v>17355.35</v>
       </c>
       <c r="M441">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>-6355.35</v>
       </c>
       <c r="O441" t="s">
         <v>32</v>
       </c>
       <c r="P441" t="s">
         <v>16</v>
       </c>
       <c r="Q441" t="s">
-        <v>273</v>
+        <v>891</v>
       </c>
       <c r="R441" t="s">
-        <v>43</v>
+        <v>112</v>
       </c>
       <c r="S441" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U441" t="s">
+        <v>1035</v>
       </c>
       <c r="V441">
         <v>2025</v>
       </c>
       <c r="W441" t="s">
         <v>37</v>
       </c>
       <c r="X441" t="s">
         <v>38</v>
       </c>
       <c r="Z441" s="1" t="s">
-        <v>1018</v>
+        <v>1036</v>
       </c>
       <c r="AA441" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="442" spans="1:27">
       <c r="A442" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B442" t="s">
-        <v>67</v>
+        <v>385</v>
       </c>
       <c r="C442">
         <v>400</v>
       </c>
       <c r="D442">
         <v>407</v>
       </c>
       <c r="E442" t="s">
-        <v>1019</v>
+        <v>1037</v>
+      </c>
+      <c r="F442">
+        <v>2020</v>
+      </c>
+      <c r="G442" t="s">
+        <v>134</v>
       </c>
       <c r="H442" t="s">
-        <v>206</v>
+        <v>293</v>
       </c>
       <c r="I442">
-        <v>50000.0</v>
+        <v>13976.66</v>
       </c>
       <c r="K442" t="s">
         <v>130</v>
       </c>
       <c r="L442">
-        <v>49119.65</v>
+        <v>12265.1</v>
       </c>
       <c r="M442">
-        <v>880.35</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>1711.56</v>
       </c>
       <c r="O442" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P442" t="s">
         <v>16</v>
       </c>
       <c r="Q442" t="s">
-        <v>78</v>
+        <v>275</v>
+      </c>
+      <c r="R442" t="s">
+        <v>112</v>
       </c>
       <c r="S442" t="s">
         <v>131</v>
       </c>
+      <c r="T442" t="s">
+        <v>1038</v>
+      </c>
       <c r="U442" t="s">
-        <v>1020</v>
+        <v>1039</v>
       </c>
       <c r="V442">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W442" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X442" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="Z442" s="1" t="s">
-        <v>1021</v>
+        <v>1040</v>
       </c>
       <c r="AA442" t="s">
-        <v>1022</v>
+        <v>114</v>
       </c>
     </row>
     <row r="443" spans="1:27">
       <c r="A443" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B443" t="s">
-        <v>67</v>
+        <v>28</v>
       </c>
       <c r="C443">
         <v>400</v>
       </c>
       <c r="D443">
         <v>407</v>
       </c>
       <c r="E443" t="s">
-        <v>1023</v>
+        <v>1041</v>
+      </c>
+      <c r="F443">
+        <v>2020</v>
+      </c>
+      <c r="G443" t="s">
+        <v>150</v>
+      </c>
+      <c r="H443" t="s">
+        <v>401</v>
       </c>
       <c r="I443">
-        <v>20000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="K443" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L443">
-        <v>0.0</v>
+        <v>7264.51</v>
       </c>
       <c r="M443">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>-4264.51</v>
       </c>
       <c r="O443" t="s">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="P443" t="s">
-        <v>16</v>
+        <v>33</v>
+      </c>
+      <c r="Q443" t="s">
+        <v>85</v>
+      </c>
+      <c r="R443" t="s">
+        <v>179</v>
       </c>
       <c r="S443" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U443" t="s">
+        <v>1042</v>
       </c>
       <c r="V443">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W443" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X443" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="Z443" s="1" t="s">
-        <v>1024</v>
+        <v>1043</v>
       </c>
       <c r="AA443" t="s">
-        <v>1025</v>
+        <v>114</v>
       </c>
     </row>
     <row r="444" spans="1:27">
       <c r="A444" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B444" t="s">
-        <v>67</v>
+        <v>115</v>
       </c>
       <c r="C444">
         <v>400</v>
       </c>
       <c r="D444">
         <v>407</v>
       </c>
       <c r="E444" t="s">
-        <v>1026</v>
+        <v>1044</v>
+      </c>
+      <c r="F444">
+        <v>2020</v>
+      </c>
+      <c r="G444" t="s">
+        <v>150</v>
       </c>
       <c r="H444" t="s">
-        <v>360</v>
+        <v>30</v>
       </c>
       <c r="I444">
-        <v>6500.0</v>
+        <v>9500.0</v>
       </c>
       <c r="K444" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L444">
-        <v>5668.38</v>
+        <v>0.0</v>
       </c>
       <c r="M444">
-        <v>831.62</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>0.0</v>
       </c>
       <c r="O444" t="s">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="P444" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q444" t="s">
-        <v>75</v>
+        <v>80</v>
+      </c>
+      <c r="R444" t="s">
+        <v>179</v>
       </c>
       <c r="S444" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>1028</v>
+        <v>36</v>
       </c>
       <c r="V444">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W444" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X444" t="s">
         <v>38</v>
       </c>
-      <c r="Z444" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z444" s="1"/>
       <c r="AA444" t="s">
-        <v>1030</v>
+        <v>114</v>
       </c>
     </row>
     <row r="445" spans="1:27">
       <c r="A445" t="s">
-        <v>46</v>
+        <v>1045</v>
       </c>
       <c r="B445" t="s">
-        <v>67</v>
+        <v>108</v>
       </c>
       <c r="C445">
         <v>400</v>
       </c>
       <c r="D445">
         <v>407</v>
       </c>
       <c r="E445" t="s">
-        <v>1031</v>
+        <v>1046</v>
+      </c>
+      <c r="G445" t="s">
+        <v>134</v>
       </c>
       <c r="H445" t="s">
-        <v>206</v>
+        <v>30</v>
       </c>
       <c r="I445">
-        <v>3500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="K445" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L445">
         <v>0.0</v>
       </c>
       <c r="M445">
         <v>0.0</v>
       </c>
       <c r="N445" t="s">
         <v>38</v>
       </c>
       <c r="O445" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="P445" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q445" t="s">
-        <v>119</v>
+        <v>275</v>
+      </c>
+      <c r="R445" t="s">
+        <v>43</v>
       </c>
       <c r="S445" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1032</v>
+        <v>36</v>
       </c>
       <c r="V445">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W445" t="s">
         <v>37</v>
       </c>
       <c r="X445" t="s">
         <v>38</v>
       </c>
       <c r="Z445" s="1" t="s">
-        <v>1033</v>
+        <v>1047</v>
       </c>
       <c r="AA445" t="s">
-        <v>1034</v>
+        <v>114</v>
       </c>
     </row>
     <row r="446" spans="1:27">
       <c r="A446" t="s">
         <v>46</v>
       </c>
       <c r="B446" t="s">
         <v>67</v>
       </c>
       <c r="C446">
         <v>400</v>
       </c>
       <c r="D446">
         <v>407</v>
       </c>
       <c r="E446" t="s">
-        <v>1035</v>
+        <v>1048</v>
+      </c>
+      <c r="H446" t="s">
+        <v>204</v>
       </c>
       <c r="I446">
-        <v>10000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="K446" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L446">
-        <v>0.0</v>
+        <v>49119.65</v>
       </c>
       <c r="M446">
-        <v>0.0</v>
+        <v>880.35</v>
       </c>
       <c r="N446" t="s">
         <v>38</v>
       </c>
       <c r="O446" t="s">
         <v>43</v>
       </c>
       <c r="P446" t="s">
         <v>16</v>
       </c>
       <c r="Q446" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="S446" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U446" t="s">
+        <v>1049</v>
       </c>
       <c r="V446">
         <v>2026</v>
       </c>
       <c r="W446" t="s">
-        <v>51</v>
+        <v>81</v>
       </c>
       <c r="X446" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="Z446" s="1" t="s">
-        <v>1036</v>
+        <v>1050</v>
       </c>
       <c r="AA446" t="s">
-        <v>1037</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="447" spans="1:27">
       <c r="A447" t="s">
-        <v>1038</v>
+        <v>46</v>
       </c>
       <c r="B447" t="s">
-        <v>160</v>
+        <v>67</v>
       </c>
       <c r="C447">
         <v>400</v>
       </c>
       <c r="D447">
         <v>407</v>
       </c>
       <c r="E447" t="s">
-        <v>542</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>1052</v>
       </c>
       <c r="I447">
-        <v>8000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="K447" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L447">
         <v>0.0</v>
       </c>
       <c r="M447">
         <v>0.0</v>
       </c>
       <c r="N447" t="s">
         <v>38</v>
       </c>
       <c r="O447" t="s">
-        <v>32</v>
+        <v>112</v>
       </c>
       <c r="P447" t="s">
         <v>16</v>
       </c>
-      <c r="Q447" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S447" t="s">
-        <v>674</v>
+        <v>36</v>
+      </c>
+      <c r="V447">
+        <v>2026</v>
       </c>
       <c r="W447" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X447" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="Z447" s="1" t="s">
-        <v>1039</v>
+        <v>1053</v>
       </c>
       <c r="AA447" t="s">
-        <v>1040</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="448" spans="1:27">
       <c r="A448" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B448" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="C448">
         <v>400</v>
       </c>
       <c r="D448">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="E448" t="s">
-        <v>1041</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>1055</v>
       </c>
       <c r="H448" t="s">
-        <v>206</v>
+        <v>363</v>
       </c>
       <c r="I448">
-        <v>11000.0</v>
+        <v>6500.0</v>
       </c>
       <c r="K448" t="s">
         <v>130</v>
       </c>
       <c r="L448">
-        <v>17191.24</v>
+        <v>5668.38</v>
       </c>
       <c r="M448">
-        <v>-6191.24</v>
+        <v>831.62</v>
+      </c>
+      <c r="N448" t="s">
+        <v>38</v>
       </c>
       <c r="O448" t="s">
-        <v>32</v>
+        <v>112</v>
       </c>
       <c r="P448" t="s">
         <v>16</v>
       </c>
       <c r="Q448" t="s">
-        <v>866</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>75</v>
       </c>
       <c r="S448" t="s">
         <v>131</v>
       </c>
+      <c r="T448" t="s">
+        <v>1056</v>
+      </c>
       <c r="U448" t="s">
-        <v>1042</v>
+        <v>1057</v>
       </c>
       <c r="V448">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W448" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X448" t="s">
         <v>38</v>
       </c>
-      <c r="Z448" s="1"/>
+      <c r="Z448" s="1" t="s">
+        <v>1058</v>
+      </c>
       <c r="AA448" t="s">
-        <v>114</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="449" spans="1:27">
       <c r="A449" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B449" t="s">
-        <v>115</v>
+        <v>67</v>
       </c>
       <c r="C449">
         <v>400</v>
       </c>
       <c r="D449">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="E449" t="s">
-        <v>1015</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>1060</v>
       </c>
       <c r="H449" t="s">
-        <v>30</v>
+        <v>204</v>
       </c>
       <c r="I449">
-        <v>9500.0</v>
+        <v>3500.0</v>
       </c>
       <c r="K449" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L449">
         <v>0.0</v>
       </c>
       <c r="M449">
         <v>0.0</v>
       </c>
+      <c r="N449" t="s">
+        <v>38</v>
+      </c>
       <c r="O449" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P449" t="s">
         <v>111</v>
       </c>
       <c r="Q449" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>119</v>
       </c>
       <c r="S449" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U449" t="s">
+        <v>1061</v>
       </c>
       <c r="V449">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W449" t="s">
         <v>37</v>
       </c>
       <c r="X449" t="s">
         <v>38</v>
       </c>
-      <c r="Z449" s="1"/>
+      <c r="Z449" s="1" t="s">
+        <v>1062</v>
+      </c>
       <c r="AA449" t="s">
-        <v>114</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="450" spans="1:27">
       <c r="A450" t="s">
-        <v>1043</v>
+        <v>46</v>
       </c>
       <c r="B450" t="s">
-        <v>1044</v>
+        <v>67</v>
       </c>
       <c r="C450">
         <v>400</v>
       </c>
       <c r="D450">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="E450" t="s">
-        <v>1045</v>
-[...5 lines deleted...]
-        <v>232</v>
+        <v>1064</v>
       </c>
       <c r="I450">
-        <v>18000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="K450" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L450">
-        <v>17990.07</v>
+        <v>0.0</v>
       </c>
       <c r="M450">
-        <v>9.93</v>
+        <v>0.0</v>
       </c>
       <c r="N450" t="s">
         <v>38</v>
       </c>
       <c r="O450" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P450" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q450" t="s">
         <v>80</v>
       </c>
-      <c r="R450" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S450" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1046</v>
+        <v>36</v>
       </c>
       <c r="V450">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W450" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X450" t="s">
         <v>38</v>
       </c>
       <c r="Z450" s="1" t="s">
-        <v>1047</v>
+        <v>1065</v>
       </c>
       <c r="AA450" t="s">
-        <v>114</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="451" spans="1:27">
       <c r="A451" t="s">
-        <v>46</v>
+        <v>1067</v>
       </c>
       <c r="B451" t="s">
-        <v>67</v>
+        <v>159</v>
       </c>
       <c r="C451">
         <v>400</v>
       </c>
       <c r="D451">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="E451" t="s">
-        <v>1048</v>
+        <v>551</v>
+      </c>
+      <c r="H451" t="s">
+        <v>256</v>
       </c>
       <c r="I451">
-        <v>35000.0</v>
+        <v>8000.0</v>
+      </c>
+      <c r="K451" t="s">
+        <v>130</v>
       </c>
       <c r="L451">
         <v>0.0</v>
       </c>
       <c r="M451">
         <v>0.0</v>
       </c>
       <c r="N451" t="s">
         <v>38</v>
       </c>
       <c r="O451" t="s">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="P451" t="s">
         <v>16</v>
       </c>
+      <c r="Q451" t="s">
+        <v>201</v>
+      </c>
       <c r="S451" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>2026</v>
+        <v>248</v>
+      </c>
+      <c r="U451" t="s">
+        <v>1068</v>
       </c>
       <c r="W451" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X451" t="s">
         <v>38</v>
       </c>
       <c r="Z451" s="1" t="s">
-        <v>1049</v>
+        <v>1069</v>
       </c>
       <c r="AA451" t="s">
-        <v>82</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="452" spans="1:27">
       <c r="A452" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B452" t="s">
-        <v>67</v>
+        <v>108</v>
       </c>
       <c r="C452">
         <v>400</v>
       </c>
       <c r="D452">
         <v>408</v>
       </c>
       <c r="E452" t="s">
-        <v>1050</v>
+        <v>1071</v>
+      </c>
+      <c r="F452">
+        <v>2021</v>
+      </c>
+      <c r="G452" t="s">
+        <v>29</v>
       </c>
       <c r="H452" t="s">
-        <v>42</v>
+        <v>204</v>
       </c>
       <c r="I452">
-        <v>28000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="K452" t="s">
         <v>130</v>
       </c>
       <c r="L452">
-        <v>27062.5</v>
+        <v>17191.24</v>
       </c>
       <c r="M452">
-        <v>937.5</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>-6191.24</v>
       </c>
       <c r="O452" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="P452" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q452" t="s">
-        <v>119</v>
+        <v>891</v>
+      </c>
+      <c r="R452" t="s">
+        <v>112</v>
       </c>
       <c r="S452" t="s">
         <v>131</v>
       </c>
       <c r="U452" t="s">
-        <v>1051</v>
+        <v>1072</v>
       </c>
       <c r="V452">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W452" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X452" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="Z452" s="1"/>
       <c r="AA452" t="s">
-        <v>1053</v>
+        <v>114</v>
       </c>
     </row>
     <row r="453" spans="1:27">
       <c r="A453" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B453" t="s">
-        <v>67</v>
+        <v>115</v>
       </c>
       <c r="C453">
         <v>400</v>
       </c>
       <c r="D453">
         <v>408</v>
       </c>
       <c r="E453" t="s">
-        <v>1023</v>
+        <v>1044</v>
+      </c>
+      <c r="F453">
+        <v>2021</v>
+      </c>
+      <c r="G453" t="s">
+        <v>150</v>
+      </c>
+      <c r="H453" t="s">
+        <v>30</v>
       </c>
       <c r="I453">
-        <v>20000.0</v>
+        <v>9500.0</v>
       </c>
       <c r="K453" t="s">
         <v>31</v>
       </c>
       <c r="L453">
         <v>0.0</v>
       </c>
       <c r="M453">
         <v>0.0</v>
       </c>
-      <c r="N453" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O453" t="s">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="P453" t="s">
-        <v>16</v>
+        <v>111</v>
+      </c>
+      <c r="Q453" t="s">
+        <v>80</v>
+      </c>
+      <c r="R453" t="s">
+        <v>179</v>
       </c>
       <c r="S453" t="s">
         <v>36</v>
       </c>
       <c r="V453">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W453" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X453" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="Z453" s="1"/>
       <c r="AA453" t="s">
-        <v>1055</v>
+        <v>114</v>
       </c>
     </row>
     <row r="454" spans="1:27">
       <c r="A454" t="s">
-        <v>46</v>
+        <v>1073</v>
       </c>
       <c r="B454" t="s">
-        <v>67</v>
+        <v>1074</v>
       </c>
       <c r="C454">
         <v>400</v>
       </c>
       <c r="D454">
         <v>408</v>
       </c>
       <c r="E454" t="s">
-        <v>1026</v>
+        <v>1075</v>
+      </c>
+      <c r="G454" t="s">
+        <v>134</v>
       </c>
       <c r="H454" t="s">
-        <v>162</v>
+        <v>230</v>
       </c>
       <c r="I454">
-        <v>4000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="K454" t="s">
         <v>130</v>
       </c>
       <c r="L454">
-        <v>0.0</v>
+        <v>17990.07</v>
       </c>
       <c r="M454">
-        <v>0.0</v>
+        <v>9.93</v>
       </c>
       <c r="N454" t="s">
         <v>38</v>
       </c>
       <c r="O454" t="s">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="P454" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q454" t="s">
-        <v>75</v>
+        <v>80</v>
+      </c>
+      <c r="R454" t="s">
+        <v>43</v>
       </c>
       <c r="S454" t="s">
-        <v>932</v>
+        <v>131</v>
       </c>
       <c r="U454" t="s">
-        <v>1056</v>
+        <v>1076</v>
       </c>
       <c r="V454">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W454" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X454" t="s">
         <v>38</v>
       </c>
       <c r="Z454" s="1" t="s">
-        <v>1057</v>
+        <v>1077</v>
       </c>
       <c r="AA454" t="s">
-        <v>1058</v>
+        <v>114</v>
       </c>
     </row>
     <row r="455" spans="1:27">
       <c r="A455" t="s">
         <v>46</v>
       </c>
       <c r="B455" t="s">
         <v>67</v>
       </c>
       <c r="C455">
         <v>400</v>
       </c>
       <c r="D455">
         <v>408</v>
       </c>
       <c r="E455" t="s">
-        <v>1059</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>1078</v>
       </c>
       <c r="I455">
-        <v>33500.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>35000.0</v>
       </c>
       <c r="L455">
         <v>0.0</v>
       </c>
       <c r="M455">
         <v>0.0</v>
       </c>
       <c r="N455" t="s">
         <v>38</v>
       </c>
       <c r="O455" t="s">
-        <v>43</v>
+        <v>112</v>
       </c>
       <c r="P455" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="S455" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="V455">
         <v>2026</v>
       </c>
       <c r="W455" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X455" t="s">
         <v>38</v>
       </c>
       <c r="Z455" s="1" t="s">
-        <v>1060</v>
+        <v>1079</v>
       </c>
       <c r="AA455" t="s">
-        <v>1061</v>
+        <v>82</v>
       </c>
     </row>
     <row r="456" spans="1:27">
       <c r="A456" t="s">
         <v>46</v>
       </c>
       <c r="B456" t="s">
         <v>67</v>
       </c>
       <c r="C456">
         <v>400</v>
       </c>
       <c r="D456">
         <v>408</v>
       </c>
       <c r="E456" t="s">
-        <v>1035</v>
+        <v>1080</v>
+      </c>
+      <c r="H456" t="s">
+        <v>42</v>
       </c>
       <c r="I456">
-        <v>10000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="K456" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L456">
-        <v>0.0</v>
+        <v>27062.5</v>
       </c>
       <c r="M456">
-        <v>0.0</v>
+        <v>937.5</v>
       </c>
       <c r="N456" t="s">
         <v>38</v>
       </c>
       <c r="O456" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="P456" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q456" t="s">
-        <v>80</v>
+        <v>119</v>
       </c>
       <c r="S456" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U456" t="s">
+        <v>1081</v>
       </c>
       <c r="V456">
         <v>2026</v>
       </c>
       <c r="W456" t="s">
-        <v>51</v>
+        <v>81</v>
       </c>
       <c r="X456" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="Z456" s="1" t="s">
-        <v>1062</v>
+        <v>1082</v>
       </c>
       <c r="AA456" t="s">
-        <v>1063</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="457" spans="1:27">
       <c r="A457" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B457" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="C457">
         <v>400</v>
       </c>
       <c r="D457">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="E457" t="s">
-        <v>1041</v>
-[...8 lines deleted...]
-        <v>30</v>
+        <v>1052</v>
       </c>
       <c r="I457">
-        <v>11000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="K457" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L457">
-        <v>15085.82</v>
+        <v>0.0</v>
       </c>
       <c r="M457">
-        <v>-4085.82</v>
+        <v>0.0</v>
+      </c>
+      <c r="N457" t="s">
+        <v>38</v>
       </c>
       <c r="O457" t="s">
-        <v>32</v>
+        <v>112</v>
       </c>
       <c r="P457" t="s">
         <v>16</v>
       </c>
-      <c r="Q457" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S457" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1064</v>
+        <v>36</v>
       </c>
       <c r="V457">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W457" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X457" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="Z457" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="Z457" s="1" t="s">
+        <v>1084</v>
+      </c>
       <c r="AA457" t="s">
-        <v>114</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="458" spans="1:27">
       <c r="A458" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B458" t="s">
-        <v>380</v>
+        <v>67</v>
       </c>
       <c r="C458">
         <v>400</v>
       </c>
       <c r="D458">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="E458" t="s">
-        <v>1065</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>1055</v>
       </c>
       <c r="H458" t="s">
-        <v>30</v>
+        <v>161</v>
       </c>
       <c r="I458">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="K458" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L458">
         <v>0.0</v>
       </c>
       <c r="M458">
         <v>0.0</v>
       </c>
+      <c r="N458" t="s">
+        <v>38</v>
+      </c>
       <c r="O458" t="s">
-        <v>32</v>
+        <v>112</v>
       </c>
       <c r="P458" t="s">
         <v>16</v>
       </c>
       <c r="Q458" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>75</v>
       </c>
       <c r="S458" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U458" t="s">
+        <v>1086</v>
       </c>
       <c r="V458">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W458" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X458" t="s">
         <v>38</v>
       </c>
       <c r="Z458" s="1" t="s">
-        <v>1066</v>
+        <v>1087</v>
       </c>
       <c r="AA458" t="s">
-        <v>1067</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="459" spans="1:27">
       <c r="A459" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B459" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="C459">
         <v>400</v>
       </c>
       <c r="D459">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="E459" t="s">
-        <v>1068</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>1089</v>
       </c>
       <c r="H459" t="s">
-        <v>152</v>
+        <v>204</v>
       </c>
       <c r="I459">
-        <v>25000.0</v>
+        <v>33500.0</v>
       </c>
       <c r="K459" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L459">
-        <v>38368.37</v>
+        <v>0.0</v>
       </c>
       <c r="M459">
-        <v>-13368.37</v>
+        <v>0.0</v>
+      </c>
+      <c r="N459" t="s">
+        <v>38</v>
       </c>
       <c r="O459" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P459" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q459" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="S459" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1069</v>
+        <v>36</v>
       </c>
       <c r="V459">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W459" t="s">
         <v>37</v>
       </c>
       <c r="X459" t="s">
         <v>38</v>
       </c>
       <c r="Z459" s="1" t="s">
-        <v>1070</v>
+        <v>1090</v>
       </c>
       <c r="AA459" t="s">
-        <v>114</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="460" spans="1:27">
       <c r="A460" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B460" t="s">
-        <v>115</v>
+        <v>67</v>
       </c>
       <c r="C460">
         <v>400</v>
       </c>
       <c r="D460">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="E460" t="s">
-        <v>149</v>
-[...8 lines deleted...]
-        <v>30</v>
+        <v>1064</v>
       </c>
       <c r="I460">
-        <v>6500.0</v>
+        <v>10000.0</v>
       </c>
       <c r="K460" t="s">
         <v>31</v>
       </c>
       <c r="L460">
         <v>0.0</v>
       </c>
       <c r="M460">
         <v>0.0</v>
       </c>
+      <c r="N460" t="s">
+        <v>38</v>
+      </c>
       <c r="O460" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P460" t="s">
         <v>16</v>
       </c>
       <c r="Q460" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>80</v>
       </c>
       <c r="S460" t="s">
         <v>36</v>
       </c>
       <c r="V460">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W460" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X460" t="s">
         <v>38</v>
       </c>
       <c r="Z460" s="1" t="s">
-        <v>1071</v>
+        <v>1092</v>
       </c>
       <c r="AA460" t="s">
-        <v>114</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="461" spans="1:27">
       <c r="A461" t="s">
-        <v>1072</v>
+        <v>27</v>
       </c>
       <c r="B461" t="s">
-        <v>821</v>
+        <v>108</v>
       </c>
       <c r="C461">
         <v>400</v>
       </c>
       <c r="D461">
         <v>409</v>
       </c>
       <c r="E461" t="s">
-        <v>1073</v>
+        <v>1071</v>
+      </c>
+      <c r="F461">
+        <v>2021</v>
       </c>
       <c r="G461" t="s">
-        <v>134</v>
+        <v>29</v>
       </c>
       <c r="H461" t="s">
         <v>30</v>
       </c>
       <c r="I461">
-        <v>4000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="K461" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L461">
-        <v>0.0</v>
+        <v>15085.82</v>
       </c>
       <c r="M461">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>-4085.82</v>
       </c>
       <c r="O461" t="s">
         <v>32</v>
       </c>
       <c r="P461" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q461" t="s">
-        <v>80</v>
+        <v>891</v>
       </c>
       <c r="R461" t="s">
-        <v>43</v>
+        <v>112</v>
       </c>
       <c r="S461" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U461" t="s">
+        <v>1094</v>
       </c>
       <c r="V461">
         <v>2025</v>
       </c>
       <c r="W461" t="s">
         <v>37</v>
       </c>
       <c r="X461" t="s">
         <v>38</v>
       </c>
-      <c r="Z461" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z461" s="1"/>
       <c r="AA461" t="s">
-        <v>1075</v>
+        <v>114</v>
       </c>
     </row>
     <row r="462" spans="1:27">
       <c r="A462" t="s">
-        <v>1076</v>
+        <v>27</v>
       </c>
       <c r="B462" t="s">
-        <v>821</v>
+        <v>385</v>
       </c>
       <c r="C462">
         <v>400</v>
       </c>
       <c r="D462">
         <v>409</v>
       </c>
       <c r="E462" t="s">
-        <v>1073</v>
+        <v>1095</v>
+      </c>
+      <c r="F462">
+        <v>2021</v>
       </c>
       <c r="G462" t="s">
         <v>134</v>
       </c>
       <c r="H462" t="s">
-        <v>152</v>
+        <v>30</v>
       </c>
       <c r="I462">
-        <v>4000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="K462" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L462">
         <v>0.0</v>
       </c>
       <c r="M462">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="O462" t="s">
         <v>32</v>
       </c>
       <c r="P462" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q462" t="s">
-        <v>34</v>
+        <v>201</v>
       </c>
       <c r="R462" t="s">
         <v>43</v>
       </c>
       <c r="S462" t="s">
-        <v>131</v>
+        <v>36</v>
       </c>
       <c r="V462">
         <v>2025</v>
       </c>
       <c r="W462" t="s">
         <v>37</v>
       </c>
       <c r="X462" t="s">
         <v>38</v>
       </c>
       <c r="Z462" s="1" t="s">
-        <v>1077</v>
+        <v>1096</v>
       </c>
       <c r="AA462" t="s">
-        <v>114</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="463" spans="1:27">
       <c r="A463" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B463" t="s">
-        <v>67</v>
+        <v>108</v>
       </c>
       <c r="C463">
         <v>400</v>
       </c>
       <c r="D463">
         <v>409</v>
       </c>
       <c r="E463" t="s">
-        <v>1048</v>
+        <v>1098</v>
+      </c>
+      <c r="F463">
+        <v>2021</v>
+      </c>
+      <c r="G463" t="s">
+        <v>134</v>
+      </c>
+      <c r="H463" t="s">
+        <v>256</v>
       </c>
       <c r="I463">
-        <v>35000.0</v>
+        <v>25000.0</v>
+      </c>
+      <c r="K463" t="s">
+        <v>130</v>
       </c>
       <c r="L463">
-        <v>0.0</v>
+        <v>38368.37</v>
       </c>
       <c r="M463">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>-13368.37</v>
       </c>
       <c r="O463" t="s">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="P463" t="s">
         <v>16</v>
       </c>
+      <c r="Q463" t="s">
+        <v>78</v>
+      </c>
+      <c r="R463" t="s">
+        <v>112</v>
+      </c>
       <c r="S463" t="s">
-        <v>50</v>
+        <v>131</v>
+      </c>
+      <c r="U463" t="s">
+        <v>1099</v>
       </c>
       <c r="V463">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W463" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X463" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="Z463" s="1" t="s">
-        <v>1078</v>
+        <v>1100</v>
       </c>
       <c r="AA463" t="s">
-        <v>1079</v>
+        <v>114</v>
       </c>
     </row>
     <row r="464" spans="1:27">
       <c r="A464" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B464" t="s">
-        <v>67</v>
+        <v>115</v>
       </c>
       <c r="C464">
         <v>400</v>
       </c>
       <c r="D464">
         <v>409</v>
       </c>
       <c r="E464" t="s">
-        <v>1023</v>
+        <v>149</v>
+      </c>
+      <c r="F464">
+        <v>2021</v>
+      </c>
+      <c r="G464" t="s">
+        <v>150</v>
+      </c>
+      <c r="H464" t="s">
+        <v>30</v>
       </c>
       <c r="I464">
-        <v>20000.0</v>
+        <v>6500.0</v>
       </c>
       <c r="K464" t="s">
         <v>31</v>
       </c>
       <c r="L464">
         <v>0.0</v>
       </c>
       <c r="M464">
         <v>0.0</v>
       </c>
-      <c r="N464" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O464" t="s">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="P464" t="s">
         <v>16</v>
       </c>
+      <c r="Q464" t="s">
+        <v>119</v>
+      </c>
+      <c r="R464" t="s">
+        <v>43</v>
+      </c>
       <c r="S464" t="s">
         <v>36</v>
       </c>
       <c r="V464">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W464" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X464" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="Z464" s="1" t="s">
-        <v>1080</v>
+        <v>1101</v>
       </c>
       <c r="AA464" t="s">
-        <v>1081</v>
+        <v>114</v>
       </c>
     </row>
     <row r="465" spans="1:27">
       <c r="A465" t="s">
-        <v>46</v>
+        <v>1102</v>
       </c>
       <c r="B465" t="s">
-        <v>67</v>
+        <v>845</v>
       </c>
       <c r="C465">
         <v>400</v>
       </c>
       <c r="D465">
         <v>409</v>
       </c>
       <c r="E465" t="s">
-        <v>1082</v>
+        <v>1103</v>
+      </c>
+      <c r="G465" t="s">
+        <v>134</v>
+      </c>
+      <c r="H465" t="s">
+        <v>30</v>
       </c>
       <c r="I465">
-        <v>2500.0</v>
+        <v>4000.0</v>
+      </c>
+      <c r="K465" t="s">
+        <v>31</v>
       </c>
       <c r="L465">
         <v>0.0</v>
       </c>
       <c r="M465">
         <v>0.0</v>
       </c>
       <c r="N465" t="s">
         <v>38</v>
       </c>
       <c r="O465" t="s">
-        <v>181</v>
+        <v>32</v>
       </c>
       <c r="P465" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
       <c r="Q465" t="s">
-        <v>85</v>
+        <v>80</v>
+      </c>
+      <c r="R465" t="s">
+        <v>43</v>
       </c>
       <c r="S465" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="V465">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W465" t="s">
         <v>37</v>
       </c>
       <c r="X465" t="s">
         <v>38</v>
       </c>
       <c r="Z465" s="1" t="s">
-        <v>1083</v>
+        <v>1104</v>
       </c>
       <c r="AA465" t="s">
-        <v>1084</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="466" spans="1:27">
       <c r="A466" t="s">
-        <v>27</v>
+        <v>1106</v>
       </c>
       <c r="B466" t="s">
-        <v>108</v>
+        <v>845</v>
       </c>
       <c r="C466">
         <v>400</v>
       </c>
       <c r="D466">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E466" t="s">
-        <v>865</v>
-[...2 lines deleted...]
-        <v>2022</v>
+        <v>1103</v>
       </c>
       <c r="G466" t="s">
-        <v>41</v>
+        <v>134</v>
       </c>
       <c r="H466" t="s">
-        <v>42</v>
+        <v>256</v>
       </c>
       <c r="I466">
-        <v>11000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="K466" t="s">
         <v>130</v>
       </c>
       <c r="L466">
-        <v>14776.76</v>
+        <v>0.0</v>
       </c>
       <c r="M466">
-        <v>-3776.76</v>
+        <v>0.0</v>
+      </c>
+      <c r="N466" t="s">
+        <v>38</v>
       </c>
       <c r="O466" t="s">
         <v>32</v>
       </c>
       <c r="P466" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q466" t="s">
-        <v>866</v>
+        <v>34</v>
       </c>
       <c r="R466" t="s">
-        <v>112</v>
+        <v>43</v>
       </c>
       <c r="S466" t="s">
         <v>131</v>
       </c>
-      <c r="U466" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V466">
         <v>2025</v>
       </c>
       <c r="W466" t="s">
         <v>37</v>
       </c>
       <c r="X466" t="s">
         <v>38</v>
       </c>
-      <c r="Z466" s="1"/>
+      <c r="Z466" s="1" t="s">
+        <v>1107</v>
+      </c>
       <c r="AA466" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="467" spans="1:27">
       <c r="A467" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B467" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="C467">
         <v>400</v>
       </c>
       <c r="D467">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E467" t="s">
-        <v>1068</v>
-[...8 lines deleted...]
-        <v>294</v>
+        <v>1078</v>
       </c>
       <c r="I467">
-        <v>32000.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>35000.0</v>
       </c>
       <c r="L467">
-        <v>21569.04</v>
+        <v>0.0</v>
       </c>
       <c r="M467">
-        <v>10430.96</v>
+        <v>0.0</v>
+      </c>
+      <c r="N467" t="s">
+        <v>38</v>
       </c>
       <c r="O467" t="s">
-        <v>32</v>
+        <v>112</v>
       </c>
       <c r="P467" t="s">
         <v>16</v>
       </c>
-      <c r="Q467" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S467" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1086</v>
+        <v>50</v>
       </c>
       <c r="V467">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W467" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X467" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="Z467" s="1" t="s">
-        <v>1087</v>
+        <v>1108</v>
       </c>
       <c r="AA467" t="s">
-        <v>114</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="468" spans="1:27">
       <c r="A468" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B468" t="s">
-        <v>115</v>
+        <v>67</v>
       </c>
       <c r="C468">
         <v>400</v>
       </c>
       <c r="D468">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E468" t="s">
-        <v>149</v>
-[...8 lines deleted...]
-        <v>30</v>
+        <v>1052</v>
       </c>
       <c r="I468">
-        <v>6500.0</v>
+        <v>20000.0</v>
       </c>
       <c r="K468" t="s">
         <v>31</v>
       </c>
       <c r="L468">
         <v>0.0</v>
       </c>
       <c r="M468">
         <v>0.0</v>
       </c>
+      <c r="N468" t="s">
+        <v>38</v>
+      </c>
       <c r="O468" t="s">
-        <v>32</v>
+        <v>112</v>
       </c>
       <c r="P468" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="S468" t="s">
         <v>36</v>
       </c>
       <c r="V468">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W468" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X468" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="Z468" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="Z468" s="1" t="s">
+        <v>1110</v>
+      </c>
       <c r="AA468" t="s">
-        <v>114</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="469" spans="1:27">
       <c r="A469" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B469" t="s">
-        <v>380</v>
+        <v>67</v>
       </c>
       <c r="C469">
         <v>400</v>
       </c>
       <c r="D469">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E469" t="s">
-        <v>1088</v>
-[...8 lines deleted...]
-        <v>30</v>
+        <v>1112</v>
       </c>
       <c r="I469">
-        <v>6200.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>2500.0</v>
       </c>
       <c r="L469">
         <v>0.0</v>
       </c>
       <c r="M469">
         <v>0.0</v>
       </c>
+      <c r="N469" t="s">
+        <v>38</v>
+      </c>
       <c r="O469" t="s">
-        <v>32</v>
+        <v>179</v>
       </c>
       <c r="P469" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="Q469" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>85</v>
       </c>
       <c r="S469" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="V469">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W469" t="s">
         <v>37</v>
       </c>
       <c r="X469" t="s">
         <v>38</v>
       </c>
-      <c r="Z469" s="1"/>
+      <c r="Z469" s="1" t="s">
+        <v>1113</v>
+      </c>
       <c r="AA469" t="s">
-        <v>114</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="470" spans="1:27">
       <c r="A470" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B470" t="s">
-        <v>67</v>
+        <v>108</v>
       </c>
       <c r="C470">
         <v>400</v>
       </c>
       <c r="D470">
         <v>410</v>
       </c>
       <c r="E470" t="s">
-        <v>1089</v>
+        <v>890</v>
+      </c>
+      <c r="F470">
+        <v>2022</v>
+      </c>
+      <c r="G470" t="s">
+        <v>41</v>
+      </c>
+      <c r="H470" t="s">
+        <v>42</v>
       </c>
       <c r="I470">
-        <v>15000.0</v>
+        <v>11000.0</v>
+      </c>
+      <c r="K470" t="s">
+        <v>130</v>
       </c>
       <c r="L470">
-        <v>0.0</v>
+        <v>14776.76</v>
       </c>
       <c r="M470">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>-3776.76</v>
       </c>
       <c r="O470" t="s">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="P470" t="s">
         <v>16</v>
       </c>
+      <c r="Q470" t="s">
+        <v>891</v>
+      </c>
+      <c r="R470" t="s">
+        <v>112</v>
+      </c>
       <c r="S470" t="s">
-        <v>50</v>
+        <v>131</v>
+      </c>
+      <c r="U470" t="s">
+        <v>1115</v>
       </c>
       <c r="V470">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W470" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X470" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="Z470" s="1"/>
       <c r="AA470" t="s">
-        <v>1091</v>
+        <v>114</v>
       </c>
     </row>
     <row r="471" spans="1:27">
       <c r="A471" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B471" t="s">
-        <v>67</v>
+        <v>108</v>
       </c>
       <c r="C471">
         <v>400</v>
       </c>
       <c r="D471">
         <v>410</v>
       </c>
       <c r="E471" t="s">
-        <v>1092</v>
+        <v>1098</v>
+      </c>
+      <c r="F471">
+        <v>2022</v>
+      </c>
+      <c r="G471" t="s">
+        <v>41</v>
       </c>
       <c r="H471" t="s">
-        <v>185</v>
+        <v>296</v>
       </c>
       <c r="I471">
-        <v>5500.0</v>
+        <v>32000.0</v>
       </c>
       <c r="K471" t="s">
         <v>130</v>
       </c>
       <c r="L471">
-        <v>0.0</v>
+        <v>21569.04</v>
       </c>
       <c r="M471">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>10430.96</v>
       </c>
       <c r="O471" t="s">
+        <v>32</v>
+      </c>
+      <c r="P471" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q471" t="s">
+        <v>78</v>
+      </c>
+      <c r="R471" t="s">
         <v>112</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="S471" t="s">
         <v>131</v>
       </c>
-      <c r="T471" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U471" t="s">
-        <v>1094</v>
+        <v>1116</v>
       </c>
       <c r="V471">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W471" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X471" t="s">
         <v>38</v>
       </c>
       <c r="Z471" s="1" t="s">
-        <v>1095</v>
+        <v>1117</v>
       </c>
       <c r="AA471" t="s">
-        <v>1096</v>
+        <v>114</v>
       </c>
     </row>
     <row r="472" spans="1:27">
       <c r="A472" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B472" t="s">
-        <v>67</v>
+        <v>115</v>
       </c>
       <c r="C472">
         <v>400</v>
       </c>
       <c r="D472">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="E472" t="s">
-        <v>1097</v>
+        <v>149</v>
+      </c>
+      <c r="F472">
+        <v>2022</v>
+      </c>
+      <c r="G472" t="s">
+        <v>150</v>
       </c>
       <c r="H472" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="I472">
         <v>6500.0</v>
       </c>
       <c r="K472" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L472">
-        <v>6157.28</v>
+        <v>0.0</v>
       </c>
       <c r="M472">
-        <v>342.72</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>0.0</v>
       </c>
       <c r="O472" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="P472" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q472" t="s">
-        <v>75</v>
+        <v>119</v>
+      </c>
+      <c r="R472" t="s">
+        <v>43</v>
       </c>
       <c r="S472" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1098</v>
+        <v>36</v>
       </c>
       <c r="V472">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W472" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X472" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="Z472" s="1"/>
       <c r="AA472" t="s">
-        <v>1100</v>
+        <v>114</v>
       </c>
     </row>
     <row r="473" spans="1:27">
       <c r="A473" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B473" t="s">
-        <v>67</v>
+        <v>385</v>
       </c>
       <c r="C473">
         <v>400</v>
       </c>
       <c r="D473">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="E473" t="s">
-        <v>1101</v>
+        <v>1118</v>
+      </c>
+      <c r="F473">
+        <v>2022</v>
+      </c>
+      <c r="G473" t="s">
+        <v>134</v>
+      </c>
+      <c r="H473" t="s">
+        <v>30</v>
       </c>
       <c r="I473">
-        <v>46000.0</v>
+        <v>6200.0</v>
+      </c>
+      <c r="K473" t="s">
+        <v>31</v>
       </c>
       <c r="L473">
         <v>0.0</v>
       </c>
       <c r="M473">
         <v>0.0</v>
       </c>
-      <c r="N473" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O473" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="P473" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="Q473" t="s">
-        <v>34</v>
+        <v>146</v>
+      </c>
+      <c r="R473" t="s">
+        <v>112</v>
       </c>
       <c r="S473" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="V473">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W473" t="s">
         <v>37</v>
       </c>
       <c r="X473" t="s">
         <v>38</v>
       </c>
-      <c r="Z473" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z473" s="1"/>
       <c r="AA473" t="s">
-        <v>86</v>
+        <v>114</v>
       </c>
     </row>
     <row r="474" spans="1:27">
       <c r="A474" t="s">
         <v>46</v>
       </c>
       <c r="B474" t="s">
         <v>67</v>
       </c>
       <c r="C474">
         <v>400</v>
       </c>
       <c r="D474">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="E474" t="s">
-        <v>1103</v>
+        <v>1119</v>
       </c>
       <c r="I474">
         <v>15000.0</v>
       </c>
       <c r="L474">
         <v>0.0</v>
       </c>
       <c r="M474">
         <v>0.0</v>
       </c>
       <c r="N474" t="s">
         <v>38</v>
       </c>
       <c r="O474" t="s">
-        <v>43</v>
+        <v>112</v>
       </c>
       <c r="P474" t="s">
         <v>16</v>
       </c>
       <c r="S474" t="s">
         <v>50</v>
       </c>
       <c r="V474">
         <v>2026</v>
       </c>
       <c r="W474" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X474" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="Z474" s="1" t="s">
-        <v>1104</v>
+        <v>1120</v>
       </c>
       <c r="AA474" t="s">
-        <v>86</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="475" spans="1:27">
       <c r="A475" t="s">
-        <v>1105</v>
+        <v>46</v>
       </c>
       <c r="B475" t="s">
-        <v>160</v>
+        <v>67</v>
       </c>
       <c r="C475">
         <v>400</v>
       </c>
       <c r="D475">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="E475" t="s">
-        <v>219</v>
+        <v>1122</v>
       </c>
       <c r="H475" t="s">
-        <v>162</v>
+        <v>183</v>
       </c>
       <c r="I475">
-        <v>4500.0</v>
+        <v>5500.0</v>
       </c>
       <c r="K475" t="s">
         <v>130</v>
       </c>
       <c r="L475">
         <v>0.0</v>
       </c>
       <c r="M475">
         <v>0.0</v>
       </c>
       <c r="N475" t="s">
         <v>38</v>
       </c>
       <c r="O475" t="s">
-        <v>32</v>
+        <v>112</v>
       </c>
       <c r="P475" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="Q475" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>85</v>
       </c>
       <c r="S475" t="s">
-        <v>932</v>
+        <v>131</v>
+      </c>
+      <c r="T475" t="s">
+        <v>1123</v>
       </c>
       <c r="U475" t="s">
-        <v>1106</v>
+        <v>1124</v>
+      </c>
+      <c r="V475">
+        <v>2026</v>
       </c>
       <c r="W475" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X475" t="s">
         <v>38</v>
       </c>
-      <c r="Y475" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z475" s="1" t="s">
-        <v>1107</v>
+        <v>1125</v>
       </c>
       <c r="AA475" t="s">
-        <v>1108</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="476" spans="1:27">
       <c r="A476" t="s">
-        <v>1109</v>
+        <v>46</v>
       </c>
       <c r="B476" t="s">
-        <v>217</v>
+        <v>67</v>
       </c>
       <c r="C476">
         <v>400</v>
       </c>
       <c r="D476">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="E476" t="s">
-        <v>832</v>
+        <v>1127</v>
       </c>
       <c r="H476" t="s">
-        <v>291</v>
+        <v>42</v>
       </c>
       <c r="I476">
-        <v>0.0</v>
+        <v>6500.0</v>
       </c>
       <c r="K476" t="s">
         <v>130</v>
       </c>
       <c r="L476">
-        <v>0.0</v>
+        <v>6157.28</v>
       </c>
       <c r="M476">
-        <v>0.0</v>
+        <v>342.72</v>
       </c>
       <c r="N476" t="s">
         <v>38</v>
       </c>
       <c r="O476" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P476" t="s">
         <v>16</v>
       </c>
       <c r="Q476" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>75</v>
       </c>
       <c r="S476" t="s">
-        <v>674</v>
+        <v>131</v>
+      </c>
+      <c r="U476" t="s">
+        <v>1128</v>
+      </c>
+      <c r="V476">
+        <v>2026</v>
       </c>
       <c r="W476" t="s">
         <v>51</v>
       </c>
       <c r="X476" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="Z476" s="1" t="s">
-        <v>1110</v>
+        <v>1129</v>
       </c>
       <c r="AA476" t="s">
-        <v>1111</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="477" spans="1:27">
       <c r="A477" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B477" t="s">
-        <v>1112</v>
+        <v>67</v>
       </c>
       <c r="C477">
-        <v>500</v>
+        <v>400</v>
       </c>
       <c r="D477">
-        <v>501</v>
+        <v>412</v>
       </c>
       <c r="E477" t="s">
-        <v>1113</v>
-[...8 lines deleted...]
-        <v>30</v>
+        <v>1131</v>
       </c>
       <c r="I477">
-        <v>6500.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>46000.0</v>
       </c>
       <c r="L477">
         <v>0.0</v>
       </c>
       <c r="M477">
         <v>0.0</v>
       </c>
+      <c r="N477" t="s">
+        <v>38</v>
+      </c>
       <c r="O477" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P477" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="Q477" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>34</v>
       </c>
       <c r="S477" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="V477">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W477" t="s">
         <v>37</v>
       </c>
       <c r="X477" t="s">
         <v>38</v>
       </c>
       <c r="Z477" s="1" t="s">
-        <v>1114</v>
+        <v>1132</v>
       </c>
       <c r="AA477" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
     </row>
     <row r="478" spans="1:27">
       <c r="A478" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="B478" t="s">
-        <v>88</v>
+        <v>67</v>
       </c>
       <c r="C478">
-        <v>500</v>
+        <v>400</v>
       </c>
       <c r="D478">
-        <v>501</v>
+        <v>412</v>
       </c>
       <c r="E478" t="s">
-        <v>1115</v>
+        <v>1133</v>
       </c>
       <c r="I478">
-        <v>7500.0</v>
+        <v>15000.0</v>
       </c>
       <c r="L478">
         <v>0.0</v>
       </c>
       <c r="M478">
         <v>0.0</v>
       </c>
       <c r="N478" t="s">
         <v>38</v>
       </c>
       <c r="O478" t="s">
         <v>43</v>
       </c>
       <c r="P478" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>16</v>
       </c>
       <c r="S478" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="V478">
         <v>2026</v>
       </c>
       <c r="W478" t="s">
         <v>37</v>
       </c>
       <c r="X478" t="s">
         <v>38</v>
       </c>
-      <c r="Z478" s="1"/>
+      <c r="Z478" s="1" t="s">
+        <v>1134</v>
+      </c>
       <c r="AA478" t="s">
-        <v>1116</v>
+        <v>86</v>
       </c>
     </row>
     <row r="479" spans="1:27">
       <c r="A479" t="s">
-        <v>87</v>
+        <v>1135</v>
       </c>
       <c r="B479" t="s">
-        <v>88</v>
+        <v>159</v>
       </c>
       <c r="C479">
-        <v>500</v>
+        <v>400</v>
       </c>
       <c r="D479">
-        <v>502</v>
+        <v>412</v>
       </c>
       <c r="E479" t="s">
-        <v>1117</v>
+        <v>217</v>
       </c>
       <c r="H479" t="s">
-        <v>206</v>
+        <v>161</v>
       </c>
       <c r="I479">
-        <v>8500.0</v>
+        <v>4500.0</v>
       </c>
       <c r="K479" t="s">
         <v>130</v>
       </c>
       <c r="L479">
-        <v>2902.07</v>
+        <v>4313.82</v>
       </c>
       <c r="M479">
-        <v>5597.93</v>
+        <v>186.18</v>
       </c>
       <c r="N479" t="s">
         <v>38</v>
       </c>
       <c r="O479" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="P479" t="s">
         <v>16</v>
       </c>
       <c r="Q479" t="s">
-        <v>75</v>
+        <v>217</v>
       </c>
       <c r="R479" t="s">
-        <v>35</v>
+        <v>112</v>
       </c>
       <c r="S479" t="s">
         <v>131</v>
       </c>
-      <c r="T479" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U479" t="s">
-        <v>1119</v>
-[...2 lines deleted...]
-        <v>2026</v>
+        <v>1136</v>
       </c>
       <c r="W479" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X479" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="Y479" t="s">
         <v>38</v>
       </c>
       <c r="Z479" s="1" t="s">
-        <v>1120</v>
+        <v>1137</v>
       </c>
       <c r="AA479" t="s">
-        <v>1121</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="480" spans="1:27">
       <c r="A480" t="s">
-        <v>87</v>
+        <v>1139</v>
       </c>
       <c r="B480" t="s">
-        <v>88</v>
+        <v>215</v>
       </c>
       <c r="C480">
-        <v>500</v>
+        <v>400</v>
       </c>
       <c r="D480">
-        <v>502</v>
+        <v>414</v>
       </c>
       <c r="E480" t="s">
-        <v>1122</v>
+        <v>856</v>
       </c>
       <c r="H480" t="s">
-        <v>152</v>
+        <v>293</v>
       </c>
       <c r="I480">
-        <v>10000.0</v>
+        <v>0.0</v>
+      </c>
+      <c r="J480">
+        <v>13000.0</v>
       </c>
       <c r="K480" t="s">
         <v>130</v>
       </c>
       <c r="L480">
         <v>0.0</v>
       </c>
       <c r="M480">
         <v>0.0</v>
       </c>
       <c r="N480" t="s">
         <v>38</v>
       </c>
       <c r="O480" t="s">
+        <v>32</v>
+      </c>
+      <c r="P480" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q480" t="s">
+        <v>96</v>
+      </c>
+      <c r="R480" t="s">
         <v>43</v>
       </c>
-      <c r="P480" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S480" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>2026</v>
+        <v>371</v>
+      </c>
+      <c r="U480" t="s">
+        <v>1140</v>
       </c>
       <c r="W480" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X480" t="s">
         <v>38</v>
       </c>
-      <c r="Z480" s="1"/>
+      <c r="Z480" s="1" t="s">
+        <v>1141</v>
+      </c>
       <c r="AA480" t="s">
-        <v>1123</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="481" spans="1:27">
       <c r="A481" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B481" t="s">
-        <v>88</v>
+        <v>1143</v>
       </c>
       <c r="C481">
         <v>500</v>
       </c>
       <c r="D481">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="E481" t="s">
-        <v>1115</v>
+        <v>1144</v>
+      </c>
+      <c r="F481">
+        <v>2019</v>
+      </c>
+      <c r="G481" t="s">
+        <v>150</v>
+      </c>
+      <c r="H481" t="s">
+        <v>30</v>
       </c>
       <c r="I481">
-        <v>7500.0</v>
+        <v>6500.0</v>
+      </c>
+      <c r="K481" t="s">
+        <v>31</v>
       </c>
       <c r="L481">
         <v>0.0</v>
       </c>
       <c r="M481">
         <v>0.0</v>
       </c>
-      <c r="N481" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O481" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P481" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q481" t="s">
-        <v>80</v>
+        <v>122</v>
+      </c>
+      <c r="R481" t="s">
+        <v>179</v>
       </c>
       <c r="S481" t="s">
         <v>36</v>
       </c>
       <c r="V481">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W481" t="s">
         <v>37</v>
       </c>
       <c r="X481" t="s">
         <v>38</v>
       </c>
-      <c r="Z481" s="1"/>
+      <c r="Z481" s="1" t="s">
+        <v>1145</v>
+      </c>
       <c r="AA481" t="s">
-        <v>1124</v>
+        <v>114</v>
       </c>
     </row>
     <row r="482" spans="1:27">
       <c r="A482" t="s">
         <v>87</v>
       </c>
       <c r="B482" t="s">
         <v>88</v>
       </c>
       <c r="C482">
         <v>500</v>
       </c>
       <c r="D482">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="E482" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>1146</v>
       </c>
       <c r="I482">
-        <v>12000.0</v>
+        <v>7500.0</v>
       </c>
       <c r="L482">
         <v>0.0</v>
       </c>
       <c r="M482">
         <v>0.0</v>
       </c>
       <c r="N482" t="s">
         <v>38</v>
       </c>
       <c r="O482" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="P482" t="s">
         <v>111</v>
       </c>
       <c r="Q482" t="s">
-        <v>119</v>
+        <v>80</v>
       </c>
       <c r="S482" t="s">
         <v>36</v>
       </c>
       <c r="V482">
         <v>2026</v>
       </c>
       <c r="W482" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X482" t="s">
         <v>38</v>
       </c>
-      <c r="Z482" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z482" s="1"/>
       <c r="AA482" t="s">
-        <v>56</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="483" spans="1:27">
       <c r="A483" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B483" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="C483">
         <v>500</v>
       </c>
       <c r="D483">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="E483" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>1148</v>
       </c>
       <c r="H483" t="s">
-        <v>30</v>
+        <v>204</v>
       </c>
       <c r="I483">
-        <v>6500.0</v>
+        <v>8500.0</v>
       </c>
       <c r="K483" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L483">
-        <v>0.0</v>
+        <v>2902.07</v>
       </c>
       <c r="M483">
-        <v>0.0</v>
+        <v>5597.93</v>
+      </c>
+      <c r="N483" t="s">
+        <v>38</v>
       </c>
       <c r="O483" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P483" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q483" t="s">
-        <v>119</v>
+        <v>75</v>
       </c>
       <c r="R483" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="S483" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="T483" t="s">
+        <v>1149</v>
+      </c>
+      <c r="U483" t="s">
+        <v>1150</v>
       </c>
       <c r="V483">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W483" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X483" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="Z483" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="Y483" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z483" s="1" t="s">
+        <v>1151</v>
+      </c>
       <c r="AA483" t="s">
-        <v>114</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="484" spans="1:27">
       <c r="A484" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B484" t="s">
-        <v>1112</v>
+        <v>88</v>
       </c>
       <c r="C484">
         <v>500</v>
       </c>
       <c r="D484">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="E484" t="s">
-        <v>884</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>1153</v>
       </c>
       <c r="H484" t="s">
-        <v>30</v>
+        <v>256</v>
       </c>
       <c r="I484">
-        <v>12000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="K484" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L484">
         <v>0.0</v>
       </c>
       <c r="M484">
         <v>0.0</v>
       </c>
+      <c r="N484" t="s">
+        <v>38</v>
+      </c>
       <c r="O484" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P484" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q484" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="S484" t="s">
         <v>36</v>
       </c>
       <c r="V484">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W484" t="s">
         <v>37</v>
       </c>
       <c r="X484" t="s">
         <v>38</v>
       </c>
       <c r="Z484" s="1" t="s">
-        <v>1127</v>
+        <v>1154</v>
       </c>
       <c r="AA484" t="s">
-        <v>114</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="485" spans="1:27">
       <c r="A485" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B485" t="s">
-        <v>1112</v>
+        <v>88</v>
       </c>
       <c r="C485">
         <v>500</v>
       </c>
       <c r="D485">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="E485" t="s">
-        <v>1128</v>
-[...8 lines deleted...]
-        <v>30</v>
+        <v>1146</v>
       </c>
       <c r="I485">
-        <v>14000.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>7500.0</v>
       </c>
       <c r="L485">
         <v>0.0</v>
       </c>
       <c r="M485">
         <v>0.0</v>
       </c>
+      <c r="N485" t="s">
+        <v>38</v>
+      </c>
       <c r="O485" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P485" t="s">
         <v>111</v>
       </c>
       <c r="Q485" t="s">
         <v>80</v>
       </c>
-      <c r="R485" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S485" t="s">
         <v>36</v>
       </c>
       <c r="V485">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W485" t="s">
         <v>37</v>
       </c>
       <c r="X485" t="s">
         <v>38</v>
       </c>
-      <c r="Z485" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z485" s="1"/>
       <c r="AA485" t="s">
-        <v>114</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="486" spans="1:27">
       <c r="A486" t="s">
         <v>87</v>
       </c>
       <c r="B486" t="s">
         <v>88</v>
       </c>
       <c r="C486">
         <v>500</v>
       </c>
       <c r="D486">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="E486" t="s">
-        <v>1130</v>
+        <v>1157</v>
       </c>
       <c r="H486" t="s">
-        <v>162</v>
+        <v>140</v>
       </c>
       <c r="I486">
-        <v>8000.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>12000.0</v>
       </c>
       <c r="L486">
         <v>0.0</v>
       </c>
       <c r="M486">
         <v>0.0</v>
       </c>
       <c r="N486" t="s">
         <v>38</v>
       </c>
       <c r="O486" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="P486" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
       <c r="Q486" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>119</v>
       </c>
       <c r="S486" t="s">
-        <v>674</v>
+        <v>36</v>
       </c>
       <c r="V486">
         <v>2026</v>
       </c>
       <c r="W486" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X486" t="s">
         <v>38</v>
       </c>
       <c r="Z486" s="1" t="s">
-        <v>1131</v>
+        <v>1158</v>
       </c>
       <c r="AA486" t="s">
-        <v>1132</v>
+        <v>56</v>
       </c>
     </row>
     <row r="487" spans="1:27">
       <c r="A487" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B487" t="s">
-        <v>88</v>
+        <v>115</v>
       </c>
       <c r="C487">
         <v>500</v>
       </c>
       <c r="D487">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="E487" t="s">
-        <v>1115</v>
+        <v>149</v>
+      </c>
+      <c r="F487">
+        <v>2022</v>
+      </c>
+      <c r="G487" t="s">
+        <v>150</v>
+      </c>
+      <c r="H487" t="s">
+        <v>30</v>
       </c>
       <c r="I487">
-        <v>7500.0</v>
+        <v>6500.0</v>
+      </c>
+      <c r="K487" t="s">
+        <v>31</v>
       </c>
       <c r="L487">
         <v>0.0</v>
       </c>
       <c r="M487">
         <v>0.0</v>
       </c>
-      <c r="N487" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O487" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P487" t="s">
         <v>111</v>
       </c>
       <c r="Q487" t="s">
-        <v>80</v>
+        <v>119</v>
+      </c>
+      <c r="R487" t="s">
+        <v>43</v>
       </c>
       <c r="S487" t="s">
         <v>36</v>
       </c>
       <c r="V487">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W487" t="s">
         <v>37</v>
       </c>
       <c r="X487" t="s">
         <v>38</v>
       </c>
       <c r="Z487" s="1"/>
       <c r="AA487" t="s">
-        <v>1133</v>
+        <v>114</v>
       </c>
     </row>
     <row r="488" spans="1:27">
       <c r="A488" t="s">
-        <v>1134</v>
+        <v>27</v>
       </c>
       <c r="B488" t="s">
-        <v>1112</v>
+        <v>1143</v>
       </c>
       <c r="C488">
         <v>500</v>
       </c>
       <c r="D488">
         <v>504</v>
       </c>
       <c r="E488" t="s">
-        <v>1135</v>
+        <v>909</v>
+      </c>
+      <c r="F488">
+        <v>2021</v>
       </c>
       <c r="G488" t="s">
-        <v>134</v>
+        <v>29</v>
       </c>
       <c r="H488" t="s">
-        <v>152</v>
+        <v>30</v>
       </c>
       <c r="I488">
-        <v>15000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="K488" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L488">
         <v>0.0</v>
       </c>
       <c r="M488">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="O488" t="s">
         <v>32</v>
       </c>
       <c r="P488" t="s">
         <v>16</v>
       </c>
       <c r="Q488" t="s">
-        <v>80</v>
+        <v>135</v>
       </c>
       <c r="R488" t="s">
-        <v>181</v>
+        <v>112</v>
       </c>
       <c r="S488" t="s">
-        <v>422</v>
+        <v>36</v>
+      </c>
+      <c r="V488">
+        <v>2025</v>
       </c>
       <c r="W488" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X488" t="s">
         <v>38</v>
       </c>
-      <c r="Y488" t="s">
-[...2 lines deleted...]
-      <c r="Z488" s="1"/>
+      <c r="Z488" s="1" t="s">
+        <v>1159</v>
+      </c>
       <c r="AA488" t="s">
-        <v>1136</v>
+        <v>114</v>
       </c>
     </row>
     <row r="489" spans="1:27">
       <c r="A489" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B489" t="s">
-        <v>88</v>
+        <v>1143</v>
       </c>
       <c r="C489">
         <v>500</v>
       </c>
       <c r="D489">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="E489" t="s">
-        <v>1130</v>
+        <v>1160</v>
+      </c>
+      <c r="F489">
+        <v>2021</v>
+      </c>
+      <c r="G489" t="s">
+        <v>41</v>
       </c>
       <c r="H489" t="s">
-        <v>162</v>
+        <v>30</v>
       </c>
       <c r="I489">
-        <v>8000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="K489" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L489">
         <v>0.0</v>
       </c>
       <c r="M489">
         <v>0.0</v>
       </c>
-      <c r="N489" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O489" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P489" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
       <c r="Q489" t="s">
-        <v>34</v>
+        <v>80</v>
       </c>
       <c r="R489" t="s">
-        <v>43</v>
+        <v>179</v>
       </c>
       <c r="S489" t="s">
-        <v>422</v>
+        <v>36</v>
       </c>
       <c r="V489">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W489" t="s">
         <v>37</v>
       </c>
       <c r="X489" t="s">
         <v>38</v>
       </c>
       <c r="Z489" s="1" t="s">
-        <v>1137</v>
+        <v>1161</v>
       </c>
       <c r="AA489" t="s">
-        <v>1138</v>
+        <v>114</v>
       </c>
     </row>
     <row r="490" spans="1:27">
       <c r="A490" t="s">
         <v>87</v>
       </c>
       <c r="B490" t="s">
         <v>88</v>
       </c>
       <c r="C490">
         <v>500</v>
       </c>
       <c r="D490">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="E490" t="s">
-        <v>1115</v>
+        <v>1162</v>
+      </c>
+      <c r="H490" t="s">
+        <v>230</v>
       </c>
       <c r="I490">
-        <v>7500.0</v>
+        <v>8000.0</v>
+      </c>
+      <c r="J490">
+        <v>9000.0</v>
+      </c>
+      <c r="K490" t="s">
+        <v>130</v>
       </c>
       <c r="L490">
         <v>0.0</v>
       </c>
       <c r="M490">
         <v>0.0</v>
       </c>
       <c r="N490" t="s">
         <v>38</v>
       </c>
       <c r="O490" t="s">
         <v>43</v>
       </c>
       <c r="P490" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="Q490" t="s">
-        <v>80</v>
+        <v>34</v>
+      </c>
+      <c r="R490" t="s">
+        <v>43</v>
       </c>
       <c r="S490" t="s">
-        <v>36</v>
+        <v>371</v>
+      </c>
+      <c r="U490" t="s">
+        <v>1163</v>
       </c>
       <c r="V490">
         <v>2026</v>
       </c>
       <c r="W490" t="s">
         <v>37</v>
       </c>
       <c r="X490" t="s">
         <v>38</v>
       </c>
-      <c r="Z490" s="1"/>
+      <c r="Y490" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z490" s="1" t="s">
+        <v>1164</v>
+      </c>
       <c r="AA490" t="s">
-        <v>1139</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="491" spans="1:27">
       <c r="A491" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B491" t="s">
-        <v>1112</v>
+        <v>88</v>
       </c>
       <c r="C491">
         <v>500</v>
       </c>
       <c r="D491">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="E491" t="s">
-        <v>1140</v>
-[...8 lines deleted...]
-        <v>206</v>
+        <v>1146</v>
       </c>
       <c r="I491">
         <v>7500.0</v>
       </c>
-      <c r="K491" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L491">
         <v>0.0</v>
       </c>
       <c r="M491">
         <v>0.0</v>
       </c>
+      <c r="N491" t="s">
+        <v>38</v>
+      </c>
       <c r="O491" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P491" t="s">
         <v>111</v>
       </c>
       <c r="Q491" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>80</v>
       </c>
       <c r="S491" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>1142</v>
+        <v>36</v>
       </c>
       <c r="V491">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W491" t="s">
         <v>37</v>
       </c>
       <c r="X491" t="s">
         <v>38</v>
       </c>
       <c r="Z491" s="1"/>
       <c r="AA491" t="s">
-        <v>114</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="492" spans="1:27">
       <c r="A492" t="s">
-        <v>27</v>
+        <v>1167</v>
       </c>
       <c r="B492" t="s">
-        <v>115</v>
+        <v>1143</v>
       </c>
       <c r="C492">
         <v>500</v>
       </c>
       <c r="D492">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="E492" t="s">
-        <v>1143</v>
-[...2 lines deleted...]
-        <v>2014</v>
+        <v>1168</v>
       </c>
       <c r="G492" t="s">
-        <v>150</v>
+        <v>134</v>
       </c>
       <c r="H492" t="s">
-        <v>152</v>
+        <v>256</v>
       </c>
       <c r="I492">
-        <v>9500.0</v>
+        <v>15000.0</v>
       </c>
       <c r="K492" t="s">
         <v>130</v>
       </c>
       <c r="L492">
-        <v>6520.39</v>
+        <v>0.0</v>
       </c>
       <c r="M492">
-        <v>2979.61</v>
+        <v>0.0</v>
+      </c>
+      <c r="N492" t="s">
+        <v>38</v>
       </c>
       <c r="O492" t="s">
         <v>32</v>
       </c>
       <c r="P492" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q492" t="s">
-        <v>119</v>
+        <v>80</v>
       </c>
       <c r="R492" t="s">
-        <v>35</v>
+        <v>179</v>
       </c>
       <c r="S492" t="s">
-        <v>131</v>
+        <v>248</v>
       </c>
       <c r="U492" t="s">
-        <v>1144</v>
-[...2 lines deleted...]
-        <v>2025</v>
+        <v>1169</v>
       </c>
       <c r="W492" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X492" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y492" t="s">
         <v>38</v>
       </c>
       <c r="Z492" s="1" t="s">
-        <v>1145</v>
+        <v>1170</v>
       </c>
       <c r="AA492" t="s">
-        <v>114</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="493" spans="1:27">
       <c r="A493" t="s">
         <v>87</v>
       </c>
       <c r="B493" t="s">
         <v>88</v>
       </c>
       <c r="C493">
         <v>500</v>
       </c>
       <c r="D493">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="E493" t="s">
-        <v>884</v>
+        <v>1162</v>
       </c>
       <c r="H493" t="s">
-        <v>294</v>
+        <v>230</v>
       </c>
       <c r="I493">
-        <v>15500.0</v>
+        <v>8000.0</v>
+      </c>
+      <c r="J493">
+        <v>9000.0</v>
       </c>
       <c r="K493" t="s">
         <v>130</v>
       </c>
       <c r="L493">
-        <v>12401.5</v>
+        <v>0.0</v>
       </c>
       <c r="M493">
-        <v>3098.5</v>
+        <v>0.0</v>
       </c>
       <c r="N493" t="s">
         <v>38</v>
       </c>
       <c r="O493" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="P493" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="Q493" t="s">
-        <v>96</v>
+        <v>34</v>
       </c>
       <c r="R493" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="S493" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1146</v>
+        <v>371</v>
       </c>
       <c r="U493" t="s">
-        <v>1147</v>
+        <v>1172</v>
       </c>
       <c r="V493">
         <v>2026</v>
       </c>
       <c r="W493" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X493" t="s">
         <v>143</v>
       </c>
       <c r="Y493" t="s">
         <v>38</v>
       </c>
       <c r="Z493" s="1" t="s">
-        <v>1148</v>
+        <v>1173</v>
       </c>
       <c r="AA493" t="s">
-        <v>1149</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="494" spans="1:27">
       <c r="A494" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B494" t="s">
-        <v>1112</v>
+        <v>88</v>
       </c>
       <c r="C494">
         <v>500</v>
       </c>
       <c r="D494">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="E494" t="s">
-        <v>1150</v>
-[...8 lines deleted...]
-        <v>206</v>
+        <v>1146</v>
       </c>
       <c r="I494">
         <v>7500.0</v>
       </c>
-      <c r="K494" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L494">
-        <v>8694.57</v>
+        <v>0.0</v>
       </c>
       <c r="M494">
-        <v>-1194.57</v>
+        <v>0.0</v>
+      </c>
+      <c r="N494" t="s">
+        <v>38</v>
       </c>
       <c r="O494" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P494" t="s">
         <v>111</v>
       </c>
       <c r="Q494" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>80</v>
       </c>
       <c r="S494" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>1151</v>
+        <v>36</v>
       </c>
       <c r="V494">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W494" t="s">
         <v>37</v>
       </c>
       <c r="X494" t="s">
         <v>38</v>
       </c>
       <c r="Z494" s="1"/>
       <c r="AA494" t="s">
-        <v>114</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="495" spans="1:27">
       <c r="A495" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B495" t="s">
-        <v>88</v>
+        <v>1143</v>
       </c>
       <c r="C495">
         <v>500</v>
       </c>
       <c r="D495">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="E495" t="s">
-        <v>95</v>
+        <v>1176</v>
+      </c>
+      <c r="F495">
+        <v>2014</v>
+      </c>
+      <c r="G495" t="s">
+        <v>41</v>
       </c>
       <c r="H495" t="s">
-        <v>140</v>
+        <v>204</v>
       </c>
       <c r="I495">
-        <v>13500.0</v>
+        <v>7500.0</v>
       </c>
       <c r="K495" t="s">
         <v>130</v>
       </c>
       <c r="L495">
-        <v>13582.51</v>
+        <v>0.0</v>
       </c>
       <c r="M495">
-        <v>-82.51</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>0.0</v>
       </c>
       <c r="O495" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="P495" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q495" t="s">
-        <v>96</v>
+        <v>122</v>
+      </c>
+      <c r="R495" t="s">
+        <v>43</v>
       </c>
       <c r="S495" t="s">
         <v>131</v>
       </c>
       <c r="T495" t="s">
-        <v>1152</v>
+        <v>1177</v>
       </c>
       <c r="U495" t="s">
-        <v>1153</v>
+        <v>1178</v>
       </c>
       <c r="V495">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W495" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X495" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y495" t="s">
         <v>38</v>
       </c>
       <c r="Z495" s="1"/>
       <c r="AA495" t="s">
-        <v>1154</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="496" spans="1:27">
       <c r="A496" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B496" t="s">
-        <v>88</v>
+        <v>115</v>
       </c>
       <c r="C496">
         <v>500</v>
       </c>
       <c r="D496">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="E496" t="s">
-        <v>1155</v>
+        <v>1180</v>
+      </c>
+      <c r="F496">
+        <v>2014</v>
+      </c>
+      <c r="G496" t="s">
+        <v>150</v>
       </c>
       <c r="H496" t="s">
-        <v>294</v>
+        <v>256</v>
       </c>
       <c r="I496">
-        <v>24500.0</v>
+        <v>9500.0</v>
+      </c>
+      <c r="K496" t="s">
+        <v>130</v>
       </c>
       <c r="L496">
-        <v>0.0</v>
+        <v>6520.39</v>
       </c>
       <c r="M496">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>2979.61</v>
       </c>
       <c r="O496" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P496" t="s">
         <v>111</v>
       </c>
       <c r="Q496" t="s">
-        <v>80</v>
+        <v>119</v>
+      </c>
+      <c r="R496" t="s">
+        <v>35</v>
       </c>
       <c r="S496" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U496" t="s">
+        <v>1181</v>
       </c>
       <c r="V496">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W496" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X496" t="s">
         <v>38</v>
       </c>
       <c r="Z496" s="1" t="s">
-        <v>1156</v>
+        <v>1182</v>
       </c>
       <c r="AA496" t="s">
-        <v>1157</v>
+        <v>114</v>
       </c>
     </row>
     <row r="497" spans="1:27">
       <c r="A497" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B497" t="s">
-        <v>28</v>
+        <v>88</v>
       </c>
       <c r="C497">
         <v>500</v>
       </c>
       <c r="D497">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="E497" t="s">
-        <v>1158</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>909</v>
       </c>
       <c r="H497" t="s">
-        <v>30</v>
+        <v>296</v>
       </c>
       <c r="I497">
-        <v>6500.0</v>
+        <v>15500.0</v>
       </c>
       <c r="K497" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L497">
-        <v>0.0</v>
+        <v>12401.5</v>
       </c>
       <c r="M497">
-        <v>0.0</v>
+        <v>3098.5</v>
+      </c>
+      <c r="N497" t="s">
+        <v>38</v>
       </c>
       <c r="O497" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P497" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="Q497" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="R497" t="s">
-        <v>181</v>
+        <v>35</v>
       </c>
       <c r="S497" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="T497" t="s">
+        <v>1183</v>
+      </c>
+      <c r="U497" t="s">
+        <v>1184</v>
       </c>
       <c r="V497">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W497" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X497" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y497" t="s">
         <v>38</v>
       </c>
       <c r="Z497" s="1" t="s">
-        <v>1159</v>
+        <v>1185</v>
       </c>
       <c r="AA497" t="s">
-        <v>114</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="498" spans="1:27">
       <c r="A498" t="s">
         <v>27</v>
       </c>
       <c r="B498" t="s">
-        <v>1112</v>
+        <v>1143</v>
       </c>
       <c r="C498">
         <v>500</v>
       </c>
       <c r="D498">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="E498" t="s">
-        <v>1150</v>
+        <v>1187</v>
       </c>
       <c r="F498">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="G498" t="s">
         <v>41</v>
       </c>
       <c r="H498" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="I498">
         <v>7500.0</v>
       </c>
       <c r="K498" t="s">
         <v>130</v>
       </c>
       <c r="L498">
-        <v>9087.53</v>
+        <v>8694.57</v>
       </c>
       <c r="M498">
-        <v>-1587.53</v>
+        <v>-1194.57</v>
       </c>
       <c r="O498" t="s">
         <v>32</v>
       </c>
       <c r="P498" t="s">
         <v>111</v>
       </c>
       <c r="Q498" t="s">
         <v>122</v>
       </c>
       <c r="R498" t="s">
         <v>43</v>
       </c>
       <c r="S498" t="s">
         <v>131</v>
       </c>
       <c r="T498" t="s">
-        <v>1141</v>
+        <v>1177</v>
       </c>
       <c r="U498" t="s">
-        <v>1160</v>
+        <v>1188</v>
       </c>
       <c r="V498">
         <v>2025</v>
       </c>
       <c r="W498" t="s">
         <v>37</v>
       </c>
       <c r="X498" t="s">
         <v>38</v>
       </c>
-      <c r="Z498" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z498" s="1"/>
       <c r="AA498" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="499" spans="1:27">
       <c r="A499" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B499" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="C499">
         <v>500</v>
       </c>
       <c r="D499">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="E499" t="s">
-        <v>1162</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>95</v>
       </c>
       <c r="H499" t="s">
-        <v>294</v>
+        <v>140</v>
       </c>
       <c r="I499">
-        <v>16000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="K499" t="s">
         <v>130</v>
       </c>
       <c r="L499">
-        <v>15005.0</v>
+        <v>13582.51</v>
       </c>
       <c r="M499">
-        <v>995.0</v>
+        <v>-82.51</v>
+      </c>
+      <c r="N499" t="s">
+        <v>38</v>
       </c>
       <c r="O499" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P499" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q499" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>96</v>
       </c>
       <c r="S499" t="s">
         <v>131</v>
       </c>
+      <c r="T499" t="s">
+        <v>1189</v>
+      </c>
       <c r="U499" t="s">
-        <v>1163</v>
+        <v>1190</v>
       </c>
       <c r="V499">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W499" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X499" t="s">
         <v>38</v>
       </c>
-      <c r="Z499" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z499" s="1"/>
       <c r="AA499" t="s">
-        <v>114</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="500" spans="1:27">
       <c r="A500" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B500" t="s">
-        <v>1112</v>
+        <v>88</v>
       </c>
       <c r="C500">
         <v>500</v>
       </c>
       <c r="D500">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="E500" t="s">
-        <v>1165</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>1192</v>
       </c>
       <c r="H500" t="s">
-        <v>30</v>
+        <v>296</v>
       </c>
       <c r="I500">
-        <v>20000.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>24500.0</v>
       </c>
       <c r="L500">
         <v>0.0</v>
       </c>
       <c r="M500">
         <v>0.0</v>
       </c>
+      <c r="N500" t="s">
+        <v>38</v>
+      </c>
       <c r="O500" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P500" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q500" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>80</v>
       </c>
       <c r="S500" t="s">
         <v>36</v>
       </c>
       <c r="V500">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W500" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X500" t="s">
         <v>38</v>
       </c>
       <c r="Z500" s="1" t="s">
-        <v>1166</v>
+        <v>1193</v>
       </c>
       <c r="AA500" t="s">
-        <v>114</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="501" spans="1:27">
       <c r="A501" t="s">
         <v>27</v>
       </c>
       <c r="B501" t="s">
-        <v>115</v>
+        <v>28</v>
       </c>
       <c r="C501">
         <v>500</v>
       </c>
       <c r="D501">
         <v>508</v>
       </c>
       <c r="E501" t="s">
-        <v>1167</v>
+        <v>1195</v>
       </c>
       <c r="F501">
         <v>2016</v>
       </c>
       <c r="G501" t="s">
         <v>41</v>
       </c>
       <c r="H501" t="s">
         <v>30</v>
       </c>
       <c r="I501">
-        <v>14000.0</v>
+        <v>6500.0</v>
       </c>
       <c r="K501" t="s">
         <v>31</v>
       </c>
       <c r="L501">
         <v>0.0</v>
       </c>
       <c r="M501">
         <v>0.0</v>
       </c>
       <c r="O501" t="s">
         <v>32</v>
       </c>
       <c r="P501" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="Q501" t="s">
-        <v>203</v>
+        <v>85</v>
       </c>
       <c r="R501" t="s">
-        <v>43</v>
+        <v>179</v>
       </c>
       <c r="S501" t="s">
         <v>36</v>
       </c>
       <c r="V501">
         <v>2025</v>
       </c>
       <c r="W501" t="s">
         <v>37</v>
       </c>
       <c r="X501" t="s">
         <v>38</v>
       </c>
-      <c r="Z501" s="1"/>
+      <c r="Z501" s="1" t="s">
+        <v>1196</v>
+      </c>
       <c r="AA501" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="502" spans="1:27">
       <c r="A502" t="s">
         <v>27</v>
       </c>
       <c r="B502" t="s">
-        <v>115</v>
+        <v>1143</v>
       </c>
       <c r="C502">
         <v>500</v>
       </c>
       <c r="D502">
         <v>508</v>
       </c>
       <c r="E502" t="s">
-        <v>1168</v>
+        <v>1187</v>
       </c>
       <c r="F502">
         <v>2016</v>
       </c>
       <c r="G502" t="s">
         <v>41</v>
       </c>
       <c r="H502" t="s">
-        <v>30</v>
+        <v>204</v>
       </c>
       <c r="I502">
-        <v>14000.0</v>
+        <v>7500.0</v>
       </c>
       <c r="K502" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L502">
-        <v>0.0</v>
+        <v>9087.53</v>
       </c>
       <c r="M502">
-        <v>0.0</v>
+        <v>-1587.53</v>
       </c>
       <c r="O502" t="s">
         <v>32</v>
       </c>
       <c r="P502" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q502" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="R502" t="s">
         <v>43</v>
       </c>
       <c r="S502" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="T502" t="s">
+        <v>1177</v>
+      </c>
+      <c r="U502" t="s">
+        <v>1197</v>
       </c>
       <c r="V502">
         <v>2025</v>
       </c>
       <c r="W502" t="s">
         <v>37</v>
       </c>
       <c r="X502" t="s">
         <v>38</v>
       </c>
-      <c r="Z502" s="1"/>
+      <c r="Z502" s="1" t="s">
+        <v>1198</v>
+      </c>
       <c r="AA502" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="503" spans="1:27">
       <c r="A503" t="s">
         <v>27</v>
       </c>
       <c r="B503" t="s">
         <v>115</v>
       </c>
       <c r="C503">
         <v>500</v>
       </c>
       <c r="D503">
         <v>508</v>
       </c>
       <c r="E503" t="s">
-        <v>1169</v>
+        <v>1199</v>
       </c>
       <c r="F503">
         <v>2016</v>
       </c>
       <c r="G503" t="s">
-        <v>150</v>
+        <v>41</v>
       </c>
       <c r="H503" t="s">
-        <v>162</v>
+        <v>296</v>
       </c>
       <c r="I503">
-        <v>5500.0</v>
+        <v>16000.0</v>
       </c>
       <c r="K503" t="s">
         <v>130</v>
       </c>
       <c r="L503">
-        <v>6318.0</v>
+        <v>15005.0</v>
       </c>
       <c r="M503">
-        <v>-818.0</v>
+        <v>995.0</v>
       </c>
       <c r="O503" t="s">
         <v>32</v>
       </c>
       <c r="P503" t="s">
         <v>111</v>
       </c>
       <c r="Q503" t="s">
         <v>80</v>
       </c>
       <c r="R503" t="s">
-        <v>35</v>
+        <v>179</v>
       </c>
       <c r="S503" t="s">
         <v>131</v>
       </c>
       <c r="U503" t="s">
-        <v>1170</v>
+        <v>1200</v>
       </c>
       <c r="V503">
         <v>2025</v>
       </c>
       <c r="W503" t="s">
         <v>37</v>
       </c>
       <c r="X503" t="s">
         <v>38</v>
       </c>
       <c r="Z503" s="1" t="s">
-        <v>1171</v>
+        <v>1201</v>
       </c>
       <c r="AA503" t="s">
-        <v>45</v>
+        <v>114</v>
       </c>
     </row>
     <row r="504" spans="1:27">
       <c r="A504" t="s">
         <v>27</v>
       </c>
       <c r="B504" t="s">
-        <v>1112</v>
+        <v>1143</v>
       </c>
       <c r="C504">
         <v>500</v>
       </c>
       <c r="D504">
         <v>508</v>
       </c>
       <c r="E504" t="s">
-        <v>133</v>
+        <v>1202</v>
       </c>
       <c r="F504">
         <v>2016</v>
       </c>
       <c r="G504" t="s">
-        <v>134</v>
+        <v>41</v>
       </c>
       <c r="H504" t="s">
-        <v>421</v>
+        <v>30</v>
       </c>
       <c r="I504">
-        <v>12000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="K504" t="s">
         <v>31</v>
       </c>
       <c r="L504">
         <v>0.0</v>
       </c>
       <c r="M504">
         <v>0.0</v>
       </c>
       <c r="O504" t="s">
         <v>32</v>
       </c>
       <c r="P504" t="s">
         <v>16</v>
       </c>
       <c r="Q504" t="s">
-        <v>135</v>
+        <v>49</v>
       </c>
       <c r="R504" t="s">
-        <v>112</v>
+        <v>43</v>
       </c>
       <c r="S504" t="s">
         <v>36</v>
       </c>
       <c r="V504">
         <v>2025</v>
       </c>
       <c r="W504" t="s">
         <v>37</v>
       </c>
       <c r="X504" t="s">
         <v>38</v>
       </c>
-      <c r="Y504" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z504" s="1" t="s">
-        <v>1172</v>
+        <v>1203</v>
       </c>
       <c r="AA504" t="s">
-        <v>1173</v>
+        <v>114</v>
       </c>
     </row>
     <row r="505" spans="1:27">
       <c r="A505" t="s">
-        <v>1174</v>
+        <v>27</v>
       </c>
       <c r="B505" t="s">
-        <v>821</v>
+        <v>115</v>
       </c>
       <c r="C505">
         <v>500</v>
       </c>
       <c r="D505">
         <v>508</v>
       </c>
       <c r="E505" t="s">
-        <v>1175</v>
+        <v>1204</v>
+      </c>
+      <c r="F505">
+        <v>2016</v>
       </c>
       <c r="G505" t="s">
-        <v>134</v>
+        <v>41</v>
       </c>
       <c r="H505" t="s">
-        <v>291</v>
+        <v>30</v>
       </c>
       <c r="I505">
-        <v>8000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="K505" t="s">
         <v>31</v>
       </c>
       <c r="L505">
         <v>0.0</v>
       </c>
       <c r="M505">
         <v>0.0</v>
       </c>
-      <c r="N505" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O505" t="s">
         <v>32</v>
       </c>
       <c r="P505" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q505" t="s">
-        <v>80</v>
+        <v>201</v>
       </c>
       <c r="R505" t="s">
-        <v>181</v>
+        <v>43</v>
       </c>
       <c r="S505" t="s">
         <v>36</v>
       </c>
       <c r="V505">
         <v>2025</v>
       </c>
       <c r="W505" t="s">
         <v>37</v>
       </c>
       <c r="X505" t="s">
         <v>38</v>
       </c>
-      <c r="Z505" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z505" s="1"/>
       <c r="AA505" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="506" spans="1:27">
       <c r="A506" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B506" t="s">
-        <v>88</v>
+        <v>115</v>
       </c>
       <c r="C506">
         <v>500</v>
       </c>
       <c r="D506">
         <v>508</v>
       </c>
       <c r="E506" t="s">
-        <v>1177</v>
+        <v>1205</v>
+      </c>
+      <c r="F506">
+        <v>2016</v>
+      </c>
+      <c r="G506" t="s">
+        <v>41</v>
       </c>
       <c r="H506" t="s">
-        <v>294</v>
+        <v>30</v>
       </c>
       <c r="I506">
-        <v>8500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="K506" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L506">
-        <v>9628.61</v>
+        <v>0.0</v>
       </c>
       <c r="M506">
-        <v>-1128.61</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>0.0</v>
       </c>
       <c r="O506" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P506" t="s">
         <v>16</v>
       </c>
       <c r="Q506" t="s">
-        <v>75</v>
+        <v>201</v>
+      </c>
+      <c r="R506" t="s">
+        <v>43</v>
       </c>
       <c r="S506" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>1178</v>
+        <v>36</v>
       </c>
       <c r="V506">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W506" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X506" t="s">
-        <v>143</v>
-[...6 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="Z506" s="1"/>
       <c r="AA506" t="s">
-        <v>1180</v>
+        <v>114</v>
       </c>
     </row>
     <row r="507" spans="1:27">
       <c r="A507" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B507" t="s">
-        <v>88</v>
+        <v>115</v>
       </c>
       <c r="C507">
         <v>500</v>
       </c>
       <c r="D507">
         <v>508</v>
       </c>
       <c r="E507" t="s">
-        <v>1181</v>
+        <v>1206</v>
+      </c>
+      <c r="F507">
+        <v>2016</v>
+      </c>
+      <c r="G507" t="s">
+        <v>150</v>
       </c>
       <c r="H507" t="s">
-        <v>140</v>
+        <v>161</v>
       </c>
       <c r="I507">
-        <v>20000.0</v>
+        <v>5500.0</v>
       </c>
       <c r="K507" t="s">
         <v>130</v>
       </c>
       <c r="L507">
-        <v>34646.35</v>
+        <v>6318.0</v>
       </c>
       <c r="M507">
-        <v>-14646.35</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>-818.0</v>
       </c>
       <c r="O507" t="s">
-        <v>181</v>
+        <v>32</v>
       </c>
       <c r="P507" t="s">
-        <v>16</v>
+        <v>111</v>
+      </c>
+      <c r="Q507" t="s">
+        <v>80</v>
       </c>
       <c r="R507" t="s">
-        <v>181</v>
+        <v>35</v>
       </c>
       <c r="S507" t="s">
         <v>131</v>
       </c>
       <c r="U507" t="s">
-        <v>1182</v>
+        <v>1207</v>
       </c>
       <c r="V507">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W507" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X507" t="s">
         <v>38</v>
       </c>
       <c r="Z507" s="1" t="s">
-        <v>1183</v>
+        <v>1208</v>
       </c>
       <c r="AA507" t="s">
-        <v>1184</v>
+        <v>45</v>
       </c>
     </row>
     <row r="508" spans="1:27">
       <c r="A508" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B508" t="s">
-        <v>88</v>
+        <v>1143</v>
       </c>
       <c r="C508">
         <v>500</v>
       </c>
       <c r="D508">
         <v>508</v>
       </c>
       <c r="E508" t="s">
-        <v>1185</v>
+        <v>133</v>
+      </c>
+      <c r="F508">
+        <v>2016</v>
+      </c>
+      <c r="G508" t="s">
+        <v>134</v>
       </c>
       <c r="H508" t="s">
-        <v>396</v>
+        <v>1209</v>
       </c>
       <c r="I508">
-        <v>6000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="K508" t="s">
         <v>31</v>
       </c>
       <c r="L508">
         <v>0.0</v>
       </c>
       <c r="M508">
         <v>0.0</v>
       </c>
-      <c r="N508" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O508" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P508" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q508" t="s">
-        <v>119</v>
+        <v>135</v>
+      </c>
+      <c r="R508" t="s">
+        <v>112</v>
       </c>
       <c r="S508" t="s">
         <v>36</v>
       </c>
       <c r="V508">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W508" t="s">
         <v>37</v>
       </c>
       <c r="X508" t="s">
         <v>38</v>
       </c>
+      <c r="Y508" t="s">
+        <v>38</v>
+      </c>
       <c r="Z508" s="1" t="s">
-        <v>1186</v>
+        <v>1210</v>
       </c>
       <c r="AA508" t="s">
-        <v>1187</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="509" spans="1:27">
       <c r="A509" t="s">
-        <v>87</v>
+        <v>1212</v>
       </c>
       <c r="B509" t="s">
-        <v>88</v>
+        <v>845</v>
       </c>
       <c r="C509">
         <v>500</v>
       </c>
       <c r="D509">
         <v>508</v>
       </c>
       <c r="E509" t="s">
-        <v>1188</v>
+        <v>1213</v>
+      </c>
+      <c r="G509" t="s">
+        <v>134</v>
       </c>
       <c r="H509" t="s">
-        <v>206</v>
+        <v>293</v>
       </c>
       <c r="I509">
-        <v>25000.0</v>
+        <v>8000.0</v>
+      </c>
+      <c r="K509" t="s">
+        <v>31</v>
       </c>
       <c r="L509">
         <v>0.0</v>
       </c>
       <c r="M509">
         <v>0.0</v>
       </c>
       <c r="N509" t="s">
         <v>38</v>
       </c>
       <c r="O509" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P509" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q509" t="s">
-        <v>49</v>
+        <v>80</v>
+      </c>
+      <c r="R509" t="s">
+        <v>179</v>
       </c>
       <c r="S509" t="s">
         <v>36</v>
       </c>
       <c r="V509">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W509" t="s">
         <v>37</v>
       </c>
       <c r="X509" t="s">
         <v>38</v>
       </c>
-      <c r="Z509" s="1"/>
+      <c r="Z509" s="1" t="s">
+        <v>1214</v>
+      </c>
       <c r="AA509" t="s">
-        <v>1189</v>
+        <v>114</v>
       </c>
     </row>
     <row r="510" spans="1:27">
       <c r="A510" t="s">
         <v>87</v>
       </c>
       <c r="B510" t="s">
         <v>88</v>
       </c>
       <c r="C510">
         <v>500</v>
       </c>
       <c r="D510">
         <v>508</v>
       </c>
       <c r="E510" t="s">
-        <v>95</v>
+        <v>1215</v>
       </c>
       <c r="H510" t="s">
-        <v>421</v>
+        <v>296</v>
       </c>
       <c r="I510">
-        <v>15500.0</v>
-[...2 lines deleted...]
-        <v>14000.0</v>
+        <v>8500.0</v>
       </c>
       <c r="K510" t="s">
         <v>130</v>
       </c>
       <c r="L510">
-        <v>0.0</v>
+        <v>9628.61</v>
       </c>
       <c r="M510">
-        <v>0.0</v>
+        <v>-1128.61</v>
       </c>
       <c r="N510" t="s">
         <v>38</v>
       </c>
       <c r="O510" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="P510" t="s">
         <v>16</v>
       </c>
       <c r="Q510" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>75</v>
       </c>
       <c r="S510" t="s">
-        <v>932</v>
+        <v>131</v>
+      </c>
+      <c r="T510" t="s">
+        <v>1183</v>
+      </c>
+      <c r="U510" t="s">
+        <v>1216</v>
       </c>
       <c r="V510">
         <v>2026</v>
       </c>
       <c r="W510" t="s">
-        <v>51</v>
+        <v>81</v>
       </c>
       <c r="X510" t="s">
         <v>143</v>
       </c>
       <c r="Y510" t="s">
         <v>38</v>
       </c>
       <c r="Z510" s="1" t="s">
-        <v>1190</v>
+        <v>1217</v>
       </c>
       <c r="AA510" t="s">
-        <v>1191</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="511" spans="1:27">
       <c r="A511" t="s">
         <v>87</v>
       </c>
       <c r="B511" t="s">
         <v>88</v>
       </c>
       <c r="C511">
         <v>500</v>
       </c>
       <c r="D511">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="E511" t="s">
-        <v>95</v>
+        <v>1219</v>
       </c>
       <c r="H511" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="I511">
-        <v>15500.0</v>
-[...2 lines deleted...]
-        <v>13750.0</v>
+        <v>20000.0</v>
       </c>
       <c r="K511" t="s">
         <v>130</v>
       </c>
       <c r="L511">
-        <v>0.0</v>
+        <v>34646.35</v>
       </c>
       <c r="M511">
-        <v>0.0</v>
+        <v>-14646.35</v>
       </c>
       <c r="N511" t="s">
         <v>38</v>
       </c>
       <c r="O511" t="s">
-        <v>35</v>
+        <v>179</v>
       </c>
       <c r="P511" t="s">
         <v>16</v>
       </c>
-      <c r="Q511" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R511" t="s">
-        <v>43</v>
+        <v>179</v>
       </c>
       <c r="S511" t="s">
-        <v>932</v>
+        <v>131</v>
       </c>
       <c r="U511" t="s">
-        <v>1192</v>
+        <v>1220</v>
       </c>
       <c r="V511">
         <v>2026</v>
       </c>
       <c r="W511" t="s">
         <v>51</v>
       </c>
       <c r="X511" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="Y511" t="s">
         <v>38</v>
       </c>
       <c r="Z511" s="1" t="s">
-        <v>1193</v>
+        <v>1221</v>
       </c>
       <c r="AA511" t="s">
-        <v>1194</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="512" spans="1:27">
       <c r="A512" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B512" t="s">
-        <v>1112</v>
+        <v>88</v>
       </c>
       <c r="C512">
         <v>500</v>
       </c>
       <c r="D512">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="E512" t="s">
-        <v>219</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>1223</v>
       </c>
       <c r="H512" t="s">
-        <v>42</v>
+        <v>401</v>
       </c>
       <c r="I512">
-        <v>14000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="K512" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L512">
-        <v>11552.18</v>
+        <v>0.0</v>
       </c>
       <c r="M512">
-        <v>2447.82</v>
+        <v>0.0</v>
+      </c>
+      <c r="N512" t="s">
+        <v>38</v>
       </c>
       <c r="O512" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P512" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q512" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="S512" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1195</v>
+        <v>36</v>
       </c>
       <c r="V512">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W512" t="s">
         <v>37</v>
       </c>
       <c r="X512" t="s">
         <v>38</v>
       </c>
-      <c r="Z512" s="1"/>
+      <c r="Z512" s="1" t="s">
+        <v>1224</v>
+      </c>
       <c r="AA512" t="s">
-        <v>114</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="513" spans="1:27">
       <c r="A513" t="s">
-        <v>1196</v>
+        <v>87</v>
       </c>
       <c r="B513" t="s">
-        <v>821</v>
+        <v>88</v>
       </c>
       <c r="C513">
         <v>500</v>
       </c>
       <c r="D513">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="E513" t="s">
-        <v>1197</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>1226</v>
       </c>
       <c r="H513" t="s">
-        <v>152</v>
+        <v>204</v>
       </c>
       <c r="I513">
-        <v>8000.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>25000.0</v>
       </c>
       <c r="L513">
-        <v>9908.0</v>
+        <v>0.0</v>
       </c>
       <c r="M513">
-        <v>-1908.0</v>
+        <v>0.0</v>
       </c>
       <c r="N513" t="s">
         <v>38</v>
       </c>
       <c r="O513" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P513" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q513" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>49</v>
       </c>
       <c r="S513" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>1198</v>
+        <v>36</v>
       </c>
       <c r="V513">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W513" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X513" t="s">
         <v>38</v>
       </c>
       <c r="Z513" s="1"/>
       <c r="AA513" t="s">
-        <v>1199</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="514" spans="1:27">
       <c r="A514" t="s">
         <v>87</v>
       </c>
       <c r="B514" t="s">
         <v>88</v>
       </c>
       <c r="C514">
         <v>500</v>
       </c>
       <c r="D514">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="E514" t="s">
         <v>95</v>
       </c>
       <c r="H514" t="s">
-        <v>206</v>
+        <v>1209</v>
       </c>
       <c r="I514">
         <v>15500.0</v>
       </c>
       <c r="J514">
-        <v>16750.0</v>
+        <v>14000.0</v>
       </c>
       <c r="K514" t="s">
         <v>130</v>
       </c>
       <c r="L514">
-        <v>14749.33</v>
+        <v>13965.47</v>
       </c>
       <c r="M514">
-        <v>2000.67</v>
+        <v>34.53</v>
       </c>
       <c r="N514" t="s">
         <v>38</v>
       </c>
       <c r="O514" t="s">
         <v>35</v>
       </c>
       <c r="P514" t="s">
         <v>16</v>
       </c>
       <c r="Q514" t="s">
         <v>96</v>
       </c>
       <c r="R514" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="S514" t="s">
         <v>131</v>
       </c>
       <c r="T514" t="s">
-        <v>1200</v>
+        <v>1228</v>
       </c>
       <c r="U514" t="s">
-        <v>1201</v>
+        <v>1229</v>
       </c>
       <c r="V514">
         <v>2026</v>
       </c>
       <c r="W514" t="s">
         <v>51</v>
       </c>
       <c r="X514" t="s">
         <v>143</v>
       </c>
       <c r="Y514" t="s">
         <v>38</v>
       </c>
       <c r="Z514" s="1" t="s">
-        <v>1202</v>
+        <v>1230</v>
       </c>
       <c r="AA514" t="s">
-        <v>1203</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="515" spans="1:27">
       <c r="A515" t="s">
         <v>87</v>
       </c>
       <c r="B515" t="s">
         <v>88</v>
       </c>
       <c r="C515">
         <v>500</v>
       </c>
       <c r="D515">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="E515" t="s">
-        <v>1204</v>
+        <v>95</v>
       </c>
       <c r="H515" t="s">
-        <v>396</v>
+        <v>256</v>
       </c>
       <c r="I515">
-        <v>65000.0</v>
+        <v>15500.0</v>
+      </c>
+      <c r="J515">
+        <v>13750.0</v>
+      </c>
+      <c r="K515" t="s">
+        <v>130</v>
       </c>
       <c r="L515">
-        <v>0.0</v>
+        <v>2170.91</v>
       </c>
       <c r="M515">
-        <v>0.0</v>
+        <v>11579.09</v>
       </c>
       <c r="N515" t="s">
         <v>38</v>
       </c>
       <c r="O515" t="s">
-        <v>112</v>
+        <v>35</v>
       </c>
       <c r="P515" t="s">
         <v>16</v>
       </c>
       <c r="Q515" t="s">
-        <v>58</v>
+        <v>96</v>
+      </c>
+      <c r="R515" t="s">
+        <v>43</v>
       </c>
       <c r="S515" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="T515" t="s">
+        <v>1232</v>
+      </c>
+      <c r="U515" t="s">
+        <v>1233</v>
       </c>
       <c r="V515">
         <v>2026</v>
       </c>
       <c r="W515" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X515" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="Z515" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="Y515" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z515" s="1" t="s">
+        <v>1234</v>
+      </c>
       <c r="AA515" t="s">
-        <v>1205</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="516" spans="1:27">
       <c r="A516" t="s">
         <v>27</v>
       </c>
       <c r="B516" t="s">
-        <v>380</v>
+        <v>1143</v>
       </c>
       <c r="C516">
         <v>500</v>
       </c>
       <c r="D516">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="E516" t="s">
-        <v>468</v>
+        <v>217</v>
       </c>
       <c r="F516">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="G516" t="s">
-        <v>150</v>
+        <v>29</v>
       </c>
       <c r="H516" t="s">
-        <v>294</v>
+        <v>42</v>
       </c>
       <c r="I516">
-        <v>100000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="K516" t="s">
         <v>130</v>
       </c>
       <c r="L516">
-        <v>94970.58</v>
+        <v>11552.18</v>
       </c>
       <c r="M516">
-        <v>5029.42</v>
+        <v>2447.82</v>
       </c>
       <c r="O516" t="s">
         <v>32</v>
       </c>
       <c r="P516" t="s">
         <v>16</v>
       </c>
       <c r="Q516" t="s">
-        <v>96</v>
+        <v>217</v>
       </c>
       <c r="R516" t="s">
         <v>112</v>
       </c>
       <c r="S516" t="s">
         <v>131</v>
       </c>
       <c r="U516" t="s">
-        <v>1206</v>
+        <v>1236</v>
       </c>
       <c r="V516">
         <v>2025</v>
       </c>
       <c r="W516" t="s">
         <v>37</v>
       </c>
       <c r="X516" t="s">
         <v>38</v>
       </c>
       <c r="Z516" s="1"/>
       <c r="AA516" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="517" spans="1:27">
       <c r="A517" t="s">
-        <v>87</v>
+        <v>1237</v>
       </c>
       <c r="B517" t="s">
-        <v>88</v>
+        <v>845</v>
       </c>
       <c r="C517">
         <v>500</v>
       </c>
       <c r="D517">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="E517" t="s">
-        <v>1207</v>
+        <v>1238</v>
+      </c>
+      <c r="G517" t="s">
+        <v>134</v>
       </c>
       <c r="H517" t="s">
-        <v>232</v>
+        <v>256</v>
       </c>
       <c r="I517">
-        <v>14000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="K517" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L517">
-        <v>0.0</v>
+        <v>9908.0</v>
       </c>
       <c r="M517">
-        <v>0.0</v>
+        <v>-1908.0</v>
       </c>
       <c r="N517" t="s">
         <v>38</v>
       </c>
       <c r="O517" t="s">
-        <v>181</v>
+        <v>32</v>
       </c>
       <c r="P517" t="s">
         <v>111</v>
       </c>
       <c r="Q517" t="s">
-        <v>119</v>
+        <v>80</v>
+      </c>
+      <c r="R517" t="s">
+        <v>179</v>
       </c>
       <c r="S517" t="s">
-        <v>422</v>
+        <v>36</v>
+      </c>
+      <c r="U517" t="s">
+        <v>1239</v>
       </c>
       <c r="V517">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W517" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="X517" t="s">
         <v>38</v>
       </c>
-      <c r="Z517" s="1"/>
+      <c r="Z517" s="1" t="s">
+        <v>1240</v>
+      </c>
       <c r="AA517" t="s">
-        <v>1208</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="518" spans="1:27">
       <c r="A518" t="s">
         <v>87</v>
       </c>
       <c r="B518" t="s">
         <v>88</v>
       </c>
       <c r="C518">
         <v>500</v>
       </c>
       <c r="D518">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="E518" t="s">
-        <v>1155</v>
+        <v>95</v>
       </c>
       <c r="H518" t="s">
-        <v>294</v>
+        <v>204</v>
       </c>
       <c r="I518">
-        <v>26000.0</v>
+        <v>15500.0</v>
+      </c>
+      <c r="J518">
+        <v>16750.0</v>
+      </c>
+      <c r="K518" t="s">
+        <v>130</v>
       </c>
       <c r="L518">
-        <v>0.0</v>
+        <v>14749.33</v>
       </c>
       <c r="M518">
-        <v>0.0</v>
+        <v>2000.67</v>
       </c>
       <c r="N518" t="s">
         <v>38</v>
       </c>
       <c r="O518" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="P518" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q518" t="s">
-        <v>80</v>
+        <v>96</v>
+      </c>
+      <c r="R518" t="s">
+        <v>35</v>
       </c>
       <c r="S518" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="T518" t="s">
+        <v>1242</v>
+      </c>
+      <c r="U518" t="s">
+        <v>1243</v>
       </c>
       <c r="V518">
         <v>2026</v>
       </c>
       <c r="W518" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="X518" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="Z518" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="Y518" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z518" s="1" t="s">
+        <v>1244</v>
+      </c>
       <c r="AA518" t="s">
-        <v>1209</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="519" spans="1:27">
       <c r="A519" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B519" t="s">
-        <v>1112</v>
+        <v>88</v>
       </c>
       <c r="C519">
         <v>500</v>
       </c>
       <c r="D519">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="E519" t="s">
-        <v>1210</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>1246</v>
       </c>
       <c r="H519" t="s">
-        <v>30</v>
+        <v>401</v>
       </c>
       <c r="I519">
-        <v>25000.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>65000.0</v>
       </c>
       <c r="L519">
         <v>0.0</v>
       </c>
       <c r="M519">
         <v>0.0</v>
       </c>
+      <c r="N519" t="s">
+        <v>38</v>
+      </c>
       <c r="O519" t="s">
-        <v>32</v>
+        <v>112</v>
       </c>
       <c r="P519" t="s">
         <v>16</v>
       </c>
       <c r="Q519" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>58</v>
       </c>
       <c r="S519" t="s">
         <v>36</v>
       </c>
       <c r="V519">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W519" t="s">
         <v>37</v>
       </c>
       <c r="X519" t="s">
         <v>38</v>
       </c>
-      <c r="Z519" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z519" s="1"/>
       <c r="AA519" t="s">
-        <v>114</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="520" spans="1:27">
       <c r="A520" t="s">
-        <v>87</v>
+        <v>1248</v>
       </c>
       <c r="B520" t="s">
-        <v>88</v>
+        <v>1143</v>
       </c>
       <c r="C520">
         <v>500</v>
       </c>
       <c r="D520">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="E520" t="s">
-        <v>1212</v>
+        <v>1249</v>
+      </c>
+      <c r="F520">
+        <v>2026</v>
       </c>
       <c r="H520" t="s">
-        <v>140</v>
+        <v>256</v>
       </c>
       <c r="I520">
-        <v>110000.0</v>
+        <v>4865.0</v>
       </c>
       <c r="K520" t="s">
         <v>130</v>
       </c>
       <c r="L520">
-        <v>77910.02</v>
+        <v>0.0</v>
       </c>
       <c r="M520">
-        <v>32089.98</v>
+        <v>0.0</v>
       </c>
       <c r="N520" t="s">
         <v>38</v>
       </c>
       <c r="O520" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="P520" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q520" t="s">
-        <v>96</v>
+        <v>80</v>
+      </c>
+      <c r="R520" t="s">
+        <v>179</v>
       </c>
       <c r="S520" t="s">
-        <v>131</v>
+        <v>248</v>
       </c>
       <c r="T520" t="s">
-        <v>1213</v>
+        <v>1250</v>
       </c>
       <c r="U520" t="s">
-        <v>1214</v>
-[...2 lines deleted...]
-        <v>2026</v>
+        <v>1251</v>
       </c>
       <c r="W520" t="s">
         <v>51</v>
       </c>
       <c r="X520" t="s">
         <v>143</v>
       </c>
-      <c r="Z520" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Y520" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z520" s="1"/>
       <c r="AA520" t="s">
-        <v>1216</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="521" spans="1:27">
       <c r="A521" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B521" t="s">
-        <v>88</v>
+        <v>385</v>
       </c>
       <c r="C521">
         <v>500</v>
       </c>
       <c r="D521">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="E521" t="s">
-        <v>1207</v>
+        <v>474</v>
+      </c>
+      <c r="F521">
+        <v>2017</v>
+      </c>
+      <c r="G521" t="s">
+        <v>150</v>
       </c>
       <c r="H521" t="s">
-        <v>232</v>
+        <v>296</v>
       </c>
       <c r="I521">
-        <v>14000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="K521" t="s">
         <v>130</v>
       </c>
       <c r="L521">
-        <v>0.0</v>
+        <v>94970.58</v>
       </c>
       <c r="M521">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>5029.42</v>
       </c>
       <c r="O521" t="s">
-        <v>181</v>
+        <v>32</v>
       </c>
       <c r="P521" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q521" t="s">
-        <v>119</v>
+        <v>96</v>
+      </c>
+      <c r="R521" t="s">
+        <v>112</v>
       </c>
       <c r="S521" t="s">
-        <v>422</v>
+        <v>131</v>
+      </c>
+      <c r="U521" t="s">
+        <v>1253</v>
       </c>
       <c r="V521">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W521" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X521" t="s">
         <v>38</v>
       </c>
       <c r="Z521" s="1"/>
       <c r="AA521" t="s">
-        <v>1217</v>
+        <v>114</v>
       </c>
     </row>
     <row r="522" spans="1:27">
       <c r="A522" t="s">
         <v>87</v>
       </c>
       <c r="B522" t="s">
         <v>88</v>
       </c>
       <c r="C522">
         <v>500</v>
       </c>
       <c r="D522">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="E522" t="s">
-        <v>1155</v>
+        <v>1254</v>
       </c>
       <c r="H522" t="s">
-        <v>294</v>
+        <v>230</v>
       </c>
       <c r="I522">
-        <v>24500.0</v>
+        <v>14000.0</v>
+      </c>
+      <c r="J522">
+        <v>10077.0</v>
+      </c>
+      <c r="K522" t="s">
+        <v>130</v>
       </c>
       <c r="L522">
         <v>0.0</v>
       </c>
       <c r="M522">
         <v>0.0</v>
       </c>
       <c r="N522" t="s">
         <v>38</v>
       </c>
       <c r="O522" t="s">
-        <v>43</v>
+        <v>179</v>
       </c>
       <c r="P522" t="s">
         <v>111</v>
       </c>
       <c r="Q522" t="s">
-        <v>80</v>
+        <v>119</v>
+      </c>
+      <c r="R522" t="s">
+        <v>35</v>
       </c>
       <c r="S522" t="s">
-        <v>36</v>
+        <v>248</v>
+      </c>
+      <c r="T522" t="s">
+        <v>1255</v>
+      </c>
+      <c r="U522" t="s">
+        <v>1256</v>
       </c>
       <c r="V522">
         <v>2026</v>
       </c>
       <c r="W522" t="s">
         <v>81</v>
       </c>
       <c r="X522" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="Z522" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="Y522" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z522" s="1" t="s">
+        <v>1257</v>
+      </c>
       <c r="AA522" t="s">
-        <v>1218</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="523" spans="1:27">
       <c r="A523" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B523" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="C523">
         <v>500</v>
       </c>
       <c r="D523">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E523" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>1192</v>
       </c>
       <c r="H523" t="s">
-        <v>30</v>
+        <v>296</v>
       </c>
       <c r="I523">
-        <v>6500.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>26000.0</v>
       </c>
       <c r="L523">
         <v>0.0</v>
       </c>
       <c r="M523">
         <v>0.0</v>
       </c>
+      <c r="N523" t="s">
+        <v>38</v>
+      </c>
       <c r="O523" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P523" t="s">
         <v>111</v>
       </c>
       <c r="Q523" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>80</v>
       </c>
       <c r="S523" t="s">
         <v>36</v>
       </c>
       <c r="V523">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W523" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X523" t="s">
         <v>38</v>
       </c>
       <c r="Z523" s="1"/>
       <c r="AA523" t="s">
-        <v>114</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="524" spans="1:27">
       <c r="A524" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B524" t="s">
-        <v>94</v>
+        <v>1143</v>
       </c>
       <c r="C524">
         <v>500</v>
       </c>
       <c r="D524">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="E524" t="s">
-        <v>1219</v>
+        <v>1260</v>
+      </c>
+      <c r="F524">
+        <v>2015</v>
+      </c>
+      <c r="G524" t="s">
+        <v>134</v>
       </c>
       <c r="H524" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="I524">
-        <v>18500.0</v>
+        <v>25000.0</v>
       </c>
       <c r="K524" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L524">
-        <v>22471.54</v>
+        <v>0.0</v>
       </c>
       <c r="M524">
-        <v>-3971.54</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>0.0</v>
       </c>
       <c r="O524" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="P524" t="s">
         <v>16</v>
       </c>
       <c r="Q524" t="s">
         <v>96</v>
       </c>
       <c r="R524" t="s">
-        <v>35</v>
+        <v>112</v>
       </c>
       <c r="S524" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>1221</v>
+        <v>36</v>
       </c>
       <c r="V524">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W524" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X524" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="Y524" t="s">
         <v>38</v>
       </c>
       <c r="Z524" s="1" t="s">
-        <v>1222</v>
+        <v>1261</v>
       </c>
       <c r="AA524" t="s">
-        <v>1223</v>
+        <v>114</v>
       </c>
     </row>
     <row r="525" spans="1:27">
       <c r="A525" t="s">
         <v>87</v>
       </c>
       <c r="B525" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C525">
         <v>500</v>
       </c>
       <c r="D525">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="E525" t="s">
-        <v>1224</v>
+        <v>1262</v>
       </c>
       <c r="H525" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="I525">
-        <v>12816.0</v>
-[...2 lines deleted...]
-        <v>13500.0</v>
+        <v>110000.0</v>
       </c>
       <c r="K525" t="s">
         <v>130</v>
       </c>
       <c r="L525">
-        <v>0.0</v>
+        <v>77910.02</v>
       </c>
       <c r="M525">
-        <v>0.0</v>
+        <v>32089.98</v>
       </c>
       <c r="N525" t="s">
         <v>38</v>
       </c>
       <c r="O525" t="s">
-        <v>181</v>
+        <v>35</v>
       </c>
       <c r="P525" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q525" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>96</v>
       </c>
       <c r="S525" t="s">
-        <v>932</v>
+        <v>131</v>
+      </c>
+      <c r="T525" t="s">
+        <v>1263</v>
       </c>
       <c r="U525" t="s">
-        <v>1225</v>
+        <v>1264</v>
       </c>
       <c r="V525">
         <v>2026</v>
       </c>
       <c r="W525" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="X525" t="s">
         <v>143</v>
       </c>
-      <c r="Y525" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z525" s="1" t="s">
-        <v>1226</v>
+        <v>1265</v>
       </c>
       <c r="AA525" t="s">
-        <v>1227</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="526" spans="1:27">
       <c r="A526" t="s">
         <v>87</v>
       </c>
       <c r="B526" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C526">
         <v>500</v>
       </c>
       <c r="D526">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="E526" t="s">
-        <v>1228</v>
+        <v>1254</v>
+      </c>
+      <c r="H526" t="s">
+        <v>230</v>
       </c>
       <c r="I526">
-        <v>20000.0</v>
+        <v>14000.0</v>
+      </c>
+      <c r="J526">
+        <v>10228.0</v>
+      </c>
+      <c r="K526" t="s">
+        <v>130</v>
       </c>
       <c r="L526">
         <v>0.0</v>
       </c>
       <c r="M526">
         <v>0.0</v>
       </c>
       <c r="N526" t="s">
         <v>38</v>
       </c>
       <c r="O526" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="P526" t="s">
         <v>111</v>
       </c>
       <c r="Q526" t="s">
         <v>119</v>
       </c>
+      <c r="R526" t="s">
+        <v>179</v>
+      </c>
       <c r="S526" t="s">
-        <v>50</v>
+        <v>248</v>
+      </c>
+      <c r="T526" t="s">
+        <v>1255</v>
+      </c>
+      <c r="U526" t="s">
+        <v>1267</v>
       </c>
       <c r="V526">
         <v>2026</v>
       </c>
       <c r="W526" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X526" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y526" t="s">
         <v>38</v>
       </c>
       <c r="Z526" s="1" t="s">
-        <v>1229</v>
+        <v>1268</v>
       </c>
       <c r="AA526" t="s">
-        <v>86</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="527" spans="1:27">
       <c r="A527" t="s">
         <v>87</v>
       </c>
       <c r="B527" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C527">
         <v>500</v>
       </c>
       <c r="D527">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="E527" t="s">
-        <v>1230</v>
+        <v>1192</v>
+      </c>
+      <c r="H527" t="s">
+        <v>296</v>
       </c>
       <c r="I527">
-        <v>7500.0</v>
+        <v>24500.0</v>
       </c>
       <c r="L527">
         <v>0.0</v>
       </c>
       <c r="M527">
         <v>0.0</v>
       </c>
       <c r="N527" t="s">
         <v>38</v>
       </c>
       <c r="O527" t="s">
         <v>43</v>
       </c>
       <c r="P527" t="s">
         <v>111</v>
       </c>
       <c r="Q527" t="s">
         <v>80</v>
       </c>
       <c r="S527" t="s">
         <v>36</v>
       </c>
       <c r="V527">
         <v>2026</v>
       </c>
       <c r="W527" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X527" t="s">
         <v>38</v>
       </c>
       <c r="Z527" s="1"/>
       <c r="AA527" t="s">
-        <v>1231</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="528" spans="1:27">
       <c r="A528" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B528" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="C528">
         <v>500</v>
       </c>
       <c r="D528">
         <v>513</v>
       </c>
       <c r="E528" t="s">
-        <v>1232</v>
+        <v>149</v>
+      </c>
+      <c r="F528">
+        <v>2005</v>
+      </c>
+      <c r="G528" t="s">
+        <v>150</v>
       </c>
       <c r="H528" t="s">
-        <v>140</v>
+        <v>30</v>
       </c>
       <c r="I528">
-        <v>4500.0</v>
+        <v>6500.0</v>
       </c>
       <c r="K528" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L528">
-        <v>4660.36</v>
+        <v>0.0</v>
       </c>
       <c r="M528">
-        <v>-160.36</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>0.0</v>
       </c>
       <c r="O528" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P528" t="s">
         <v>111</v>
       </c>
       <c r="Q528" t="s">
         <v>119</v>
       </c>
+      <c r="R528" t="s">
+        <v>43</v>
+      </c>
       <c r="S528" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1233</v>
+        <v>36</v>
       </c>
       <c r="V528">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W528" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X528" t="s">
         <v>38</v>
       </c>
-      <c r="Z528" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z528" s="1"/>
       <c r="AA528" t="s">
-        <v>1235</v>
+        <v>114</v>
       </c>
     </row>
     <row r="529" spans="1:27">
       <c r="A529" t="s">
         <v>87</v>
       </c>
       <c r="B529" t="s">
         <v>94</v>
       </c>
       <c r="C529">
         <v>500</v>
       </c>
       <c r="D529">
         <v>513</v>
       </c>
       <c r="E529" t="s">
-        <v>1236</v>
+        <v>1271</v>
       </c>
       <c r="H529" t="s">
-        <v>140</v>
+        <v>42</v>
       </c>
       <c r="I529">
-        <v>13000.0</v>
+        <v>18500.0</v>
       </c>
       <c r="K529" t="s">
         <v>130</v>
       </c>
       <c r="L529">
-        <v>0.0</v>
+        <v>22471.54</v>
       </c>
       <c r="M529">
-        <v>0.0</v>
+        <v>-3971.54</v>
       </c>
       <c r="N529" t="s">
         <v>38</v>
       </c>
       <c r="O529" t="s">
-        <v>112</v>
+        <v>35</v>
       </c>
       <c r="P529" t="s">
         <v>16</v>
       </c>
       <c r="Q529" t="s">
-        <v>58</v>
+        <v>96</v>
       </c>
       <c r="R529" t="s">
-        <v>112</v>
+        <v>35</v>
       </c>
       <c r="S529" t="s">
         <v>131</v>
       </c>
       <c r="T529" t="s">
-        <v>141</v>
+        <v>1272</v>
       </c>
       <c r="U529" t="s">
-        <v>1237</v>
+        <v>1273</v>
       </c>
       <c r="V529">
         <v>2026</v>
       </c>
       <c r="W529" t="s">
         <v>51</v>
       </c>
       <c r="X529" t="s">
         <v>143</v>
       </c>
-      <c r="Z529" s="1"/>
+      <c r="Y529" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z529" s="1" t="s">
+        <v>1274</v>
+      </c>
       <c r="AA529" t="s">
-        <v>1238</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="530" spans="1:27">
       <c r="A530" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B530" t="s">
-        <v>115</v>
+        <v>94</v>
       </c>
       <c r="C530">
         <v>500</v>
       </c>
       <c r="D530">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="E530" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>1276</v>
       </c>
       <c r="H530" t="s">
-        <v>30</v>
+        <v>256</v>
       </c>
       <c r="I530">
-        <v>6500.0</v>
+        <v>12816.0</v>
+      </c>
+      <c r="J530">
+        <v>13500.0</v>
       </c>
       <c r="K530" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L530">
         <v>0.0</v>
       </c>
       <c r="M530">
         <v>0.0</v>
       </c>
+      <c r="N530" t="s">
+        <v>38</v>
+      </c>
       <c r="O530" t="s">
-        <v>32</v>
+        <v>179</v>
       </c>
       <c r="P530" t="s">
         <v>111</v>
       </c>
       <c r="Q530" t="s">
         <v>119</v>
       </c>
       <c r="R530" t="s">
-        <v>43</v>
+        <v>179</v>
       </c>
       <c r="S530" t="s">
-        <v>36</v>
+        <v>248</v>
+      </c>
+      <c r="T530" t="s">
+        <v>1232</v>
+      </c>
+      <c r="U530" t="s">
+        <v>1277</v>
       </c>
       <c r="V530">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W530" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X530" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="Z530" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="Y530" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z530" s="1" t="s">
+        <v>1278</v>
+      </c>
       <c r="AA530" t="s">
-        <v>114</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="531" spans="1:27">
       <c r="A531" t="s">
         <v>87</v>
       </c>
       <c r="B531" t="s">
         <v>94</v>
       </c>
       <c r="C531">
         <v>500</v>
       </c>
       <c r="D531">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="E531" t="s">
-        <v>1239</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>1280</v>
       </c>
       <c r="I531">
-        <v>17000.0</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>20000.0</v>
       </c>
       <c r="L531">
-        <v>19762.33</v>
+        <v>0.0</v>
       </c>
       <c r="M531">
-        <v>-1399.33</v>
+        <v>0.0</v>
       </c>
       <c r="N531" t="s">
         <v>38</v>
       </c>
       <c r="O531" t="s">
-        <v>35</v>
+        <v>179</v>
       </c>
       <c r="P531" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q531" t="s">
-        <v>75</v>
+        <v>119</v>
       </c>
       <c r="S531" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>1241</v>
+        <v>50</v>
       </c>
       <c r="V531">
         <v>2026</v>
       </c>
       <c r="W531" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X531" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="Y531" t="s">
         <v>38</v>
       </c>
       <c r="Z531" s="1" t="s">
-        <v>1242</v>
+        <v>1281</v>
       </c>
       <c r="AA531" t="s">
-        <v>1243</v>
+        <v>86</v>
       </c>
     </row>
     <row r="532" spans="1:27">
       <c r="A532" t="s">
         <v>87</v>
       </c>
       <c r="B532" t="s">
         <v>94</v>
       </c>
       <c r="C532">
         <v>500</v>
       </c>
       <c r="D532">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="E532" t="s">
-        <v>1244</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>1282</v>
       </c>
       <c r="I532">
-        <v>18500.0</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>7500.0</v>
       </c>
       <c r="L532">
-        <v>20939.96</v>
+        <v>0.0</v>
       </c>
       <c r="M532">
-        <v>-1139.96</v>
+        <v>0.0</v>
       </c>
       <c r="N532" t="s">
         <v>38</v>
       </c>
       <c r="O532" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="P532" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q532" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="S532" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>1245</v>
+        <v>36</v>
       </c>
       <c r="V532">
         <v>2026</v>
       </c>
       <c r="W532" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X532" t="s">
-        <v>143</v>
-[...6 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="Z532" s="1"/>
       <c r="AA532" t="s">
-        <v>1247</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="533" spans="1:27">
       <c r="A533" t="s">
         <v>87</v>
       </c>
       <c r="B533" t="s">
         <v>94</v>
       </c>
       <c r="C533">
         <v>500</v>
       </c>
       <c r="D533">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="E533" t="s">
-        <v>1248</v>
+        <v>1284</v>
       </c>
       <c r="H533" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="I533">
-        <v>13000.0</v>
+        <v>4500.0</v>
+      </c>
+      <c r="K533" t="s">
+        <v>130</v>
       </c>
       <c r="L533">
-        <v>0.0</v>
+        <v>4660.36</v>
       </c>
       <c r="M533">
-        <v>0.0</v>
+        <v>-160.36</v>
       </c>
       <c r="N533" t="s">
         <v>38</v>
       </c>
       <c r="O533" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="P533" t="s">
         <v>111</v>
       </c>
       <c r="Q533" t="s">
         <v>119</v>
       </c>
       <c r="S533" t="s">
-        <v>422</v>
+        <v>131</v>
+      </c>
+      <c r="U533" t="s">
+        <v>1285</v>
       </c>
       <c r="V533">
         <v>2026</v>
       </c>
       <c r="W533" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X533" t="s">
         <v>38</v>
       </c>
-      <c r="Z533" s="1"/>
+      <c r="Z533" s="1" t="s">
+        <v>1286</v>
+      </c>
       <c r="AA533" t="s">
-        <v>1249</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="534" spans="1:27">
       <c r="A534" t="s">
         <v>87</v>
       </c>
       <c r="B534" t="s">
         <v>94</v>
       </c>
       <c r="C534">
         <v>500</v>
       </c>
       <c r="D534">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="E534" t="s">
-        <v>1250</v>
+        <v>1288</v>
       </c>
       <c r="H534" t="s">
         <v>140</v>
       </c>
       <c r="I534">
-        <v>12000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="K534" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L534">
-        <v>265.02</v>
+        <v>0.0</v>
       </c>
       <c r="M534">
-        <v>11734.98</v>
+        <v>0.0</v>
       </c>
       <c r="N534" t="s">
         <v>38</v>
       </c>
       <c r="O534" t="s">
         <v>112</v>
       </c>
       <c r="P534" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q534" t="s">
-        <v>119</v>
+        <v>58</v>
+      </c>
+      <c r="R534" t="s">
+        <v>112</v>
       </c>
       <c r="S534" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="T534" t="s">
+        <v>141</v>
       </c>
       <c r="U534" t="s">
-        <v>1251</v>
+        <v>1289</v>
       </c>
       <c r="V534">
         <v>2026</v>
       </c>
       <c r="W534" t="s">
         <v>51</v>
       </c>
       <c r="X534" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="Z534" s="1"/>
       <c r="AA534" t="s">
-        <v>1253</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="535" spans="1:27">
       <c r="A535" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B535" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="C535">
         <v>500</v>
       </c>
       <c r="D535">
         <v>514</v>
       </c>
       <c r="E535" t="s">
-        <v>796</v>
+        <v>149</v>
+      </c>
+      <c r="F535">
+        <v>2005</v>
+      </c>
+      <c r="G535" t="s">
+        <v>150</v>
       </c>
       <c r="H535" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="I535">
-        <v>23000.0</v>
+        <v>6500.0</v>
       </c>
       <c r="K535" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L535">
-        <v>21868.22</v>
+        <v>0.0</v>
       </c>
       <c r="M535">
-        <v>1131.78</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>0.0</v>
       </c>
       <c r="O535" t="s">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="P535" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q535" t="s">
-        <v>223</v>
+        <v>119</v>
       </c>
       <c r="R535" t="s">
-        <v>112</v>
+        <v>43</v>
       </c>
       <c r="S535" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>1255</v>
+        <v>36</v>
       </c>
       <c r="V535">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W535" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X535" t="s">
-        <v>143</v>
-[...6 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="Z535" s="1"/>
       <c r="AA535" t="s">
-        <v>1257</v>
+        <v>114</v>
       </c>
     </row>
     <row r="536" spans="1:27">
       <c r="A536" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B536" t="s">
-        <v>115</v>
+        <v>94</v>
       </c>
       <c r="C536">
         <v>500</v>
       </c>
       <c r="D536">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="E536" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>1291</v>
       </c>
       <c r="H536" t="s">
-        <v>396</v>
+        <v>296</v>
       </c>
       <c r="I536">
-        <v>15500.0</v>
+        <v>17000.0</v>
+      </c>
+      <c r="J536">
+        <v>18363.0</v>
       </c>
       <c r="K536" t="s">
         <v>130</v>
       </c>
       <c r="L536">
-        <v>0.0</v>
+        <v>19927.64</v>
       </c>
       <c r="M536">
-        <v>0.0</v>
+        <v>-1564.64</v>
+      </c>
+      <c r="N536" t="s">
+        <v>38</v>
       </c>
       <c r="O536" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P536" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q536" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>75</v>
       </c>
       <c r="S536" t="s">
         <v>131</v>
       </c>
+      <c r="T536" t="s">
+        <v>1292</v>
+      </c>
+      <c r="U536" t="s">
+        <v>1293</v>
+      </c>
       <c r="V536">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W536" t="s">
-        <v>51</v>
+        <v>81</v>
       </c>
       <c r="X536" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="Z536" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="Y536" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z536" s="1" t="s">
+        <v>1294</v>
+      </c>
       <c r="AA536" t="s">
-        <v>56</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="537" spans="1:27">
       <c r="A537" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B537" t="s">
-        <v>115</v>
+        <v>94</v>
       </c>
       <c r="C537">
         <v>500</v>
       </c>
       <c r="D537">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="E537" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>1296</v>
       </c>
       <c r="H537" t="s">
-        <v>396</v>
+        <v>204</v>
       </c>
       <c r="I537">
-        <v>15500.0</v>
+        <v>18500.0</v>
+      </c>
+      <c r="J537">
+        <v>19800.0</v>
       </c>
       <c r="K537" t="s">
         <v>130</v>
       </c>
       <c r="L537">
-        <v>0.0</v>
+        <v>20939.96</v>
       </c>
       <c r="M537">
-        <v>0.0</v>
+        <v>-1139.96</v>
+      </c>
+      <c r="N537" t="s">
+        <v>38</v>
       </c>
       <c r="O537" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P537" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q537" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>96</v>
       </c>
       <c r="S537" t="s">
         <v>131</v>
       </c>
+      <c r="T537" t="s">
+        <v>1242</v>
+      </c>
+      <c r="U537" t="s">
+        <v>1297</v>
+      </c>
       <c r="V537">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W537" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X537" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="Z537" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="Y537" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z537" s="1" t="s">
+        <v>1298</v>
+      </c>
       <c r="AA537" t="s">
-        <v>114</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="538" spans="1:27">
       <c r="A538" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B538" t="s">
-        <v>115</v>
+        <v>94</v>
       </c>
       <c r="C538">
         <v>500</v>
       </c>
       <c r="D538">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="E538" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>1300</v>
       </c>
       <c r="H538" t="s">
-        <v>30</v>
+        <v>256</v>
       </c>
       <c r="I538">
-        <v>15500.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>13000.0</v>
       </c>
       <c r="L538">
-        <v>16715.74</v>
+        <v>0.0</v>
       </c>
       <c r="M538">
-        <v>-1215.74</v>
+        <v>0.0</v>
+      </c>
+      <c r="N538" t="s">
+        <v>38</v>
       </c>
       <c r="O538" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P538" t="s">
         <v>111</v>
       </c>
       <c r="Q538" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>119</v>
       </c>
       <c r="S538" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1258</v>
+        <v>427</v>
       </c>
       <c r="V538">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W538" t="s">
         <v>37</v>
       </c>
       <c r="X538" t="s">
         <v>38</v>
       </c>
-      <c r="Z538" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z538" s="1"/>
       <c r="AA538" t="s">
-        <v>114</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="539" spans="1:27">
       <c r="A539" t="s">
         <v>87</v>
       </c>
       <c r="B539" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C539">
         <v>500</v>
       </c>
       <c r="D539">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="E539" t="s">
-        <v>95</v>
+        <v>1302</v>
       </c>
       <c r="H539" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="I539">
-        <v>15500.0</v>
+        <v>12000.0</v>
+      </c>
+      <c r="K539" t="s">
+        <v>31</v>
       </c>
       <c r="L539">
-        <v>0.0</v>
+        <v>265.02</v>
       </c>
       <c r="M539">
-        <v>0.0</v>
+        <v>11734.98</v>
       </c>
       <c r="N539" t="s">
         <v>38</v>
       </c>
       <c r="O539" t="s">
-        <v>35</v>
+        <v>112</v>
       </c>
       <c r="P539" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q539" t="s">
-        <v>96</v>
+        <v>119</v>
       </c>
       <c r="S539" t="s">
-        <v>50</v>
+        <v>36</v>
+      </c>
+      <c r="U539" t="s">
+        <v>1303</v>
       </c>
       <c r="V539">
         <v>2026</v>
       </c>
       <c r="W539" t="s">
         <v>51</v>
       </c>
       <c r="X539" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="Z539" s="1" t="s">
-        <v>1260</v>
+        <v>1304</v>
       </c>
       <c r="AA539" t="s">
-        <v>1261</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="540" spans="1:27">
       <c r="A540" t="s">
         <v>87</v>
       </c>
       <c r="B540" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C540">
         <v>500</v>
       </c>
       <c r="D540">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="E540" t="s">
-        <v>1115</v>
+        <v>819</v>
+      </c>
+      <c r="H540" t="s">
+        <v>42</v>
       </c>
       <c r="I540">
-        <v>7500.0</v>
+        <v>23000.0</v>
+      </c>
+      <c r="K540" t="s">
+        <v>130</v>
       </c>
       <c r="L540">
-        <v>0.0</v>
+        <v>21868.22</v>
       </c>
       <c r="M540">
-        <v>0.0</v>
+        <v>1131.78</v>
       </c>
       <c r="N540" t="s">
         <v>38</v>
       </c>
       <c r="O540" t="s">
-        <v>43</v>
+        <v>112</v>
       </c>
       <c r="P540" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q540" t="s">
-        <v>80</v>
+        <v>221</v>
+      </c>
+      <c r="R540" t="s">
+        <v>112</v>
       </c>
       <c r="S540" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="T540" t="s">
+        <v>1306</v>
+      </c>
+      <c r="U540" t="s">
+        <v>1307</v>
       </c>
       <c r="V540">
         <v>2026</v>
       </c>
       <c r="W540" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X540" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y540" t="s">
         <v>38</v>
       </c>
       <c r="Z540" s="1" t="s">
-        <v>1262</v>
+        <v>1308</v>
       </c>
       <c r="AA540" t="s">
-        <v>86</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="541" spans="1:27">
       <c r="A541" t="s">
         <v>27</v>
       </c>
       <c r="B541" t="s">
         <v>115</v>
       </c>
       <c r="C541">
         <v>500</v>
       </c>
       <c r="D541">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="E541" t="s">
         <v>116</v>
       </c>
       <c r="F541">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="G541" t="s">
         <v>150</v>
       </c>
       <c r="H541" t="s">
-        <v>30</v>
+        <v>401</v>
       </c>
       <c r="I541">
         <v>15500.0</v>
       </c>
       <c r="K541" t="s">
         <v>130</v>
       </c>
       <c r="L541">
-        <v>17387.39</v>
+        <v>0.0</v>
       </c>
       <c r="M541">
-        <v>-1887.39</v>
+        <v>0.0</v>
       </c>
       <c r="O541" t="s">
         <v>32</v>
       </c>
       <c r="P541" t="s">
         <v>111</v>
       </c>
       <c r="Q541" t="s">
         <v>80</v>
       </c>
       <c r="R541" t="s">
         <v>43</v>
       </c>
       <c r="S541" t="s">
         <v>131</v>
       </c>
-      <c r="U541" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V541">
         <v>2025</v>
       </c>
       <c r="W541" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X541" t="s">
         <v>38</v>
       </c>
       <c r="Z541" s="1"/>
       <c r="AA541" t="s">
-        <v>114</v>
+        <v>56</v>
       </c>
     </row>
     <row r="542" spans="1:27">
       <c r="A542" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B542" t="s">
-        <v>88</v>
+        <v>115</v>
       </c>
       <c r="C542">
         <v>500</v>
       </c>
       <c r="D542">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E542" t="s">
-        <v>1115</v>
+        <v>116</v>
+      </c>
+      <c r="F542">
+        <v>2022</v>
+      </c>
+      <c r="G542" t="s">
+        <v>150</v>
+      </c>
+      <c r="H542" t="s">
+        <v>401</v>
       </c>
       <c r="I542">
-        <v>7500.0</v>
+        <v>15500.0</v>
+      </c>
+      <c r="K542" t="s">
+        <v>130</v>
       </c>
       <c r="L542">
         <v>0.0</v>
       </c>
       <c r="M542">
         <v>0.0</v>
       </c>
-      <c r="N542" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O542" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P542" t="s">
         <v>111</v>
       </c>
       <c r="Q542" t="s">
         <v>80</v>
       </c>
+      <c r="R542" t="s">
+        <v>43</v>
+      </c>
       <c r="S542" t="s">
-        <v>36</v>
+        <v>131</v>
       </c>
       <c r="V542">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W542" t="s">
         <v>37</v>
       </c>
       <c r="X542" t="s">
         <v>38</v>
       </c>
-      <c r="Z542" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z542" s="1"/>
       <c r="AA542" t="s">
-        <v>86</v>
+        <v>114</v>
       </c>
     </row>
     <row r="543" spans="1:27">
       <c r="A543" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B543" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="C543">
         <v>500</v>
       </c>
       <c r="D543">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E543" t="s">
-        <v>1264</v>
+        <v>116</v>
+      </c>
+      <c r="F543">
+        <v>2014</v>
+      </c>
+      <c r="G543" t="s">
+        <v>150</v>
       </c>
       <c r="H543" t="s">
-        <v>152</v>
+        <v>30</v>
       </c>
       <c r="I543">
-        <v>3000.0</v>
+        <v>15500.0</v>
+      </c>
+      <c r="K543" t="s">
+        <v>130</v>
       </c>
       <c r="L543">
-        <v>0.0</v>
+        <v>16715.74</v>
       </c>
       <c r="M543">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>-1215.74</v>
       </c>
       <c r="O543" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="P543" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q543" t="s">
-        <v>96</v>
+        <v>80</v>
+      </c>
+      <c r="R543" t="s">
+        <v>43</v>
       </c>
       <c r="S543" t="s">
-        <v>50</v>
+        <v>131</v>
+      </c>
+      <c r="U543" t="s">
+        <v>1310</v>
       </c>
       <c r="V543">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W543" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X543" t="s">
         <v>38</v>
       </c>
       <c r="Z543" s="1" t="s">
-        <v>1265</v>
+        <v>1311</v>
       </c>
       <c r="AA543" t="s">
-        <v>1266</v>
+        <v>114</v>
       </c>
     </row>
     <row r="544" spans="1:27">
       <c r="A544" t="s">
         <v>87</v>
       </c>
       <c r="B544" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C544">
         <v>500</v>
       </c>
       <c r="D544">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E544" t="s">
-        <v>1267</v>
+        <v>95</v>
       </c>
       <c r="H544" t="s">
-        <v>30</v>
+        <v>256</v>
       </c>
       <c r="I544">
-        <v>5000.0</v>
+        <v>15500.0</v>
+      </c>
+      <c r="J544">
+        <v>13000.0</v>
       </c>
       <c r="K544" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L544">
         <v>0.0</v>
       </c>
       <c r="M544">
         <v>0.0</v>
       </c>
       <c r="N544" t="s">
         <v>38</v>
       </c>
       <c r="O544" t="s">
+        <v>35</v>
+      </c>
+      <c r="P544" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q544" t="s">
+        <v>96</v>
+      </c>
+      <c r="R544" t="s">
         <v>43</v>
       </c>
-      <c r="P544" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S544" t="s">
-        <v>36</v>
+        <v>50</v>
+      </c>
+      <c r="T544" t="s">
+        <v>1312</v>
+      </c>
+      <c r="U544" t="s">
+        <v>1313</v>
       </c>
       <c r="V544">
         <v>2026</v>
       </c>
       <c r="W544" t="s">
         <v>51</v>
       </c>
       <c r="X544" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y544" t="s">
         <v>38</v>
       </c>
       <c r="Z544" s="1" t="s">
-        <v>1268</v>
+        <v>1314</v>
       </c>
       <c r="AA544" t="s">
-        <v>1269</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="545" spans="1:27">
       <c r="A545" t="s">
-        <v>1270</v>
+        <v>87</v>
       </c>
       <c r="B545" t="s">
-        <v>821</v>
+        <v>88</v>
       </c>
       <c r="C545">
         <v>500</v>
       </c>
       <c r="D545">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="E545" t="s">
-        <v>1232</v>
-[...5 lines deleted...]
-        <v>152</v>
+        <v>1146</v>
       </c>
       <c r="I545">
-        <v>4000.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>7500.0</v>
       </c>
       <c r="L545">
-        <v>4188.3</v>
+        <v>0.0</v>
       </c>
       <c r="M545">
-        <v>-188.3</v>
+        <v>0.0</v>
       </c>
       <c r="N545" t="s">
         <v>38</v>
       </c>
       <c r="O545" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P545" t="s">
         <v>111</v>
       </c>
       <c r="Q545" t="s">
         <v>80</v>
       </c>
-      <c r="R545" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S545" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1271</v>
+        <v>36</v>
       </c>
       <c r="V545">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W545" t="s">
         <v>37</v>
       </c>
       <c r="X545" t="s">
         <v>38</v>
       </c>
       <c r="Z545" s="1" t="s">
-        <v>1272</v>
+        <v>1316</v>
       </c>
       <c r="AA545" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
     </row>
     <row r="546" spans="1:27">
       <c r="A546" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B546" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="C546">
         <v>500</v>
       </c>
       <c r="D546">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="E546" t="s">
-        <v>1264</v>
+        <v>116</v>
+      </c>
+      <c r="F546">
+        <v>2017</v>
+      </c>
+      <c r="G546" t="s">
+        <v>150</v>
       </c>
       <c r="H546" t="s">
-        <v>162</v>
+        <v>30</v>
       </c>
       <c r="I546">
-        <v>3000.0</v>
+        <v>15500.0</v>
+      </c>
+      <c r="K546" t="s">
+        <v>130</v>
       </c>
       <c r="L546">
-        <v>0.0</v>
+        <v>17387.39</v>
       </c>
       <c r="M546">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>-1887.39</v>
       </c>
       <c r="O546" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="P546" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q546" t="s">
-        <v>96</v>
+        <v>80</v>
+      </c>
+      <c r="R546" t="s">
+        <v>43</v>
       </c>
       <c r="S546" t="s">
-        <v>50</v>
+        <v>131</v>
+      </c>
+      <c r="U546" t="s">
+        <v>1317</v>
       </c>
       <c r="V546">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W546" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X546" t="s">
         <v>38</v>
       </c>
-      <c r="Z546" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z546" s="1"/>
       <c r="AA546" t="s">
-        <v>1273</v>
+        <v>114</v>
       </c>
     </row>
     <row r="547" spans="1:27">
       <c r="A547" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B547" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="C547">
         <v>500</v>
       </c>
       <c r="D547">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="E547" t="s">
-        <v>116</v>
-[...8 lines deleted...]
-        <v>30</v>
+        <v>1146</v>
       </c>
       <c r="I547">
-        <v>15500.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>7500.0</v>
       </c>
       <c r="L547">
-        <v>27954.55</v>
+        <v>0.0</v>
       </c>
       <c r="M547">
-        <v>-12454.55</v>
+        <v>0.0</v>
+      </c>
+      <c r="N547" t="s">
+        <v>38</v>
       </c>
       <c r="O547" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P547" t="s">
         <v>111</v>
       </c>
       <c r="Q547" t="s">
         <v>80</v>
       </c>
-      <c r="R547" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S547" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1274</v>
+        <v>36</v>
       </c>
       <c r="V547">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W547" t="s">
         <v>37</v>
       </c>
       <c r="X547" t="s">
         <v>38</v>
       </c>
-      <c r="Z547" s="1"/>
+      <c r="Z547" s="1" t="s">
+        <v>1316</v>
+      </c>
       <c r="AA547" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
     </row>
     <row r="548" spans="1:27">
       <c r="A548" t="s">
         <v>87</v>
       </c>
       <c r="B548" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C548">
         <v>500</v>
       </c>
       <c r="D548">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E548" t="s">
-        <v>1115</v>
+        <v>1318</v>
+      </c>
+      <c r="H548" t="s">
+        <v>256</v>
       </c>
       <c r="I548">
-        <v>7500.0</v>
+        <v>3000.0</v>
       </c>
       <c r="L548">
         <v>0.0</v>
       </c>
       <c r="M548">
         <v>0.0</v>
       </c>
       <c r="N548" t="s">
         <v>38</v>
       </c>
       <c r="O548" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="P548" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q548" t="s">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="S548" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="V548">
         <v>2026</v>
       </c>
       <c r="W548" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X548" t="s">
         <v>38</v>
       </c>
       <c r="Z548" s="1" t="s">
-        <v>1262</v>
+        <v>1319</v>
       </c>
       <c r="AA548" t="s">
-        <v>86</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="549" spans="1:27">
       <c r="A549" t="s">
         <v>87</v>
       </c>
       <c r="B549" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C549">
         <v>500</v>
       </c>
       <c r="D549">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="E549" t="s">
-        <v>1264</v>
+        <v>1321</v>
       </c>
       <c r="H549" t="s">
-        <v>162</v>
+        <v>30</v>
       </c>
       <c r="I549">
-        <v>3000.0</v>
+        <v>5000.0</v>
+      </c>
+      <c r="K549" t="s">
+        <v>31</v>
       </c>
       <c r="L549">
         <v>0.0</v>
       </c>
       <c r="M549">
         <v>0.0</v>
       </c>
       <c r="N549" t="s">
         <v>38</v>
       </c>
       <c r="O549" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="P549" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q549" t="s">
-        <v>96</v>
+        <v>119</v>
       </c>
       <c r="S549" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="V549">
         <v>2026</v>
       </c>
       <c r="W549" t="s">
         <v>51</v>
       </c>
       <c r="X549" t="s">
         <v>38</v>
       </c>
       <c r="Z549" s="1" t="s">
-        <v>1265</v>
+        <v>1322</v>
       </c>
       <c r="AA549" t="s">
-        <v>1275</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="550" spans="1:27">
       <c r="A550" t="s">
-        <v>87</v>
+        <v>1324</v>
       </c>
       <c r="B550" t="s">
-        <v>88</v>
+        <v>845</v>
       </c>
       <c r="C550">
         <v>500</v>
       </c>
       <c r="D550">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E550" t="s">
-        <v>1276</v>
+        <v>1284</v>
+      </c>
+      <c r="G550" t="s">
+        <v>134</v>
       </c>
       <c r="H550" t="s">
-        <v>206</v>
+        <v>256</v>
       </c>
       <c r="I550">
-        <v>17500.0</v>
+        <v>4000.0</v>
+      </c>
+      <c r="K550" t="s">
+        <v>130</v>
       </c>
       <c r="L550">
-        <v>0.0</v>
+        <v>4188.3</v>
       </c>
       <c r="M550">
-        <v>0.0</v>
+        <v>-188.3</v>
       </c>
       <c r="N550" t="s">
         <v>38</v>
       </c>
       <c r="O550" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P550" t="s">
         <v>111</v>
       </c>
       <c r="Q550" t="s">
-        <v>119</v>
+        <v>80</v>
+      </c>
+      <c r="R550" t="s">
+        <v>179</v>
       </c>
       <c r="S550" t="s">
-        <v>50</v>
+        <v>131</v>
+      </c>
+      <c r="U550" t="s">
+        <v>1325</v>
       </c>
       <c r="V550">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W550" t="s">
         <v>37</v>
       </c>
       <c r="X550" t="s">
         <v>38</v>
       </c>
-      <c r="Z550" s="1"/>
+      <c r="Z550" s="1" t="s">
+        <v>1326</v>
+      </c>
       <c r="AA550" t="s">
-        <v>1277</v>
+        <v>114</v>
       </c>
     </row>
     <row r="551" spans="1:27">
       <c r="A551" t="s">
         <v>87</v>
       </c>
       <c r="B551" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C551">
         <v>500</v>
       </c>
       <c r="D551">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="E551" t="s">
-        <v>1264</v>
+        <v>1318</v>
       </c>
       <c r="H551" t="s">
-        <v>291</v>
+        <v>161</v>
       </c>
       <c r="I551">
         <v>3000.0</v>
       </c>
       <c r="L551">
         <v>0.0</v>
       </c>
       <c r="M551">
         <v>0.0</v>
       </c>
       <c r="N551" t="s">
         <v>38</v>
       </c>
       <c r="O551" t="s">
         <v>35</v>
       </c>
       <c r="P551" t="s">
         <v>16</v>
       </c>
       <c r="Q551" t="s">
         <v>96</v>
       </c>
       <c r="S551" t="s">
         <v>50</v>
       </c>
       <c r="V551">
         <v>2026</v>
       </c>
       <c r="W551" t="s">
         <v>51</v>
       </c>
       <c r="X551" t="s">
         <v>38</v>
       </c>
       <c r="Z551" s="1" t="s">
-        <v>1265</v>
+        <v>1319</v>
       </c>
       <c r="AA551" t="s">
-        <v>1278</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="552" spans="1:27">
       <c r="A552" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B552" t="s">
-        <v>88</v>
+        <v>115</v>
       </c>
       <c r="C552">
         <v>500</v>
       </c>
       <c r="D552">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="E552" t="s">
-        <v>1279</v>
+        <v>116</v>
+      </c>
+      <c r="F552">
+        <v>2016</v>
+      </c>
+      <c r="G552" t="s">
+        <v>150</v>
       </c>
       <c r="H552" t="s">
-        <v>140</v>
+        <v>30</v>
       </c>
       <c r="I552">
-        <v>85000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="K552" t="s">
         <v>130</v>
       </c>
       <c r="L552">
-        <v>0.0</v>
+        <v>27954.55</v>
       </c>
       <c r="M552">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>-12454.55</v>
       </c>
       <c r="O552" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="P552" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q552" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="R552" t="s">
         <v>43</v>
       </c>
       <c r="S552" t="s">
         <v>131</v>
       </c>
       <c r="U552" t="s">
-        <v>1280</v>
+        <v>1328</v>
       </c>
       <c r="V552">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W552" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X552" t="s">
         <v>38</v>
       </c>
       <c r="Z552" s="1"/>
       <c r="AA552" t="s">
-        <v>1281</v>
+        <v>114</v>
       </c>
     </row>
     <row r="553" spans="1:27">
       <c r="A553" t="s">
         <v>87</v>
       </c>
       <c r="B553" t="s">
         <v>88</v>
       </c>
       <c r="C553">
         <v>500</v>
       </c>
       <c r="D553">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="E553" t="s">
-        <v>1282</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>1146</v>
       </c>
       <c r="I553">
-        <v>20000.0</v>
+        <v>7500.0</v>
       </c>
       <c r="L553">
         <v>0.0</v>
       </c>
       <c r="M553">
         <v>0.0</v>
       </c>
       <c r="N553" t="s">
         <v>38</v>
       </c>
+      <c r="O553" t="s">
+        <v>43</v>
+      </c>
       <c r="P553" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q553" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S553" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="V553">
         <v>2026</v>
       </c>
       <c r="W553" t="s">
         <v>37</v>
       </c>
       <c r="X553" t="s">
         <v>38</v>
       </c>
-      <c r="Z553" s="1"/>
+      <c r="Z553" s="1" t="s">
+        <v>1316</v>
+      </c>
       <c r="AA553" t="s">
-        <v>1283</v>
+        <v>86</v>
       </c>
     </row>
     <row r="554" spans="1:27">
       <c r="A554" t="s">
         <v>87</v>
       </c>
       <c r="B554" t="s">
         <v>88</v>
       </c>
       <c r="C554">
         <v>500</v>
       </c>
       <c r="D554">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="E554" t="s">
-        <v>1284</v>
+        <v>1318</v>
       </c>
       <c r="H554" t="s">
-        <v>42</v>
+        <v>161</v>
       </c>
       <c r="I554">
-        <v>28000.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>3000.0</v>
       </c>
       <c r="L554">
-        <v>32648.38</v>
+        <v>0.0</v>
       </c>
       <c r="M554">
-        <v>-4648.38</v>
+        <v>0.0</v>
       </c>
       <c r="N554" t="s">
         <v>38</v>
       </c>
       <c r="O554" t="s">
-        <v>112</v>
+        <v>35</v>
       </c>
       <c r="P554" t="s">
         <v>16</v>
       </c>
       <c r="Q554" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>96</v>
       </c>
       <c r="S554" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>1285</v>
+        <v>50</v>
       </c>
       <c r="V554">
         <v>2026</v>
       </c>
       <c r="W554" t="s">
         <v>51</v>
       </c>
       <c r="X554" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="Y554" t="s">
         <v>38</v>
       </c>
       <c r="Z554" s="1" t="s">
-        <v>1286</v>
+        <v>1319</v>
       </c>
       <c r="AA554" t="s">
-        <v>1287</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="555" spans="1:27">
       <c r="A555" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B555" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="C555">
-        <v>600</v>
+        <v>500</v>
       </c>
       <c r="D555">
-        <v>601</v>
+        <v>522</v>
       </c>
       <c r="E555" t="s">
-        <v>1288</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>1330</v>
       </c>
       <c r="H555" t="s">
-        <v>30</v>
+        <v>204</v>
       </c>
       <c r="I555">
-        <v>15000.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>17500.0</v>
       </c>
       <c r="L555">
         <v>0.0</v>
       </c>
       <c r="M555">
         <v>0.0</v>
       </c>
+      <c r="N555" t="s">
+        <v>38</v>
+      </c>
       <c r="O555" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P555" t="s">
         <v>111</v>
       </c>
       <c r="Q555" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>119</v>
       </c>
       <c r="S555" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="V555">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W555" t="s">
         <v>37</v>
       </c>
       <c r="X555" t="s">
         <v>38</v>
       </c>
       <c r="Z555" s="1"/>
       <c r="AA555" t="s">
-        <v>114</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="556" spans="1:27">
       <c r="A556" t="s">
         <v>87</v>
       </c>
       <c r="B556" t="s">
         <v>88</v>
       </c>
       <c r="C556">
-        <v>600</v>
+        <v>500</v>
       </c>
       <c r="D556">
-        <v>601</v>
+        <v>523</v>
       </c>
       <c r="E556" t="s">
-        <v>1289</v>
+        <v>1318</v>
       </c>
       <c r="H556" t="s">
-        <v>396</v>
+        <v>293</v>
       </c>
       <c r="I556">
-        <v>10000.0</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>3000.0</v>
       </c>
       <c r="L556">
-        <v>6015.0</v>
+        <v>0.0</v>
       </c>
       <c r="M556">
         <v>0.0</v>
       </c>
       <c r="N556" t="s">
         <v>38</v>
       </c>
       <c r="O556" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="P556" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q556" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>96</v>
       </c>
       <c r="S556" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1290</v>
+        <v>50</v>
       </c>
       <c r="V556">
         <v>2026</v>
       </c>
       <c r="W556" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="X556" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="Y556" t="s">
         <v>38</v>
       </c>
       <c r="Z556" s="1" t="s">
-        <v>1291</v>
+        <v>1319</v>
       </c>
       <c r="AA556" t="s">
-        <v>1292</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="557" spans="1:27">
       <c r="A557" t="s">
         <v>87</v>
       </c>
       <c r="B557" t="s">
         <v>88</v>
       </c>
       <c r="C557">
-        <v>600</v>
+        <v>500</v>
       </c>
       <c r="D557">
-        <v>601</v>
+        <v>524</v>
       </c>
       <c r="E557" t="s">
-        <v>1293</v>
+        <v>1333</v>
+      </c>
+      <c r="H557" t="s">
+        <v>140</v>
       </c>
       <c r="I557">
-        <v>2500.0</v>
+        <v>85000.0</v>
+      </c>
+      <c r="K557" t="s">
+        <v>130</v>
       </c>
       <c r="L557">
         <v>0.0</v>
       </c>
       <c r="M557">
         <v>0.0</v>
       </c>
       <c r="N557" t="s">
-        <v>38</v>
+        <v>143</v>
+      </c>
+      <c r="O557" t="s">
+        <v>35</v>
       </c>
       <c r="P557" t="s">
         <v>16</v>
       </c>
+      <c r="Q557" t="s">
+        <v>78</v>
+      </c>
+      <c r="R557" t="s">
+        <v>43</v>
+      </c>
       <c r="S557" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U557" t="s">
+        <v>1334</v>
       </c>
       <c r="V557">
         <v>2026</v>
       </c>
       <c r="W557" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X557" t="s">
         <v>38</v>
       </c>
       <c r="Z557" s="1"/>
       <c r="AA557" t="s">
-        <v>1294</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="558" spans="1:27">
       <c r="A558" t="s">
         <v>87</v>
       </c>
       <c r="B558" t="s">
         <v>88</v>
       </c>
       <c r="C558">
-        <v>600</v>
+        <v>500</v>
       </c>
       <c r="D558">
-        <v>601</v>
+        <v>524</v>
       </c>
       <c r="E558" t="s">
-        <v>1115</v>
+        <v>1336</v>
+      </c>
+      <c r="H558" t="s">
+        <v>1209</v>
       </c>
       <c r="I558">
-        <v>7500.0</v>
+        <v>20000.0</v>
       </c>
       <c r="L558">
         <v>0.0</v>
       </c>
       <c r="M558">
         <v>0.0</v>
       </c>
       <c r="N558" t="s">
         <v>38</v>
       </c>
-      <c r="O558" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P558" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q558" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="S558" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="V558">
         <v>2026</v>
       </c>
       <c r="W558" t="s">
         <v>37</v>
       </c>
       <c r="X558" t="s">
         <v>38</v>
       </c>
       <c r="Z558" s="1"/>
       <c r="AA558" t="s">
-        <v>1295</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="559" spans="1:27">
       <c r="A559" t="s">
         <v>87</v>
       </c>
       <c r="B559" t="s">
         <v>88</v>
       </c>
       <c r="C559">
-        <v>600</v>
+        <v>500</v>
       </c>
       <c r="D559">
-        <v>601</v>
+        <v>524</v>
       </c>
       <c r="E559" t="s">
-        <v>1125</v>
+        <v>1338</v>
       </c>
       <c r="H559" t="s">
-        <v>140</v>
+        <v>42</v>
       </c>
       <c r="I559">
-        <v>12000.0</v>
+        <v>28000.0</v>
+      </c>
+      <c r="K559" t="s">
+        <v>130</v>
       </c>
       <c r="L559">
-        <v>0.0</v>
+        <v>32648.38</v>
       </c>
       <c r="M559">
-        <v>0.0</v>
+        <v>-4648.38</v>
       </c>
       <c r="N559" t="s">
         <v>38</v>
       </c>
       <c r="O559" t="s">
-        <v>35</v>
+        <v>112</v>
       </c>
       <c r="P559" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q559" t="s">
-        <v>119</v>
+        <v>205</v>
+      </c>
+      <c r="R559" t="s">
+        <v>112</v>
       </c>
       <c r="S559" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="T559" t="s">
+        <v>1306</v>
+      </c>
+      <c r="U559" t="s">
+        <v>1339</v>
       </c>
       <c r="V559">
         <v>2026</v>
       </c>
       <c r="W559" t="s">
         <v>51</v>
       </c>
       <c r="X559" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y559" t="s">
         <v>38</v>
       </c>
       <c r="Z559" s="1" t="s">
-        <v>1296</v>
+        <v>1340</v>
       </c>
       <c r="AA559" t="s">
-        <v>56</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="560" spans="1:27">
       <c r="A560" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B560" t="s">
-        <v>88</v>
+        <v>115</v>
       </c>
       <c r="C560">
         <v>600</v>
       </c>
       <c r="D560">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="E560" t="s">
-        <v>1289</v>
+        <v>1342</v>
+      </c>
+      <c r="F560">
+        <v>2018</v>
+      </c>
+      <c r="G560" t="s">
+        <v>150</v>
       </c>
       <c r="H560" t="s">
-        <v>396</v>
+        <v>30</v>
       </c>
       <c r="I560">
-        <v>10000.0</v>
-[...2 lines deleted...]
-        <v>8188.0</v>
+        <v>15000.0</v>
       </c>
       <c r="K560" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L560">
-        <v>8188.0</v>
+        <v>0.0</v>
       </c>
       <c r="M560">
         <v>0.0</v>
       </c>
-      <c r="N560" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O560" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P560" t="s">
         <v>111</v>
       </c>
       <c r="Q560" t="s">
-        <v>119</v>
+        <v>80</v>
       </c>
       <c r="R560" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="S560" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1297</v>
+        <v>36</v>
       </c>
       <c r="V560">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W560" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X560" t="s">
-        <v>143</v>
-[...6 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="Z560" s="1"/>
       <c r="AA560" t="s">
-        <v>1299</v>
+        <v>114</v>
       </c>
     </row>
     <row r="561" spans="1:27">
       <c r="A561" t="s">
         <v>87</v>
       </c>
       <c r="B561" t="s">
         <v>88</v>
       </c>
       <c r="C561">
         <v>600</v>
       </c>
       <c r="D561">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="E561" t="s">
-        <v>1293</v>
+        <v>1343</v>
+      </c>
+      <c r="H561" t="s">
+        <v>401</v>
       </c>
       <c r="I561">
-        <v>2500.0</v>
+        <v>10000.0</v>
+      </c>
+      <c r="J561">
+        <v>6015.0</v>
+      </c>
+      <c r="K561" t="s">
+        <v>130</v>
       </c>
       <c r="L561">
-        <v>0.0</v>
+        <v>6015.0</v>
       </c>
       <c r="M561">
         <v>0.0</v>
       </c>
       <c r="N561" t="s">
         <v>38</v>
       </c>
+      <c r="O561" t="s">
+        <v>43</v>
+      </c>
       <c r="P561" t="s">
-        <v>16</v>
+        <v>111</v>
+      </c>
+      <c r="Q561" t="s">
+        <v>119</v>
+      </c>
+      <c r="R561" t="s">
+        <v>43</v>
       </c>
       <c r="S561" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U561" t="s">
+        <v>1344</v>
       </c>
       <c r="V561">
         <v>2026</v>
       </c>
       <c r="W561" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X561" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="Z561" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="Y561" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z561" s="1" t="s">
+        <v>1345</v>
+      </c>
       <c r="AA561" t="s">
-        <v>1300</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="562" spans="1:27">
       <c r="A562" t="s">
         <v>87</v>
       </c>
       <c r="B562" t="s">
         <v>88</v>
       </c>
       <c r="C562">
         <v>600</v>
       </c>
       <c r="D562">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="E562" t="s">
-        <v>1115</v>
+        <v>1347</v>
       </c>
       <c r="I562">
-        <v>7500.0</v>
+        <v>2500.0</v>
       </c>
       <c r="L562">
         <v>0.0</v>
       </c>
       <c r="M562">
         <v>0.0</v>
       </c>
       <c r="N562" t="s">
         <v>38</v>
       </c>
-      <c r="O562" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P562" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>16</v>
       </c>
       <c r="S562" t="s">
         <v>36</v>
       </c>
       <c r="V562">
         <v>2026</v>
       </c>
       <c r="W562" t="s">
         <v>37</v>
       </c>
       <c r="X562" t="s">
         <v>38</v>
       </c>
       <c r="Z562" s="1"/>
       <c r="AA562" t="s">
-        <v>1301</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="563" spans="1:27">
       <c r="A563" t="s">
         <v>87</v>
       </c>
       <c r="B563" t="s">
         <v>88</v>
       </c>
       <c r="C563">
         <v>600</v>
       </c>
       <c r="D563">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="E563" t="s">
-        <v>1250</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>1146</v>
       </c>
       <c r="I563">
         <v>7500.0</v>
       </c>
       <c r="L563">
         <v>0.0</v>
       </c>
       <c r="M563">
         <v>0.0</v>
       </c>
       <c r="N563" t="s">
         <v>38</v>
       </c>
       <c r="O563" t="s">
-        <v>181</v>
+        <v>43</v>
       </c>
       <c r="P563" t="s">
         <v>111</v>
       </c>
       <c r="Q563" t="s">
-        <v>119</v>
+        <v>80</v>
       </c>
       <c r="S563" t="s">
         <v>36</v>
       </c>
       <c r="V563">
         <v>2026</v>
       </c>
       <c r="W563" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X563" t="s">
         <v>38</v>
       </c>
-      <c r="Z563" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z563" s="1"/>
       <c r="AA563" t="s">
-        <v>56</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="564" spans="1:27">
       <c r="A564" t="s">
         <v>87</v>
       </c>
       <c r="B564" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C564">
-        <v>700</v>
+        <v>600</v>
       </c>
       <c r="D564">
-        <v>702</v>
+        <v>601</v>
       </c>
       <c r="E564" t="s">
-        <v>1303</v>
+        <v>1157</v>
       </c>
       <c r="H564" t="s">
-        <v>360</v>
+        <v>140</v>
       </c>
       <c r="I564">
-        <v>13000.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>12000.0</v>
       </c>
       <c r="L564">
-        <v>9029.4</v>
+        <v>0.0</v>
       </c>
       <c r="M564">
-        <v>3970.6</v>
+        <v>0.0</v>
       </c>
       <c r="N564" t="s">
         <v>38</v>
       </c>
       <c r="O564" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="P564" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q564" t="s">
-        <v>866</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="S564" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>1305</v>
+        <v>36</v>
       </c>
       <c r="V564">
         <v>2026</v>
       </c>
       <c r="W564" t="s">
         <v>51</v>
       </c>
       <c r="X564" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="Z564" s="1" t="s">
-        <v>1306</v>
+        <v>1350</v>
       </c>
       <c r="AA564" t="s">
-        <v>1307</v>
+        <v>56</v>
       </c>
     </row>
     <row r="565" spans="1:27">
       <c r="A565" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B565" t="s">
-        <v>821</v>
+        <v>88</v>
       </c>
       <c r="C565">
-        <v>700</v>
+        <v>600</v>
       </c>
       <c r="D565">
-        <v>703</v>
+        <v>602</v>
       </c>
       <c r="E565" t="s">
-        <v>1308</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>1343</v>
       </c>
       <c r="H565" t="s">
-        <v>152</v>
+        <v>401</v>
       </c>
       <c r="I565">
-        <v>12500.0</v>
+        <v>10000.0</v>
+      </c>
+      <c r="J565">
+        <v>8188.0</v>
       </c>
       <c r="K565" t="s">
         <v>130</v>
       </c>
       <c r="L565">
-        <v>18304.95</v>
+        <v>8188.0</v>
       </c>
       <c r="M565">
-        <v>-5804.95</v>
+        <v>0.0</v>
+      </c>
+      <c r="N565" t="s">
+        <v>38</v>
       </c>
       <c r="O565" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P565" t="s">
         <v>111</v>
       </c>
       <c r="Q565" t="s">
-        <v>80</v>
+        <v>119</v>
       </c>
       <c r="R565" t="s">
-        <v>181</v>
+        <v>43</v>
       </c>
       <c r="S565" t="s">
         <v>131</v>
       </c>
       <c r="U565" t="s">
-        <v>1309</v>
+        <v>1351</v>
       </c>
       <c r="V565">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W565" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X565" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y565" t="s">
         <v>38</v>
       </c>
       <c r="Z565" s="1" t="s">
-        <v>1310</v>
+        <v>1352</v>
       </c>
       <c r="AA565" t="s">
-        <v>114</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="566" spans="1:27">
       <c r="A566" t="s">
         <v>87</v>
       </c>
       <c r="B566" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C566">
-        <v>700</v>
+        <v>600</v>
       </c>
       <c r="D566">
-        <v>703</v>
+        <v>602</v>
       </c>
       <c r="E566" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>1347</v>
       </c>
       <c r="I566">
-        <v>17000.0</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>2500.0</v>
       </c>
       <c r="L566">
-        <v>19775.5</v>
+        <v>0.0</v>
       </c>
       <c r="M566">
-        <v>-1775.5</v>
+        <v>0.0</v>
       </c>
       <c r="N566" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="P566" t="s">
         <v>16</v>
       </c>
-      <c r="Q566" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S566" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>1312</v>
+        <v>36</v>
       </c>
       <c r="V566">
         <v>2026</v>
       </c>
       <c r="W566" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X566" t="s">
-        <v>143</v>
-[...6 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="Z566" s="1"/>
       <c r="AA566" t="s">
-        <v>1314</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="567" spans="1:27">
       <c r="A567" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B567" t="s">
-        <v>28</v>
+        <v>88</v>
       </c>
       <c r="C567">
-        <v>700</v>
+        <v>600</v>
       </c>
       <c r="D567">
-        <v>704</v>
+        <v>602</v>
       </c>
       <c r="E567" t="s">
-        <v>1315</v>
-[...8 lines deleted...]
-        <v>30</v>
+        <v>1146</v>
       </c>
       <c r="I567">
-        <v>3000.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>7500.0</v>
       </c>
       <c r="L567">
         <v>0.0</v>
       </c>
       <c r="M567">
         <v>0.0</v>
       </c>
+      <c r="N567" t="s">
+        <v>38</v>
+      </c>
       <c r="O567" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P567" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
       <c r="Q567" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>80</v>
       </c>
       <c r="S567" t="s">
         <v>36</v>
       </c>
       <c r="V567">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W567" t="s">
         <v>37</v>
       </c>
       <c r="X567" t="s">
         <v>38</v>
       </c>
-      <c r="Z567" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z567" s="1"/>
       <c r="AA567" t="s">
-        <v>114</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="568" spans="1:27">
       <c r="A568" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B568" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="C568">
-        <v>700</v>
+        <v>600</v>
       </c>
       <c r="D568">
-        <v>704</v>
+        <v>602</v>
       </c>
       <c r="E568" t="s">
-        <v>1317</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>1302</v>
       </c>
       <c r="H568" t="s">
-        <v>206</v>
+        <v>140</v>
       </c>
       <c r="I568">
-        <v>8500.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>7500.0</v>
       </c>
       <c r="L568">
         <v>0.0</v>
       </c>
       <c r="M568">
         <v>0.0</v>
       </c>
+      <c r="N568" t="s">
+        <v>38</v>
+      </c>
       <c r="O568" t="s">
-        <v>32</v>
+        <v>179</v>
       </c>
       <c r="P568" t="s">
         <v>111</v>
       </c>
       <c r="Q568" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>119</v>
       </c>
       <c r="S568" t="s">
-        <v>131</v>
+        <v>36</v>
       </c>
       <c r="V568">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W568" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X568" t="s">
         <v>38</v>
       </c>
-      <c r="Z568" s="1"/>
+      <c r="Z568" s="1" t="s">
+        <v>1356</v>
+      </c>
       <c r="AA568" t="s">
-        <v>114</v>
+        <v>56</v>
       </c>
     </row>
     <row r="569" spans="1:27">
       <c r="A569" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B569" t="s">
-        <v>115</v>
+        <v>94</v>
       </c>
       <c r="C569">
         <v>700</v>
       </c>
       <c r="D569">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E569" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>1357</v>
       </c>
       <c r="H569" t="s">
-        <v>294</v>
+        <v>363</v>
       </c>
       <c r="I569">
-        <v>22500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="K569" t="s">
         <v>130</v>
       </c>
       <c r="L569">
-        <v>23168.15</v>
+        <v>9029.4</v>
       </c>
       <c r="M569">
-        <v>-668.15</v>
+        <v>3970.6</v>
+      </c>
+      <c r="N569" t="s">
+        <v>38</v>
       </c>
       <c r="O569" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P569" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q569" t="s">
-        <v>80</v>
+        <v>891</v>
       </c>
       <c r="R569" t="s">
-        <v>43</v>
+        <v>112</v>
       </c>
       <c r="S569" t="s">
         <v>131</v>
       </c>
+      <c r="T569" t="s">
+        <v>1358</v>
+      </c>
       <c r="U569" t="s">
-        <v>1318</v>
+        <v>1359</v>
       </c>
       <c r="V569">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W569" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X569" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="Z569" s="1" t="s">
-        <v>1319</v>
+        <v>1360</v>
       </c>
       <c r="AA569" t="s">
-        <v>114</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="570" spans="1:27">
       <c r="A570" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B570" t="s">
-        <v>94</v>
+        <v>845</v>
       </c>
       <c r="C570">
         <v>700</v>
       </c>
       <c r="D570">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="E570" t="s">
-        <v>1320</v>
+        <v>1362</v>
+      </c>
+      <c r="F570">
+        <v>2021</v>
+      </c>
+      <c r="G570" t="s">
+        <v>134</v>
       </c>
       <c r="H570" t="s">
-        <v>206</v>
+        <v>256</v>
       </c>
       <c r="I570">
-        <v>7000.0</v>
-[...2 lines deleted...]
-        <v>8500.0</v>
+        <v>12500.0</v>
       </c>
       <c r="K570" t="s">
         <v>130</v>
       </c>
       <c r="L570">
-        <v>10756.78</v>
+        <v>18304.95</v>
       </c>
       <c r="M570">
-        <v>-2256.78</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>-5804.95</v>
       </c>
       <c r="O570" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="P570" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
       <c r="Q570" t="s">
-        <v>85</v>
+        <v>80</v>
+      </c>
+      <c r="R570" t="s">
+        <v>179</v>
       </c>
       <c r="S570" t="s">
         <v>131</v>
       </c>
-      <c r="T570" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U570" t="s">
-        <v>1322</v>
+        <v>1363</v>
       </c>
       <c r="V570">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W570" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X570" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="Z570" s="1"/>
+        <v>38</v>
+      </c>
+      <c r="Z570" s="1" t="s">
+        <v>1364</v>
+      </c>
       <c r="AA570" t="s">
-        <v>1323</v>
+        <v>114</v>
       </c>
     </row>
     <row r="571" spans="1:27">
       <c r="A571" t="s">
         <v>87</v>
       </c>
       <c r="B571" t="s">
         <v>94</v>
       </c>
       <c r="C571">
         <v>700</v>
       </c>
       <c r="D571">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="E571" t="s">
-        <v>1324</v>
+        <v>109</v>
       </c>
       <c r="H571" t="s">
-        <v>232</v>
+        <v>204</v>
       </c>
       <c r="I571">
-        <v>12000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="J571">
-        <v>13500.0</v>
+        <v>18000.0</v>
       </c>
       <c r="K571" t="s">
         <v>130</v>
       </c>
       <c r="L571">
-        <v>0.0</v>
+        <v>19775.5</v>
       </c>
       <c r="M571">
-        <v>0.0</v>
+        <v>-1775.5</v>
       </c>
       <c r="N571" t="s">
         <v>38</v>
       </c>
       <c r="O571" t="s">
         <v>35</v>
       </c>
       <c r="P571" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q571" t="s">
-        <v>119</v>
+        <v>75</v>
       </c>
       <c r="R571" t="s">
-        <v>181</v>
+        <v>35</v>
       </c>
       <c r="S571" t="s">
-        <v>163</v>
+        <v>131</v>
       </c>
       <c r="T571" t="s">
-        <v>1325</v>
+        <v>1365</v>
       </c>
       <c r="U571" t="s">
-        <v>1326</v>
+        <v>1366</v>
       </c>
       <c r="V571">
         <v>2026</v>
       </c>
       <c r="W571" t="s">
         <v>51</v>
       </c>
       <c r="X571" t="s">
         <v>143</v>
       </c>
       <c r="Y571" t="s">
         <v>38</v>
       </c>
-      <c r="Z571" s="1"/>
+      <c r="Z571" s="1" t="s">
+        <v>1367</v>
+      </c>
       <c r="AA571" t="s">
-        <v>1327</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="572" spans="1:27">
       <c r="A572" t="s">
         <v>27</v>
       </c>
       <c r="B572" t="s">
-        <v>115</v>
+        <v>28</v>
       </c>
       <c r="C572">
         <v>700</v>
       </c>
       <c r="D572">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="E572" t="s">
-        <v>149</v>
+        <v>1369</v>
       </c>
       <c r="F572">
-        <v>2005</v>
+        <v>2014</v>
       </c>
       <c r="G572" t="s">
         <v>150</v>
       </c>
       <c r="H572" t="s">
         <v>30</v>
       </c>
       <c r="I572">
-        <v>6500.0</v>
+        <v>3000.0</v>
       </c>
       <c r="K572" t="s">
         <v>31</v>
       </c>
       <c r="L572">
         <v>0.0</v>
       </c>
       <c r="M572">
         <v>0.0</v>
       </c>
       <c r="O572" t="s">
         <v>32</v>
       </c>
       <c r="P572" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="Q572" t="s">
-        <v>119</v>
+        <v>85</v>
       </c>
       <c r="R572" t="s">
-        <v>43</v>
+        <v>179</v>
       </c>
       <c r="S572" t="s">
         <v>36</v>
       </c>
       <c r="V572">
         <v>2025</v>
       </c>
       <c r="W572" t="s">
         <v>37</v>
       </c>
       <c r="X572" t="s">
         <v>38</v>
       </c>
       <c r="Z572" s="1" t="s">
-        <v>1328</v>
+        <v>1370</v>
       </c>
       <c r="AA572" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="573" spans="1:27">
       <c r="A573" t="s">
         <v>27</v>
       </c>
       <c r="B573" t="s">
-        <v>1112</v>
+        <v>115</v>
       </c>
       <c r="C573">
         <v>700</v>
       </c>
       <c r="D573">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="E573" t="s">
-        <v>1329</v>
+        <v>1371</v>
       </c>
       <c r="F573">
-        <v>2005</v>
+        <v>2014</v>
       </c>
       <c r="G573" t="s">
-        <v>150</v>
+        <v>41</v>
       </c>
       <c r="H573" t="s">
-        <v>30</v>
+        <v>204</v>
       </c>
       <c r="I573">
-        <v>14000.0</v>
+        <v>8500.0</v>
       </c>
       <c r="K573" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L573">
         <v>0.0</v>
       </c>
       <c r="M573">
         <v>0.0</v>
       </c>
       <c r="O573" t="s">
         <v>32</v>
       </c>
       <c r="P573" t="s">
         <v>111</v>
       </c>
       <c r="Q573" t="s">
-        <v>119</v>
+        <v>201</v>
       </c>
       <c r="R573" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="S573" t="s">
-        <v>36</v>
+        <v>131</v>
       </c>
       <c r="V573">
         <v>2025</v>
       </c>
       <c r="W573" t="s">
         <v>37</v>
       </c>
       <c r="X573" t="s">
         <v>38</v>
       </c>
-      <c r="Z573" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z573" s="1"/>
       <c r="AA573" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="574" spans="1:27">
       <c r="A574" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B574" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="C574">
         <v>700</v>
       </c>
       <c r="D574">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="E574" t="s">
-        <v>1331</v>
+        <v>116</v>
+      </c>
+      <c r="F574">
+        <v>2014</v>
+      </c>
+      <c r="G574" t="s">
+        <v>41</v>
       </c>
       <c r="H574" t="s">
-        <v>140</v>
+        <v>296</v>
       </c>
       <c r="I574">
-        <v>8952.0</v>
+        <v>22500.0</v>
       </c>
       <c r="K574" t="s">
         <v>130</v>
       </c>
       <c r="L574">
-        <v>8644.53</v>
+        <v>23168.15</v>
       </c>
       <c r="M574">
-        <v>307.47</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>-668.15</v>
       </c>
       <c r="O574" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="P574" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q574" t="s">
-        <v>866</v>
+        <v>80</v>
       </c>
       <c r="R574" t="s">
-        <v>112</v>
+        <v>43</v>
       </c>
       <c r="S574" t="s">
         <v>131</v>
       </c>
-      <c r="T574" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U574" t="s">
-        <v>1332</v>
+        <v>1372</v>
       </c>
       <c r="V574">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W574" t="s">
         <v>37</v>
       </c>
       <c r="X574" t="s">
         <v>38</v>
       </c>
-      <c r="Z574" s="1"/>
+      <c r="Z574" s="1" t="s">
+        <v>1373</v>
+      </c>
       <c r="AA574" t="s">
-        <v>1333</v>
+        <v>114</v>
       </c>
     </row>
     <row r="575" spans="1:27">
       <c r="A575" t="s">
         <v>87</v>
       </c>
       <c r="B575" t="s">
         <v>94</v>
       </c>
       <c r="C575">
         <v>700</v>
       </c>
       <c r="D575">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="E575" t="s">
-        <v>1334</v>
+        <v>1374</v>
       </c>
       <c r="H575" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="I575">
-        <v>20000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="J575">
-        <v>15000.0</v>
+        <v>8500.0</v>
       </c>
       <c r="K575" t="s">
         <v>130</v>
       </c>
       <c r="L575">
-        <v>14499.8</v>
+        <v>10756.78</v>
       </c>
       <c r="M575">
-        <v>500.2</v>
+        <v>-2256.78</v>
       </c>
       <c r="N575" t="s">
         <v>38</v>
       </c>
       <c r="O575" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="P575" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="Q575" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="S575" t="s">
         <v>131</v>
       </c>
+      <c r="T575" t="s">
+        <v>1375</v>
+      </c>
       <c r="U575" t="s">
-        <v>1335</v>
+        <v>1376</v>
       </c>
       <c r="V575">
         <v>2026</v>
       </c>
       <c r="W575" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X575" t="s">
         <v>143</v>
       </c>
-      <c r="Z575" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z575" s="1"/>
       <c r="AA575" t="s">
-        <v>1337</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="576" spans="1:27">
       <c r="A576" t="s">
         <v>87</v>
       </c>
       <c r="B576" t="s">
         <v>94</v>
       </c>
       <c r="C576">
         <v>700</v>
       </c>
       <c r="D576">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="E576" t="s">
-        <v>1338</v>
+        <v>1378</v>
       </c>
       <c r="H576" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="I576">
-        <v>10000.0</v>
+        <v>12000.0</v>
+      </c>
+      <c r="J576">
+        <v>13500.0</v>
       </c>
       <c r="K576" t="s">
         <v>130</v>
       </c>
       <c r="L576">
         <v>0.0</v>
       </c>
       <c r="M576">
         <v>0.0</v>
       </c>
       <c r="N576" t="s">
         <v>38</v>
       </c>
       <c r="O576" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="P576" t="s">
         <v>111</v>
       </c>
       <c r="Q576" t="s">
         <v>119</v>
       </c>
+      <c r="R576" t="s">
+        <v>179</v>
+      </c>
       <c r="S576" t="s">
-        <v>422</v>
+        <v>248</v>
+      </c>
+      <c r="T576" t="s">
+        <v>1379</v>
+      </c>
+      <c r="U576" t="s">
+        <v>1380</v>
       </c>
       <c r="V576">
         <v>2026</v>
       </c>
       <c r="W576" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X576" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="Y576" t="s">
         <v>38</v>
       </c>
       <c r="Z576" s="1"/>
       <c r="AA576" t="s">
-        <v>1339</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="577" spans="1:27">
       <c r="A577" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B577" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="C577">
         <v>700</v>
       </c>
       <c r="D577">
         <v>705</v>
       </c>
       <c r="E577" t="s">
-        <v>1340</v>
+        <v>149</v>
+      </c>
+      <c r="F577">
+        <v>2005</v>
+      </c>
+      <c r="G577" t="s">
+        <v>150</v>
       </c>
       <c r="H577" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="I577">
-        <v>5000.0</v>
+        <v>6500.0</v>
       </c>
       <c r="K577" t="s">
         <v>31</v>
       </c>
       <c r="L577">
         <v>0.0</v>
       </c>
       <c r="M577">
         <v>0.0</v>
       </c>
-      <c r="N577" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O577" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P577" t="s">
         <v>111</v>
       </c>
       <c r="Q577" t="s">
         <v>119</v>
       </c>
+      <c r="R577" t="s">
+        <v>43</v>
+      </c>
       <c r="S577" t="s">
         <v>36</v>
       </c>
       <c r="V577">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W577" t="s">
         <v>37</v>
       </c>
       <c r="X577" t="s">
         <v>38</v>
       </c>
-      <c r="Y577" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z577" s="1" t="s">
-        <v>1341</v>
+        <v>1382</v>
       </c>
       <c r="AA577" t="s">
-        <v>1342</v>
+        <v>114</v>
       </c>
     </row>
     <row r="578" spans="1:27">
       <c r="A578" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B578" t="s">
-        <v>94</v>
+        <v>1143</v>
       </c>
       <c r="C578">
         <v>700</v>
       </c>
       <c r="D578">
         <v>705</v>
       </c>
       <c r="E578" t="s">
-        <v>1343</v>
+        <v>1383</v>
+      </c>
+      <c r="F578">
+        <v>2005</v>
+      </c>
+      <c r="G578" t="s">
+        <v>150</v>
+      </c>
+      <c r="H578" t="s">
+        <v>30</v>
       </c>
       <c r="I578">
-        <v>12000.0</v>
+        <v>14000.0</v>
+      </c>
+      <c r="K578" t="s">
+        <v>31</v>
       </c>
       <c r="L578">
         <v>0.0</v>
       </c>
       <c r="M578">
         <v>0.0</v>
       </c>
-      <c r="N578" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O578" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P578" t="s">
-        <v>16</v>
+        <v>111</v>
+      </c>
+      <c r="Q578" t="s">
+        <v>119</v>
+      </c>
+      <c r="R578" t="s">
+        <v>35</v>
       </c>
       <c r="S578" t="s">
         <v>36</v>
       </c>
       <c r="V578">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W578" t="s">
         <v>37</v>
       </c>
       <c r="X578" t="s">
         <v>38</v>
       </c>
-      <c r="Z578" s="1"/>
+      <c r="Z578" s="1" t="s">
+        <v>1384</v>
+      </c>
       <c r="AA578" t="s">
-        <v>1344</v>
+        <v>114</v>
       </c>
     </row>
     <row r="579" spans="1:27">
       <c r="A579" t="s">
         <v>87</v>
       </c>
       <c r="B579" t="s">
         <v>94</v>
       </c>
       <c r="C579">
         <v>700</v>
       </c>
       <c r="D579">
         <v>705</v>
       </c>
       <c r="E579" t="s">
-        <v>1345</v>
+        <v>1385</v>
+      </c>
+      <c r="H579" t="s">
+        <v>140</v>
       </c>
       <c r="I579">
-        <v>10000.0</v>
+        <v>8952.0</v>
+      </c>
+      <c r="K579" t="s">
+        <v>130</v>
       </c>
       <c r="L579">
-        <v>0.0</v>
+        <v>8644.53</v>
       </c>
       <c r="M579">
-        <v>0.0</v>
+        <v>307.47</v>
       </c>
       <c r="N579" t="s">
         <v>38</v>
       </c>
       <c r="O579" t="s">
         <v>35</v>
       </c>
       <c r="P579" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q579" t="s">
-        <v>119</v>
+        <v>891</v>
+      </c>
+      <c r="R579" t="s">
+        <v>112</v>
       </c>
       <c r="S579" t="s">
-        <v>50</v>
+        <v>131</v>
+      </c>
+      <c r="T579" t="s">
+        <v>934</v>
+      </c>
+      <c r="U579" t="s">
+        <v>1386</v>
       </c>
       <c r="V579">
         <v>2026</v>
       </c>
       <c r="W579" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X579" t="s">
         <v>38</v>
       </c>
-      <c r="Z579" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z579" s="1"/>
       <c r="AA579" t="s">
-        <v>82</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="580" spans="1:27">
       <c r="A580" t="s">
         <v>87</v>
       </c>
       <c r="B580" t="s">
         <v>94</v>
       </c>
       <c r="C580">
         <v>700</v>
       </c>
       <c r="D580">
         <v>705</v>
       </c>
       <c r="E580" t="s">
-        <v>1346</v>
+        <v>1388</v>
       </c>
       <c r="H580" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="I580">
-        <v>17000.0</v>
+        <v>20000.0</v>
+      </c>
+      <c r="J580">
+        <v>15000.0</v>
       </c>
       <c r="K580" t="s">
         <v>130</v>
       </c>
       <c r="L580">
-        <v>15644.59</v>
+        <v>14499.8</v>
       </c>
       <c r="M580">
-        <v>1355.41</v>
+        <v>500.2</v>
       </c>
       <c r="N580" t="s">
         <v>38</v>
       </c>
       <c r="O580" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="P580" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q580" t="s">
-        <v>146</v>
+        <v>119</v>
       </c>
       <c r="R580" t="s">
-        <v>112</v>
+        <v>43</v>
       </c>
       <c r="S580" t="s">
         <v>131</v>
       </c>
-      <c r="T580" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U580" t="s">
-        <v>1347</v>
+        <v>1389</v>
       </c>
       <c r="V580">
         <v>2026</v>
       </c>
       <c r="W580" t="s">
         <v>37</v>
       </c>
       <c r="X580" t="s">
         <v>143</v>
       </c>
-      <c r="Y580" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z580" s="1" t="s">
-        <v>1348</v>
+        <v>1390</v>
       </c>
       <c r="AA580" t="s">
-        <v>1349</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="581" spans="1:27">
       <c r="A581" t="s">
         <v>87</v>
       </c>
       <c r="B581" t="s">
         <v>94</v>
       </c>
       <c r="C581">
         <v>700</v>
       </c>
       <c r="D581">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="E581" t="s">
-        <v>1350</v>
+        <v>1392</v>
       </c>
       <c r="H581" t="s">
-        <v>162</v>
+        <v>230</v>
       </c>
       <c r="I581">
-        <v>3500.0</v>
+        <v>10000.0</v>
+      </c>
+      <c r="K581" t="s">
+        <v>130</v>
       </c>
       <c r="L581">
         <v>0.0</v>
       </c>
       <c r="M581">
         <v>0.0</v>
       </c>
       <c r="N581" t="s">
         <v>38</v>
       </c>
       <c r="O581" t="s">
-        <v>181</v>
+        <v>43</v>
       </c>
       <c r="P581" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
       <c r="Q581" t="s">
-        <v>85</v>
+        <v>119</v>
       </c>
       <c r="S581" t="s">
-        <v>50</v>
+        <v>427</v>
       </c>
       <c r="V581">
         <v>2026</v>
       </c>
       <c r="W581" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X581" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y581" t="s">
         <v>38</v>
       </c>
       <c r="Z581" s="1"/>
       <c r="AA581" t="s">
-        <v>1351</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="582" spans="1:27">
       <c r="A582" t="s">
         <v>87</v>
       </c>
       <c r="B582" t="s">
         <v>94</v>
       </c>
       <c r="C582">
         <v>700</v>
       </c>
       <c r="D582">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="E582" t="s">
-        <v>1352</v>
+        <v>1394</v>
       </c>
       <c r="H582" t="s">
-        <v>162</v>
+        <v>42</v>
       </c>
       <c r="I582">
-        <v>20000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="K582" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L582">
-        <v>13500.94</v>
+        <v>0.0</v>
       </c>
       <c r="M582">
-        <v>6499.06</v>
+        <v>0.0</v>
       </c>
       <c r="N582" t="s">
         <v>38</v>
       </c>
       <c r="O582" t="s">
-        <v>112</v>
+        <v>43</v>
       </c>
       <c r="P582" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q582" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="S582" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>1354</v>
+        <v>36</v>
       </c>
       <c r="V582">
         <v>2026</v>
       </c>
       <c r="W582" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X582" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="Y582" t="s">
         <v>38</v>
       </c>
       <c r="Z582" s="1" t="s">
-        <v>1355</v>
+        <v>1395</v>
       </c>
       <c r="AA582" t="s">
-        <v>1356</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="583" spans="1:27">
       <c r="A583" t="s">
-        <v>1357</v>
+        <v>87</v>
       </c>
       <c r="B583" t="s">
-        <v>1112</v>
+        <v>94</v>
       </c>
       <c r="C583">
         <v>700</v>
       </c>
       <c r="D583">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="E583" t="s">
-        <v>1358</v>
-[...5 lines deleted...]
-        <v>232</v>
+        <v>1397</v>
       </c>
       <c r="I583">
-        <v>4000.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>12000.0</v>
       </c>
       <c r="L583">
         <v>0.0</v>
       </c>
       <c r="M583">
         <v>0.0</v>
       </c>
       <c r="N583" t="s">
         <v>38</v>
       </c>
       <c r="O583" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P583" t="s">
         <v>16</v>
       </c>
-      <c r="Q583" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S583" t="s">
-        <v>674</v>
+        <v>36</v>
+      </c>
+      <c r="V583">
+        <v>2026</v>
       </c>
       <c r="W583" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X583" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="Y583" t="s">
         <v>38</v>
       </c>
       <c r="Z583" s="1"/>
       <c r="AA583" t="s">
-        <v>1359</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="584" spans="1:27">
       <c r="A584" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B584" t="s">
-        <v>1112</v>
+        <v>94</v>
       </c>
       <c r="C584">
         <v>700</v>
       </c>
       <c r="D584">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="E584" t="s">
-        <v>133</v>
-[...8 lines deleted...]
-        <v>30</v>
+        <v>1399</v>
       </c>
       <c r="I584">
-        <v>12000.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>10000.0</v>
       </c>
       <c r="L584">
         <v>0.0</v>
       </c>
       <c r="M584">
         <v>0.0</v>
       </c>
+      <c r="N584" t="s">
+        <v>38</v>
+      </c>
       <c r="O584" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P584" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q584" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="S584" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="V584">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W584" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X584" t="s">
         <v>38</v>
       </c>
       <c r="Z584" s="1" t="s">
-        <v>1360</v>
+        <v>60</v>
       </c>
       <c r="AA584" t="s">
-        <v>114</v>
+        <v>82</v>
       </c>
     </row>
     <row r="585" spans="1:27">
       <c r="A585" t="s">
-        <v>1361</v>
+        <v>87</v>
       </c>
       <c r="B585" t="s">
-        <v>1112</v>
+        <v>94</v>
       </c>
       <c r="C585">
         <v>700</v>
       </c>
       <c r="D585">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="E585" t="s">
-        <v>1362</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>1400</v>
       </c>
       <c r="H585" t="s">
-        <v>152</v>
+        <v>204</v>
       </c>
       <c r="I585">
-        <v>50000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="K585" t="s">
         <v>130</v>
       </c>
       <c r="L585">
-        <v>0.0</v>
+        <v>15644.59</v>
       </c>
       <c r="M585">
-        <v>0.0</v>
+        <v>1355.41</v>
       </c>
       <c r="N585" t="s">
         <v>38</v>
       </c>
       <c r="O585" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P585" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q585" t="s">
-        <v>49</v>
+        <v>146</v>
       </c>
       <c r="R585" t="s">
-        <v>43</v>
+        <v>112</v>
       </c>
       <c r="S585" t="s">
         <v>131</v>
       </c>
+      <c r="T585" t="s">
+        <v>1272</v>
+      </c>
+      <c r="U585" t="s">
+        <v>1401</v>
+      </c>
       <c r="V585">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W585" t="s">
         <v>37</v>
       </c>
       <c r="X585" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="Z585" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="Y585" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z585" s="1" t="s">
+        <v>1402</v>
+      </c>
       <c r="AA585" t="s">
-        <v>1363</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="586" spans="1:27">
       <c r="A586" t="s">
-        <v>1364</v>
+        <v>87</v>
       </c>
       <c r="B586" t="s">
-        <v>821</v>
+        <v>94</v>
       </c>
       <c r="C586">
         <v>700</v>
       </c>
       <c r="D586">
-        <v>707</v>
+        <v>706</v>
       </c>
       <c r="E586" t="s">
-        <v>1365</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>1404</v>
       </c>
       <c r="H586" t="s">
-        <v>291</v>
+        <v>230</v>
       </c>
       <c r="I586">
-        <v>6000.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>3500.0</v>
       </c>
       <c r="L586">
-        <v>8800.0</v>
+        <v>0.0</v>
       </c>
       <c r="M586">
-        <v>-2800.0</v>
+        <v>0.0</v>
       </c>
       <c r="N586" t="s">
         <v>38</v>
       </c>
       <c r="O586" t="s">
-        <v>32</v>
+        <v>179</v>
       </c>
       <c r="P586" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="Q586" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="S586" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1366</v>
+        <v>427</v>
       </c>
       <c r="V586">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W586" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X586" t="s">
         <v>38</v>
       </c>
-      <c r="Z586" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z586" s="1"/>
       <c r="AA586" t="s">
-        <v>114</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="587" spans="1:27">
       <c r="A587" t="s">
         <v>87</v>
       </c>
       <c r="B587" t="s">
         <v>94</v>
       </c>
       <c r="C587">
         <v>700</v>
       </c>
       <c r="D587">
-        <v>707</v>
+        <v>706</v>
       </c>
       <c r="E587" t="s">
-        <v>1368</v>
+        <v>1406</v>
       </c>
       <c r="H587" t="s">
-        <v>185</v>
+        <v>161</v>
       </c>
       <c r="I587">
-        <v>13500.0</v>
+        <v>20000.0</v>
       </c>
       <c r="K587" t="s">
         <v>130</v>
       </c>
       <c r="L587">
-        <v>11398.54</v>
+        <v>15401.96</v>
       </c>
       <c r="M587">
-        <v>2101.46</v>
+        <v>4598.04</v>
       </c>
       <c r="N587" t="s">
         <v>38</v>
       </c>
       <c r="O587" t="s">
-        <v>35</v>
+        <v>112</v>
       </c>
       <c r="P587" t="s">
         <v>16</v>
       </c>
       <c r="Q587" t="s">
-        <v>96</v>
+        <v>166</v>
+      </c>
+      <c r="R587" t="s">
+        <v>112</v>
       </c>
       <c r="S587" t="s">
         <v>131</v>
       </c>
       <c r="T587" t="s">
-        <v>1369</v>
+        <v>1407</v>
       </c>
       <c r="U587" t="s">
-        <v>1370</v>
+        <v>1408</v>
       </c>
       <c r="V587">
         <v>2026</v>
       </c>
       <c r="W587" t="s">
         <v>81</v>
       </c>
       <c r="X587" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y587" t="s">
         <v>38</v>
       </c>
       <c r="Z587" s="1" t="s">
-        <v>1371</v>
+        <v>1409</v>
       </c>
       <c r="AA587" t="s">
-        <v>1372</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="588" spans="1:27">
       <c r="A588" t="s">
-        <v>87</v>
+        <v>1411</v>
       </c>
       <c r="B588" t="s">
-        <v>94</v>
+        <v>1143</v>
       </c>
       <c r="C588">
         <v>700</v>
       </c>
       <c r="D588">
-        <v>707</v>
+        <v>706</v>
       </c>
       <c r="E588" t="s">
-        <v>1373</v>
+        <v>1412</v>
+      </c>
+      <c r="G588" t="s">
+        <v>150</v>
       </c>
       <c r="H588" t="s">
-        <v>30</v>
+        <v>230</v>
       </c>
       <c r="I588">
-        <v>20000.0</v>
+        <v>4000.0</v>
+      </c>
+      <c r="K588" t="s">
+        <v>130</v>
       </c>
       <c r="L588">
-        <v>0.0</v>
+        <v>3951.38</v>
       </c>
       <c r="M588">
-        <v>0.0</v>
+        <v>48.62</v>
       </c>
       <c r="N588" t="s">
         <v>38</v>
       </c>
       <c r="O588" t="s">
-        <v>181</v>
+        <v>32</v>
       </c>
       <c r="P588" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q588" t="s">
-        <v>119</v>
+        <v>805</v>
+      </c>
+      <c r="R588" t="s">
+        <v>112</v>
       </c>
       <c r="S588" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>2026</v>
+        <v>371</v>
+      </c>
+      <c r="T588" t="s">
+        <v>1232</v>
+      </c>
+      <c r="U588" t="s">
+        <v>1413</v>
       </c>
       <c r="W588" t="s">
         <v>51</v>
       </c>
       <c r="X588" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y588" t="s">
         <v>38</v>
       </c>
       <c r="Z588" s="1" t="s">
-        <v>1374</v>
+        <v>1414</v>
       </c>
       <c r="AA588" t="s">
-        <v>1375</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="589" spans="1:27">
       <c r="A589" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B589" t="s">
-        <v>94</v>
+        <v>1143</v>
       </c>
       <c r="C589">
         <v>700</v>
       </c>
       <c r="D589">
         <v>707</v>
       </c>
       <c r="E589" t="s">
-        <v>1352</v>
+        <v>133</v>
+      </c>
+      <c r="F589">
+        <v>2002</v>
+      </c>
+      <c r="G589" t="s">
+        <v>134</v>
       </c>
       <c r="H589" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="I589">
-        <v>14500.0</v>
+        <v>12000.0</v>
       </c>
       <c r="K589" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L589">
-        <v>17187.59</v>
+        <v>0.0</v>
       </c>
       <c r="M589">
-        <v>-2687.59</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>0.0</v>
       </c>
       <c r="O589" t="s">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="P589" t="s">
         <v>16</v>
       </c>
       <c r="Q589" t="s">
-        <v>168</v>
+        <v>135</v>
       </c>
       <c r="R589" t="s">
         <v>112</v>
       </c>
       <c r="S589" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>1377</v>
+        <v>36</v>
       </c>
       <c r="V589">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W589" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X589" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="Y589" t="s">
         <v>38</v>
       </c>
       <c r="Z589" s="1" t="s">
-        <v>1378</v>
+        <v>1416</v>
       </c>
       <c r="AA589" t="s">
-        <v>1379</v>
+        <v>114</v>
       </c>
     </row>
     <row r="590" spans="1:27">
       <c r="A590" t="s">
-        <v>27</v>
+        <v>1417</v>
       </c>
       <c r="B590" t="s">
-        <v>1112</v>
+        <v>1143</v>
       </c>
       <c r="C590">
         <v>700</v>
       </c>
       <c r="D590">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="E590" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>2005</v>
+        <v>1418</v>
       </c>
       <c r="G590" t="s">
         <v>134</v>
       </c>
       <c r="H590" t="s">
-        <v>30</v>
+        <v>256</v>
       </c>
       <c r="I590">
-        <v>12000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="K590" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L590">
         <v>0.0</v>
       </c>
       <c r="M590">
         <v>0.0</v>
+      </c>
+      <c r="N590" t="s">
+        <v>38</v>
       </c>
       <c r="O590" t="s">
         <v>32</v>
       </c>
       <c r="P590" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q590" t="s">
-        <v>135</v>
+        <v>49</v>
       </c>
       <c r="R590" t="s">
-        <v>112</v>
+        <v>43</v>
       </c>
       <c r="S590" t="s">
-        <v>36</v>
+        <v>131</v>
       </c>
       <c r="V590">
         <v>2025</v>
       </c>
       <c r="W590" t="s">
         <v>37</v>
       </c>
       <c r="X590" t="s">
         <v>38</v>
       </c>
-      <c r="Z590" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z590" s="1"/>
       <c r="AA590" t="s">
-        <v>114</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="591" spans="1:27">
       <c r="A591" t="s">
-        <v>87</v>
+        <v>1420</v>
       </c>
       <c r="B591" t="s">
-        <v>94</v>
+        <v>845</v>
       </c>
       <c r="C591">
         <v>700</v>
       </c>
       <c r="D591">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="E591" t="s">
-        <v>95</v>
+        <v>1421</v>
+      </c>
+      <c r="G591" t="s">
+        <v>134</v>
       </c>
       <c r="H591" t="s">
-        <v>42</v>
+        <v>293</v>
       </c>
       <c r="I591">
-        <v>15500.0</v>
+        <v>6000.0</v>
       </c>
       <c r="K591" t="s">
         <v>130</v>
       </c>
       <c r="L591">
-        <v>12001.19</v>
+        <v>8800.0</v>
       </c>
       <c r="M591">
-        <v>3498.81</v>
+        <v>-2800.0</v>
       </c>
       <c r="N591" t="s">
         <v>38</v>
       </c>
       <c r="O591" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="P591" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q591" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="R591" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="S591" t="s">
         <v>131</v>
       </c>
-      <c r="T591" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U591" t="s">
-        <v>1381</v>
+        <v>1422</v>
       </c>
       <c r="V591">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W591" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X591" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="Y591" t="s">
         <v>38</v>
       </c>
       <c r="Z591" s="1" t="s">
-        <v>1382</v>
+        <v>1423</v>
       </c>
       <c r="AA591" t="s">
-        <v>1383</v>
+        <v>114</v>
       </c>
     </row>
     <row r="592" spans="1:27">
       <c r="A592" t="s">
         <v>87</v>
       </c>
       <c r="B592" t="s">
         <v>94</v>
       </c>
       <c r="C592">
         <v>700</v>
       </c>
       <c r="D592">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="E592" t="s">
-        <v>1384</v>
+        <v>1424</v>
       </c>
       <c r="H592" t="s">
-        <v>206</v>
+        <v>183</v>
       </c>
       <c r="I592">
-        <v>20000.0</v>
+        <v>13500.0</v>
+      </c>
+      <c r="K592" t="s">
+        <v>130</v>
       </c>
       <c r="L592">
-        <v>0.0</v>
+        <v>11398.54</v>
       </c>
       <c r="M592">
-        <v>0.0</v>
+        <v>2101.46</v>
       </c>
       <c r="N592" t="s">
         <v>38</v>
       </c>
       <c r="O592" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="P592" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q592" t="s">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="S592" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="T592" t="s">
+        <v>1425</v>
+      </c>
+      <c r="U592" t="s">
+        <v>1426</v>
       </c>
       <c r="V592">
         <v>2026</v>
       </c>
       <c r="W592" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X592" t="s">
         <v>38</v>
       </c>
-      <c r="Z592" s="1"/>
+      <c r="Z592" s="1" t="s">
+        <v>1427</v>
+      </c>
       <c r="AA592" t="s">
-        <v>1385</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="593" spans="1:27">
       <c r="A593" t="s">
         <v>87</v>
       </c>
       <c r="B593" t="s">
         <v>94</v>
       </c>
       <c r="C593">
         <v>700</v>
       </c>
       <c r="D593">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="E593" t="s">
-        <v>1386</v>
+        <v>1429</v>
       </c>
       <c r="H593" t="s">
-        <v>162</v>
+        <v>30</v>
       </c>
       <c r="I593">
-        <v>18000.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>20000.0</v>
       </c>
       <c r="L593">
         <v>0.0</v>
       </c>
       <c r="M593">
         <v>0.0</v>
       </c>
       <c r="N593" t="s">
         <v>38</v>
       </c>
       <c r="O593" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="P593" t="s">
         <v>111</v>
       </c>
       <c r="Q593" t="s">
         <v>119</v>
       </c>
-      <c r="R593" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S593" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>1387</v>
+        <v>427</v>
       </c>
       <c r="V593">
         <v>2026</v>
       </c>
       <c r="W593" t="s">
         <v>51</v>
       </c>
       <c r="X593" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="Y593" t="s">
         <v>38</v>
       </c>
       <c r="Z593" s="1" t="s">
-        <v>1388</v>
+        <v>1430</v>
       </c>
       <c r="AA593" t="s">
-        <v>1389</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="594" spans="1:27">
       <c r="A594" t="s">
         <v>87</v>
       </c>
       <c r="B594" t="s">
         <v>94</v>
       </c>
       <c r="C594">
         <v>700</v>
       </c>
       <c r="D594">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="E594" t="s">
-        <v>1390</v>
+        <v>1406</v>
       </c>
       <c r="H594" t="s">
-        <v>206</v>
+        <v>42</v>
       </c>
       <c r="I594">
-        <v>5000.0</v>
+        <v>14500.0</v>
+      </c>
+      <c r="K594" t="s">
+        <v>130</v>
       </c>
       <c r="L594">
-        <v>0.0</v>
+        <v>17187.59</v>
       </c>
       <c r="M594">
-        <v>0.0</v>
+        <v>-2687.59</v>
       </c>
       <c r="N594" t="s">
         <v>38</v>
       </c>
       <c r="O594" t="s">
-        <v>181</v>
+        <v>112</v>
       </c>
       <c r="P594" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q594" t="s">
-        <v>119</v>
+        <v>166</v>
+      </c>
+      <c r="R594" t="s">
+        <v>112</v>
       </c>
       <c r="S594" t="s">
-        <v>50</v>
+        <v>131</v>
+      </c>
+      <c r="T594" t="s">
+        <v>1432</v>
+      </c>
+      <c r="U594" t="s">
+        <v>1433</v>
       </c>
       <c r="V594">
         <v>2026</v>
       </c>
       <c r="W594" t="s">
         <v>81</v>
       </c>
       <c r="X594" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="Z594" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="Y594" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z594" s="1" t="s">
+        <v>1434</v>
+      </c>
       <c r="AA594" t="s">
-        <v>1391</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="595" spans="1:27">
       <c r="A595" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B595" t="s">
-        <v>94</v>
+        <v>1143</v>
       </c>
       <c r="C595">
         <v>700</v>
       </c>
       <c r="D595">
         <v>709</v>
       </c>
       <c r="E595" t="s">
-        <v>1352</v>
+        <v>133</v>
+      </c>
+      <c r="F595">
+        <v>2005</v>
+      </c>
+      <c r="G595" t="s">
+        <v>134</v>
       </c>
       <c r="H595" t="s">
-        <v>232</v>
+        <v>30</v>
       </c>
       <c r="I595">
-        <v>30000.0</v>
-[...2 lines deleted...]
-        <v>16000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="K595" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L595">
-        <v>5600.0</v>
+        <v>0.0</v>
       </c>
       <c r="M595">
-        <v>10400.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>0.0</v>
       </c>
       <c r="O595" t="s">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="P595" t="s">
         <v>16</v>
       </c>
       <c r="Q595" t="s">
-        <v>168</v>
+        <v>135</v>
       </c>
       <c r="R595" t="s">
         <v>112</v>
       </c>
       <c r="S595" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>1393</v>
+        <v>36</v>
       </c>
       <c r="V595">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W595" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X595" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="Y595" t="s">
         <v>38</v>
       </c>
       <c r="Z595" s="1" t="s">
-        <v>1394</v>
+        <v>1436</v>
       </c>
       <c r="AA595" t="s">
-        <v>1395</v>
+        <v>114</v>
       </c>
     </row>
     <row r="596" spans="1:27">
       <c r="A596" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B596" t="s">
-        <v>1112</v>
+        <v>94</v>
       </c>
       <c r="C596">
         <v>700</v>
       </c>
       <c r="D596">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="E596" t="s">
-        <v>1396</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>95</v>
       </c>
       <c r="H596" t="s">
-        <v>162</v>
+        <v>42</v>
       </c>
       <c r="I596">
-        <v>15000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="K596" t="s">
         <v>130</v>
       </c>
       <c r="L596">
-        <v>0.0</v>
+        <v>12001.19</v>
       </c>
       <c r="M596">
-        <v>0.0</v>
+        <v>3498.81</v>
+      </c>
+      <c r="N596" t="s">
+        <v>38</v>
       </c>
       <c r="O596" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P596" t="s">
         <v>16</v>
       </c>
       <c r="Q596" t="s">
-        <v>1397</v>
+        <v>96</v>
       </c>
       <c r="R596" t="s">
-        <v>112</v>
+        <v>35</v>
       </c>
       <c r="S596" t="s">
         <v>131</v>
       </c>
       <c r="T596" t="s">
-        <v>1398</v>
+        <v>1272</v>
       </c>
       <c r="U596" t="s">
-        <v>1399</v>
+        <v>1437</v>
       </c>
       <c r="V596">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W596" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X596" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y596" t="s">
         <v>38</v>
       </c>
       <c r="Z596" s="1" t="s">
-        <v>1400</v>
+        <v>1438</v>
       </c>
       <c r="AA596" t="s">
-        <v>114</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="597" spans="1:27">
       <c r="A597" t="s">
         <v>87</v>
       </c>
       <c r="B597" t="s">
         <v>94</v>
       </c>
       <c r="C597">
         <v>700</v>
       </c>
       <c r="D597">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="E597" t="s">
-        <v>1401</v>
+        <v>1440</v>
       </c>
       <c r="H597" t="s">
-        <v>232</v>
+        <v>204</v>
       </c>
       <c r="I597">
-        <v>10000.0</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>20000.0</v>
       </c>
       <c r="L597">
         <v>0.0</v>
       </c>
       <c r="M597">
         <v>0.0</v>
       </c>
       <c r="N597" t="s">
         <v>38</v>
       </c>
       <c r="O597" t="s">
-        <v>181</v>
+        <v>43</v>
       </c>
       <c r="P597" t="s">
         <v>111</v>
       </c>
       <c r="Q597" t="s">
-        <v>119</v>
+        <v>80</v>
       </c>
       <c r="S597" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>1402</v>
+        <v>36</v>
       </c>
       <c r="V597">
         <v>2026</v>
       </c>
       <c r="W597" t="s">
         <v>37</v>
       </c>
       <c r="X597" t="s">
-        <v>143</v>
-[...6 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="Z597" s="1"/>
       <c r="AA597" t="s">
-        <v>1404</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="598" spans="1:27">
       <c r="A598" t="s">
-        <v>1405</v>
+        <v>87</v>
       </c>
       <c r="B598" t="s">
-        <v>1112</v>
+        <v>94</v>
       </c>
       <c r="C598">
         <v>700</v>
       </c>
       <c r="D598">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="E598" t="s">
-        <v>1406</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>1442</v>
       </c>
       <c r="H598" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="I598">
-        <v>12000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="K598" t="s">
         <v>130</v>
       </c>
       <c r="L598">
-        <v>0.0</v>
+        <v>5000.0</v>
       </c>
       <c r="M598">
-        <v>0.0</v>
+        <v>13000.0</v>
       </c>
       <c r="N598" t="s">
         <v>38</v>
       </c>
       <c r="O598" t="s">
-        <v>32</v>
+        <v>179</v>
       </c>
       <c r="P598" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q598" t="s">
-        <v>80</v>
+        <v>119</v>
       </c>
       <c r="R598" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="S598" t="s">
-        <v>422</v>
+        <v>248</v>
+      </c>
+      <c r="U598" t="s">
+        <v>1443</v>
+      </c>
+      <c r="V598">
+        <v>2026</v>
       </c>
       <c r="W598" t="s">
         <v>51</v>
       </c>
       <c r="X598" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="Y598" t="s">
         <v>38</v>
       </c>
-      <c r="Z598" s="1"/>
+      <c r="Z598" s="1" t="s">
+        <v>1444</v>
+      </c>
       <c r="AA598" t="s">
-        <v>1407</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="599" spans="1:27">
       <c r="A599" t="s">
-        <v>1408</v>
+        <v>87</v>
       </c>
       <c r="B599" t="s">
-        <v>1112</v>
+        <v>94</v>
       </c>
       <c r="C599">
         <v>700</v>
       </c>
       <c r="D599">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="E599" t="s">
-        <v>1409</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>1446</v>
       </c>
       <c r="H599" t="s">
-        <v>232</v>
+        <v>204</v>
       </c>
       <c r="I599">
-        <v>15000.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>5000.0</v>
       </c>
       <c r="L599">
         <v>0.0</v>
       </c>
       <c r="M599">
         <v>0.0</v>
       </c>
       <c r="N599" t="s">
         <v>38</v>
       </c>
       <c r="O599" t="s">
-        <v>32</v>
+        <v>179</v>
       </c>
       <c r="P599" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q599" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="S599" t="s">
-        <v>422</v>
+        <v>50</v>
+      </c>
+      <c r="V599">
+        <v>2026</v>
       </c>
       <c r="W599" t="s">
-        <v>51</v>
+        <v>81</v>
       </c>
       <c r="X599" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="Y599" t="s">
         <v>38</v>
       </c>
       <c r="Z599" s="1"/>
       <c r="AA599" t="s">
-        <v>1410</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="600" spans="1:27">
       <c r="A600" t="s">
-        <v>1411</v>
+        <v>87</v>
       </c>
       <c r="B600" t="s">
-        <v>1112</v>
+        <v>94</v>
       </c>
       <c r="C600">
         <v>700</v>
       </c>
       <c r="D600">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="E600" t="s">
-        <v>1412</v>
+        <v>1406</v>
       </c>
       <c r="H600" t="s">
-        <v>152</v>
+        <v>230</v>
       </c>
       <c r="I600">
-        <v>20000.0</v>
+        <v>30000.0</v>
+      </c>
+      <c r="J600">
+        <v>16000.0</v>
       </c>
       <c r="K600" t="s">
         <v>130</v>
       </c>
       <c r="L600">
-        <v>0.0</v>
+        <v>5600.0</v>
       </c>
       <c r="M600">
-        <v>0.0</v>
+        <v>10400.0</v>
       </c>
       <c r="N600" t="s">
         <v>38</v>
       </c>
       <c r="O600" t="s">
-        <v>32</v>
+        <v>112</v>
       </c>
       <c r="P600" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q600" t="s">
-        <v>119</v>
+        <v>166</v>
       </c>
       <c r="R600" t="s">
-        <v>181</v>
+        <v>112</v>
       </c>
       <c r="S600" t="s">
-        <v>422</v>
+        <v>248</v>
+      </c>
+      <c r="T600" t="s">
+        <v>1448</v>
+      </c>
+      <c r="U600" t="s">
+        <v>1449</v>
+      </c>
+      <c r="V600">
+        <v>2026</v>
       </c>
       <c r="W600" t="s">
-        <v>51</v>
+        <v>81</v>
       </c>
       <c r="X600" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="Y600" t="s">
         <v>38</v>
       </c>
-      <c r="Z600" s="1"/>
+      <c r="Z600" s="1" t="s">
+        <v>1450</v>
+      </c>
       <c r="AA600" t="s">
-        <v>1413</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="601" spans="1:27">
       <c r="A601" t="s">
-        <v>1414</v>
+        <v>27</v>
       </c>
       <c r="B601" t="s">
-        <v>821</v>
+        <v>1143</v>
       </c>
       <c r="C601">
         <v>700</v>
       </c>
       <c r="D601">
-        <v>713</v>
+        <v>711</v>
       </c>
       <c r="E601" t="s">
-        <v>1232</v>
+        <v>1452</v>
+      </c>
+      <c r="F601">
+        <v>2022</v>
       </c>
       <c r="G601" t="s">
-        <v>134</v>
+        <v>29</v>
       </c>
       <c r="H601" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="I601">
-        <v>4000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="K601" t="s">
         <v>130</v>
       </c>
       <c r="L601">
-        <v>4125.73</v>
+        <v>0.0</v>
       </c>
       <c r="M601">
-        <v>-125.73</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>0.0</v>
       </c>
       <c r="O601" t="s">
         <v>32</v>
       </c>
       <c r="P601" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q601" t="s">
-        <v>80</v>
+        <v>1453</v>
       </c>
       <c r="R601" t="s">
-        <v>181</v>
+        <v>112</v>
       </c>
       <c r="S601" t="s">
         <v>131</v>
       </c>
+      <c r="T601" t="s">
+        <v>1454</v>
+      </c>
       <c r="U601" t="s">
-        <v>1415</v>
+        <v>1455</v>
       </c>
       <c r="V601">
         <v>2025</v>
       </c>
       <c r="W601" t="s">
         <v>37</v>
       </c>
       <c r="X601" t="s">
         <v>38</v>
       </c>
       <c r="Z601" s="1" t="s">
-        <v>1272</v>
+        <v>1456</v>
       </c>
       <c r="AA601" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="602" spans="1:27">
       <c r="A602" t="s">
-        <v>1416</v>
+        <v>87</v>
       </c>
       <c r="B602" t="s">
-        <v>821</v>
+        <v>94</v>
       </c>
       <c r="C602">
         <v>700</v>
       </c>
       <c r="D602">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="E602" t="s">
-        <v>1232</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>1457</v>
       </c>
       <c r="H602" t="s">
-        <v>152</v>
+        <v>230</v>
       </c>
       <c r="I602">
-        <v>4000.0</v>
+        <v>10000.0</v>
+      </c>
+      <c r="J602">
+        <v>3000.0</v>
       </c>
       <c r="K602" t="s">
         <v>130</v>
       </c>
       <c r="L602">
-        <v>0.0</v>
+        <v>2652.86</v>
       </c>
       <c r="M602">
-        <v>0.0</v>
+        <v>347.14</v>
       </c>
       <c r="N602" t="s">
         <v>38</v>
       </c>
       <c r="O602" t="s">
-        <v>32</v>
+        <v>179</v>
       </c>
       <c r="P602" t="s">
         <v>111</v>
       </c>
       <c r="Q602" t="s">
-        <v>80</v>
+        <v>119</v>
       </c>
       <c r="R602" t="s">
-        <v>181</v>
+        <v>43</v>
       </c>
       <c r="S602" t="s">
-        <v>131</v>
+        <v>248</v>
+      </c>
+      <c r="T602" t="s">
+        <v>1458</v>
       </c>
       <c r="U602" t="s">
-        <v>1417</v>
+        <v>1459</v>
       </c>
       <c r="V602">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W602" t="s">
         <v>37</v>
       </c>
       <c r="X602" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y602" t="s">
         <v>38</v>
       </c>
       <c r="Z602" s="1" t="s">
-        <v>1272</v>
+        <v>1460</v>
       </c>
       <c r="AA602" t="s">
-        <v>114</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="603" spans="1:27">
       <c r="A603" t="s">
-        <v>87</v>
+        <v>1462</v>
       </c>
       <c r="B603" t="s">
-        <v>94</v>
+        <v>1143</v>
       </c>
       <c r="C603">
         <v>700</v>
       </c>
       <c r="D603">
-        <v>715</v>
+        <v>712</v>
       </c>
       <c r="E603" t="s">
-        <v>1418</v>
+        <v>1463</v>
+      </c>
+      <c r="G603" t="s">
+        <v>150</v>
       </c>
       <c r="H603" t="s">
-        <v>140</v>
+        <v>256</v>
       </c>
       <c r="I603">
-        <v>4500.0</v>
+        <v>12000.0</v>
       </c>
       <c r="K603" t="s">
         <v>130</v>
       </c>
       <c r="L603">
-        <v>4616.18</v>
+        <v>5000.0</v>
       </c>
       <c r="M603">
-        <v>-116.18</v>
+        <v>7000.0</v>
       </c>
       <c r="N603" t="s">
         <v>38</v>
       </c>
       <c r="O603" t="s">
-        <v>181</v>
+        <v>32</v>
       </c>
       <c r="P603" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q603" t="s">
-        <v>119</v>
+        <v>80</v>
       </c>
       <c r="R603" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="S603" t="s">
-        <v>131</v>
+        <v>248</v>
       </c>
       <c r="T603" t="s">
-        <v>1152</v>
+        <v>1464</v>
       </c>
       <c r="U603" t="s">
-        <v>1419</v>
-[...2 lines deleted...]
-        <v>2026</v>
+        <v>1465</v>
       </c>
       <c r="W603" t="s">
         <v>51</v>
       </c>
       <c r="X603" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="Y603" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z603" s="1"/>
       <c r="AA603" t="s">
-        <v>1421</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="604" spans="1:27">
       <c r="A604" t="s">
-        <v>87</v>
+        <v>1467</v>
       </c>
       <c r="B604" t="s">
-        <v>94</v>
+        <v>1143</v>
       </c>
       <c r="C604">
         <v>700</v>
       </c>
       <c r="D604">
-        <v>717</v>
+        <v>712</v>
       </c>
       <c r="E604" t="s">
-        <v>1422</v>
+        <v>1468</v>
+      </c>
+      <c r="G604" t="s">
+        <v>150</v>
       </c>
       <c r="H604" t="s">
-        <v>140</v>
+        <v>230</v>
       </c>
       <c r="I604">
-        <v>4500.0</v>
+        <v>15000.0</v>
+      </c>
+      <c r="J604">
+        <v>10500.0</v>
       </c>
       <c r="K604" t="s">
         <v>130</v>
       </c>
       <c r="L604">
-        <v>4583.25</v>
+        <v>11611.08</v>
       </c>
       <c r="M604">
-        <v>-83.25</v>
+        <v>-1111.08</v>
       </c>
       <c r="N604" t="s">
         <v>38</v>
       </c>
       <c r="O604" t="s">
-        <v>181</v>
+        <v>32</v>
       </c>
       <c r="P604" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q604" t="s">
-        <v>119</v>
+        <v>96</v>
       </c>
       <c r="R604" t="s">
-        <v>181</v>
+        <v>112</v>
       </c>
       <c r="S604" t="s">
         <v>131</v>
       </c>
       <c r="T604" t="s">
-        <v>1152</v>
+        <v>1464</v>
       </c>
       <c r="U604" t="s">
-        <v>1423</v>
-[...2 lines deleted...]
-        <v>2026</v>
+        <v>1469</v>
       </c>
       <c r="W604" t="s">
         <v>51</v>
       </c>
       <c r="X604" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="Z604" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="Y604" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z604" s="1" t="s">
+        <v>1470</v>
+      </c>
       <c r="AA604" t="s">
-        <v>1424</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="605" spans="1:27">
       <c r="A605" t="s">
-        <v>87</v>
+        <v>1472</v>
       </c>
       <c r="B605" t="s">
-        <v>94</v>
+        <v>1143</v>
       </c>
       <c r="C605">
         <v>700</v>
       </c>
       <c r="D605">
-        <v>718</v>
+        <v>712</v>
       </c>
       <c r="E605" t="s">
-        <v>1425</v>
+        <v>1473</v>
       </c>
       <c r="H605" t="s">
-        <v>30</v>
+        <v>256</v>
       </c>
       <c r="I605">
-        <v>5000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="K605" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L605">
         <v>0.0</v>
       </c>
       <c r="M605">
         <v>0.0</v>
       </c>
       <c r="N605" t="s">
         <v>38</v>
       </c>
       <c r="O605" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P605" t="s">
         <v>111</v>
       </c>
       <c r="Q605" t="s">
         <v>119</v>
       </c>
+      <c r="R605" t="s">
+        <v>179</v>
+      </c>
       <c r="S605" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>2026</v>
+        <v>427</v>
       </c>
       <c r="W605" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X605" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y605" t="s">
         <v>38</v>
       </c>
       <c r="Z605" s="1"/>
       <c r="AA605" t="s">
-        <v>1426</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="606" spans="1:27">
       <c r="A606" t="s">
-        <v>27</v>
+        <v>1475</v>
       </c>
       <c r="B606" t="s">
-        <v>380</v>
+        <v>845</v>
       </c>
       <c r="C606">
-        <v>800</v>
+        <v>700</v>
       </c>
       <c r="D606">
-        <v>801</v>
+        <v>713</v>
       </c>
       <c r="E606" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>2009</v>
+        <v>1284</v>
       </c>
       <c r="G606" t="s">
-        <v>29</v>
+        <v>134</v>
       </c>
       <c r="H606" t="s">
-        <v>42</v>
+        <v>256</v>
       </c>
       <c r="I606">
-        <v>27350.0</v>
+        <v>4000.0</v>
       </c>
       <c r="K606" t="s">
         <v>130</v>
       </c>
       <c r="L606">
-        <v>18214.01</v>
+        <v>4125.73</v>
       </c>
       <c r="M606">
-        <v>9135.99</v>
+        <v>-125.73</v>
+      </c>
+      <c r="N606" t="s">
+        <v>38</v>
       </c>
       <c r="O606" t="s">
         <v>32</v>
       </c>
       <c r="P606" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q606" t="s">
-        <v>207</v>
+        <v>80</v>
       </c>
       <c r="R606" t="s">
-        <v>112</v>
+        <v>179</v>
       </c>
       <c r="S606" t="s">
         <v>131</v>
       </c>
       <c r="U606" t="s">
-        <v>1427</v>
+        <v>1476</v>
       </c>
       <c r="V606">
         <v>2025</v>
       </c>
       <c r="W606" t="s">
         <v>37</v>
       </c>
       <c r="X606" t="s">
         <v>38</v>
       </c>
-      <c r="Z606" s="1"/>
+      <c r="Z606" s="1" t="s">
+        <v>1326</v>
+      </c>
       <c r="AA606" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="607" spans="1:27">
       <c r="A607" t="s">
-        <v>27</v>
+        <v>1477</v>
       </c>
       <c r="B607" t="s">
-        <v>28</v>
+        <v>845</v>
       </c>
       <c r="C607">
-        <v>800</v>
+        <v>700</v>
       </c>
       <c r="D607">
-        <v>801</v>
+        <v>714</v>
       </c>
       <c r="E607" t="s">
-        <v>1428</v>
-[...2 lines deleted...]
-        <v>2009</v>
+        <v>1284</v>
       </c>
       <c r="G607" t="s">
-        <v>41</v>
+        <v>134</v>
       </c>
       <c r="H607" t="s">
-        <v>206</v>
+        <v>256</v>
       </c>
       <c r="I607">
-        <v>1600.0</v>
+        <v>4000.0</v>
       </c>
       <c r="K607" t="s">
         <v>130</v>
       </c>
       <c r="L607">
-        <v>11318.41</v>
+        <v>0.0</v>
       </c>
       <c r="M607">
-        <v>-9718.41</v>
+        <v>0.0</v>
+      </c>
+      <c r="N607" t="s">
+        <v>38</v>
       </c>
       <c r="O607" t="s">
         <v>32</v>
       </c>
       <c r="P607" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
       <c r="Q607" t="s">
-        <v>34</v>
+        <v>80</v>
       </c>
       <c r="R607" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="S607" t="s">
         <v>131</v>
       </c>
       <c r="U607" t="s">
-        <v>1429</v>
+        <v>1478</v>
       </c>
       <c r="V607">
         <v>2025</v>
       </c>
       <c r="W607" t="s">
         <v>37</v>
       </c>
       <c r="X607" t="s">
         <v>38</v>
       </c>
-      <c r="Z607" s="1"/>
+      <c r="Z607" s="1" t="s">
+        <v>1326</v>
+      </c>
       <c r="AA607" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="608" spans="1:27">
       <c r="A608" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B608" t="s">
-        <v>115</v>
+        <v>94</v>
       </c>
       <c r="C608">
-        <v>800</v>
+        <v>700</v>
       </c>
       <c r="D608">
-        <v>801</v>
+        <v>715</v>
       </c>
       <c r="E608" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>1479</v>
       </c>
       <c r="H608" t="s">
-        <v>30</v>
+        <v>140</v>
       </c>
       <c r="I608">
-        <v>6500.0</v>
+        <v>4500.0</v>
       </c>
       <c r="K608" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L608">
-        <v>0.0</v>
+        <v>4616.18</v>
       </c>
       <c r="M608">
-        <v>0.0</v>
+        <v>-116.18</v>
+      </c>
+      <c r="N608" t="s">
+        <v>38</v>
       </c>
       <c r="O608" t="s">
-        <v>32</v>
+        <v>179</v>
       </c>
       <c r="P608" t="s">
         <v>111</v>
       </c>
       <c r="Q608" t="s">
         <v>119</v>
       </c>
       <c r="R608" t="s">
-        <v>43</v>
+        <v>179</v>
       </c>
       <c r="S608" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="T608" t="s">
+        <v>1189</v>
+      </c>
+      <c r="U608" t="s">
+        <v>1480</v>
       </c>
       <c r="V608">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W608" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X608" t="s">
         <v>38</v>
       </c>
-      <c r="Z608" s="1"/>
+      <c r="Z608" s="1" t="s">
+        <v>1481</v>
+      </c>
       <c r="AA608" t="s">
-        <v>114</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="609" spans="1:27">
       <c r="A609" t="s">
         <v>87</v>
       </c>
       <c r="B609" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="C609">
-        <v>800</v>
+        <v>700</v>
       </c>
       <c r="D609">
-        <v>801</v>
+        <v>717</v>
       </c>
       <c r="E609" t="s">
-        <v>1430</v>
+        <v>1483</v>
       </c>
       <c r="H609" t="s">
         <v>140</v>
       </c>
       <c r="I609">
-        <v>6000.0</v>
+        <v>4500.0</v>
       </c>
       <c r="K609" t="s">
         <v>130</v>
       </c>
       <c r="L609">
-        <v>4026.17</v>
+        <v>4583.25</v>
       </c>
       <c r="M609">
-        <v>1973.83</v>
+        <v>-83.25</v>
       </c>
       <c r="N609" t="s">
         <v>38</v>
       </c>
       <c r="O609" t="s">
-        <v>35</v>
+        <v>179</v>
       </c>
       <c r="P609" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q609" t="s">
-        <v>75</v>
+        <v>119</v>
       </c>
       <c r="R609" t="s">
-        <v>112</v>
+        <v>179</v>
       </c>
       <c r="S609" t="s">
         <v>131</v>
       </c>
+      <c r="T609" t="s">
+        <v>1189</v>
+      </c>
       <c r="U609" t="s">
-        <v>1431</v>
+        <v>1484</v>
       </c>
       <c r="V609">
         <v>2026</v>
       </c>
       <c r="W609" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X609" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="Z609" s="1"/>
       <c r="AA609" t="s">
-        <v>1432</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="610" spans="1:27">
       <c r="A610" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B610" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="C610">
-        <v>800</v>
+        <v>700</v>
       </c>
       <c r="D610">
-        <v>802</v>
+        <v>718</v>
       </c>
       <c r="E610" t="s">
-        <v>1428</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>1486</v>
       </c>
       <c r="H610" t="s">
-        <v>206</v>
+        <v>30</v>
       </c>
       <c r="I610">
-        <v>1600.0</v>
+        <v>5000.0</v>
       </c>
       <c r="K610" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L610">
-        <v>11318.41</v>
+        <v>0.0</v>
       </c>
       <c r="M610">
-        <v>-9718.41</v>
+        <v>0.0</v>
+      </c>
+      <c r="N610" t="s">
+        <v>38</v>
       </c>
       <c r="O610" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P610" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
       <c r="Q610" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>119</v>
       </c>
       <c r="S610" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1429</v>
+        <v>36</v>
       </c>
       <c r="V610">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W610" t="s">
         <v>37</v>
       </c>
       <c r="X610" t="s">
         <v>38</v>
       </c>
       <c r="Z610" s="1"/>
       <c r="AA610" t="s">
-        <v>114</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="611" spans="1:27">
       <c r="A611" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B611" t="s">
-        <v>101</v>
+        <v>385</v>
       </c>
       <c r="C611">
         <v>800</v>
       </c>
       <c r="D611">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="E611" t="s">
-        <v>1433</v>
+        <v>205</v>
+      </c>
+      <c r="F611">
+        <v>2009</v>
+      </c>
+      <c r="G611" t="s">
+        <v>29</v>
       </c>
       <c r="H611" t="s">
         <v>42</v>
       </c>
       <c r="I611">
-        <v>4995.0</v>
+        <v>27350.0</v>
       </c>
       <c r="K611" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L611">
-        <v>0.0</v>
+        <v>18214.01</v>
       </c>
       <c r="M611">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>9135.99</v>
       </c>
       <c r="O611" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="P611" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="Q611" t="s">
-        <v>34</v>
+        <v>205</v>
+      </c>
+      <c r="R611" t="s">
+        <v>112</v>
       </c>
       <c r="S611" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U611" t="s">
+        <v>1488</v>
       </c>
       <c r="V611">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W611" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X611" t="s">
         <v>38</v>
       </c>
       <c r="Z611" s="1"/>
       <c r="AA611" t="s">
-        <v>1434</v>
+        <v>114</v>
       </c>
     </row>
     <row r="612" spans="1:27">
       <c r="A612" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B612" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="C612">
         <v>800</v>
       </c>
       <c r="D612">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="E612" t="s">
-        <v>1435</v>
+        <v>1489</v>
+      </c>
+      <c r="F612">
+        <v>2009</v>
+      </c>
+      <c r="G612" t="s">
+        <v>41</v>
       </c>
       <c r="H612" t="s">
-        <v>396</v>
+        <v>204</v>
       </c>
       <c r="I612">
-        <v>3348.46</v>
+        <v>1600.0</v>
       </c>
       <c r="K612" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L612">
-        <v>0.0</v>
+        <v>11318.41</v>
       </c>
       <c r="M612">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>-9718.41</v>
       </c>
       <c r="O612" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="P612" t="s">
         <v>33</v>
       </c>
       <c r="Q612" t="s">
         <v>34</v>
       </c>
+      <c r="R612" t="s">
+        <v>179</v>
+      </c>
       <c r="S612" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U612" t="s">
+        <v>1490</v>
       </c>
       <c r="V612">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W612" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X612" t="s">
         <v>38</v>
       </c>
-      <c r="Z612" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z612" s="1"/>
       <c r="AA612" t="s">
-        <v>1436</v>
+        <v>114</v>
       </c>
     </row>
     <row r="613" spans="1:27">
       <c r="A613" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B613" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="C613">
         <v>800</v>
       </c>
       <c r="D613">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="E613" t="s">
-        <v>1437</v>
+        <v>149</v>
+      </c>
+      <c r="F613">
+        <v>2009</v>
+      </c>
+      <c r="G613" t="s">
+        <v>150</v>
       </c>
       <c r="H613" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="I613">
-        <v>2450.0</v>
+        <v>6500.0</v>
       </c>
       <c r="K613" t="s">
         <v>31</v>
       </c>
       <c r="L613">
         <v>0.0</v>
       </c>
       <c r="M613">
         <v>0.0</v>
       </c>
-      <c r="N613" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O613" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="P613" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
       <c r="Q613" t="s">
-        <v>34</v>
+        <v>119</v>
+      </c>
+      <c r="R613" t="s">
+        <v>43</v>
       </c>
       <c r="S613" t="s">
         <v>36</v>
       </c>
       <c r="V613">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W613" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X613" t="s">
         <v>38</v>
       </c>
       <c r="Z613" s="1"/>
       <c r="AA613" t="s">
-        <v>1438</v>
+        <v>114</v>
       </c>
     </row>
     <row r="614" spans="1:27">
       <c r="A614" t="s">
-        <v>1439</v>
+        <v>87</v>
       </c>
       <c r="B614" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="C614">
         <v>800</v>
       </c>
       <c r="D614">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="E614" t="s">
-        <v>1440</v>
+        <v>1491</v>
       </c>
       <c r="H614" t="s">
-        <v>206</v>
+        <v>140</v>
       </c>
       <c r="I614">
-        <v>12000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="K614" t="s">
         <v>130</v>
       </c>
       <c r="L614">
-        <v>11414.85</v>
+        <v>4026.17</v>
       </c>
       <c r="M614">
-        <v>585.15</v>
+        <v>1973.83</v>
       </c>
       <c r="N614" t="s">
         <v>38</v>
       </c>
       <c r="O614" t="s">
-        <v>32</v>
+        <v>35</v>
+      </c>
+      <c r="P614" t="s">
+        <v>16</v>
       </c>
       <c r="Q614" t="s">
-        <v>34</v>
+        <v>75</v>
+      </c>
+      <c r="R614" t="s">
+        <v>112</v>
       </c>
       <c r="S614" t="s">
-        <v>674</v>
-[...2 lines deleted...]
-        <v>1321</v>
+        <v>131</v>
       </c>
       <c r="U614" t="s">
-        <v>1441</v>
+        <v>1492</v>
+      </c>
+      <c r="V614">
+        <v>2026</v>
       </c>
       <c r="W614" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X614" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="Z614" s="1"/>
       <c r="AA614" t="s">
-        <v>1439</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="615" spans="1:27">
       <c r="A615" t="s">
-        <v>1442</v>
+        <v>27</v>
       </c>
       <c r="B615" t="s">
         <v>28</v>
       </c>
       <c r="C615">
         <v>800</v>
       </c>
       <c r="D615">
         <v>802</v>
       </c>
       <c r="E615" t="s">
-        <v>1443</v>
+        <v>1489</v>
+      </c>
+      <c r="F615">
+        <v>2011</v>
+      </c>
+      <c r="G615" t="s">
+        <v>41</v>
       </c>
       <c r="H615" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="I615">
-        <v>12000.0</v>
+        <v>1600.0</v>
       </c>
       <c r="K615" t="s">
         <v>130</v>
       </c>
       <c r="L615">
-        <v>11414.85</v>
+        <v>11318.41</v>
       </c>
       <c r="M615">
-        <v>585.15</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>-9718.41</v>
       </c>
       <c r="O615" t="s">
         <v>32</v>
       </c>
       <c r="P615" t="s">
         <v>33</v>
       </c>
+      <c r="Q615" t="s">
+        <v>34</v>
+      </c>
       <c r="R615" t="s">
-        <v>43</v>
+        <v>179</v>
       </c>
       <c r="S615" t="s">
         <v>131</v>
       </c>
       <c r="U615" t="s">
-        <v>1441</v>
+        <v>1490</v>
+      </c>
+      <c r="V615">
+        <v>2025</v>
       </c>
       <c r="W615" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X615" t="s">
         <v>38</v>
       </c>
       <c r="Z615" s="1"/>
       <c r="AA615" t="s">
-        <v>1442</v>
+        <v>114</v>
       </c>
     </row>
     <row r="616" spans="1:27">
       <c r="A616" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B616" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="C616">
         <v>800</v>
       </c>
       <c r="D616">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="E616" t="s">
-        <v>1428</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>1494</v>
       </c>
       <c r="H616" t="s">
-        <v>206</v>
+        <v>42</v>
       </c>
       <c r="I616">
-        <v>1600.0</v>
+        <v>4995.0</v>
       </c>
       <c r="K616" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L616">
-        <v>11318.41</v>
+        <v>0.0</v>
       </c>
       <c r="M616">
-        <v>-9718.41</v>
+        <v>0.0</v>
+      </c>
+      <c r="N616" t="s">
+        <v>38</v>
       </c>
       <c r="O616" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P616" t="s">
         <v>33</v>
       </c>
       <c r="Q616" t="s">
         <v>34</v>
       </c>
-      <c r="R616" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S616" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1429</v>
+        <v>36</v>
       </c>
       <c r="V616">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W616" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X616" t="s">
         <v>38</v>
       </c>
       <c r="Z616" s="1"/>
       <c r="AA616" t="s">
-        <v>114</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="617" spans="1:27">
       <c r="A617" t="s">
         <v>87</v>
       </c>
       <c r="B617" t="s">
         <v>101</v>
       </c>
       <c r="C617">
         <v>800</v>
       </c>
       <c r="D617">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="E617" t="s">
-        <v>1444</v>
+        <v>1496</v>
       </c>
       <c r="H617" t="s">
-        <v>30</v>
+        <v>401</v>
       </c>
       <c r="I617">
-        <v>10000.0</v>
+        <v>3348.46</v>
       </c>
       <c r="K617" t="s">
         <v>31</v>
       </c>
       <c r="L617">
         <v>0.0</v>
       </c>
       <c r="M617">
         <v>0.0</v>
       </c>
       <c r="N617" t="s">
         <v>38</v>
       </c>
       <c r="O617" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="P617" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="Q617" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="S617" t="s">
         <v>36</v>
       </c>
       <c r="V617">
         <v>2026</v>
       </c>
       <c r="W617" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X617" t="s">
         <v>38</v>
       </c>
-      <c r="Z617" s="1"/>
+      <c r="Z617" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="AA617" t="s">
-        <v>1445</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="618" spans="1:27">
       <c r="A618" t="s">
         <v>87</v>
       </c>
       <c r="B618" t="s">
         <v>101</v>
       </c>
       <c r="C618">
         <v>800</v>
       </c>
       <c r="D618">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="E618" t="s">
-        <v>1433</v>
+        <v>1498</v>
       </c>
       <c r="H618" t="s">
-        <v>162</v>
+        <v>42</v>
       </c>
       <c r="I618">
-        <v>4995.0</v>
+        <v>2450.0</v>
       </c>
       <c r="K618" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L618">
         <v>0.0</v>
       </c>
       <c r="M618">
         <v>0.0</v>
       </c>
       <c r="N618" t="s">
         <v>38</v>
       </c>
       <c r="O618" t="s">
         <v>35</v>
       </c>
       <c r="P618" t="s">
         <v>33</v>
       </c>
       <c r="Q618" t="s">
         <v>34</v>
       </c>
       <c r="S618" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="V618">
         <v>2026</v>
       </c>
       <c r="W618" t="s">
         <v>81</v>
       </c>
       <c r="X618" t="s">
         <v>38</v>
       </c>
-      <c r="Z618" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z618" s="1"/>
       <c r="AA618" t="s">
-        <v>1446</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="619" spans="1:27">
       <c r="A619" t="s">
-        <v>87</v>
+        <v>1500</v>
       </c>
       <c r="B619" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="C619">
         <v>800</v>
       </c>
       <c r="D619">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="E619" t="s">
-        <v>1435</v>
+        <v>1501</v>
       </c>
       <c r="H619" t="s">
-        <v>162</v>
+        <v>204</v>
       </c>
       <c r="I619">
-        <v>3348.46</v>
+        <v>12000.0</v>
       </c>
       <c r="K619" t="s">
         <v>130</v>
       </c>
       <c r="L619">
-        <v>0.0</v>
+        <v>11414.85</v>
       </c>
       <c r="M619">
-        <v>0.0</v>
+        <v>585.15</v>
       </c>
       <c r="N619" t="s">
         <v>38</v>
       </c>
       <c r="O619" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="Q619" t="s">
         <v>34</v>
       </c>
       <c r="S619" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>2026</v>
+        <v>131</v>
+      </c>
+      <c r="T619" t="s">
+        <v>1375</v>
+      </c>
+      <c r="U619" t="s">
+        <v>1502</v>
       </c>
       <c r="W619" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="X619" t="s">
         <v>38</v>
       </c>
-      <c r="Z619" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z619" s="1"/>
       <c r="AA619" t="s">
-        <v>1447</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="620" spans="1:27">
       <c r="A620" t="s">
-        <v>87</v>
+        <v>1504</v>
       </c>
       <c r="B620" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="C620">
         <v>800</v>
       </c>
       <c r="D620">
-        <v>804</v>
+        <v>802</v>
       </c>
       <c r="E620" t="s">
-        <v>95</v>
+        <v>1505</v>
       </c>
       <c r="H620" t="s">
-        <v>396</v>
+        <v>204</v>
       </c>
       <c r="I620">
-        <v>13500.0</v>
+        <v>12000.0</v>
       </c>
       <c r="K620" t="s">
         <v>130</v>
       </c>
       <c r="L620">
-        <v>11668.54</v>
+        <v>11414.85</v>
       </c>
       <c r="M620">
-        <v>1831.46</v>
+        <v>585.15</v>
       </c>
       <c r="N620" t="s">
         <v>38</v>
       </c>
       <c r="O620" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="P620" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>33</v>
+      </c>
+      <c r="R620" t="s">
+        <v>43</v>
       </c>
       <c r="S620" t="s">
         <v>131</v>
       </c>
       <c r="U620" t="s">
-        <v>1448</v>
-[...2 lines deleted...]
-        <v>2026</v>
+        <v>1502</v>
       </c>
       <c r="W620" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="X620" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="Z620" s="1"/>
       <c r="AA620" t="s">
-        <v>1450</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="621" spans="1:27">
       <c r="A621" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B621" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="C621">
         <v>800</v>
       </c>
       <c r="D621">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="E621" t="s">
-        <v>1451</v>
+        <v>1489</v>
+      </c>
+      <c r="F621">
+        <v>2014</v>
+      </c>
+      <c r="G621" t="s">
+        <v>41</v>
       </c>
       <c r="H621" t="s">
-        <v>294</v>
+        <v>204</v>
       </c>
       <c r="I621">
-        <v>2038.0</v>
-[...2 lines deleted...]
-        <v>2800.0</v>
+        <v>1600.0</v>
       </c>
       <c r="K621" t="s">
         <v>130</v>
       </c>
       <c r="L621">
-        <v>0.0</v>
+        <v>11318.41</v>
       </c>
       <c r="M621">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>-9718.41</v>
       </c>
       <c r="O621" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="P621" t="s">
         <v>33</v>
       </c>
       <c r="Q621" t="s">
         <v>34</v>
       </c>
+      <c r="R621" t="s">
+        <v>179</v>
+      </c>
       <c r="S621" t="s">
         <v>131</v>
       </c>
+      <c r="U621" t="s">
+        <v>1490</v>
+      </c>
       <c r="V621">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W621" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X621" t="s">
         <v>38</v>
       </c>
       <c r="Z621" s="1"/>
       <c r="AA621" t="s">
-        <v>1452</v>
+        <v>114</v>
       </c>
     </row>
     <row r="622" spans="1:27">
       <c r="A622" t="s">
         <v>87</v>
       </c>
       <c r="B622" t="s">
         <v>101</v>
       </c>
       <c r="C622">
         <v>800</v>
       </c>
       <c r="D622">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="E622" t="s">
-        <v>1453</v>
+        <v>1506</v>
+      </c>
+      <c r="H622" t="s">
+        <v>30</v>
       </c>
       <c r="I622">
-        <v>5300.0</v>
+        <v>10000.0</v>
+      </c>
+      <c r="K622" t="s">
+        <v>31</v>
       </c>
       <c r="L622">
         <v>0.0</v>
       </c>
       <c r="M622">
         <v>0.0</v>
       </c>
       <c r="N622" t="s">
         <v>38</v>
       </c>
       <c r="O622" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="P622" t="s">
-        <v>16</v>
+        <v>111</v>
+      </c>
+      <c r="Q622" t="s">
+        <v>119</v>
       </c>
       <c r="S622" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="V622">
         <v>2026</v>
       </c>
       <c r="W622" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X622" t="s">
         <v>38</v>
       </c>
-      <c r="Z622" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z622" s="1"/>
       <c r="AA622" t="s">
-        <v>82</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="623" spans="1:27">
       <c r="A623" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B623" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="C623">
         <v>800</v>
       </c>
       <c r="D623">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="E623" t="s">
-        <v>1428</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>1494</v>
       </c>
       <c r="H623" t="s">
-        <v>294</v>
+        <v>161</v>
       </c>
       <c r="I623">
-        <v>1600.0</v>
+        <v>4995.0</v>
       </c>
       <c r="K623" t="s">
         <v>130</v>
       </c>
       <c r="L623">
-        <v>11318.41</v>
+        <v>0.0</v>
       </c>
       <c r="M623">
-        <v>-9718.41</v>
+        <v>0.0</v>
+      </c>
+      <c r="N623" t="s">
+        <v>38</v>
       </c>
       <c r="O623" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P623" t="s">
         <v>33</v>
       </c>
       <c r="Q623" t="s">
         <v>34</v>
       </c>
-      <c r="R623" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S623" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1429</v>
+        <v>36</v>
       </c>
       <c r="V623">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W623" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X623" t="s">
         <v>38</v>
       </c>
-      <c r="Z623" s="1"/>
+      <c r="Z623" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="AA623" t="s">
-        <v>114</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="624" spans="1:27">
       <c r="A624" t="s">
         <v>87</v>
       </c>
       <c r="B624" t="s">
         <v>101</v>
       </c>
       <c r="C624">
         <v>800</v>
       </c>
       <c r="D624">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="E624" t="s">
-        <v>1454</v>
+        <v>1496</v>
       </c>
       <c r="H624" t="s">
-        <v>42</v>
+        <v>256</v>
       </c>
       <c r="I624">
-        <v>4104.84</v>
+        <v>3348.46</v>
       </c>
       <c r="K624" t="s">
         <v>130</v>
       </c>
       <c r="L624">
-        <v>4236.84</v>
+        <v>0.0</v>
       </c>
       <c r="M624">
-        <v>-132.0</v>
+        <v>0.0</v>
       </c>
       <c r="N624" t="s">
         <v>38</v>
       </c>
       <c r="O624" t="s">
         <v>35</v>
       </c>
       <c r="P624" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="Q624" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="S624" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>1455</v>
+        <v>50</v>
       </c>
       <c r="V624">
         <v>2026</v>
       </c>
       <c r="W624" t="s">
         <v>81</v>
       </c>
       <c r="X624" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="Y624" t="s">
         <v>38</v>
       </c>
       <c r="Z624" s="1" t="s">
-        <v>1456</v>
+        <v>1509</v>
       </c>
       <c r="AA624" t="s">
-        <v>1457</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="625" spans="1:27">
       <c r="A625" t="s">
         <v>87</v>
       </c>
       <c r="B625" t="s">
         <v>101</v>
       </c>
       <c r="C625">
         <v>800</v>
       </c>
       <c r="D625">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="E625" t="s">
-        <v>1453</v>
+        <v>95</v>
+      </c>
+      <c r="H625" t="s">
+        <v>401</v>
       </c>
       <c r="I625">
-        <v>5300.0</v>
+        <v>13500.0</v>
+      </c>
+      <c r="K625" t="s">
+        <v>130</v>
       </c>
       <c r="L625">
-        <v>0.0</v>
+        <v>11668.54</v>
       </c>
       <c r="M625">
-        <v>0.0</v>
+        <v>1831.46</v>
       </c>
       <c r="N625" t="s">
         <v>38</v>
       </c>
       <c r="O625" t="s">
         <v>35</v>
       </c>
       <c r="P625" t="s">
         <v>16</v>
       </c>
+      <c r="Q625" t="s">
+        <v>96</v>
+      </c>
       <c r="S625" t="s">
-        <v>50</v>
+        <v>131</v>
+      </c>
+      <c r="U625" t="s">
+        <v>1511</v>
       </c>
       <c r="V625">
         <v>2026</v>
       </c>
       <c r="W625" t="s">
         <v>81</v>
       </c>
       <c r="X625" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="Z625" s="1" t="s">
-        <v>60</v>
+        <v>1512</v>
       </c>
       <c r="AA625" t="s">
-        <v>82</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="626" spans="1:27">
       <c r="A626" t="s">
         <v>87</v>
       </c>
       <c r="B626" t="s">
         <v>101</v>
       </c>
       <c r="C626">
         <v>800</v>
       </c>
       <c r="D626">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="E626" t="s">
-        <v>95</v>
+        <v>1514</v>
       </c>
       <c r="H626" t="s">
-        <v>42</v>
+        <v>296</v>
       </c>
       <c r="I626">
-        <v>10500.0</v>
+        <v>2038.0</v>
+      </c>
+      <c r="J626">
+        <v>2800.0</v>
       </c>
       <c r="K626" t="s">
         <v>130</v>
       </c>
       <c r="L626">
-        <v>11559.92</v>
+        <v>0.0</v>
       </c>
       <c r="M626">
-        <v>-1059.92</v>
+        <v>0.0</v>
       </c>
       <c r="N626" t="s">
         <v>38</v>
       </c>
       <c r="O626" t="s">
         <v>35</v>
       </c>
       <c r="P626" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="Q626" t="s">
-        <v>96</v>
+        <v>34</v>
       </c>
       <c r="S626" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>1459</v>
+        <v>36</v>
       </c>
       <c r="V626">
         <v>2026</v>
       </c>
       <c r="W626" t="s">
         <v>81</v>
       </c>
       <c r="X626" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="Z626" s="1"/>
       <c r="AA626" t="s">
-        <v>1461</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="627" spans="1:27">
       <c r="A627" t="s">
         <v>87</v>
       </c>
       <c r="B627" t="s">
         <v>101</v>
       </c>
       <c r="C627">
         <v>800</v>
       </c>
       <c r="D627">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="E627" t="s">
-        <v>1462</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>1516</v>
       </c>
       <c r="I627">
-        <v>5000.0</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>5300.0</v>
       </c>
       <c r="L627">
-        <v>17076.34</v>
+        <v>0.0</v>
       </c>
       <c r="M627">
-        <v>-2076.34</v>
+        <v>0.0</v>
       </c>
       <c r="N627" t="s">
         <v>38</v>
       </c>
       <c r="O627" t="s">
         <v>35</v>
       </c>
       <c r="P627" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>181</v>
+        <v>16</v>
       </c>
       <c r="S627" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1463</v>
+        <v>50</v>
       </c>
       <c r="V627">
         <v>2026</v>
       </c>
       <c r="W627" t="s">
         <v>81</v>
       </c>
       <c r="X627" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="Y627" t="s">
         <v>38</v>
       </c>
       <c r="Z627" s="1" t="s">
-        <v>1464</v>
+        <v>60</v>
       </c>
       <c r="AA627" t="s">
-        <v>1465</v>
+        <v>82</v>
       </c>
     </row>
     <row r="628" spans="1:27">
       <c r="A628" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B628" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="C628">
         <v>800</v>
       </c>
       <c r="D628">
         <v>805</v>
       </c>
       <c r="E628" t="s">
-        <v>1466</v>
+        <v>1489</v>
+      </c>
+      <c r="F628">
+        <v>2015</v>
+      </c>
+      <c r="G628" t="s">
+        <v>41</v>
       </c>
       <c r="H628" t="s">
-        <v>30</v>
+        <v>296</v>
       </c>
       <c r="I628">
-        <v>2038.0</v>
+        <v>1600.0</v>
+      </c>
+      <c r="K628" t="s">
+        <v>130</v>
       </c>
       <c r="L628">
-        <v>0.0</v>
+        <v>11318.41</v>
       </c>
       <c r="M628">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>-9718.41</v>
       </c>
       <c r="O628" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="P628" t="s">
         <v>33</v>
       </c>
       <c r="Q628" t="s">
         <v>34</v>
       </c>
+      <c r="R628" t="s">
+        <v>179</v>
+      </c>
       <c r="S628" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U628" t="s">
+        <v>1490</v>
       </c>
       <c r="V628">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W628" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X628" t="s">
         <v>38</v>
       </c>
-      <c r="Z628" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z628" s="1"/>
       <c r="AA628" t="s">
-        <v>1468</v>
+        <v>114</v>
       </c>
     </row>
     <row r="629" spans="1:27">
       <c r="A629" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B629" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="C629">
         <v>800</v>
       </c>
       <c r="D629">
-        <v>806</v>
+        <v>805</v>
       </c>
       <c r="E629" t="s">
-        <v>1428</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>1517</v>
       </c>
       <c r="H629" t="s">
-        <v>294</v>
+        <v>42</v>
       </c>
       <c r="I629">
-        <v>1600.0</v>
+        <v>4104.84</v>
       </c>
       <c r="K629" t="s">
         <v>130</v>
       </c>
       <c r="L629">
-        <v>11318.41</v>
+        <v>4236.84</v>
       </c>
       <c r="M629">
-        <v>-9718.41</v>
+        <v>-132.0</v>
+      </c>
+      <c r="N629" t="s">
+        <v>38</v>
       </c>
       <c r="O629" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P629" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="Q629" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>75</v>
       </c>
       <c r="S629" t="s">
         <v>131</v>
       </c>
+      <c r="T629" t="s">
+        <v>1432</v>
+      </c>
       <c r="U629" t="s">
-        <v>1429</v>
+        <v>1518</v>
       </c>
       <c r="V629">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W629" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X629" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="Z629" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="Y629" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z629" s="1" t="s">
+        <v>1519</v>
+      </c>
       <c r="AA629" t="s">
-        <v>114</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="630" spans="1:27">
       <c r="A630" t="s">
         <v>87</v>
       </c>
       <c r="B630" t="s">
         <v>101</v>
       </c>
       <c r="C630">
         <v>800</v>
       </c>
       <c r="D630">
-        <v>806</v>
+        <v>805</v>
       </c>
       <c r="E630" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>1516</v>
       </c>
       <c r="I630">
-        <v>13500.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>5300.0</v>
       </c>
       <c r="L630">
         <v>0.0</v>
       </c>
       <c r="M630">
         <v>0.0</v>
       </c>
       <c r="N630" t="s">
         <v>38</v>
       </c>
       <c r="O630" t="s">
         <v>35</v>
       </c>
       <c r="P630" t="s">
         <v>16</v>
       </c>
-      <c r="Q630" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S630" t="s">
         <v>50</v>
       </c>
       <c r="V630">
         <v>2026</v>
       </c>
       <c r="W630" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X630" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="Y630" t="s">
         <v>38</v>
       </c>
       <c r="Z630" s="1" t="s">
-        <v>1469</v>
+        <v>60</v>
       </c>
       <c r="AA630" t="s">
-        <v>1470</v>
+        <v>82</v>
       </c>
     </row>
     <row r="631" spans="1:27">
       <c r="A631" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="B631" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="C631">
         <v>800</v>
       </c>
       <c r="D631">
-        <v>807</v>
+        <v>805</v>
       </c>
       <c r="E631" t="s">
-        <v>1471</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>95</v>
       </c>
       <c r="H631" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="I631">
-        <v>0.0</v>
+        <v>10500.0</v>
       </c>
       <c r="K631" t="s">
         <v>130</v>
       </c>
       <c r="L631">
-        <v>0.0</v>
+        <v>11559.92</v>
       </c>
       <c r="M631">
-        <v>0.0</v>
+        <v>-1059.92</v>
+      </c>
+      <c r="N631" t="s">
+        <v>38</v>
       </c>
       <c r="O631" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P631" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q631" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>96</v>
       </c>
       <c r="S631" t="s">
         <v>131</v>
       </c>
+      <c r="T631" t="s">
+        <v>1521</v>
+      </c>
+      <c r="U631" t="s">
+        <v>1522</v>
+      </c>
       <c r="V631">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W631" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X631" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="Z631" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="Z631" s="1" t="s">
+        <v>1523</v>
+      </c>
       <c r="AA631" t="s">
-        <v>114</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="632" spans="1:27">
       <c r="A632" t="s">
-        <v>1472</v>
+        <v>87</v>
       </c>
       <c r="B632" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="C632">
         <v>800</v>
       </c>
       <c r="D632">
-        <v>807</v>
+        <v>805</v>
       </c>
       <c r="E632" t="s">
-        <v>1473</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>1525</v>
       </c>
       <c r="H632" t="s">
-        <v>30</v>
+        <v>401</v>
       </c>
       <c r="I632">
-        <v>2500.0</v>
+        <v>5000.0</v>
+      </c>
+      <c r="J632">
+        <v>15000.0</v>
       </c>
       <c r="K632" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L632">
-        <v>0.0</v>
+        <v>47331.36</v>
       </c>
       <c r="M632">
-        <v>0.0</v>
+        <v>-32331.36</v>
+      </c>
+      <c r="N632" t="s">
+        <v>38</v>
       </c>
       <c r="O632" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P632" t="s">
         <v>111</v>
       </c>
       <c r="Q632" t="s">
         <v>119</v>
       </c>
       <c r="R632" t="s">
-        <v>35</v>
+        <v>179</v>
       </c>
       <c r="S632" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U632" t="s">
+        <v>1526</v>
       </c>
       <c r="V632">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W632" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X632" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="Z632" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="Y632" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z632" s="1" t="s">
+        <v>1527</v>
+      </c>
       <c r="AA632" t="s">
-        <v>114</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="633" spans="1:27">
       <c r="A633" t="s">
-        <v>1472</v>
+        <v>87</v>
       </c>
       <c r="B633" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="C633">
         <v>800</v>
       </c>
       <c r="D633">
-        <v>807</v>
+        <v>805</v>
       </c>
       <c r="E633" t="s">
-        <v>1428</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>1529</v>
       </c>
       <c r="H633" t="s">
-        <v>294</v>
+        <v>30</v>
       </c>
       <c r="I633">
-        <v>1600.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>2038.0</v>
       </c>
       <c r="L633">
-        <v>11318.41</v>
+        <v>0.0</v>
       </c>
       <c r="M633">
-        <v>-9718.41</v>
+        <v>0.0</v>
+      </c>
+      <c r="N633" t="s">
+        <v>38</v>
       </c>
       <c r="O633" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P633" t="s">
         <v>33</v>
       </c>
       <c r="Q633" t="s">
         <v>34</v>
       </c>
-      <c r="R633" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S633" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1429</v>
+        <v>36</v>
       </c>
       <c r="V633">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W633" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X633" t="s">
         <v>38</v>
       </c>
-      <c r="Z633" s="1"/>
+      <c r="Z633" s="1" t="s">
+        <v>1530</v>
+      </c>
       <c r="AA633" t="s">
-        <v>114</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="634" spans="1:27">
       <c r="A634" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B634" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="C634">
         <v>800</v>
       </c>
       <c r="D634">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="E634" t="s">
-        <v>1474</v>
+        <v>1489</v>
+      </c>
+      <c r="F634">
+        <v>2017</v>
+      </c>
+      <c r="G634" t="s">
+        <v>41</v>
+      </c>
+      <c r="H634" t="s">
+        <v>296</v>
       </c>
       <c r="I634">
-        <v>5300.0</v>
+        <v>1600.0</v>
+      </c>
+      <c r="K634" t="s">
+        <v>130</v>
       </c>
       <c r="L634">
-        <v>0.0</v>
+        <v>11318.41</v>
       </c>
       <c r="M634">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>-9718.41</v>
       </c>
       <c r="O634" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="P634" t="s">
-        <v>16</v>
+        <v>33</v>
+      </c>
+      <c r="Q634" t="s">
+        <v>34</v>
+      </c>
+      <c r="R634" t="s">
+        <v>179</v>
       </c>
       <c r="S634" t="s">
-        <v>50</v>
+        <v>131</v>
+      </c>
+      <c r="U634" t="s">
+        <v>1490</v>
       </c>
       <c r="V634">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W634" t="s">
         <v>37</v>
       </c>
       <c r="X634" t="s">
         <v>38</v>
       </c>
-      <c r="Z634" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z634" s="1"/>
       <c r="AA634" t="s">
-        <v>86</v>
+        <v>114</v>
       </c>
     </row>
     <row r="635" spans="1:27">
       <c r="A635" t="s">
         <v>87</v>
       </c>
       <c r="B635" t="s">
         <v>101</v>
       </c>
       <c r="C635">
         <v>800</v>
       </c>
       <c r="D635">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="E635" t="s">
-        <v>1444</v>
+        <v>95</v>
+      </c>
+      <c r="H635" t="s">
+        <v>230</v>
       </c>
       <c r="I635">
-        <v>10000.0</v>
+        <v>13500.0</v>
+      </c>
+      <c r="K635" t="s">
+        <v>130</v>
       </c>
       <c r="L635">
         <v>0.0</v>
       </c>
       <c r="M635">
         <v>0.0</v>
       </c>
       <c r="N635" t="s">
         <v>38</v>
       </c>
       <c r="O635" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="P635" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q635" t="s">
-        <v>119</v>
+        <v>96</v>
       </c>
       <c r="S635" t="s">
-        <v>50</v>
+        <v>131</v>
+      </c>
+      <c r="U635" t="s">
+        <v>1532</v>
       </c>
       <c r="V635">
         <v>2026</v>
       </c>
       <c r="W635" t="s">
         <v>37</v>
       </c>
       <c r="X635" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y635" t="s">
         <v>38</v>
       </c>
       <c r="Z635" s="1" t="s">
-        <v>1475</v>
+        <v>1533</v>
       </c>
       <c r="AA635" t="s">
-        <v>86</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="636" spans="1:27">
       <c r="A636" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="B636" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="C636">
         <v>800</v>
       </c>
       <c r="D636">
         <v>807</v>
       </c>
       <c r="E636" t="s">
-        <v>1476</v>
+        <v>1535</v>
+      </c>
+      <c r="F636">
+        <v>2019</v>
+      </c>
+      <c r="G636" t="s">
+        <v>41</v>
       </c>
       <c r="H636" t="s">
-        <v>152</v>
+        <v>30</v>
       </c>
       <c r="I636">
-        <v>4995.0</v>
+        <v>0.0</v>
+      </c>
+      <c r="K636" t="s">
+        <v>130</v>
       </c>
       <c r="L636">
         <v>0.0</v>
       </c>
       <c r="M636">
         <v>0.0</v>
       </c>
-      <c r="N636" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O636" t="s">
+        <v>32</v>
+      </c>
+      <c r="P636" t="s">
+        <v>111</v>
+      </c>
+      <c r="Q636" t="s">
+        <v>119</v>
+      </c>
+      <c r="R636" t="s">
         <v>35</v>
       </c>
-      <c r="P636" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S636" t="s">
-        <v>50</v>
+        <v>131</v>
       </c>
       <c r="V636">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W636" t="s">
         <v>37</v>
       </c>
       <c r="X636" t="s">
         <v>38</v>
       </c>
-      <c r="Z636" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z636" s="1"/>
       <c r="AA636" t="s">
-        <v>86</v>
+        <v>114</v>
       </c>
     </row>
     <row r="637" spans="1:27">
       <c r="A637" t="s">
-        <v>87</v>
+        <v>1536</v>
       </c>
       <c r="B637" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="C637">
         <v>800</v>
       </c>
       <c r="D637">
         <v>807</v>
       </c>
       <c r="E637" t="s">
-        <v>1435</v>
+        <v>1537</v>
+      </c>
+      <c r="F637">
+        <v>2019</v>
+      </c>
+      <c r="G637" t="s">
+        <v>41</v>
       </c>
       <c r="H637" t="s">
-        <v>152</v>
+        <v>30</v>
       </c>
       <c r="I637">
-        <v>4076.0</v>
+        <v>2500.0</v>
+      </c>
+      <c r="K637" t="s">
+        <v>31</v>
       </c>
       <c r="L637">
         <v>0.0</v>
       </c>
       <c r="M637">
         <v>0.0</v>
       </c>
-      <c r="N637" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O637" t="s">
+        <v>32</v>
+      </c>
+      <c r="P637" t="s">
+        <v>111</v>
+      </c>
+      <c r="Q637" t="s">
+        <v>119</v>
+      </c>
+      <c r="R637" t="s">
         <v>35</v>
       </c>
-      <c r="P637" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S637" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="V637">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W637" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X637" t="s">
         <v>38</v>
       </c>
-      <c r="Z637" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z637" s="1"/>
       <c r="AA637" t="s">
-        <v>82</v>
+        <v>114</v>
       </c>
     </row>
     <row r="638" spans="1:27">
       <c r="A638" t="s">
-        <v>1472</v>
+        <v>1536</v>
       </c>
       <c r="B638" t="s">
         <v>28</v>
       </c>
       <c r="C638">
         <v>800</v>
       </c>
       <c r="D638">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="E638" t="s">
-        <v>1477</v>
+        <v>1489</v>
       </c>
       <c r="F638">
-        <v>2011</v>
+        <v>2019</v>
       </c>
       <c r="G638" t="s">
-        <v>150</v>
+        <v>41</v>
       </c>
       <c r="H638" t="s">
-        <v>30</v>
+        <v>296</v>
       </c>
       <c r="I638">
-        <v>2500.0</v>
+        <v>1600.0</v>
       </c>
       <c r="K638" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L638">
-        <v>0.0</v>
+        <v>11318.41</v>
       </c>
       <c r="M638">
-        <v>0.0</v>
+        <v>-9718.41</v>
       </c>
       <c r="O638" t="s">
         <v>32</v>
       </c>
       <c r="P638" t="s">
         <v>33</v>
       </c>
       <c r="Q638" t="s">
-        <v>85</v>
+        <v>34</v>
       </c>
       <c r="R638" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="S638" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="U638" t="s">
+        <v>1490</v>
       </c>
       <c r="V638">
         <v>2025</v>
       </c>
       <c r="W638" t="s">
         <v>37</v>
       </c>
       <c r="X638" t="s">
         <v>38</v>
       </c>
-      <c r="Z638" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z638" s="1"/>
       <c r="AA638" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="639" spans="1:27">
       <c r="A639" t="s">
-        <v>1472</v>
+        <v>87</v>
       </c>
       <c r="B639" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="C639">
         <v>800</v>
       </c>
       <c r="D639">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="E639" t="s">
-        <v>1479</v>
-[...8 lines deleted...]
-        <v>162</v>
+        <v>1538</v>
       </c>
       <c r="I639">
-        <v>12000.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>5300.0</v>
       </c>
       <c r="L639">
-        <v>10133.5</v>
+        <v>0.0</v>
       </c>
       <c r="M639">
-        <v>1866.5</v>
+        <v>0.0</v>
+      </c>
+      <c r="N639" t="s">
+        <v>38</v>
       </c>
       <c r="O639" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P639" t="s">
         <v>16</v>
       </c>
-      <c r="Q639" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S639" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1480</v>
+        <v>50</v>
       </c>
       <c r="V639">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W639" t="s">
         <v>37</v>
       </c>
       <c r="X639" t="s">
         <v>38</v>
       </c>
       <c r="Z639" s="1" t="s">
-        <v>1481</v>
+        <v>60</v>
       </c>
       <c r="AA639" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
     </row>
     <row r="640" spans="1:27">
       <c r="A640" t="s">
         <v>87</v>
       </c>
       <c r="B640" t="s">
         <v>101</v>
       </c>
       <c r="C640">
         <v>800</v>
       </c>
       <c r="D640">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="E640" t="s">
-        <v>1482</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>1506</v>
       </c>
       <c r="I640">
-        <v>5500.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>10000.0</v>
       </c>
       <c r="L640">
-        <v>5686.8</v>
+        <v>0.0</v>
       </c>
       <c r="M640">
-        <v>-186.8</v>
+        <v>0.0</v>
       </c>
       <c r="N640" t="s">
         <v>38</v>
       </c>
       <c r="O640" t="s">
         <v>43</v>
       </c>
       <c r="P640" t="s">
         <v>111</v>
       </c>
       <c r="Q640" t="s">
         <v>119</v>
       </c>
       <c r="S640" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>1484</v>
+        <v>50</v>
       </c>
       <c r="V640">
         <v>2026</v>
       </c>
       <c r="W640" t="s">
         <v>37</v>
       </c>
       <c r="X640" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="Y640" t="s">
         <v>38</v>
       </c>
       <c r="Z640" s="1" t="s">
-        <v>1485</v>
+        <v>1539</v>
       </c>
       <c r="AA640" t="s">
-        <v>1486</v>
+        <v>86</v>
       </c>
     </row>
     <row r="641" spans="1:27">
       <c r="A641" t="s">
         <v>87</v>
       </c>
       <c r="B641" t="s">
         <v>101</v>
       </c>
       <c r="C641">
         <v>800</v>
       </c>
       <c r="D641">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="E641" t="s">
-        <v>1487</v>
+        <v>1540</v>
       </c>
       <c r="H641" t="s">
-        <v>140</v>
+        <v>256</v>
       </c>
       <c r="I641">
-        <v>15000.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>4995.0</v>
       </c>
       <c r="L641">
-        <v>12857.63</v>
+        <v>0.0</v>
       </c>
       <c r="M641">
-        <v>2142.37</v>
+        <v>0.0</v>
       </c>
       <c r="N641" t="s">
         <v>38</v>
       </c>
       <c r="O641" t="s">
         <v>35</v>
       </c>
       <c r="P641" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="Q641" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="S641" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>1488</v>
+        <v>50</v>
       </c>
       <c r="V641">
         <v>2026</v>
       </c>
       <c r="W641" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X641" t="s">
         <v>38</v>
       </c>
-      <c r="Z641" s="1"/>
+      <c r="Z641" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="AA641" t="s">
-        <v>1489</v>
+        <v>86</v>
       </c>
     </row>
     <row r="642" spans="1:27">
       <c r="A642" t="s">
-        <v>1472</v>
+        <v>87</v>
       </c>
       <c r="B642" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="C642">
         <v>800</v>
       </c>
       <c r="D642">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="E642" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>1496</v>
       </c>
       <c r="H642" t="s">
-        <v>30</v>
+        <v>256</v>
       </c>
       <c r="I642">
-        <v>6500.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>4076.0</v>
       </c>
       <c r="L642">
         <v>0.0</v>
       </c>
       <c r="M642">
         <v>0.0</v>
       </c>
+      <c r="N642" t="s">
+        <v>38</v>
+      </c>
       <c r="O642" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P642" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="Q642" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="S642" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="V642">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W642" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X642" t="s">
         <v>38</v>
       </c>
-      <c r="Z642" s="1"/>
+      <c r="Z642" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="AA642" t="s">
-        <v>114</v>
+        <v>82</v>
       </c>
     </row>
     <row r="643" spans="1:27">
       <c r="A643" t="s">
-        <v>87</v>
+        <v>1536</v>
       </c>
       <c r="B643" t="s">
-        <v>1490</v>
+        <v>28</v>
       </c>
       <c r="C643">
         <v>800</v>
       </c>
       <c r="D643">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="E643" t="s">
-        <v>1491</v>
+        <v>1541</v>
+      </c>
+      <c r="F643">
+        <v>2011</v>
+      </c>
+      <c r="G643" t="s">
+        <v>150</v>
+      </c>
+      <c r="H643" t="s">
+        <v>30</v>
       </c>
       <c r="I643">
-        <v>12500.0</v>
+        <v>2500.0</v>
+      </c>
+      <c r="K643" t="s">
+        <v>31</v>
       </c>
       <c r="L643">
         <v>0.0</v>
       </c>
       <c r="M643">
         <v>0.0</v>
       </c>
-      <c r="N643" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O643" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P643" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="Q643" t="s">
-        <v>119</v>
+        <v>85</v>
+      </c>
+      <c r="R643" t="s">
+        <v>179</v>
       </c>
       <c r="S643" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="V643">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W643" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X643" t="s">
         <v>38</v>
       </c>
       <c r="Z643" s="1" t="s">
-        <v>1492</v>
+        <v>1542</v>
       </c>
       <c r="AA643" t="s">
-        <v>82</v>
+        <v>114</v>
       </c>
     </row>
     <row r="644" spans="1:27">
       <c r="A644" t="s">
-        <v>87</v>
+        <v>1536</v>
       </c>
       <c r="B644" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="C644">
         <v>800</v>
       </c>
       <c r="D644">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="E644" t="s">
-        <v>1493</v>
+        <v>1543</v>
+      </c>
+      <c r="F644">
+        <v>2011</v>
+      </c>
+      <c r="G644" t="s">
+        <v>134</v>
       </c>
       <c r="H644" t="s">
-        <v>185</v>
+        <v>161</v>
       </c>
       <c r="I644">
-        <v>10000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="K644" t="s">
         <v>130</v>
       </c>
       <c r="L644">
-        <v>12323.52</v>
+        <v>10133.5</v>
       </c>
       <c r="M644">
-        <v>-2323.52</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>1866.5</v>
       </c>
       <c r="O644" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P644" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="Q644" t="s">
-        <v>34</v>
+        <v>135</v>
+      </c>
+      <c r="R644" t="s">
+        <v>112</v>
       </c>
       <c r="S644" t="s">
         <v>131</v>
       </c>
       <c r="U644" t="s">
-        <v>1494</v>
+        <v>1544</v>
       </c>
       <c r="V644">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W644" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X644" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="Z644" s="1" t="s">
-        <v>1495</v>
+        <v>1545</v>
       </c>
       <c r="AA644" t="s">
-        <v>1496</v>
+        <v>114</v>
       </c>
     </row>
     <row r="645" spans="1:27">
       <c r="A645" t="s">
         <v>87</v>
       </c>
       <c r="B645" t="s">
         <v>101</v>
       </c>
       <c r="C645">
         <v>800</v>
       </c>
       <c r="D645">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="E645" t="s">
-        <v>1497</v>
+        <v>1546</v>
       </c>
       <c r="H645" t="s">
-        <v>30</v>
+        <v>204</v>
       </c>
       <c r="I645">
-        <v>5000.0</v>
+        <v>5500.0</v>
       </c>
       <c r="K645" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L645">
-        <v>0.0</v>
+        <v>5686.8</v>
       </c>
       <c r="M645">
-        <v>0.0</v>
+        <v>-186.8</v>
       </c>
       <c r="N645" t="s">
         <v>38</v>
       </c>
       <c r="O645" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="P645" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
       <c r="Q645" t="s">
-        <v>34</v>
+        <v>119</v>
       </c>
       <c r="S645" t="s">
-        <v>50</v>
+        <v>131</v>
+      </c>
+      <c r="T645" t="s">
+        <v>1547</v>
+      </c>
+      <c r="U645" t="s">
+        <v>1548</v>
       </c>
       <c r="V645">
         <v>2026</v>
       </c>
       <c r="W645" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X645" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y645" t="s">
         <v>38</v>
       </c>
       <c r="Z645" s="1" t="s">
-        <v>1498</v>
+        <v>1549</v>
       </c>
       <c r="AA645" t="s">
-        <v>1499</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="646" spans="1:27">
       <c r="A646" t="s">
         <v>87</v>
       </c>
       <c r="B646" t="s">
         <v>101</v>
       </c>
       <c r="C646">
         <v>800</v>
       </c>
       <c r="D646">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="E646" t="s">
-        <v>1433</v>
+        <v>1551</v>
       </c>
       <c r="H646" t="s">
-        <v>185</v>
+        <v>140</v>
       </c>
       <c r="I646">
-        <v>4995.0</v>
+        <v>15000.0</v>
       </c>
       <c r="K646" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L646">
-        <v>0.0</v>
+        <v>12857.63</v>
       </c>
       <c r="M646">
-        <v>0.0</v>
+        <v>2142.37</v>
       </c>
       <c r="N646" t="s">
         <v>38</v>
       </c>
       <c r="O646" t="s">
         <v>35</v>
       </c>
       <c r="P646" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="Q646" t="s">
-        <v>34</v>
+        <v>49</v>
+      </c>
+      <c r="R646" t="s">
+        <v>43</v>
       </c>
       <c r="S646" t="s">
-        <v>36</v>
+        <v>131</v>
+      </c>
+      <c r="T646" t="s">
+        <v>1263</v>
+      </c>
+      <c r="U646" t="s">
+        <v>1552</v>
       </c>
       <c r="V646">
         <v>2026</v>
       </c>
       <c r="W646" t="s">
         <v>81</v>
       </c>
       <c r="X646" t="s">
         <v>38</v>
       </c>
       <c r="Z646" s="1"/>
       <c r="AA646" t="s">
-        <v>1500</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="647" spans="1:27">
       <c r="A647" t="s">
-        <v>87</v>
+        <v>1536</v>
       </c>
       <c r="B647" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="C647">
         <v>800</v>
       </c>
       <c r="D647">
         <v>809</v>
       </c>
       <c r="E647" t="s">
-        <v>1501</v>
+        <v>149</v>
+      </c>
+      <c r="F647">
+        <v>2019</v>
+      </c>
+      <c r="G647" t="s">
+        <v>150</v>
       </c>
       <c r="H647" t="s">
-        <v>185</v>
+        <v>30</v>
       </c>
       <c r="I647">
-        <v>4076.0</v>
+        <v>6500.0</v>
       </c>
       <c r="K647" t="s">
         <v>31</v>
       </c>
       <c r="L647">
         <v>0.0</v>
       </c>
       <c r="M647">
         <v>0.0</v>
       </c>
-      <c r="N647" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O647" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="P647" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
       <c r="Q647" t="s">
-        <v>34</v>
+        <v>119</v>
+      </c>
+      <c r="R647" t="s">
+        <v>43</v>
       </c>
       <c r="S647" t="s">
         <v>36</v>
       </c>
       <c r="V647">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="W647" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X647" t="s">
         <v>38</v>
       </c>
       <c r="Z647" s="1"/>
       <c r="AA647" t="s">
-        <v>1502</v>
+        <v>114</v>
       </c>
     </row>
     <row r="648" spans="1:27">
       <c r="A648" t="s">
         <v>87</v>
       </c>
       <c r="B648" t="s">
-        <v>101</v>
+        <v>1554</v>
       </c>
       <c r="C648">
         <v>800</v>
       </c>
       <c r="D648">
         <v>809</v>
       </c>
       <c r="E648" t="s">
-        <v>1437</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>1555</v>
       </c>
       <c r="I648">
-        <v>2450.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>12500.0</v>
       </c>
       <c r="L648">
         <v>0.0</v>
       </c>
       <c r="M648">
         <v>0.0</v>
       </c>
       <c r="N648" t="s">
         <v>38</v>
       </c>
       <c r="O648" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="P648" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
       <c r="Q648" t="s">
-        <v>34</v>
+        <v>119</v>
       </c>
       <c r="S648" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="V648">
         <v>2026</v>
       </c>
       <c r="W648" t="s">
         <v>81</v>
       </c>
       <c r="X648" t="s">
         <v>38</v>
       </c>
-      <c r="Z648" s="1"/>
+      <c r="Z648" s="1" t="s">
+        <v>1556</v>
+      </c>
       <c r="AA648" t="s">
-        <v>1503</v>
+        <v>82</v>
       </c>
     </row>
     <row r="649" spans="1:27">
       <c r="A649" t="s">
         <v>87</v>
       </c>
       <c r="B649" t="s">
         <v>101</v>
       </c>
       <c r="C649">
         <v>800</v>
       </c>
       <c r="D649">
         <v>809</v>
       </c>
       <c r="E649" t="s">
-        <v>1504</v>
+        <v>1557</v>
       </c>
       <c r="H649" t="s">
-        <v>30</v>
+        <v>183</v>
       </c>
       <c r="I649">
-        <v>20000.0</v>
+        <v>10000.0</v>
+      </c>
+      <c r="K649" t="s">
+        <v>130</v>
       </c>
       <c r="L649">
-        <v>0.0</v>
+        <v>12323.52</v>
       </c>
       <c r="M649">
-        <v>0.0</v>
+        <v>-2323.52</v>
       </c>
       <c r="N649" t="s">
         <v>38</v>
       </c>
       <c r="O649" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="P649" t="s">
-        <v>16</v>
+        <v>33</v>
+      </c>
+      <c r="Q649" t="s">
+        <v>34</v>
       </c>
       <c r="S649" t="s">
-        <v>50</v>
+        <v>131</v>
+      </c>
+      <c r="U649" t="s">
+        <v>1558</v>
       </c>
       <c r="V649">
         <v>2026</v>
       </c>
       <c r="W649" t="s">
-        <v>51</v>
+        <v>81</v>
       </c>
       <c r="X649" t="s">
         <v>143</v>
       </c>
       <c r="Z649" s="1" t="s">
-        <v>1505</v>
+        <v>1559</v>
       </c>
       <c r="AA649" t="s">
-        <v>1506</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="650" spans="1:27">
       <c r="A650" t="s">
-        <v>1472</v>
+        <v>87</v>
       </c>
       <c r="B650" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="C650">
         <v>800</v>
       </c>
       <c r="D650">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="E650" t="s">
-        <v>1507</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>1561</v>
       </c>
       <c r="H650" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="I650">
-        <v>30000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="K650" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L650">
-        <v>30359.85</v>
+        <v>0.0</v>
       </c>
       <c r="M650">
-        <v>-359.85</v>
+        <v>0.0</v>
+      </c>
+      <c r="N650" t="s">
+        <v>38</v>
       </c>
       <c r="O650" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P650" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="Q650" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="S650" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1508</v>
+        <v>36</v>
       </c>
       <c r="V650">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W650" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X650" t="s">
         <v>38</v>
       </c>
       <c r="Z650" s="1" t="s">
-        <v>1509</v>
+        <v>1562</v>
       </c>
       <c r="AA650" t="s">
-        <v>114</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="651" spans="1:27">
       <c r="A651" t="s">
         <v>87</v>
       </c>
       <c r="B651" t="s">
         <v>101</v>
       </c>
       <c r="C651">
         <v>800</v>
       </c>
       <c r="D651">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="E651" t="s">
-        <v>1510</v>
+        <v>1494</v>
       </c>
       <c r="H651" t="s">
-        <v>30</v>
+        <v>183</v>
       </c>
       <c r="I651">
-        <v>10000.0</v>
+        <v>4995.0</v>
       </c>
       <c r="K651" t="s">
         <v>31</v>
       </c>
       <c r="L651">
         <v>0.0</v>
       </c>
       <c r="M651">
         <v>0.0</v>
       </c>
       <c r="N651" t="s">
         <v>38</v>
       </c>
       <c r="O651" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="P651" t="s">
         <v>33</v>
       </c>
       <c r="Q651" t="s">
         <v>34</v>
       </c>
       <c r="S651" t="s">
         <v>36</v>
       </c>
       <c r="V651">
         <v>2026</v>
       </c>
       <c r="W651" t="s">
         <v>81</v>
       </c>
       <c r="X651" t="s">
         <v>38</v>
       </c>
-      <c r="Z651" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z651" s="1"/>
       <c r="AA651" t="s">
-        <v>1512</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="652" spans="1:27">
       <c r="A652" t="s">
         <v>87</v>
       </c>
       <c r="B652" t="s">
         <v>101</v>
       </c>
       <c r="C652">
         <v>800</v>
       </c>
       <c r="D652">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="E652" t="s">
-        <v>1513</v>
+        <v>1565</v>
+      </c>
+      <c r="H652" t="s">
+        <v>183</v>
       </c>
       <c r="I652">
-        <v>10000.0</v>
+        <v>4076.0</v>
+      </c>
+      <c r="K652" t="s">
+        <v>31</v>
       </c>
       <c r="L652">
         <v>0.0</v>
       </c>
       <c r="M652">
         <v>0.0</v>
       </c>
       <c r="N652" t="s">
         <v>38</v>
       </c>
       <c r="O652" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="P652" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="Q652" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="S652" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="V652">
         <v>2026</v>
       </c>
       <c r="W652" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X652" t="s">
         <v>38</v>
       </c>
-      <c r="Z652" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z652" s="1"/>
       <c r="AA652" t="s">
-        <v>86</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="653" spans="1:27">
       <c r="A653" t="s">
-        <v>1472</v>
+        <v>87</v>
       </c>
       <c r="B653" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="C653">
         <v>800</v>
       </c>
       <c r="D653">
-        <v>814</v>
+        <v>809</v>
       </c>
       <c r="E653" t="s">
-        <v>1515</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>1498</v>
       </c>
       <c r="H653" t="s">
-        <v>30</v>
+        <v>183</v>
       </c>
       <c r="I653">
-        <v>3000.0</v>
+        <v>2450.0</v>
       </c>
       <c r="K653" t="s">
         <v>31</v>
       </c>
       <c r="L653">
         <v>0.0</v>
       </c>
       <c r="M653">
         <v>0.0</v>
       </c>
+      <c r="N653" t="s">
+        <v>38</v>
+      </c>
       <c r="O653" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P653" t="s">
         <v>33</v>
       </c>
       <c r="Q653" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>34</v>
       </c>
       <c r="S653" t="s">
         <v>36</v>
       </c>
       <c r="V653">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W653" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X653" t="s">
         <v>38</v>
       </c>
-      <c r="Z653" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z653" s="1"/>
       <c r="AA653" t="s">
-        <v>114</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="654" spans="1:27">
       <c r="A654" t="s">
-        <v>1472</v>
+        <v>87</v>
       </c>
       <c r="B654" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="C654">
         <v>800</v>
       </c>
       <c r="D654">
-        <v>814</v>
+        <v>809</v>
       </c>
       <c r="E654" t="s">
-        <v>1517</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>1568</v>
       </c>
       <c r="H654" t="s">
-        <v>1518</v>
+        <v>30</v>
       </c>
       <c r="I654">
-        <v>6500.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>20000.0</v>
       </c>
       <c r="L654">
-        <v>5555.36</v>
+        <v>0.0</v>
       </c>
       <c r="M654">
-        <v>944.64</v>
+        <v>0.0</v>
+      </c>
+      <c r="N654" t="s">
+        <v>38</v>
       </c>
       <c r="O654" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P654" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="S654" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1519</v>
+        <v>50</v>
       </c>
       <c r="V654">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W654" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X654" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="Z654" s="1" t="s">
-        <v>1520</v>
+        <v>1569</v>
       </c>
       <c r="AA654" t="s">
-        <v>114</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="655" spans="1:27">
       <c r="A655" t="s">
-        <v>1472</v>
+        <v>1536</v>
       </c>
       <c r="B655" t="s">
-        <v>28</v>
+        <v>108</v>
       </c>
       <c r="C655">
         <v>800</v>
       </c>
       <c r="D655">
-        <v>814</v>
+        <v>810</v>
       </c>
       <c r="E655" t="s">
-        <v>1428</v>
+        <v>1571</v>
       </c>
       <c r="F655">
         <v>2021</v>
       </c>
       <c r="G655" t="s">
-        <v>150</v>
+        <v>29</v>
       </c>
       <c r="H655" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="I655">
-        <v>1600.0</v>
+        <v>30000.0</v>
       </c>
       <c r="K655" t="s">
         <v>130</v>
       </c>
       <c r="L655">
-        <v>0.0</v>
+        <v>30359.85</v>
       </c>
       <c r="M655">
-        <v>0.0</v>
+        <v>-359.85</v>
       </c>
       <c r="O655" t="s">
         <v>32</v>
       </c>
       <c r="P655" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q655" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="R655" t="s">
-        <v>181</v>
+        <v>43</v>
       </c>
       <c r="S655" t="s">
         <v>131</v>
       </c>
+      <c r="U655" t="s">
+        <v>1572</v>
+      </c>
       <c r="V655">
         <v>2025</v>
       </c>
       <c r="W655" t="s">
         <v>37</v>
       </c>
       <c r="X655" t="s">
         <v>38</v>
       </c>
-      <c r="Z655" s="1"/>
+      <c r="Z655" s="1" t="s">
+        <v>1573</v>
+      </c>
       <c r="AA655" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="656" spans="1:27">
       <c r="A656" t="s">
-        <v>1521</v>
+        <v>87</v>
       </c>
       <c r="B656" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="C656">
         <v>800</v>
       </c>
       <c r="D656">
-        <v>814</v>
+        <v>810</v>
       </c>
       <c r="E656" t="s">
-        <v>1522</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>1574</v>
       </c>
       <c r="H656" t="s">
-        <v>291</v>
+        <v>30</v>
       </c>
       <c r="I656">
-        <v>13500.0</v>
+        <v>10000.0</v>
       </c>
       <c r="K656" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L656">
         <v>0.0</v>
       </c>
       <c r="M656">
         <v>0.0</v>
       </c>
       <c r="N656" t="s">
         <v>38</v>
       </c>
       <c r="O656" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P656" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="Q656" t="s">
-        <v>866</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="S656" t="s">
-        <v>131</v>
+        <v>36</v>
       </c>
       <c r="V656">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="W656" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X656" t="s">
         <v>38</v>
       </c>
-      <c r="Z656" s="1"/>
+      <c r="Z656" s="1" t="s">
+        <v>1575</v>
+      </c>
       <c r="AA656" t="s">
-        <v>114</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="657" spans="1:27">
       <c r="A657" t="s">
         <v>87</v>
       </c>
       <c r="B657" t="s">
         <v>101</v>
       </c>
       <c r="C657">
         <v>800</v>
       </c>
       <c r="D657">
-        <v>814</v>
+        <v>811</v>
       </c>
       <c r="E657" t="s">
-        <v>1435</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>1577</v>
       </c>
       <c r="I657">
-        <v>4076.0</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>10000.0</v>
       </c>
       <c r="L657">
         <v>0.0</v>
       </c>
       <c r="M657">
         <v>0.0</v>
       </c>
       <c r="N657" t="s">
         <v>38</v>
       </c>
       <c r="O657" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="P657" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
       <c r="Q657" t="s">
-        <v>34</v>
+        <v>119</v>
       </c>
       <c r="S657" t="s">
         <v>50</v>
       </c>
       <c r="V657">
         <v>2026</v>
       </c>
       <c r="W657" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X657" t="s">
         <v>38</v>
       </c>
       <c r="Z657" s="1" t="s">
-        <v>1523</v>
+        <v>1578</v>
       </c>
       <c r="AA657" t="s">
-        <v>1524</v>
+        <v>86</v>
       </c>
     </row>
     <row r="658" spans="1:27">
       <c r="A658" t="s">
-        <v>1525</v>
+        <v>1536</v>
       </c>
       <c r="B658" t="s">
-        <v>160</v>
+        <v>28</v>
       </c>
       <c r="C658">
         <v>800</v>
       </c>
       <c r="D658">
-        <v>816</v>
+        <v>814</v>
       </c>
       <c r="E658" t="s">
-        <v>1526</v>
+        <v>1579</v>
+      </c>
+      <c r="F658">
+        <v>2021</v>
+      </c>
+      <c r="G658" t="s">
+        <v>134</v>
       </c>
       <c r="H658" t="s">
-        <v>232</v>
+        <v>30</v>
       </c>
       <c r="I658">
-        <v>11242.32</v>
+        <v>3000.0</v>
       </c>
       <c r="K658" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="L658">
         <v>0.0</v>
       </c>
       <c r="M658">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="O658" t="s">
         <v>32</v>
       </c>
+      <c r="P658" t="s">
+        <v>33</v>
+      </c>
       <c r="Q658" t="s">
-        <v>590</v>
+        <v>85</v>
+      </c>
+      <c r="R658" t="s">
+        <v>179</v>
       </c>
       <c r="S658" t="s">
-        <v>674</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>36</v>
+      </c>
+      <c r="V658">
+        <v>2025</v>
       </c>
       <c r="W658" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X658" t="s">
         <v>38</v>
       </c>
-      <c r="Y658" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z658" s="1" t="s">
-        <v>1527</v>
+        <v>1580</v>
       </c>
       <c r="AA658" t="s">
-        <v>1528</v>
+        <v>114</v>
       </c>
     </row>
     <row r="659" spans="1:27">
       <c r="A659" t="s">
-        <v>1529</v>
+        <v>1536</v>
       </c>
       <c r="B659" t="s">
-        <v>160</v>
+        <v>28</v>
       </c>
       <c r="C659">
         <v>800</v>
       </c>
       <c r="D659">
-        <v>817</v>
+        <v>814</v>
       </c>
       <c r="E659" t="s">
-        <v>1526</v>
+        <v>1581</v>
+      </c>
+      <c r="F659">
+        <v>2021</v>
+      </c>
+      <c r="G659" t="s">
+        <v>29</v>
       </c>
       <c r="H659" t="s">
-        <v>232</v>
+        <v>1582</v>
       </c>
       <c r="I659">
-        <v>11242.32</v>
+        <v>6500.0</v>
       </c>
       <c r="K659" t="s">
         <v>130</v>
       </c>
       <c r="L659">
-        <v>0.0</v>
+        <v>5555.36</v>
       </c>
       <c r="M659">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>944.64</v>
       </c>
       <c r="O659" t="s">
         <v>32</v>
       </c>
       <c r="P659" t="s">
-        <v>16</v>
+        <v>33</v>
+      </c>
+      <c r="Q659" t="s">
+        <v>34</v>
       </c>
       <c r="R659" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="S659" t="s">
-        <v>932</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>131</v>
       </c>
       <c r="U659" t="s">
-        <v>1530</v>
+        <v>1583</v>
+      </c>
+      <c r="V659">
+        <v>2025</v>
       </c>
       <c r="W659" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="X659" t="s">
         <v>38</v>
       </c>
-      <c r="Y659" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z659" s="1" t="s">
-        <v>1531</v>
+        <v>1584</v>
       </c>
       <c r="AA659" t="s">
-        <v>1532</v>
+        <v>114</v>
       </c>
     </row>
     <row r="660" spans="1:27">
       <c r="A660" t="s">
-        <v>1533</v>
+        <v>1536</v>
       </c>
       <c r="B660" t="s">
-        <v>1534</v>
+        <v>28</v>
       </c>
       <c r="C660">
-        <v>100</v>
+        <v>800</v>
       </c>
       <c r="D660">
-        <v>901</v>
+        <v>814</v>
       </c>
       <c r="E660" t="s">
-        <v>1535</v>
+        <v>1489</v>
       </c>
       <c r="F660">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="G660" t="s">
-        <v>1536</v>
+        <v>150</v>
       </c>
       <c r="H660" t="s">
-        <v>396</v>
+        <v>30</v>
       </c>
       <c r="I660">
-        <v>13000.0</v>
+        <v>1600.0</v>
       </c>
       <c r="K660" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L660">
         <v>0.0</v>
       </c>
       <c r="M660">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="O660" t="s">
         <v>32</v>
       </c>
       <c r="P660" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q660" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="R660" t="s">
-        <v>43</v>
+        <v>179</v>
       </c>
       <c r="S660" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>1537</v>
+        <v>131</v>
+      </c>
+      <c r="V660">
+        <v>2025</v>
       </c>
       <c r="W660" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X660" t="s">
         <v>38</v>
       </c>
-      <c r="Y660" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Z660" s="1"/>
       <c r="AA660" t="s">
-        <v>1539</v>
+        <v>114</v>
       </c>
     </row>
     <row r="661" spans="1:27">
       <c r="A661" t="s">
-        <v>1540</v>
+        <v>1585</v>
       </c>
       <c r="B661" t="s">
-        <v>1534</v>
+        <v>108</v>
       </c>
       <c r="C661">
-        <v>100</v>
+        <v>800</v>
       </c>
       <c r="D661">
-        <v>901</v>
+        <v>814</v>
       </c>
       <c r="E661" t="s">
-        <v>1541</v>
+        <v>1586</v>
+      </c>
+      <c r="G661" t="s">
+        <v>134</v>
       </c>
       <c r="H661" t="s">
-        <v>152</v>
+        <v>293</v>
       </c>
       <c r="I661">
-        <v>12000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="K661" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L661">
         <v>0.0</v>
       </c>
       <c r="M661">
         <v>0.0</v>
       </c>
       <c r="N661" t="s">
         <v>38</v>
       </c>
       <c r="O661" t="s">
         <v>32</v>
       </c>
       <c r="P661" t="s">
         <v>16</v>
       </c>
       <c r="Q661" t="s">
-        <v>49</v>
+        <v>891</v>
       </c>
       <c r="R661" t="s">
         <v>43</v>
       </c>
       <c r="S661" t="s">
-        <v>674</v>
+        <v>131</v>
+      </c>
+      <c r="V661">
+        <v>2025</v>
       </c>
       <c r="W661" t="s">
         <v>37</v>
       </c>
       <c r="X661" t="s">
         <v>38</v>
       </c>
       <c r="Z661" s="1"/>
       <c r="AA661" t="s">
-        <v>1542</v>
+        <v>114</v>
       </c>
     </row>
     <row r="662" spans="1:27">
       <c r="A662" t="s">
-        <v>1543</v>
+        <v>87</v>
       </c>
       <c r="B662" t="s">
-        <v>1534</v>
+        <v>101</v>
       </c>
       <c r="C662">
-        <v>100</v>
+        <v>800</v>
       </c>
       <c r="D662">
-        <v>902</v>
+        <v>814</v>
       </c>
       <c r="E662" t="s">
-        <v>1544</v>
-[...2 lines deleted...]
-        <v>1545</v>
+        <v>1496</v>
       </c>
       <c r="H662" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="I662">
-        <v>13000.0</v>
+        <v>4076.0</v>
       </c>
       <c r="K662" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L662">
         <v>0.0</v>
       </c>
       <c r="M662">
         <v>0.0</v>
       </c>
       <c r="N662" t="s">
         <v>38</v>
       </c>
       <c r="O662" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P662" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="Q662" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="S662" t="s">
-        <v>674</v>
+        <v>36</v>
+      </c>
+      <c r="V662">
+        <v>2026</v>
       </c>
       <c r="W662" t="s">
         <v>81</v>
       </c>
       <c r="X662" t="s">
         <v>38</v>
       </c>
-      <c r="Z662" s="1"/>
+      <c r="Z662" s="1" t="s">
+        <v>1587</v>
+      </c>
       <c r="AA662" t="s">
-        <v>1543</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="663" spans="1:27">
       <c r="A663" t="s">
-        <v>1546</v>
+        <v>1589</v>
       </c>
       <c r="B663" t="s">
-        <v>1534</v>
+        <v>159</v>
       </c>
       <c r="C663">
-        <v>100</v>
+        <v>800</v>
       </c>
       <c r="D663">
-        <v>902</v>
+        <v>816</v>
       </c>
       <c r="E663" t="s">
-        <v>1541</v>
+        <v>1590</v>
       </c>
       <c r="H663" t="s">
-        <v>140</v>
+        <v>230</v>
       </c>
       <c r="I663">
-        <v>8000.0</v>
+        <v>11242.32</v>
       </c>
       <c r="K663" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L663">
         <v>0.0</v>
       </c>
       <c r="M663">
         <v>0.0</v>
       </c>
       <c r="N663" t="s">
         <v>38</v>
       </c>
       <c r="O663" t="s">
         <v>32</v>
       </c>
-      <c r="P663" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q663" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>601</v>
       </c>
       <c r="S663" t="s">
-        <v>674</v>
+        <v>371</v>
+      </c>
+      <c r="T663" t="s">
+        <v>314</v>
+      </c>
+      <c r="U663" t="s">
+        <v>1591</v>
       </c>
       <c r="W663" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X663" t="s">
         <v>38</v>
       </c>
-      <c r="Z663" s="1"/>
+      <c r="Y663" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z663" s="1" t="s">
+        <v>1592</v>
+      </c>
       <c r="AA663" t="s">
-        <v>1546</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="664" spans="1:27">
       <c r="A664" t="s">
-        <v>1547</v>
+        <v>1594</v>
       </c>
       <c r="B664" t="s">
-        <v>1534</v>
+        <v>159</v>
       </c>
       <c r="C664">
-        <v>100</v>
+        <v>800</v>
       </c>
       <c r="D664">
-        <v>903</v>
+        <v>817</v>
       </c>
       <c r="E664" t="s">
-        <v>1541</v>
+        <v>1590</v>
       </c>
       <c r="H664" t="s">
-        <v>152</v>
+        <v>230</v>
       </c>
       <c r="I664">
-        <v>9600.0</v>
+        <v>11242.32</v>
       </c>
       <c r="K664" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="L664">
         <v>0.0</v>
       </c>
       <c r="M664">
         <v>0.0</v>
       </c>
       <c r="N664" t="s">
         <v>38</v>
       </c>
       <c r="O664" t="s">
         <v>32</v>
       </c>
+      <c r="P664" t="s">
+        <v>16</v>
+      </c>
+      <c r="R664" t="s">
+        <v>35</v>
+      </c>
       <c r="S664" t="s">
-        <v>674</v>
+        <v>371</v>
+      </c>
+      <c r="T664" t="s">
+        <v>314</v>
+      </c>
+      <c r="U664" t="s">
+        <v>1595</v>
       </c>
       <c r="W664" t="s">
         <v>51</v>
       </c>
       <c r="X664" t="s">
         <v>38</v>
       </c>
-      <c r="Z664" s="1"/>
+      <c r="Y664" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z664" s="1" t="s">
+        <v>1596</v>
+      </c>
       <c r="AA664" t="s">
-        <v>1547</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="665" spans="1:27">
       <c r="A665" t="s">
-        <v>1548</v>
+        <v>1598</v>
       </c>
       <c r="B665" t="s">
-        <v>1534</v>
+        <v>1599</v>
       </c>
       <c r="C665">
         <v>100</v>
       </c>
       <c r="D665">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="E665" t="s">
-        <v>1544</v>
+        <v>1600</v>
+      </c>
+      <c r="F665">
+        <v>2022</v>
+      </c>
+      <c r="G665" t="s">
+        <v>1601</v>
       </c>
       <c r="H665" t="s">
-        <v>152</v>
+        <v>401</v>
       </c>
       <c r="I665">
         <v>13000.0</v>
       </c>
       <c r="K665" t="s">
         <v>31</v>
       </c>
       <c r="L665">
         <v>0.0</v>
       </c>
       <c r="M665">
         <v>0.0</v>
       </c>
       <c r="N665" t="s">
         <v>38</v>
       </c>
       <c r="O665" t="s">
         <v>32</v>
       </c>
       <c r="P665" t="s">
         <v>16</v>
       </c>
       <c r="Q665" t="s">
         <v>49</v>
       </c>
       <c r="R665" t="s">
         <v>43</v>
       </c>
       <c r="S665" t="s">
-        <v>674</v>
+        <v>36</v>
+      </c>
+      <c r="T665" t="s">
+        <v>1602</v>
       </c>
       <c r="W665" t="s">
-        <v>51</v>
+        <v>81</v>
       </c>
       <c r="X665" t="s">
         <v>38</v>
       </c>
-      <c r="Z665" s="1"/>
+      <c r="Y665" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z665" s="1" t="s">
+        <v>1603</v>
+      </c>
       <c r="AA665" t="s">
-        <v>1548</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="666" spans="1:27">
       <c r="A666" t="s">
-        <v>1549</v>
+        <v>1605</v>
       </c>
       <c r="B666" t="s">
-        <v>1534</v>
+        <v>1599</v>
       </c>
       <c r="C666">
         <v>100</v>
       </c>
       <c r="D666">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="E666" t="s">
-        <v>1550</v>
+        <v>1606</v>
       </c>
       <c r="H666" t="s">
-        <v>152</v>
+        <v>256</v>
       </c>
       <c r="I666">
-        <v>15000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="K666" t="s">
         <v>31</v>
       </c>
       <c r="L666">
         <v>0.0</v>
       </c>
       <c r="M666">
         <v>0.0</v>
       </c>
       <c r="N666" t="s">
         <v>38</v>
       </c>
       <c r="O666" t="s">
         <v>32</v>
       </c>
       <c r="P666" t="s">
         <v>16</v>
       </c>
       <c r="Q666" t="s">
-        <v>96</v>
+        <v>49</v>
       </c>
       <c r="R666" t="s">
         <v>43</v>
       </c>
       <c r="S666" t="s">
-        <v>674</v>
+        <v>994</v>
       </c>
       <c r="W666" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="X666" t="s">
         <v>38</v>
       </c>
       <c r="Z666" s="1"/>
       <c r="AA666" t="s">
-        <v>1549</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="667" spans="1:27">
       <c r="A667" t="s">
-        <v>1551</v>
+        <v>1608</v>
       </c>
       <c r="B667" t="s">
-        <v>1534</v>
+        <v>1599</v>
       </c>
       <c r="C667">
         <v>100</v>
       </c>
       <c r="D667">
-        <v>904</v>
+        <v>902</v>
       </c>
       <c r="E667" t="s">
-        <v>1541</v>
+        <v>1609</v>
+      </c>
+      <c r="G667" t="s">
+        <v>1610</v>
       </c>
       <c r="H667" t="s">
-        <v>152</v>
+        <v>230</v>
       </c>
       <c r="I667">
-        <v>8000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="K667" t="s">
         <v>31</v>
       </c>
       <c r="L667">
         <v>0.0</v>
       </c>
       <c r="M667">
         <v>0.0</v>
       </c>
       <c r="N667" t="s">
         <v>38</v>
       </c>
       <c r="O667" t="s">
         <v>32</v>
       </c>
       <c r="P667" t="s">
         <v>16</v>
       </c>
       <c r="Q667" t="s">
         <v>49</v>
       </c>
       <c r="R667" t="s">
         <v>43</v>
       </c>
       <c r="S667" t="s">
-        <v>674</v>
+        <v>994</v>
       </c>
       <c r="W667" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X667" t="s">
         <v>38</v>
       </c>
       <c r="Z667" s="1"/>
       <c r="AA667" t="s">
-        <v>1551</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="668" spans="1:27">
       <c r="A668" t="s">
-        <v>1552</v>
+        <v>1611</v>
       </c>
       <c r="B668" t="s">
-        <v>1534</v>
+        <v>1599</v>
       </c>
       <c r="C668">
         <v>100</v>
       </c>
       <c r="D668">
-        <v>904</v>
+        <v>902</v>
       </c>
       <c r="E668" t="s">
-        <v>1553</v>
+        <v>1606</v>
       </c>
       <c r="H668" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="I668">
-        <v>10000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="K668" t="s">
         <v>31</v>
       </c>
       <c r="L668">
         <v>0.0</v>
       </c>
       <c r="M668">
         <v>0.0</v>
       </c>
       <c r="N668" t="s">
         <v>38</v>
       </c>
       <c r="O668" t="s">
         <v>32</v>
       </c>
       <c r="P668" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q668" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="R668" t="s">
         <v>43</v>
       </c>
       <c r="S668" t="s">
-        <v>674</v>
+        <v>994</v>
       </c>
       <c r="W668" t="s">
         <v>37</v>
       </c>
       <c r="X668" t="s">
         <v>38</v>
       </c>
       <c r="Z668" s="1"/>
       <c r="AA668" t="s">
-        <v>1552</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="669" spans="1:27">
       <c r="A669" t="s">
-        <v>1554</v>
+        <v>1612</v>
       </c>
       <c r="B669" t="s">
-        <v>1534</v>
+        <v>1599</v>
       </c>
       <c r="C669">
         <v>100</v>
       </c>
       <c r="D669">
-        <v>904</v>
+        <v>903</v>
       </c>
       <c r="E669" t="s">
-        <v>1550</v>
+        <v>1606</v>
       </c>
       <c r="H669" t="s">
-        <v>152</v>
+        <v>256</v>
       </c>
       <c r="I669">
-        <v>15000.0</v>
+        <v>9600.0</v>
       </c>
       <c r="K669" t="s">
         <v>31</v>
       </c>
       <c r="L669">
         <v>0.0</v>
       </c>
       <c r="M669">
         <v>0.0</v>
       </c>
       <c r="N669" t="s">
         <v>38</v>
       </c>
       <c r="O669" t="s">
         <v>32</v>
       </c>
-      <c r="P669" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S669" t="s">
-        <v>674</v>
+        <v>994</v>
       </c>
       <c r="W669" t="s">
         <v>51</v>
       </c>
       <c r="X669" t="s">
         <v>38</v>
       </c>
       <c r="Z669" s="1"/>
       <c r="AA669" t="s">
-        <v>1554</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="670" spans="1:27">
       <c r="A670" t="s">
-        <v>1555</v>
+        <v>1613</v>
       </c>
       <c r="B670" t="s">
-        <v>1534</v>
+        <v>1599</v>
       </c>
       <c r="C670">
         <v>100</v>
       </c>
       <c r="D670">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E670" t="s">
-        <v>1541</v>
+        <v>1609</v>
       </c>
       <c r="H670" t="s">
-        <v>152</v>
+        <v>256</v>
       </c>
       <c r="I670">
-        <v>8000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="K670" t="s">
         <v>31</v>
       </c>
       <c r="L670">
         <v>0.0</v>
       </c>
       <c r="M670">
         <v>0.0</v>
       </c>
       <c r="N670" t="s">
         <v>38</v>
       </c>
       <c r="O670" t="s">
-        <v>242</v>
+        <v>32</v>
       </c>
       <c r="P670" t="s">
         <v>16</v>
       </c>
       <c r="Q670" t="s">
         <v>49</v>
       </c>
       <c r="R670" t="s">
         <v>43</v>
       </c>
       <c r="S670" t="s">
-        <v>674</v>
+        <v>994</v>
       </c>
       <c r="W670" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X670" t="s">
         <v>38</v>
       </c>
       <c r="Z670" s="1"/>
       <c r="AA670" t="s">
-        <v>1555</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="671" spans="1:27">
       <c r="A671" t="s">
-        <v>1556</v>
+        <v>1614</v>
       </c>
       <c r="B671" t="s">
-        <v>1534</v>
+        <v>1599</v>
       </c>
       <c r="C671">
         <v>100</v>
       </c>
       <c r="D671">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E671" t="s">
-        <v>1557</v>
+        <v>1615</v>
       </c>
       <c r="H671" t="s">
-        <v>152</v>
+        <v>256</v>
       </c>
       <c r="I671">
-        <v>12500.0</v>
+        <v>15000.0</v>
       </c>
       <c r="K671" t="s">
         <v>31</v>
       </c>
       <c r="L671">
         <v>0.0</v>
       </c>
       <c r="M671">
         <v>0.0</v>
       </c>
       <c r="N671" t="s">
         <v>38</v>
       </c>
       <c r="O671" t="s">
-        <v>242</v>
+        <v>32</v>
       </c>
       <c r="P671" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q671" t="s">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="R671" t="s">
         <v>43</v>
       </c>
       <c r="S671" t="s">
-        <v>674</v>
+        <v>994</v>
       </c>
       <c r="W671" t="s">
         <v>81</v>
       </c>
       <c r="X671" t="s">
         <v>38</v>
       </c>
       <c r="Z671" s="1"/>
       <c r="AA671" t="s">
-        <v>1556</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="672" spans="1:27">
       <c r="A672" t="s">
-        <v>1558</v>
+        <v>1616</v>
       </c>
       <c r="B672" t="s">
-        <v>1534</v>
+        <v>1599</v>
       </c>
       <c r="C672">
         <v>100</v>
       </c>
       <c r="D672">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="E672" t="s">
-        <v>1541</v>
+        <v>1606</v>
       </c>
       <c r="H672" t="s">
-        <v>152</v>
+        <v>256</v>
       </c>
       <c r="I672">
         <v>8000.0</v>
       </c>
       <c r="K672" t="s">
         <v>31</v>
       </c>
       <c r="L672">
         <v>0.0</v>
       </c>
       <c r="M672">
         <v>0.0</v>
       </c>
       <c r="N672" t="s">
         <v>38</v>
       </c>
       <c r="O672" t="s">
-        <v>242</v>
+        <v>32</v>
       </c>
       <c r="P672" t="s">
         <v>16</v>
       </c>
       <c r="Q672" t="s">
         <v>49</v>
       </c>
       <c r="R672" t="s">
         <v>43</v>
       </c>
       <c r="S672" t="s">
-        <v>674</v>
+        <v>994</v>
       </c>
       <c r="W672" t="s">
         <v>37</v>
       </c>
       <c r="X672" t="s">
         <v>38</v>
       </c>
       <c r="Z672" s="1"/>
       <c r="AA672" t="s">
-        <v>1558</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="673" spans="1:27">
       <c r="A673" t="s">
-        <v>1559</v>
+        <v>1617</v>
       </c>
       <c r="B673" t="s">
-        <v>1534</v>
+        <v>1599</v>
       </c>
       <c r="C673">
         <v>100</v>
       </c>
       <c r="D673">
-        <v>907</v>
+        <v>904</v>
       </c>
       <c r="E673" t="s">
-        <v>1541</v>
+        <v>1618</v>
       </c>
       <c r="H673" t="s">
-        <v>152</v>
+        <v>256</v>
       </c>
       <c r="I673">
-        <v>8000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="K673" t="s">
         <v>31</v>
       </c>
       <c r="L673">
         <v>0.0</v>
       </c>
       <c r="M673">
         <v>0.0</v>
       </c>
       <c r="N673" t="s">
         <v>38</v>
       </c>
       <c r="O673" t="s">
-        <v>242</v>
+        <v>32</v>
       </c>
       <c r="P673" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q673" t="s">
-        <v>49</v>
+        <v>80</v>
       </c>
       <c r="R673" t="s">
         <v>43</v>
       </c>
       <c r="S673" t="s">
-        <v>674</v>
+        <v>994</v>
       </c>
       <c r="W673" t="s">
         <v>37</v>
       </c>
       <c r="X673" t="s">
         <v>38</v>
       </c>
       <c r="Z673" s="1"/>
       <c r="AA673" t="s">
-        <v>1559</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="674" spans="1:27">
       <c r="A674" t="s">
-        <v>1560</v>
+        <v>1619</v>
       </c>
       <c r="B674" t="s">
-        <v>1534</v>
+        <v>1599</v>
       </c>
       <c r="C674">
         <v>100</v>
       </c>
       <c r="D674">
-        <v>907</v>
+        <v>904</v>
       </c>
       <c r="E674" t="s">
-        <v>1550</v>
+        <v>1615</v>
       </c>
       <c r="H674" t="s">
-        <v>152</v>
+        <v>256</v>
       </c>
       <c r="I674">
-        <v>10000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="K674" t="s">
         <v>31</v>
       </c>
       <c r="L674">
         <v>0.0</v>
       </c>
       <c r="M674">
         <v>0.0</v>
       </c>
       <c r="N674" t="s">
         <v>38</v>
       </c>
       <c r="O674" t="s">
-        <v>242</v>
+        <v>32</v>
       </c>
       <c r="P674" t="s">
         <v>16</v>
       </c>
       <c r="Q674" t="s">
         <v>96</v>
       </c>
       <c r="R674" t="s">
         <v>43</v>
       </c>
       <c r="S674" t="s">
-        <v>674</v>
+        <v>994</v>
       </c>
       <c r="W674" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X674" t="s">
         <v>38</v>
       </c>
       <c r="Z674" s="1"/>
       <c r="AA674" t="s">
-        <v>1560</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="675" spans="1:27">
       <c r="A675" t="s">
-        <v>1561</v>
+        <v>1620</v>
       </c>
       <c r="B675" t="s">
-        <v>1534</v>
+        <v>1599</v>
       </c>
       <c r="C675">
         <v>100</v>
       </c>
       <c r="D675">
-        <v>908</v>
+        <v>905</v>
       </c>
       <c r="E675" t="s">
-        <v>1562</v>
+        <v>1606</v>
       </c>
       <c r="H675" t="s">
-        <v>152</v>
+        <v>256</v>
       </c>
       <c r="I675">
-        <v>12000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="K675" t="s">
         <v>31</v>
       </c>
       <c r="L675">
         <v>0.0</v>
       </c>
       <c r="M675">
         <v>0.0</v>
       </c>
       <c r="N675" t="s">
         <v>38</v>
       </c>
       <c r="O675" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="P675" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q675" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="R675" t="s">
         <v>43</v>
       </c>
       <c r="S675" t="s">
-        <v>674</v>
+        <v>994</v>
       </c>
       <c r="W675" t="s">
         <v>37</v>
       </c>
       <c r="X675" t="s">
         <v>38</v>
       </c>
       <c r="Z675" s="1"/>
       <c r="AA675" t="s">
-        <v>1561</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="676" spans="1:27">
       <c r="A676" t="s">
-        <v>1563</v>
+        <v>1621</v>
       </c>
       <c r="B676" t="s">
-        <v>1534</v>
+        <v>1599</v>
       </c>
       <c r="C676">
         <v>100</v>
       </c>
       <c r="D676">
-        <v>908</v>
+        <v>905</v>
       </c>
       <c r="E676" t="s">
-        <v>1541</v>
+        <v>1622</v>
       </c>
       <c r="H676" t="s">
-        <v>152</v>
+        <v>256</v>
       </c>
       <c r="I676">
-        <v>8000.0</v>
+        <v>12500.0</v>
       </c>
       <c r="K676" t="s">
         <v>31</v>
       </c>
       <c r="L676">
         <v>0.0</v>
       </c>
       <c r="M676">
         <v>0.0</v>
       </c>
       <c r="N676" t="s">
         <v>38</v>
       </c>
       <c r="O676" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="P676" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="Q676" t="s">
-        <v>49</v>
+        <v>80</v>
       </c>
       <c r="R676" t="s">
         <v>43</v>
       </c>
       <c r="S676" t="s">
-        <v>674</v>
+        <v>994</v>
       </c>
       <c r="W676" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="X676" t="s">
         <v>38</v>
       </c>
       <c r="Z676" s="1"/>
       <c r="AA676" t="s">
-        <v>1563</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="677" spans="1:27">
       <c r="A677" t="s">
-        <v>1564</v>
+        <v>1623</v>
       </c>
       <c r="B677" t="s">
-        <v>1534</v>
+        <v>1599</v>
       </c>
       <c r="C677">
         <v>100</v>
       </c>
       <c r="D677">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E677" t="s">
-        <v>1550</v>
+        <v>1606</v>
       </c>
       <c r="H677" t="s">
-        <v>152</v>
+        <v>256</v>
       </c>
       <c r="I677">
-        <v>10000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="K677" t="s">
         <v>31</v>
       </c>
       <c r="L677">
         <v>0.0</v>
       </c>
       <c r="M677">
         <v>0.0</v>
       </c>
       <c r="N677" t="s">
         <v>38</v>
       </c>
       <c r="O677" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="P677" t="s">
         <v>16</v>
       </c>
       <c r="Q677" t="s">
-        <v>96</v>
+        <v>49</v>
       </c>
       <c r="R677" t="s">
         <v>43</v>
       </c>
       <c r="S677" t="s">
-        <v>674</v>
+        <v>994</v>
       </c>
       <c r="W677" t="s">
         <v>37</v>
       </c>
       <c r="X677" t="s">
         <v>38</v>
       </c>
       <c r="Z677" s="1"/>
       <c r="AA677" t="s">
-        <v>1564</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="678" spans="1:27">
       <c r="A678" t="s">
-        <v>1565</v>
+        <v>1624</v>
       </c>
       <c r="B678" t="s">
-        <v>1534</v>
+        <v>1599</v>
       </c>
       <c r="C678">
         <v>100</v>
       </c>
       <c r="D678">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="E678" t="s">
-        <v>1562</v>
+        <v>1606</v>
       </c>
       <c r="H678" t="s">
-        <v>152</v>
+        <v>256</v>
       </c>
       <c r="I678">
-        <v>6800.0</v>
+        <v>8000.0</v>
       </c>
       <c r="K678" t="s">
         <v>31</v>
       </c>
       <c r="L678">
         <v>0.0</v>
       </c>
       <c r="M678">
         <v>0.0</v>
       </c>
       <c r="N678" t="s">
         <v>38</v>
       </c>
       <c r="O678" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="P678" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="Q678" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="R678" t="s">
         <v>43</v>
       </c>
       <c r="S678" t="s">
-        <v>674</v>
+        <v>994</v>
       </c>
       <c r="W678" t="s">
         <v>37</v>
       </c>
       <c r="X678" t="s">
         <v>38</v>
       </c>
       <c r="Z678" s="1"/>
       <c r="AA678" t="s">
-        <v>1565</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="679" spans="1:27">
       <c r="A679" t="s">
-        <v>1566</v>
+        <v>1625</v>
       </c>
       <c r="B679" t="s">
-        <v>1534</v>
+        <v>1599</v>
       </c>
       <c r="C679">
         <v>100</v>
       </c>
       <c r="D679">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="E679" t="s">
-        <v>1550</v>
+        <v>1615</v>
       </c>
       <c r="H679" t="s">
-        <v>152</v>
+        <v>256</v>
       </c>
       <c r="I679">
         <v>10000.0</v>
       </c>
       <c r="K679" t="s">
         <v>31</v>
       </c>
       <c r="L679">
         <v>0.0</v>
       </c>
       <c r="M679">
         <v>0.0</v>
       </c>
       <c r="N679" t="s">
         <v>38</v>
       </c>
       <c r="O679" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="P679" t="s">
         <v>16</v>
       </c>
       <c r="Q679" t="s">
         <v>96</v>
       </c>
       <c r="R679" t="s">
         <v>43</v>
       </c>
       <c r="S679" t="s">
-        <v>674</v>
+        <v>994</v>
       </c>
       <c r="W679" t="s">
         <v>37</v>
       </c>
       <c r="X679" t="s">
         <v>38</v>
       </c>
       <c r="Z679" s="1"/>
       <c r="AA679" t="s">
-        <v>1566</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="680" spans="1:27">
       <c r="A680" t="s">
-        <v>1567</v>
+        <v>1626</v>
       </c>
       <c r="B680" t="s">
-        <v>1534</v>
+        <v>1599</v>
       </c>
       <c r="C680">
         <v>100</v>
       </c>
       <c r="D680">
-        <v>910</v>
+        <v>908</v>
       </c>
       <c r="E680" t="s">
-        <v>1562</v>
+        <v>1627</v>
       </c>
       <c r="H680" t="s">
-        <v>152</v>
+        <v>256</v>
       </c>
       <c r="I680">
-        <v>15000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="K680" t="s">
         <v>31</v>
       </c>
       <c r="L680">
         <v>0.0</v>
       </c>
       <c r="M680">
         <v>0.0</v>
       </c>
       <c r="N680" t="s">
         <v>38</v>
       </c>
       <c r="O680" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="P680" t="s">
         <v>111</v>
       </c>
       <c r="Q680" t="s">
         <v>80</v>
       </c>
       <c r="R680" t="s">
         <v>43</v>
       </c>
       <c r="S680" t="s">
-        <v>674</v>
+        <v>994</v>
       </c>
       <c r="W680" t="s">
         <v>37</v>
       </c>
       <c r="X680" t="s">
         <v>38</v>
       </c>
       <c r="Z680" s="1"/>
       <c r="AA680" t="s">
-        <v>1567</v>
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="681" spans="1:27">
+      <c r="A681" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B681" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C681">
+        <v>100</v>
+      </c>
+      <c r="D681">
+        <v>908</v>
+      </c>
+      <c r="E681" t="s">
+        <v>1606</v>
+      </c>
+      <c r="H681" t="s">
+        <v>256</v>
+      </c>
+      <c r="I681">
+        <v>8000.0</v>
+      </c>
+      <c r="K681" t="s">
+        <v>31</v>
+      </c>
+      <c r="L681">
+        <v>0.0</v>
+      </c>
+      <c r="M681">
+        <v>0.0</v>
+      </c>
+      <c r="N681" t="s">
+        <v>38</v>
+      </c>
+      <c r="O681" t="s">
+        <v>240</v>
+      </c>
+      <c r="P681" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q681" t="s">
+        <v>49</v>
+      </c>
+      <c r="R681" t="s">
+        <v>43</v>
+      </c>
+      <c r="S681" t="s">
+        <v>994</v>
+      </c>
+      <c r="W681" t="s">
+        <v>37</v>
+      </c>
+      <c r="X681" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z681" s="1"/>
+      <c r="AA681" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="682" spans="1:27">
+      <c r="A682" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B682" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C682">
+        <v>100</v>
+      </c>
+      <c r="D682">
+        <v>908</v>
+      </c>
+      <c r="E682" t="s">
+        <v>1615</v>
+      </c>
+      <c r="H682" t="s">
+        <v>256</v>
+      </c>
+      <c r="I682">
+        <v>10000.0</v>
+      </c>
+      <c r="K682" t="s">
+        <v>31</v>
+      </c>
+      <c r="L682">
+        <v>0.0</v>
+      </c>
+      <c r="M682">
+        <v>0.0</v>
+      </c>
+      <c r="N682" t="s">
+        <v>38</v>
+      </c>
+      <c r="O682" t="s">
+        <v>240</v>
+      </c>
+      <c r="P682" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q682" t="s">
+        <v>96</v>
+      </c>
+      <c r="R682" t="s">
+        <v>43</v>
+      </c>
+      <c r="S682" t="s">
+        <v>994</v>
+      </c>
+      <c r="W682" t="s">
+        <v>37</v>
+      </c>
+      <c r="X682" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z682" s="1"/>
+      <c r="AA682" t="s">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="683" spans="1:27">
+      <c r="A683" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B683" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C683">
+        <v>100</v>
+      </c>
+      <c r="D683">
+        <v>909</v>
+      </c>
+      <c r="E683" t="s">
+        <v>1627</v>
+      </c>
+      <c r="H683" t="s">
+        <v>256</v>
+      </c>
+      <c r="I683">
+        <v>6800.0</v>
+      </c>
+      <c r="K683" t="s">
+        <v>31</v>
+      </c>
+      <c r="L683">
+        <v>0.0</v>
+      </c>
+      <c r="M683">
+        <v>0.0</v>
+      </c>
+      <c r="N683" t="s">
+        <v>38</v>
+      </c>
+      <c r="O683" t="s">
+        <v>240</v>
+      </c>
+      <c r="P683" t="s">
+        <v>111</v>
+      </c>
+      <c r="Q683" t="s">
+        <v>80</v>
+      </c>
+      <c r="R683" t="s">
+        <v>43</v>
+      </c>
+      <c r="S683" t="s">
+        <v>994</v>
+      </c>
+      <c r="W683" t="s">
+        <v>37</v>
+      </c>
+      <c r="X683" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z683" s="1"/>
+      <c r="AA683" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="684" spans="1:27">
+      <c r="A684" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B684" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C684">
+        <v>100</v>
+      </c>
+      <c r="D684">
+        <v>909</v>
+      </c>
+      <c r="E684" t="s">
+        <v>1615</v>
+      </c>
+      <c r="H684" t="s">
+        <v>256</v>
+      </c>
+      <c r="I684">
+        <v>10000.0</v>
+      </c>
+      <c r="K684" t="s">
+        <v>31</v>
+      </c>
+      <c r="L684">
+        <v>0.0</v>
+      </c>
+      <c r="M684">
+        <v>0.0</v>
+      </c>
+      <c r="N684" t="s">
+        <v>38</v>
+      </c>
+      <c r="O684" t="s">
+        <v>240</v>
+      </c>
+      <c r="P684" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q684" t="s">
+        <v>96</v>
+      </c>
+      <c r="R684" t="s">
+        <v>43</v>
+      </c>
+      <c r="S684" t="s">
+        <v>994</v>
+      </c>
+      <c r="W684" t="s">
+        <v>37</v>
+      </c>
+      <c r="X684" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z684" s="1"/>
+      <c r="AA684" t="s">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="685" spans="1:27">
+      <c r="A685" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B685" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C685">
+        <v>100</v>
+      </c>
+      <c r="D685">
+        <v>910</v>
+      </c>
+      <c r="E685" t="s">
+        <v>1627</v>
+      </c>
+      <c r="H685" t="s">
+        <v>256</v>
+      </c>
+      <c r="I685">
+        <v>15000.0</v>
+      </c>
+      <c r="K685" t="s">
+        <v>31</v>
+      </c>
+      <c r="L685">
+        <v>0.0</v>
+      </c>
+      <c r="M685">
+        <v>0.0</v>
+      </c>
+      <c r="N685" t="s">
+        <v>38</v>
+      </c>
+      <c r="O685" t="s">
+        <v>240</v>
+      </c>
+      <c r="P685" t="s">
+        <v>111</v>
+      </c>
+      <c r="Q685" t="s">
+        <v>80</v>
+      </c>
+      <c r="R685" t="s">
+        <v>43</v>
+      </c>
+      <c r="S685" t="s">
+        <v>994</v>
+      </c>
+      <c r="W685" t="s">
+        <v>37</v>
+      </c>
+      <c r="X685" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z685" s="1"/>
+      <c r="AA685" t="s">
+        <v>1632</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>