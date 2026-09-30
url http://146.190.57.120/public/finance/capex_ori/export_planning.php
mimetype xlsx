--- v0 (2026-08-15)
+++ v1 (2026-09-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1338">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1393">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>created</t>
   </si>
   <si>
     <t>capex_requestor</t>
   </si>
   <si>
     <t>market</t>
   </si>
   <si>
     <t>store_number</t>
   </si>
   <si>
     <t>item</t>
   </si>
   <si>
     <t>year_built</t>
   </si>
   <si>
     <t>timeline</t>
   </si>
   <si>
@@ -1182,50 +1182,53 @@
   <si>
     <t>Exit gate - for Vacuum Area</t>
   </si>
   <si>
     <t>Not Needed. Copy over from 303</t>
   </si>
   <si>
     <t>Completed and paid for in 2024</t>
   </si>
   <si>
     <t xml:space="preserve">Garage door system </t>
   </si>
   <si>
     <t>Deferred by Brad</t>
   </si>
   <si>
     <t>Canopy above XPT</t>
   </si>
   <si>
     <t>2025-05-14</t>
   </si>
   <si>
     <t>EQ-506-2025-1330</t>
   </si>
   <si>
+    <t>2026-09-16 08:07:30</t>
+  </si>
+  <si>
     <t xml:space="preserve">Concrete at Tunnel Exit and metal Exit Plate </t>
   </si>
   <si>
     <t>FA-0506-2025-1528</t>
   </si>
   <si>
     <t xml:space="preserve">Demo Existing concrete, remove existing drain, set new catch basin, and pour back. </t>
   </si>
   <si>
     <t>Canopy above SAL lane</t>
   </si>
   <si>
     <t>EQ-0507-2025-1331</t>
   </si>
   <si>
     <t>Cameras in the tunnel and in the parking lot</t>
   </si>
   <si>
     <t>budget looks flipped with 704</t>
   </si>
   <si>
     <t>EQ-0508-2025-1332</t>
   </si>
   <si>
     <t>Project completed 6/26/2025</t>
@@ -1542,57 +1545,54 @@
   <si>
     <t>2026-04-22 16:18:10</t>
   </si>
   <si>
     <t>2025-08-20 11:56:55</t>
   </si>
   <si>
     <t>Possibly not hitting CAPEX Threshold. RM 10/20</t>
   </si>
   <si>
     <t>2025-08-20 12:14:08</t>
   </si>
   <si>
     <t>Tunnel Heater / Gas Conversion</t>
   </si>
   <si>
     <t>Pushed to 2026 with larger budget</t>
   </si>
   <si>
     <t>2025-08-20 12:16:51</t>
   </si>
   <si>
     <t>Entrance Tunnel Heater</t>
   </si>
   <si>
-    <t>Ordered</t>
-[...1 lines deleted...]
-  <si>
     <t>EQ-0510-2025-1581</t>
   </si>
   <si>
-    <t>2026-01-20 10:22:01</t>
+    <t>2026-09-21 14:52:33</t>
   </si>
   <si>
     <t>2025-08-20 12:17:54</t>
   </si>
   <si>
     <t>Winter Hut</t>
   </si>
   <si>
     <t>FA-0520-2025-1501</t>
   </si>
   <si>
     <t>Hut has been ordered 9/30</t>
   </si>
   <si>
     <t>2025-08-20 12:20:07</t>
   </si>
   <si>
     <t>Floor Heat</t>
   </si>
   <si>
     <t>2026-04-17 06:20:20</t>
   </si>
   <si>
     <t>2025-08-20 12:21:19</t>
   </si>
@@ -1749,87 +1749,87 @@
     <t xml:space="preserve">
 Based on historic needs</t>
   </si>
   <si>
     <t>TCS1 Upgrade</t>
   </si>
   <si>
     <t>Chem room door replacement</t>
   </si>
   <si>
     <t>2026-05-19 11:55:45</t>
   </si>
   <si>
     <t>Upgrade XPTs to XPT5+ from XPT 2012 - Replace with SAL use XPT for parts</t>
   </si>
   <si>
     <t>2026-02-23 17:15:57</t>
   </si>
   <si>
     <t>2026-02-23 17:16:18</t>
   </si>
   <si>
     <t>Reclaim (one from LA?)</t>
   </si>
   <si>
-    <t>2026-02-24 16:30:16</t>
+    <t>2026-09-15 15:44:29</t>
   </si>
   <si>
     <t>Upgrade XPTs to XPT5+ from XPT 2012</t>
   </si>
   <si>
     <t>Pump (2) Market Spare Hydraflex F&amp;W Pump</t>
   </si>
   <si>
     <t>Oval building sign</t>
   </si>
   <si>
     <t>2026-07-18 19:27:14</t>
   </si>
   <si>
     <t>2026-02-23 17:17:32</t>
   </si>
   <si>
     <t>Vacuum turbine</t>
   </si>
   <si>
     <t>2026-04-21 12:59:54</t>
   </si>
   <si>
     <t>Tunnel Drainage</t>
   </si>
   <si>
     <t>2026-05-29 18:56:39</t>
   </si>
   <si>
     <t>105 - CapEx Vac Producer</t>
   </si>
   <si>
-    <t>EQ-0105-2026-1660</t>
-[...2 lines deleted...]
-    <t>2026-03-31 16:11:56</t>
+    <t>EQ-0105-2026-1679</t>
+  </si>
+  <si>
+    <t>2026-09-15 15:54:26</t>
   </si>
   <si>
     <t>Air compressor</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>EQ-0105-2026-1730</t>
   </si>
   <si>
     <t>2026-05-04 15:27:29</t>
   </si>
   <si>
     <t>2026-03-04</t>
   </si>
   <si>
     <t>EQ-0106-2026-1700</t>
   </si>
   <si>
     <t>2026-04-22 16:22:52</t>
   </si>
   <si>
     <t>adding gutter down spouts and french drain to tunnel gutters</t>
   </si>
@@ -1842,114 +1842,126 @@
 09/18/25 - Sent an email to Terry @ Sonnys requesting a quote for faces only no cabinets - PL
 09/22/25 - Terry has returned the proposal and I have placed it in the folder. - PL (Likely not capex threshold-RM)</t>
   </si>
   <si>
     <t>Gate Exit</t>
   </si>
   <si>
     <t>2026-06-29 17:12:55</t>
   </si>
   <si>
     <t>EQ-0106-2026-1731</t>
   </si>
   <si>
     <t>2026-05-04 15:27:45</t>
   </si>
   <si>
     <t>Pump Grundfos (2 20 gpm)</t>
   </si>
   <si>
     <t>2026-04-21 13:00:30</t>
   </si>
   <si>
     <t>Sign LED</t>
   </si>
   <si>
-    <t>2026-02-24 16:34:51</t>
+    <t>Ordered</t>
+  </si>
+  <si>
+    <t>SI-0110-2026-1979</t>
+  </si>
+  <si>
+    <t>2026-09-10 08:29:24</t>
   </si>
   <si>
     <t>Replace ceramic and carnauba light bars</t>
   </si>
   <si>
     <t>2026-04-21 13:14:54</t>
   </si>
   <si>
     <t>Grand Entry Arch (full replacement)</t>
   </si>
   <si>
-    <t>2026-02-25 13:08:56</t>
+    <t>SI-0110-2026-2015</t>
+  </si>
+  <si>
+    <t>2026-08-27 21:48:04</t>
   </si>
   <si>
     <t>Exterior lights (2 building lights &amp; 2 XPT Canopy lights)</t>
   </si>
   <si>
     <t>2026-04-21 13:15:26</t>
   </si>
   <si>
     <t>Replace 2 tunnel accent lights</t>
   </si>
   <si>
     <t>Discuss
 - WX115
 10/14/25 - Need more detail - GM
 10/21/25 - Power was checked &amp; ballast replaced. 2 Accent lights are needing to be replaced- AW</t>
   </si>
   <si>
     <t>Equipment Wrap Rebuild Full Quad</t>
   </si>
   <si>
     <t>2026-04-21 13:00:56</t>
   </si>
   <si>
     <t>Aqua Labs (or Rebuild of Misers)</t>
   </si>
   <si>
     <t>EQ-0116-2026-1917</t>
   </si>
   <si>
     <t>2026-08-10 13:41:51</t>
   </si>
   <si>
     <t>Vac producer needs to be replaced, two cracks in it.</t>
   </si>
   <si>
-    <t>2026-05-18 16:15:42</t>
+    <t>2026-08-21 11:32:46</t>
   </si>
   <si>
     <t>Camera system (vast upgrade)</t>
   </si>
   <si>
     <t>2026-06-14</t>
   </si>
   <si>
     <t>EQ-0116-2026-1848</t>
   </si>
   <si>
     <t>2026-07-20 14:07:07</t>
   </si>
   <si>
-    <t>2026-02-24 16:39:51</t>
+    <t>SI-0116-2026-1980</t>
+  </si>
+  <si>
+    <t>2026-09-10 08:28:47</t>
   </si>
   <si>
     <t>replace tri foam light and blower area light</t>
   </si>
   <si>
     <t>2026-02-19 15:45:19</t>
   </si>
   <si>
     <t>Office roof leak</t>
   </si>
   <si>
     <t xml:space="preserve">
 10/14/25 - Need more detail - GM - is leak over tunnel or office?
 WX117
 10/17/25 - roof leak is in the office pictures are attached - AW
 10/17/25 - quote is $2500 work order 34835 - AW 
 10/20/25 - Does not qualify for cpex based on scope of work - this will be R&amp;M to be handled by regional team</t>
   </si>
   <si>
     <t>Conveyor Chain/Rollers</t>
   </si>
   <si>
     <t>2026-01-08</t>
   </si>
   <si>
@@ -1994,66 +2006,72 @@
   <si>
     <t>FA-0123-2026-1705</t>
   </si>
   <si>
     <t>2026-04-23 14:11:47</t>
   </si>
   <si>
     <t>Repaint the vacuum stands and booms</t>
   </si>
   <si>
     <t>2026-06-01 16:31:36</t>
   </si>
   <si>
     <t>Sign Digital</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>2026-05-20 10:51:48</t>
   </si>
   <si>
     <t>Water softener</t>
   </si>
   <si>
-    <t>2026-02-24 16:43:51</t>
+    <t>In-Process</t>
+  </si>
+  <si>
+    <t>EQ-0126-2026-2026</t>
+  </si>
+  <si>
+    <t>2026-09-15 16:09:37</t>
   </si>
   <si>
     <t>vac turbine</t>
   </si>
   <si>
-    <t>2026-05-18 16:15:15</t>
+    <t>2026-08-21 11:36:26</t>
   </si>
   <si>
     <t>Grundfos pump</t>
   </si>
   <si>
-    <t>EQ-0125-2026-1664</t>
-[...2 lines deleted...]
-    <t>2026-05-18 14:25:06</t>
+    <t>EQ-0125-2026-1663</t>
+  </si>
+  <si>
+    <t>2026-09-15 15:58:56</t>
   </si>
   <si>
     <t>IR Air compressor needs a motor and Head</t>
   </si>
   <si>
     <t xml:space="preserve">	EQ-0126-2026-1785</t>
   </si>
   <si>
     <t>2026-05-18 14:24:00</t>
   </si>
   <si>
     <t>EQ-0203-2026-1644</t>
   </si>
   <si>
     <t>2026-02-25 12:32:48</t>
   </si>
   <si>
     <t>EQ-0213-2026-1720</t>
   </si>
   <si>
     <t>2026-06-14 17:50:35</t>
   </si>
   <si>
     <t>204-CAPEX Chain/Roller Refit</t>
   </si>
@@ -2068,132 +2086,141 @@
   </si>
   <si>
     <t>HVAC</t>
   </si>
   <si>
     <t xml:space="preserve">
 Acclocation based on historic needs, 10/14/25 - Need more detail - GM</t>
   </si>
   <si>
     <t xml:space="preserve">
 Acclocation based on historic needs 10/14/25 - Need more detail - GM</t>
   </si>
   <si>
     <t>2026-03-31 12:26:31</t>
   </si>
   <si>
     <t>Market Spare Compressor</t>
   </si>
   <si>
     <t>2026-03-31 22:25:16</t>
   </si>
   <si>
     <t>Grand Entry</t>
   </si>
   <si>
-    <t>2026-02-24 16:46:22</t>
+    <t>SI-0201-2026-2004</t>
+  </si>
+  <si>
+    <t>2026-08-26 12:45:43</t>
   </si>
   <si>
     <t>Sinking Concrete</t>
   </si>
   <si>
     <t>Upgrade XPT to XPT5+ from XPT 2012</t>
   </si>
   <si>
     <t>Lanscaping Major Refresh</t>
   </si>
   <si>
     <t>FA-0203-2026-1827</t>
   </si>
   <si>
     <t>2026-07-01 12:55:57</t>
   </si>
   <si>
     <t>Lighting LED lights on street side vacuums (dark during winter)</t>
   </si>
   <si>
     <t>2026-07-27 16:22:01</t>
   </si>
   <si>
     <t>Blowers. Install (2) to match standard</t>
   </si>
   <si>
     <t>2026-02-25 13:09:50</t>
   </si>
   <si>
     <t>XPT 1 and 2 gate box bollards</t>
   </si>
   <si>
     <t>2026-06-01 16:58:14</t>
   </si>
   <si>
     <t>Landscaping: mulch beds, new plants in drive flower beds, trim trees</t>
   </si>
   <si>
     <t>2026-07-01 12:56:09</t>
   </si>
   <si>
     <t>Replace grand arch. It is damaged.</t>
   </si>
   <si>
-    <t>2026-03-06 10:39:26</t>
+    <t>SI-0204-2026-2005</t>
+  </si>
+  <si>
+    <t>2026-08-26 12:45:28</t>
   </si>
   <si>
     <t>Water Softener--wash issues</t>
   </si>
   <si>
     <t>2026-04-21 13:01:58</t>
   </si>
   <si>
     <t>Door Equipment room and frame</t>
   </si>
   <si>
     <t>FA-0201-2026-1891</t>
   </si>
   <si>
-    <t>2026-07-23 15:06:56</t>
+    <t>2026-09-16 15:08:14</t>
   </si>
   <si>
     <t>Gutter Downpout to prevent lanscaping washout</t>
   </si>
   <si>
     <t>Canopy cloth on canopy structure</t>
   </si>
   <si>
     <t>2026-03-10</t>
   </si>
   <si>
     <t>EQ-0204-2026-1704</t>
   </si>
   <si>
     <t>2026-03-31 16:16:03</t>
   </si>
   <si>
     <t>Dry Mat Machine for Lower Lot</t>
   </si>
   <si>
-    <t>2026-07-27 16:19:26</t>
+    <t>EQ-0205-2026-1996</t>
+  </si>
+  <si>
+    <t>2026-08-26 12:46:08</t>
   </si>
   <si>
     <t>Equipment Adding VPD to Site and license</t>
   </si>
   <si>
     <t>2026-02-23 16:48:21</t>
   </si>
   <si>
     <t>2 Lanes - Upgrade 1 XPTs to XPT5+ from XPT 2012 - Replace 1 XPT with SAL use XPT for parts</t>
   </si>
   <si>
     <t>2026-05-18</t>
   </si>
   <si>
     <t>EQ-0205-2026-1808</t>
   </si>
   <si>
     <t>2026-07-09 23:40:49</t>
   </si>
   <si>
     <t>Lanscaping, Multch over crushed granite(Spillout)</t>
   </si>
   <si>
     <t>Light pole Leaning</t>
   </si>
@@ -2252,106 +2279,112 @@
   <si>
     <t>2026-06-25 13:16:59</t>
   </si>
   <si>
     <t>2026-04-21 13:21:25</t>
   </si>
   <si>
     <t xml:space="preserve">	EQ-0207-2026-1652</t>
   </si>
   <si>
     <t>2026-02-09 13:45:25</t>
   </si>
   <si>
     <t>Door Equipment room changed to a roll up door</t>
   </si>
   <si>
     <t>FA-0205-2026-1735</t>
   </si>
   <si>
     <t>2026-04-23 14:17:05</t>
   </si>
   <si>
     <t>Grand Entry Arch. It is damaged.</t>
   </si>
   <si>
-    <t>2026-02-25 13:16:12</t>
+    <t>SI-0207-2026-2007</t>
+  </si>
+  <si>
+    <t>2026-08-26 12:47:19</t>
   </si>
   <si>
     <t>Office front door concrete</t>
   </si>
   <si>
     <t>FA-0206-2026-1684</t>
   </si>
   <si>
     <t>2026-04-23 14:31:10</t>
   </si>
   <si>
     <t>Grand Entry Arch</t>
   </si>
   <si>
-    <t>2026-02-25 13:13:58</t>
+    <t>SI-0206-2026-2006</t>
+  </si>
+  <si>
+    <t>2026-08-26 12:46:29</t>
   </si>
   <si>
     <t>Concrete Repair</t>
   </si>
   <si>
     <t xml:space="preserve">
 https://mail.google.com/mail/u/0?ui=2&amp;ik=c225bf958e&amp;attid=0.1&amp;permmsgid=msg-https://mail.google.com/mail/u/0?ui=2&amp;ik=c225bf958e&amp;attid=0.2&amp;permmsgid=msg-f:1845453801122610545&amp;th=199c5e74594ebd71&amp;view=att&amp;disp=safe&amp;realattid=f_mgijsouf2&amp;zwf:1845453801122610545&amp;th=199c5e74594ebd71&amp;view=att&amp;disp=safe&amp;realattid=f_mgijsou61&amp;zw https://mail.google.com/mail/u/0?ui=2&amp;ik=c225bf958e&amp;attid=0.3&amp;permmsgid=msg-f:1845453801122610545&amp;th=199c5e74594ebd71&amp;view=att&amp;disp=safe&amp;realattid=f_mgijsots0&amp;zw https://mail.google.com/mail/u/0?ui=2&amp;ik=c225bf958e&amp;attid=0.4&amp;permmsgid=msg-f:1845453801122610545&amp;th=199c5e74594ebd71&amp;view=att&amp;disp=safe&amp;realattid=f_mgijsoun3&amp;zw </t>
   </si>
   <si>
     <t>Lighting LED Tunnel Lights</t>
   </si>
   <si>
     <t>FA-0207-2026-1683</t>
   </si>
   <si>
     <t>2026-04-23 14:21:26</t>
   </si>
   <si>
     <t>Tunnel grand entry arch broken</t>
   </si>
   <si>
     <t>SI-0208-2026-1856</t>
   </si>
   <si>
     <t>2026-07-28 15:17:28</t>
   </si>
   <si>
     <t>PS Tire brush replacement</t>
   </si>
   <si>
     <t>2026-04-21 13:22:16</t>
   </si>
   <si>
     <t>Lobby &amp; Office Renovation--Water Damage</t>
   </si>
   <si>
-    <t>Proposal Solicitation</t>
-[...2 lines deleted...]
-    <t>2026-07-15 13:29:45</t>
+    <t>FA-0209-2026-2052</t>
+  </si>
+  <si>
+    <t>2026-09-16 11:45:22</t>
   </si>
   <si>
     <t>Building Foundation Issue on back of part of building near equipment room door</t>
   </si>
   <si>
     <t>2026-04-21 13:23:32</t>
   </si>
   <si>
     <t>Exterior Painting</t>
   </si>
   <si>
     <t>2026-02-25 13:18:10</t>
   </si>
   <si>
     <t>Vac 6 New Vac Stalls, Vac Enclosure, Producer</t>
   </si>
   <si>
     <t>Review
 WX209</t>
   </si>
   <si>
     <t>Grundfos (2) 20 gpm</t>
   </si>
   <si>
     <t>EQ-0208-2026-1719</t>
@@ -2368,209 +2401,212 @@
   <si>
     <t>Office remodel: cupboards/desks/draws</t>
   </si>
   <si>
     <t>2026-02-25 13:24:37</t>
   </si>
   <si>
     <t>Extend gutter tunnel exit asphalt</t>
   </si>
   <si>
     <t>FA-0210-2026-1830</t>
   </si>
   <si>
     <t>2026-07-01 12:56:30</t>
   </si>
   <si>
     <t>Touch up brown paint peeling in lot on canopies and central vacuum walls</t>
   </si>
   <si>
     <t>2026-04-21 13:04:41</t>
   </si>
   <si>
     <t>Grand Entry arch sign</t>
   </si>
   <si>
-    <t>2026-02-25 13:20:31</t>
+    <t>SI-0210-2026-2008</t>
+  </si>
+  <si>
+    <t>2026-08-26 12:47:42</t>
   </si>
   <si>
     <t>Equipment poodle brush</t>
   </si>
   <si>
     <t>EQ-0210-2026-1691</t>
   </si>
   <si>
     <t>2026-03-26 12:35:44</t>
   </si>
   <si>
     <t>EQ-0208-2026-1626</t>
   </si>
   <si>
     <t>2026-02-09 13:44:59</t>
   </si>
   <si>
     <t>Dry Mat Machine for volume of customer</t>
   </si>
   <si>
     <t>EQ-0208-2026-1930</t>
   </si>
   <si>
-    <t>2026-07-29 13:54:17</t>
+    <t>2026-08-20 12:39:49</t>
   </si>
   <si>
     <t>Office Remodel</t>
   </si>
   <si>
     <t xml:space="preserve">
 10/02/25- Value pulled from work completed in DFW market in 25- MF</t>
   </si>
   <si>
     <t>Landscape Islands/Grass Repair</t>
   </si>
   <si>
     <t>FA-0211-2026-1831</t>
   </si>
   <si>
     <t>2026-07-01 12:56:41</t>
   </si>
   <si>
     <t>2026-02-25 13:24:51</t>
   </si>
   <si>
     <t>Wrap Replacement</t>
   </si>
   <si>
     <t>2026-04-21 13:03:51</t>
   </si>
   <si>
     <t>Wheel brush addition</t>
   </si>
   <si>
     <t>EQ-0211-2026-1692</t>
   </si>
   <si>
     <t>2026-03-26 12:35:56</t>
   </si>
   <si>
     <t>Chain-rollers/rebuild</t>
   </si>
   <si>
-    <t>Awaiting Approval</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-09-01</t>
   </si>
   <si>
-    <t>2026-07-28 12:51:25</t>
+    <t>EQ-0211-2026-2019</t>
+  </si>
+  <si>
+    <t>2026-09-14 14:45:04</t>
   </si>
   <si>
     <t>Equipment Wrap Brush Replacement</t>
   </si>
   <si>
     <t>2026-04-21 13:06:55</t>
   </si>
   <si>
     <t>Vac Enclosure Door--Change to Roll Up Door</t>
   </si>
   <si>
     <t>FA-0212-2026-1931</t>
   </si>
   <si>
-    <t>2026-08-10 15:35:49</t>
+    <t>2026-09-08 14:44:17</t>
   </si>
   <si>
     <t>Flag Pole Repair</t>
   </si>
   <si>
     <t>FA-0212-2026-1725</t>
   </si>
   <si>
     <t>2026-04-23 14:10:57</t>
   </si>
   <si>
     <t>2026-02-18 16:02:51</t>
   </si>
   <si>
     <t>Power Pack</t>
   </si>
   <si>
     <t>2026-04-21 13:06:34</t>
   </si>
   <si>
     <t>Water Leak in tower</t>
   </si>
   <si>
     <t>FA-0212-2026-1760</t>
   </si>
   <si>
     <t>2026-06-03 16:11:57</t>
   </si>
   <si>
     <t>Conveyor Replacement</t>
   </si>
   <si>
     <t>2026-02-17 16:50:31</t>
   </si>
   <si>
     <t>2026-04-21 13:07:18</t>
   </si>
   <si>
     <t>Water leak in tower, repaint office</t>
   </si>
   <si>
     <t>2026-08-10 15:35:17</t>
   </si>
   <si>
     <t>Canopy above vacuums needs to be fixed.</t>
   </si>
   <si>
     <t>2026-07-27 08:07:51</t>
   </si>
   <si>
-    <t>2026-08-10 12:09:13</t>
+    <t>2026-08-26 13:41:58</t>
   </si>
   <si>
     <t>Tunnel Colored lighting</t>
   </si>
   <si>
     <t xml:space="preserve">
 (How many are out?) - GM (This is for tunnel colored led lights, 4 are out)</t>
   </si>
   <si>
     <t>Roof and building painting</t>
   </si>
   <si>
     <t>FA-0214-2026-1766</t>
   </si>
   <si>
     <t>2026-05-29 13:48:37</t>
   </si>
   <si>
     <t>Tar clean up off exterior walls</t>
   </si>
   <si>
-    <t>2026-05-19 15:10:24</t>
+    <t>2026-09-16 11:33:23</t>
   </si>
   <si>
     <t>Repaint awnings</t>
   </si>
   <si>
     <t>FA-0214-2026-1765</t>
   </si>
   <si>
     <t>2026-05-29 13:47:56</t>
   </si>
   <si>
     <t>Repair or replace the wet mat cleaning machine</t>
   </si>
   <si>
     <t xml:space="preserve">
 Machine Repaired R&amp;M 2025</t>
   </si>
   <si>
     <t>Matt Machine Jko Mat Machine</t>
   </si>
   <si>
     <t xml:space="preserve">
 https://mail.google.com/mail/u/0?ui=2&amp;ik=c225bf958e&amp;attid=0.1&amp;permmsgid=msg-f:1845454941254880404&amp;th=199c5f7dce7c8c94&amp;view=att&amp;disp=safe&amp;realattid=199c5f7a39023c125d52&amp;zw https://mail.google.com/mail/u/0?ui=2&amp;ik=c225bf958e&amp;attid=0.2&amp;permmsgid=msg-f:1845454941254880404&amp;th=199c5f7dce7c8c94&amp;view=att&amp;disp=safe&amp;realattid=199c5f7a390292625371&amp;zw https://mail.google.com/mail/u/0?ui=2&amp;ik=c225bf958e&amp;attid=0.3&amp;permmsgid=msg-f:1845454941254880404&amp;th=199c5f7dce7c8c94&amp;view=att&amp;disp=safe&amp;realattid=199c5f7a390f7a99b343&amp;zw </t>
   </si>
   <si>
@@ -2597,95 +2633,101 @@
   <si>
     <t>SI-0216-2026-1795</t>
   </si>
   <si>
     <t>2026-07-21 10:06:06</t>
   </si>
   <si>
     <t>Tire Brush Install</t>
   </si>
   <si>
     <t>EQ-0216-2026-1693</t>
   </si>
   <si>
     <t>2026-03-26 12:36:41</t>
   </si>
   <si>
     <t>top omni</t>
   </si>
   <si>
     <t>Mezzanine ladder guard</t>
   </si>
   <si>
     <t>Wall Panneling</t>
   </si>
   <si>
-    <t>2026-08-11 10:18:53</t>
+    <t>FA-0217-2026-1975</t>
+  </si>
+  <si>
+    <t>2026-09-03 16:36:58</t>
   </si>
   <si>
     <t>FA-0217-2026-1834</t>
   </si>
   <si>
     <t>2026-07-01 12:57:25</t>
   </si>
   <si>
     <t>French Drain XPT2</t>
   </si>
   <si>
     <t xml:space="preserve">
 This would be an expensive repair as there is no easy outlet to route the water. We looked at this when the seller was renovating the site and there was not an easy solution. This would likely be 10's of 10,000's of $$ to correct -GM</t>
   </si>
   <si>
     <t>Landscaping refresh</t>
   </si>
   <si>
     <t>FA-0219-2026-1835</t>
   </si>
   <si>
     <t>2026-07-01 12:57:37</t>
   </si>
   <si>
     <t>Landscaping--river rock from mulch</t>
   </si>
   <si>
     <t>Building Equipment room exhaust fan</t>
   </si>
   <si>
     <t>FA-0221-2026-1837</t>
   </si>
   <si>
     <t>2026-07-01 12:57:49</t>
   </si>
   <si>
     <t>Concrete Exit Pad</t>
   </si>
   <si>
     <t xml:space="preserve">
 2025 project</t>
   </si>
   <si>
-    <t>2026-03-02 10:35:55</t>
+    <t>SI-0221-2026-2009</t>
+  </si>
+  <si>
+    <t>2026-08-26 12:49:15</t>
   </si>
   <si>
     <t>Vac Tool Conversion</t>
   </si>
   <si>
     <t>Relocate Mat Machines</t>
   </si>
   <si>
     <t>XPT Sign replaced</t>
   </si>
   <si>
     <t xml:space="preserve">
 Customer Damage</t>
   </si>
   <si>
     <t>planned cappex PM budget belt sites</t>
   </si>
   <si>
     <t>Thinner grand entry arches for belt sites- 407, 408, 409, 410</t>
   </si>
   <si>
     <t>spare compressor region</t>
   </si>
   <si>
     <t>EQ-0412-2026-1686</t>
@@ -2727,51 +2769,54 @@
     <t xml:space="preserve">
 Is this really necessary???- MF</t>
   </si>
   <si>
     <t>Tunnel liners (Exit area) Use of extra Material?</t>
   </si>
   <si>
     <t>FA-0401-2026-1726</t>
   </si>
   <si>
     <t>2026-04-23 14:25:55</t>
   </si>
   <si>
     <t>Second mat cleaner machine (Dry JKo</t>
   </si>
   <si>
     <t xml:space="preserve">
 WX401
 09/22/25 - Sent an email to JKO and requested a proposal. -PL
 09/22/25 - Recieved the proposal from JKO and placed it in the folder. -PL</t>
   </si>
   <si>
     <t>Whitewater Arch (Complete Arch)</t>
   </si>
   <si>
-    <t>2026-02-25 13:32:41</t>
+    <t>SI-0401-2026-2010</t>
+  </si>
+  <si>
+    <t>2026-08-26 12:49:43</t>
   </si>
   <si>
     <t>Take windows out and put roll up doors/ or add vents in tunnel area</t>
   </si>
   <si>
     <t>FA-0401-2026-1811</t>
   </si>
   <si>
     <t>2026-06-03 09:16:47</t>
   </si>
   <si>
     <t>Dumpster Enclosure</t>
   </si>
   <si>
     <t xml:space="preserve">	FA-0402-2026-1640</t>
   </si>
   <si>
     <t>2026-02-23 18:00:03</t>
   </si>
   <si>
     <t xml:space="preserve">
 WX402
 09/22/25 - Sent an email to JKO and requested a proposal. -PL
 09/22/25 - Recieved the quote back from JKO and placed it in the folder - PL</t>
   </si>
@@ -2814,51 +2859,54 @@
   <si>
     <t xml:space="preserve">
 WX404
 09/22/25 - Sent an email to JKO and requested a proposal. -PL
 09/22/25 - Recieved the quote back from JKO and placed it in the folder - PL</t>
   </si>
   <si>
     <t>2026-04-21 13:09:14</t>
   </si>
   <si>
     <t>20 GPM Grundfos Hydraflex Pump</t>
   </si>
   <si>
     <t>2026-04-27</t>
   </si>
   <si>
     <t>EQ-0405-2026-1798</t>
   </si>
   <si>
     <t>2026-06-01 12:32:08</t>
   </si>
   <si>
     <t>Upgrade Whitewater Arch (Complete Arch)</t>
   </si>
   <si>
-    <t>2026-02-25 13:34:39</t>
+    <t>SI-0405-2026-2011</t>
+  </si>
+  <si>
+    <t>2026-08-26 12:50:10</t>
   </si>
   <si>
     <t>Vac Double Vacuum stall count with shade East side of current vac lane</t>
   </si>
   <si>
     <t>Competition coming in, 5k+ Membership counts and only xx amount of stalls; would need parking curbs as well
 WX405</t>
   </si>
   <si>
     <t>FA-0406-2026-1728</t>
   </si>
   <si>
     <t>2026-04-23 14:28:23</t>
   </si>
   <si>
     <t>Belt Replace</t>
   </si>
   <si>
     <t>EQ-0407-2026-1750</t>
   </si>
   <si>
     <t>2026-06-01 12:33:06</t>
   </si>
   <si>
     <t>Replacing Mizer with Aqualab (2) Aqua Lab 3 Panels</t>
@@ -2896,57 +2944,54 @@
   <si>
     <t>Equipment Mitters &amp; Small Rocker for beginning of tunnel</t>
   </si>
   <si>
     <t xml:space="preserve">
 WX408
 09/24/25 - Sent an email to the store to request photos. - PL
 09/29/25 -- Sent a follow up email to the site to request information. - PL
 09/29/25 - Luke replied back and included photos. I have placed them in the folder. -PL
 09/30/25 - Sent an email to Jody @ TWW and requested a proposal. - PL
 10/06/25 - The estimate was returned. The price that I have posted is for Equipment, Freight and tax NOT INSTALL - PL</t>
   </si>
   <si>
     <t>Roof Replacement</t>
   </si>
   <si>
     <t>FA-0408-2026-1732</t>
   </si>
   <si>
     <t>2026-04-23 14:29:21</t>
   </si>
   <si>
     <t>2026-04-21 13:10:41</t>
   </si>
   <si>
-    <t>In-Process</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">	EQ-0408-2026-1921</t>
   </si>
   <si>
-    <t>2026-08-10 13:25:17</t>
+    <t>2026-09-15 16:07:24</t>
   </si>
   <si>
     <t>Canopy over Stand Alone Vacs</t>
   </si>
   <si>
     <t>2026-06-01 12:36:20</t>
   </si>
   <si>
     <t>2026-04-21 13:11:13</t>
   </si>
   <si>
     <t>2026-03-03 14:15:55</t>
   </si>
   <si>
     <t>2026-04-21 13:11:33</t>
   </si>
   <si>
     <t>Swap camera system to VAST</t>
   </si>
   <si>
     <t>2026-02-24 12:46:28</t>
   </si>
   <si>
     <t>Aqualab instead of Dosatrons (1) Aqualab 3 Panel</t>
   </si>
@@ -3001,78 +3046,84 @@
   <si>
     <t>FA-0302-2026-1642</t>
   </si>
   <si>
     <t>2026-04-23 14:43:49</t>
   </si>
   <si>
     <t>Market Grundfos Replacement</t>
   </si>
   <si>
     <t>Seal and restripe lot</t>
   </si>
   <si>
     <t>2026-01-22 04:02:42</t>
   </si>
   <si>
     <t>Replacement Compressor Pump</t>
   </si>
   <si>
     <t>2026-04-17</t>
   </si>
   <si>
     <t>EQ-0502-2026-1748</t>
   </si>
   <si>
-    <t>2026-05-08 14:07:26</t>
+    <t>2026-09-14 12:37:51</t>
   </si>
   <si>
     <t>Drainage at exit</t>
   </si>
   <si>
-    <t>2026-08-10 15:52:40</t>
+    <t>2026-08-24 11:05:56</t>
   </si>
   <si>
     <t>2026-01-22 04:03:11</t>
   </si>
   <si>
     <t>Replace tunnel heater</t>
   </si>
   <si>
     <t>This is for 1 heater. 10/15/25 - Mason needs to validate cost  Greg B says defer entirely</t>
   </si>
   <si>
     <t>SAL lane</t>
   </si>
   <si>
-    <t>2026-07-20 14:07:38</t>
+    <t>EQ-0504-2026-1965</t>
+  </si>
+  <si>
+    <t>2026-08-17 16:58:44</t>
   </si>
   <si>
     <t>2026-01-22 04:03:28</t>
   </si>
   <si>
-    <t>2026-05-14 12:35:31</t>
+    <t>EQ-0505-2026-1966</t>
+  </si>
+  <si>
+    <t>2026-08-17 16:59:16</t>
   </si>
   <si>
     <t>2026-01-22 04:04:50</t>
   </si>
   <si>
     <t>2026-05-28</t>
   </si>
   <si>
     <t>EQ-0506-2026-1820</t>
   </si>
   <si>
     <t>2026-06-18 13:49:10</t>
   </si>
   <si>
     <t>Chain and Roller Conveyor Rebuild</t>
   </si>
   <si>
     <t>2026-01-06</t>
   </si>
   <si>
     <t>EQ-0507-2026-1620</t>
   </si>
   <si>
     <t>2026-02-20 09:36:14</t>
   </si>
@@ -3091,117 +3142,135 @@
   <si>
     <t>2026-06-24 16:45:51</t>
   </si>
   <si>
     <t>Boiler/Heat</t>
   </si>
   <si>
     <t>EQ-0508-2026-1658</t>
   </si>
   <si>
     <t>2026-03-20 06:59:50</t>
   </si>
   <si>
     <t>Rhino Mat Cleaner Repair/Replace</t>
   </si>
   <si>
     <t>2026-07-22 08:10:01</t>
   </si>
   <si>
     <t>Vacuum upgrade</t>
   </si>
   <si>
     <t>2026-07-24 11:11:49</t>
   </si>
   <si>
-    <t>2026-08-14 13:38:18</t>
+    <t>2026-09-07</t>
+  </si>
+  <si>
+    <t>EQ-0508-2026-1990</t>
+  </si>
+  <si>
+    <t>2026-09-15 20:08:21</t>
   </si>
   <si>
     <t>2026-04-14</t>
   </si>
   <si>
     <t>EQ-0510-2026-1751</t>
   </si>
   <si>
     <t>2026-05-15 07:32:51</t>
   </si>
   <si>
     <t>Replace old Superior Dryers with Sonnys</t>
   </si>
   <si>
     <t>2026-02-16 10:42:24</t>
   </si>
   <si>
     <t>Tunnel exit hard door</t>
   </si>
   <si>
-    <t>2026-07-28 08:27:09</t>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>FA-0511-2026-2042</t>
+  </si>
+  <si>
+    <t>2026-09-15 20:23:28</t>
   </si>
   <si>
     <t>2026-07-24 11:13:19</t>
   </si>
   <si>
     <t>Conveyor track and chain (replace entire Conveyor)</t>
   </si>
   <si>
     <t>2026-01-02</t>
   </si>
   <si>
     <t>EQ-0512-2026-1643</t>
   </si>
   <si>
     <t>2026-02-05 11:20:32</t>
   </si>
   <si>
-    <t>2026-07-28 08:27:25</t>
+    <t>FA-0512-2026-2043</t>
+  </si>
+  <si>
+    <t>2026-09-15 20:24:45</t>
   </si>
   <si>
     <t>2026-07-24 11:14:28</t>
   </si>
   <si>
     <t>Benjamin Herr</t>
   </si>
   <si>
     <t>Conveyor Chain, Rollers, Rebuild</t>
   </si>
   <si>
     <t>2026-03-13</t>
   </si>
   <si>
     <t>EQ-0513-2026-1707</t>
   </si>
   <si>
     <t>2026-04-27 08:06:27</t>
   </si>
   <si>
     <t>New Exit Wind Door</t>
   </si>
   <si>
+    <t>2026-08-17</t>
+  </si>
+  <si>
     <t>EQ-0513-2026-1961</t>
   </si>
   <si>
-    <t>2026-08-14 07:13:20</t>
+    <t>2026-08-18 08:59:25</t>
   </si>
   <si>
     <t>new concrete around underground tanks</t>
   </si>
   <si>
     <t xml:space="preserve">
 Settling issues</t>
   </si>
   <si>
     <t>Resealing/Striping</t>
   </si>
   <si>
     <t>2026-01-22 04:34:05</t>
   </si>
   <si>
     <t>FA-0513-2026-1661</t>
   </si>
   <si>
     <t>2026-04-23 14:29:56</t>
   </si>
   <si>
     <t>(6) StarGate Installation</t>
   </si>
   <si>
     <t xml:space="preserve">                            EQ-0513-2026-1633     </t>
@@ -3212,78 +3281,87 @@
   <si>
     <t>New Air Compressor</t>
   </si>
   <si>
     <t>2026-05-29</t>
   </si>
   <si>
     <t>EQ-0514-2026-1821</t>
   </si>
   <si>
     <t>2026-06-28 08:48:33</t>
   </si>
   <si>
     <t>Chain/Rollers/Gearbox/Conveyor Rebuild</t>
   </si>
   <si>
     <t>EQ-0514-2026-1752</t>
   </si>
   <si>
     <t>2026-05-15 07:34:25</t>
   </si>
   <si>
     <t>New Exit Garage Door</t>
   </si>
   <si>
+    <t>Proposal Solicitation</t>
+  </si>
+  <si>
     <t>2026-08-11 07:16:45</t>
   </si>
   <si>
     <t>Tunnel Heater</t>
   </si>
   <si>
     <t>FA-0514-2026-1641</t>
   </si>
   <si>
     <t>2026-04-23 14:44:32</t>
   </si>
   <si>
     <t>2026-03-19</t>
   </si>
   <si>
     <t>EQ-0514-2026-1708</t>
   </si>
   <si>
     <t>2026-05-01 06:21:08</t>
   </si>
   <si>
     <t>EQ-0509-2026-1955</t>
   </si>
   <si>
-    <t>2026-08-14 07:39:55</t>
-[...2 lines deleted...]
-    <t>2026-03-02 15:30:48</t>
+    <t>2026-09-15 20:09:20</t>
+  </si>
+  <si>
+    <t>2026-09-25</t>
+  </si>
+  <si>
+    <t>EQ-0517-2026-2065</t>
+  </si>
+  <si>
+    <t>2026-09-25 06:29:42</t>
   </si>
   <si>
     <t>Capex R&amp;M</t>
   </si>
   <si>
     <t>conveyor entrance and exit rebuild</t>
   </si>
   <si>
     <t>2026-01-22 04:37:38</t>
   </si>
   <si>
     <t>Landscaping - Bushes/Stone</t>
   </si>
   <si>
     <t>2026-03-10 10:03:43</t>
   </si>
   <si>
     <t>2026-07-24 11:18:23</t>
   </si>
   <si>
     <t>2026-01-22 04:38:18</t>
   </si>
   <si>
     <t>New Walls in wash Bay</t>
   </si>
@@ -3428,51 +3506,51 @@
   <si>
     <t>2026-07-21 09:37:30</t>
   </si>
   <si>
     <t>Canister Vacs replaced</t>
   </si>
   <si>
     <t>2026-01-22 04:45:30</t>
   </si>
   <si>
     <t>Concrete at entrance</t>
   </si>
   <si>
     <t>Additional Grundfoss pumps</t>
   </si>
   <si>
     <t>EQ-0705-2026-1713</t>
   </si>
   <si>
     <t>2026-05-29 10:18:44</t>
   </si>
   <si>
     <t>Camera system repairs</t>
   </si>
   <si>
-    <t>2026-07-16 16:19:37</t>
+    <t>2026-08-17 16:56:46</t>
   </si>
   <si>
     <t>Mitter frame (Whole replacement)</t>
   </si>
   <si>
     <t>2026-06-16</t>
   </si>
   <si>
     <t>EQ-0706-2026-1852</t>
   </si>
   <si>
     <t>2026-08-13 08:36:53</t>
   </si>
   <si>
     <t>Log Chain Conversion</t>
   </si>
   <si>
     <t>2026-01-26</t>
   </si>
   <si>
     <t>EQ-0707-2026-1657</t>
   </si>
   <si>
     <t>2026-02-12 08:28:11</t>
   </si>
@@ -3503,60 +3581,63 @@
   <si>
     <t>2026-05-29 10:17:34</t>
   </si>
   <si>
     <t>tunnel entrance door and exit wind door</t>
   </si>
   <si>
     <t>EQ-0709-2026-1913</t>
   </si>
   <si>
     <t>2026-07-22 08:12:53</t>
   </si>
   <si>
     <t>Landscaping near XPT</t>
   </si>
   <si>
     <t>2026-01-22 04:50:36</t>
   </si>
   <si>
     <t>2026-07-31</t>
   </si>
   <si>
     <t>EQ-0709-2026-1939</t>
   </si>
   <si>
-    <t>2026-07-31 07:45:45</t>
+    <t>2026-08-20 14:50:22</t>
   </si>
   <si>
     <t>Tunnel Lighting</t>
   </si>
   <si>
     <t>2026-08-14</t>
   </si>
   <si>
-    <t>2026-08-14 13:46:27</t>
+    <t>EQ-0712-2026-1968</t>
+  </si>
+  <si>
+    <t>2026-09-16 07:48:47</t>
   </si>
   <si>
     <t>715 - Winter Hut</t>
   </si>
   <si>
     <t>FA-0715-2026-1621</t>
   </si>
   <si>
     <t>2026-02-02 16:17:36</t>
   </si>
   <si>
     <t>717 - Winter Hut</t>
   </si>
   <si>
     <t>FA-0717-2026-1623</t>
   </si>
   <si>
     <t>2026-02-02 16:17:37</t>
   </si>
   <si>
     <t>Weed Barrier for back mulch bed and replace with Rock</t>
   </si>
   <si>
     <t>2026-03-10 10:08:14</t>
   </si>
@@ -3593,105 +3674,108 @@
   <si>
     <t>Touch IT upgrade from Win7</t>
   </si>
   <si>
     <t>2026-06-01 12:33:23</t>
   </si>
   <si>
     <t>2 AutoSentry upgrades from Win7</t>
   </si>
   <si>
     <t>2026-06-01 12:33:48</t>
   </si>
   <si>
     <t>POS upgrade from Win7 (PC only)</t>
   </si>
   <si>
     <t>2026-06-01 12:34:04</t>
   </si>
   <si>
     <t>Add doors to dumpster enclosure</t>
   </si>
   <si>
     <t>2026-06-01 16:44:08</t>
   </si>
   <si>
-    <t>2026-05-14 13:14:09</t>
-[...2 lines deleted...]
-    <t>2026-05-14 13:14:34</t>
+    <t>2026-08-17 16:40:00</t>
+  </si>
+  <si>
+    <t>2026-09-08 14:43:21</t>
   </si>
   <si>
     <t>EQ-0804-2026-1890</t>
   </si>
   <si>
     <t>2026-07-23 14:17:27</t>
   </si>
   <si>
     <t>1 AutoSentry upgrade from Win7 Lane2</t>
   </si>
   <si>
-    <t>2026-07-18 19:36:33</t>
+    <t>2026-09-21 11:35:12</t>
   </si>
   <si>
     <t>Vac Motor Star Cabinet (remove VFD and add starters)</t>
   </si>
   <si>
     <t>Compressor</t>
   </si>
   <si>
     <t>EQ-0805-2026-1711</t>
   </si>
   <si>
     <t>2026-04-07 10:36:54</t>
   </si>
   <si>
     <t>2026-03-17</t>
   </si>
   <si>
     <t>EQ-0805-2026-1714</t>
   </si>
   <si>
     <t>2026-07-20 18:51:17</t>
   </si>
   <si>
     <t>Ceiling panel replacement/repair</t>
   </si>
   <si>
     <t>EQ-0805-2026-1815</t>
   </si>
   <si>
     <t>2026-08-10 13:49:36</t>
   </si>
   <si>
     <t>1 AutoSentry upgrades from Win7</t>
   </si>
   <si>
     <t>2026-06-01 13:12:31</t>
   </si>
   <si>
-    <t>2026-07-27 11:37:20</t>
+    <t xml:space="preserve">	EQ-0806-2026-1992</t>
+  </si>
+  <si>
+    <t>2026-09-16 08:24:37</t>
   </si>
   <si>
     <t>Soft Start VAc cabinets to replace VFDs</t>
   </si>
   <si>
     <t xml:space="preserve">
 https://drive.google.com/file/d/1HS1IFmg-VY6pxrPjCGBhGtbC3ZT0wmMI/view?usp=sharing</t>
   </si>
   <si>
     <t>Touch IT from Win7</t>
   </si>
   <si>
     <t>Additional JKo Mat Machine</t>
   </si>
   <si>
     <t>2026-04-06</t>
   </si>
   <si>
     <t>EQ-0808-2026-1723</t>
   </si>
   <si>
     <t>2026-04-15 08:55:43</t>
   </si>
   <si>
     <t>Mini Seperator Replacement</t>
@@ -3702,370 +3786,406 @@
   <si>
     <t>2026-03-12 10:42:56</t>
   </si>
   <si>
     <t>caleb Harris</t>
   </si>
   <si>
     <t>Concrete work Tunnel Exit</t>
   </si>
   <si>
     <t>Bid received 11/26</t>
   </si>
   <si>
     <t>Tablet and networking set up</t>
   </si>
   <si>
     <t xml:space="preserve">EQ-0809-2026-1717 </t>
   </si>
   <si>
     <t>2026-04-16 10:49:57</t>
   </si>
   <si>
     <t>Standalone POS with PAX reader at pay stations. (SAL)</t>
   </si>
   <si>
-    <t>2026-02-19 13:16:15</t>
+    <t>2026-09-14 14:54:21</t>
   </si>
   <si>
     <t>2026-04-16 10:51:29</t>
   </si>
   <si>
     <t>2 AutoSentry upgrade from Win7</t>
   </si>
   <si>
     <t>2026-04-16 10:50:31</t>
   </si>
   <si>
     <t>2026-04-16 10:50:19</t>
   </si>
   <si>
     <t>40 HP Producer</t>
   </si>
   <si>
     <t>2026-02-19 14:43:28</t>
   </si>
   <si>
     <t>Add POS enclosure at XPTs</t>
   </si>
   <si>
     <t>2026-06-02 16:48:29</t>
   </si>
   <si>
     <t>Exit Gate Installation</t>
   </si>
   <si>
     <t xml:space="preserve">
 WX811</t>
   </si>
   <si>
-    <t>2026-05-14 13:14:45</t>
+    <t>2026-08-17 16:48:45</t>
   </si>
   <si>
     <t>2025-12-30 12:06:49</t>
   </si>
   <si>
     <t>2026-04-21 13:02:48</t>
   </si>
   <si>
     <t>2026-02-24 12:31:05</t>
   </si>
   <si>
     <t>City Water Booster Pump</t>
   </si>
   <si>
+    <t>Awaiting Approval</t>
+  </si>
+  <si>
     <t>2026-02-24 12:33:39</t>
   </si>
   <si>
     <t>2026-02-24 12:36:52</t>
   </si>
   <si>
     <t>Chain/Roller Rebuild</t>
   </si>
   <si>
-    <t>2026-02-24 12:39:09</t>
+    <t>EQ-0414-2026-2022</t>
+  </si>
+  <si>
+    <t>2026-09-14 14:48:46</t>
   </si>
   <si>
     <t>2026-02-24 12:38:07</t>
   </si>
   <si>
     <t>Mitter Replacement</t>
   </si>
   <si>
     <t>2026-04-21 13:28:45</t>
   </si>
   <si>
     <t>2026-02-25 13:26:38</t>
   </si>
   <si>
     <t>Jonathan Blair</t>
   </si>
   <si>
     <t>Canopies over vacuum</t>
   </si>
   <si>
     <t>FA-0301-2026-1894</t>
   </si>
   <si>
-    <t>2026-07-24 15:18:15</t>
+    <t>2026-09-16 08:23:02</t>
   </si>
   <si>
     <t>2026-03-11 12:47:40</t>
   </si>
   <si>
-    <t>2026-03-11 12:50:28</t>
+    <t>SI-0212-2026-2016</t>
+  </si>
+  <si>
+    <t>2026-08-28 08:06:33</t>
   </si>
   <si>
     <t>2026-03-13 11:02:48</t>
   </si>
   <si>
-    <t>2026-04-21 13:31:11</t>
+    <t>2026-08-16 13:15:11</t>
   </si>
   <si>
     <t>2026-04-10 18:57:51</t>
   </si>
   <si>
-    <t>2026-04-27 11:57:49</t>
+    <t>SI-0407-2026-2012</t>
+  </si>
+  <si>
+    <t>2026-08-26 12:50:35</t>
   </si>
   <si>
     <t>2026-04-14 09:43:37</t>
   </si>
   <si>
     <t>2026-04-27 11:51:42</t>
   </si>
   <si>
     <t>2026-04-14 09:48:24</t>
   </si>
   <si>
     <t>EQ-0216-2026-1922</t>
   </si>
   <si>
-    <t>2026-07-27 13:46:44</t>
+    <t>2026-08-16 13:10:32</t>
   </si>
   <si>
     <t>2026-04-14 09:51:06</t>
   </si>
   <si>
     <t>EQ-0412-2026-1923</t>
   </si>
   <si>
-    <t>2026-08-10 13:11:49</t>
+    <t>2026-08-20 12:30:31</t>
   </si>
   <si>
     <t>2026-04-22 12:59:57</t>
   </si>
   <si>
     <t>Chase Cursey</t>
   </si>
   <si>
     <t>Test Vacuum</t>
   </si>
   <si>
     <t>2 months</t>
   </si>
   <si>
     <t>2026-05-15</t>
   </si>
   <si>
     <t>2026-07-20 18:33:21</t>
   </si>
   <si>
     <t>2026-05-04 09:25:59</t>
   </si>
   <si>
     <t>Smart Water Meter</t>
   </si>
   <si>
     <t>EQ-0401-2026-1918</t>
   </si>
   <si>
-    <t>2026-08-10 13:05:59</t>
+    <t>2026-09-14 14:45:54</t>
   </si>
   <si>
     <t>2026-05-13 16:26:23</t>
   </si>
   <si>
     <t>Tunnel OTT</t>
   </si>
   <si>
     <t xml:space="preserve"> EQ-0101-2026-1771</t>
   </si>
   <si>
     <t>2026-05-18 15:34:24</t>
   </si>
   <si>
     <t>XPT &amp; SAL</t>
   </si>
   <si>
     <t>2026-06-15 15:50:20</t>
   </si>
   <si>
     <t>2026-05-18 16:04:32</t>
   </si>
   <si>
     <t>Tablet Project</t>
   </si>
   <si>
     <t>EQ-0802-2026-1807</t>
   </si>
   <si>
+    <t>2026-09-14 14:53:52</t>
+  </si>
+  <si>
     <t>2026-05-19 10:09:14</t>
   </si>
   <si>
     <t>EQ-0219-2026-1823</t>
   </si>
   <si>
     <t>2026-07-20 18:41:18</t>
   </si>
   <si>
     <t>2026-06-01 12:32:52</t>
   </si>
   <si>
     <t>Tablet Set up</t>
   </si>
   <si>
     <t>2026-06-03 12:06:23</t>
   </si>
   <si>
     <t>Conveyor</t>
   </si>
   <si>
-    <t>2026-07-01 12:26:28</t>
+    <t>2026-08-21 07:58:48</t>
   </si>
   <si>
     <t>2026-06-22 13:02:58</t>
   </si>
   <si>
     <t>Tunnel wall liners</t>
   </si>
   <si>
-    <t xml:space="preserve">Tunnel has bare block walls that are dirty and look bad. This project would strictly be for aesthetics. </t>
+    <t>2026-09-10 08:27:04</t>
   </si>
   <si>
     <t>2026-07-27 11:25:16</t>
   </si>
   <si>
     <t>Grundfoss Pump Market Spare</t>
   </si>
   <si>
     <t>2026-08-01</t>
   </si>
   <si>
     <t>2026-07-28 12:50:10</t>
   </si>
   <si>
     <t>2026-07-27 11:33:58</t>
   </si>
   <si>
     <t>New Conveyor</t>
   </si>
   <si>
-    <t>2026-07-28 12:50:56</t>
+    <t>EQ-0212-2026-1935</t>
+  </si>
+  <si>
+    <t>2026-09-16 08:21:02</t>
   </si>
   <si>
     <t>2026-07-27 12:11:11</t>
   </si>
   <si>
     <t>High Pressure Pump Replacement</t>
   </si>
   <si>
-    <t>2026-07-28 12:49:04</t>
+    <t>EQ-0816-2026-1937</t>
+  </si>
+  <si>
+    <t>2026-08-16 13:09:07</t>
   </si>
   <si>
     <t>2026-07-27 12:12:48</t>
   </si>
   <si>
     <t>EQ-0817-2026-1938</t>
   </si>
   <si>
     <t>2026-07-30 16:37:42</t>
   </si>
   <si>
     <t>2026-07-28 10:04:01</t>
   </si>
   <si>
     <t>Replace HP Rinse pump</t>
   </si>
   <si>
-    <t>2026-08-14 13:34:57</t>
+    <t>EQ-0706-2026-1964</t>
+  </si>
+  <si>
+    <t>2026-09-15 20:15:58</t>
   </si>
   <si>
     <t>2026-07-28 10:07:11</t>
   </si>
   <si>
     <t>Entrance Wind Door</t>
   </si>
   <si>
-    <t>2026-08-14 13:47:19</t>
+    <t>2026-08-20</t>
+  </si>
+  <si>
+    <t>EQ-0712-2026-1984</t>
+  </si>
+  <si>
+    <t>2026-08-20 08:07:54</t>
   </si>
   <si>
     <t>2026-07-28 10:09:26</t>
   </si>
   <si>
     <t>Chain &amp; Rollers, Conveyor rebuild</t>
   </si>
   <si>
-    <t>2026-08-14 13:45:38</t>
+    <t>EQ-0712-2026-1983</t>
+  </si>
+  <si>
+    <t>2026-09-10 06:12:01</t>
   </si>
   <si>
     <t>2026-07-28 10:10:58</t>
   </si>
   <si>
     <t>Garage Door</t>
   </si>
   <si>
-    <t>2026-07-30 10:18:05</t>
+    <t>FA-0504-2026-2013</t>
+  </si>
+  <si>
+    <t>2026-08-27 12:56:42</t>
   </si>
   <si>
     <t>2026-07-28 10:14:09</t>
   </si>
   <si>
     <t>Prep Area Tunnel Heat</t>
   </si>
   <si>
     <t>2026-08-14 13:45:55</t>
   </si>
   <si>
     <t>2026-07-28 12:56:21</t>
   </si>
   <si>
     <t>20gpm Grundfoss Pump</t>
   </si>
   <si>
     <t>EQ-0119-2026-1933</t>
   </si>
   <si>
-    <t>2026-08-04 19:42:44</t>
+    <t>2026-09-16 15:16:18</t>
   </si>
   <si>
     <t>2026-07-28 13:02:57</t>
   </si>
   <si>
     <t>EQ-0103-2026-1932</t>
   </si>
   <si>
-    <t>2026-08-04 19:42:03</t>
+    <t>2026-09-16 15:17:51</t>
   </si>
   <si>
     <t>2026-07-28 13:11:03</t>
   </si>
   <si>
     <t>Overhead Vacuum Lines</t>
   </si>
   <si>
     <t>Fall 2026</t>
   </si>
   <si>
     <t>2026-07-28 13:13:34</t>
   </si>
   <si>
     <t>Updated Towel Dispensers</t>
   </si>
   <si>
     <t>2026-07-28 13:18:07</t>
   </si>
   <si>
     <t>2026-07-28 13:15:38</t>
   </si>
   <si>
     <t>2026-07-28 13:17:51</t>
   </si>
@@ -4106,50 +4226,95 @@
     <t>2026-07-28 13:33:01</t>
   </si>
   <si>
     <t>2026-07-28 13:34:11</t>
   </si>
   <si>
     <t>Vacuum Canopy Paint and Vinyl</t>
   </si>
   <si>
     <t>2026-07-28 13:34:46</t>
   </si>
   <si>
     <t>2026-07-28 13:36:06</t>
   </si>
   <si>
     <t>2026-07-28 13:36:43</t>
   </si>
   <si>
     <t>2026-07-28 13:37:26</t>
   </si>
   <si>
     <t>2026-07-28 13:38:11</t>
   </si>
   <si>
     <t>2026-07-28 13:38:50</t>
+  </si>
+  <si>
+    <t>2026-09-16 11:22:52</t>
+  </si>
+  <si>
+    <t>FA-0212-2026-1969</t>
+  </si>
+  <si>
+    <t>2026-09-16 11:28:28</t>
+  </si>
+  <si>
+    <t>Roof Repair</t>
+  </si>
+  <si>
+    <t>FA-0209-2026-1974</t>
+  </si>
+  <si>
+    <t>2026-09-16 11:29:04</t>
+  </si>
+  <si>
+    <t>2026-09-16 11:30:03</t>
+  </si>
+  <si>
+    <t>2026-09-16 11:30:15</t>
+  </si>
+  <si>
+    <t>2026-09-16 11:47:09</t>
+  </si>
+  <si>
+    <t>SI-0205-2026-1789</t>
+  </si>
+  <si>
+    <t>2026-09-21 14:57:50</t>
+  </si>
+  <si>
+    <t>Tunnel Entrance Heater</t>
+  </si>
+  <si>
+    <t>2026-09-22</t>
+  </si>
+  <si>
+    <t>FA-0510-2026-2062</t>
+  </si>
+  <si>
+    <t>2026-09-22 06:20:36</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4453,51 +4618,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X680"/>
+  <dimension ref="A1:X685"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -16451,476 +16616,476 @@
       <c r="O187" t="s">
         <v>32</v>
       </c>
       <c r="P187" t="s">
         <v>33</v>
       </c>
       <c r="Q187" t="s">
         <v>160</v>
       </c>
       <c r="R187" t="s">
         <v>43</v>
       </c>
       <c r="S187" t="s">
         <v>59</v>
       </c>
       <c r="T187" t="s">
         <v>383</v>
       </c>
       <c r="U187" t="s">
         <v>384</v>
       </c>
       <c r="V187">
         <v>2025</v>
       </c>
       <c r="X187" t="s">
-        <v>38</v>
+        <v>385</v>
       </c>
     </row>
     <row r="188" spans="1:24">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
         <v>169</v>
       </c>
       <c r="C188" t="s">
         <v>39</v>
       </c>
       <c r="D188">
         <v>500</v>
       </c>
       <c r="E188">
         <v>506</v>
       </c>
       <c r="F188" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="G188">
         <v>2014</v>
       </c>
       <c r="H188" t="s">
         <v>63</v>
       </c>
       <c r="I188" t="s">
         <v>246</v>
       </c>
       <c r="J188">
         <v>9500.0</v>
       </c>
       <c r="K188" t="s">
         <v>57</v>
       </c>
       <c r="L188">
         <v>0.0</v>
       </c>
       <c r="M188">
         <v>0</v>
       </c>
       <c r="O188" t="s">
         <v>32</v>
       </c>
       <c r="P188" t="s">
         <v>33</v>
       </c>
       <c r="Q188" t="s">
         <v>64</v>
       </c>
       <c r="R188" t="s">
         <v>69</v>
       </c>
       <c r="S188" t="s">
         <v>59</v>
       </c>
       <c r="U188" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="V188">
         <v>2025</v>
       </c>
       <c r="W188" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="X188" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="189" spans="1:24">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
         <v>169</v>
       </c>
       <c r="C189" t="s">
         <v>376</v>
       </c>
       <c r="D189">
         <v>500</v>
       </c>
       <c r="E189">
         <v>507</v>
       </c>
       <c r="F189" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G189">
         <v>2017</v>
       </c>
       <c r="H189" t="s">
         <v>41</v>
       </c>
       <c r="I189" t="s">
         <v>79</v>
       </c>
       <c r="J189">
         <v>7500.0</v>
       </c>
       <c r="K189" t="s">
         <v>57</v>
       </c>
       <c r="L189">
         <v>0.0</v>
       </c>
       <c r="M189">
         <v>0</v>
       </c>
       <c r="O189" t="s">
         <v>32</v>
       </c>
       <c r="P189" t="s">
         <v>33</v>
       </c>
       <c r="Q189" t="s">
         <v>160</v>
       </c>
       <c r="R189" t="s">
         <v>43</v>
       </c>
       <c r="S189" t="s">
         <v>59</v>
       </c>
       <c r="T189" t="s">
         <v>383</v>
       </c>
       <c r="U189" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="V189">
         <v>2025</v>
       </c>
       <c r="X189" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="190" spans="1:24">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
         <v>169</v>
       </c>
       <c r="C190" t="s">
         <v>149</v>
       </c>
       <c r="D190">
         <v>500</v>
       </c>
       <c r="E190">
         <v>508</v>
       </c>
       <c r="F190" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="G190">
         <v>2016</v>
       </c>
       <c r="H190" t="s">
         <v>41</v>
       </c>
       <c r="I190" t="s">
         <v>30</v>
       </c>
       <c r="J190">
         <v>6500.0</v>
       </c>
       <c r="K190" t="s">
         <v>31</v>
       </c>
       <c r="L190">
         <v>0.0</v>
       </c>
       <c r="M190">
         <v>0</v>
       </c>
       <c r="O190" t="s">
         <v>32</v>
       </c>
       <c r="P190" t="s">
         <v>151</v>
       </c>
       <c r="Q190" t="s">
         <v>152</v>
       </c>
       <c r="R190" t="s">
         <v>95</v>
       </c>
       <c r="S190" t="s">
         <v>36</v>
       </c>
       <c r="V190">
         <v>2025</v>
       </c>
       <c r="W190" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="X190" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="191" spans="1:24">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
         <v>169</v>
       </c>
       <c r="C191" t="s">
         <v>376</v>
       </c>
       <c r="D191">
         <v>500</v>
       </c>
       <c r="E191">
         <v>508</v>
       </c>
       <c r="F191" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G191">
         <v>2016</v>
       </c>
       <c r="H191" t="s">
         <v>41</v>
       </c>
       <c r="I191" t="s">
         <v>79</v>
       </c>
       <c r="J191">
         <v>7500.0</v>
       </c>
       <c r="K191" t="s">
         <v>57</v>
       </c>
       <c r="L191">
         <v>0.0</v>
       </c>
       <c r="M191">
         <v>0</v>
       </c>
       <c r="O191" t="s">
         <v>32</v>
       </c>
       <c r="P191" t="s">
         <v>33</v>
       </c>
       <c r="Q191" t="s">
         <v>160</v>
       </c>
       <c r="R191" t="s">
         <v>43</v>
       </c>
       <c r="S191" t="s">
         <v>59</v>
       </c>
       <c r="T191" t="s">
         <v>383</v>
       </c>
       <c r="U191" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="V191">
         <v>2025</v>
       </c>
       <c r="W191" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="X191" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="192" spans="1:24">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
         <v>169</v>
       </c>
       <c r="C192" t="s">
         <v>39</v>
       </c>
       <c r="D192">
         <v>500</v>
       </c>
       <c r="E192">
         <v>508</v>
       </c>
       <c r="F192" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="G192">
         <v>2016</v>
       </c>
       <c r="H192" t="s">
         <v>41</v>
       </c>
       <c r="I192" t="s">
         <v>159</v>
       </c>
       <c r="J192">
         <v>16000.0</v>
       </c>
       <c r="K192" t="s">
         <v>57</v>
       </c>
       <c r="L192">
         <v>0.0</v>
       </c>
       <c r="M192">
         <v>0</v>
       </c>
       <c r="O192" t="s">
         <v>32</v>
       </c>
       <c r="P192" t="s">
         <v>33</v>
       </c>
       <c r="Q192" t="s">
         <v>42</v>
       </c>
       <c r="R192" t="s">
         <v>95</v>
       </c>
       <c r="S192" t="s">
         <v>59</v>
       </c>
       <c r="U192" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="V192">
         <v>2025</v>
       </c>
       <c r="W192" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="X192" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="193" spans="1:24">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
         <v>169</v>
       </c>
       <c r="C193" t="s">
         <v>376</v>
       </c>
       <c r="D193">
         <v>500</v>
       </c>
       <c r="E193">
         <v>508</v>
       </c>
       <c r="F193" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="G193">
         <v>2016</v>
       </c>
       <c r="H193" t="s">
         <v>41</v>
       </c>
       <c r="I193" t="s">
         <v>30</v>
       </c>
       <c r="J193">
         <v>20000.0</v>
       </c>
       <c r="K193" t="s">
         <v>31</v>
       </c>
       <c r="L193">
         <v>0.0</v>
       </c>
       <c r="M193">
         <v>0</v>
       </c>
       <c r="O193" t="s">
         <v>32</v>
       </c>
       <c r="P193" t="s">
         <v>46</v>
       </c>
       <c r="Q193" t="s">
         <v>102</v>
       </c>
       <c r="R193" t="s">
         <v>43</v>
       </c>
       <c r="S193" t="s">
         <v>36</v>
       </c>
       <c r="V193">
         <v>2025</v>
       </c>
       <c r="W193" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="X193" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="194" spans="1:24">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
         <v>169</v>
       </c>
       <c r="C194" t="s">
         <v>39</v>
       </c>
       <c r="D194">
         <v>500</v>
       </c>
       <c r="E194">
         <v>508</v>
       </c>
       <c r="F194" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="G194">
         <v>2016</v>
       </c>
       <c r="H194" t="s">
         <v>41</v>
       </c>
       <c r="I194" t="s">
         <v>30</v>
       </c>
       <c r="J194">
         <v>14000.0</v>
       </c>
       <c r="K194" t="s">
         <v>31</v>
       </c>
       <c r="L194">
         <v>0.0</v>
       </c>
       <c r="M194">
         <v>0</v>
       </c>
       <c r="O194" t="s">
         <v>32</v>
       </c>
@@ -16938,51 +17103,51 @@
       </c>
       <c r="V194">
         <v>2025</v>
       </c>
       <c r="X194" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="195" spans="1:24">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
         <v>169</v>
       </c>
       <c r="C195" t="s">
         <v>39</v>
       </c>
       <c r="D195">
         <v>500</v>
       </c>
       <c r="E195">
         <v>508</v>
       </c>
       <c r="F195" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="G195">
         <v>2016</v>
       </c>
       <c r="H195" t="s">
         <v>41</v>
       </c>
       <c r="I195" t="s">
         <v>30</v>
       </c>
       <c r="J195">
         <v>14000.0</v>
       </c>
       <c r="K195" t="s">
         <v>31</v>
       </c>
       <c r="L195">
         <v>0.0</v>
       </c>
       <c r="M195">
         <v>0</v>
       </c>
       <c r="O195" t="s">
         <v>32</v>
       </c>
@@ -17000,161 +17165,161 @@
       </c>
       <c r="V195">
         <v>2025</v>
       </c>
       <c r="X195" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="196" spans="1:24">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
         <v>169</v>
       </c>
       <c r="C196" t="s">
         <v>39</v>
       </c>
       <c r="D196">
         <v>500</v>
       </c>
       <c r="E196">
         <v>508</v>
       </c>
       <c r="F196" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="G196">
         <v>2016</v>
       </c>
       <c r="H196" t="s">
         <v>63</v>
       </c>
       <c r="I196" t="s">
         <v>56</v>
       </c>
       <c r="J196">
         <v>5500.0</v>
       </c>
       <c r="K196" t="s">
         <v>57</v>
       </c>
       <c r="L196">
         <v>0.0</v>
       </c>
       <c r="M196">
         <v>0</v>
       </c>
       <c r="O196" t="s">
         <v>32</v>
       </c>
       <c r="P196" t="s">
         <v>33</v>
       </c>
       <c r="Q196" t="s">
         <v>42</v>
       </c>
       <c r="R196" t="s">
         <v>69</v>
       </c>
       <c r="S196" t="s">
         <v>59</v>
       </c>
       <c r="U196" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="V196">
         <v>2025</v>
       </c>
       <c r="W196" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="X196" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="197" spans="1:24">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
         <v>169</v>
       </c>
       <c r="C197" t="s">
         <v>376</v>
       </c>
       <c r="D197">
         <v>500</v>
       </c>
       <c r="E197">
         <v>508</v>
       </c>
       <c r="F197" t="s">
         <v>44</v>
       </c>
       <c r="G197">
         <v>2016</v>
       </c>
       <c r="H197" t="s">
         <v>45</v>
       </c>
       <c r="I197" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="J197">
         <v>12000.0</v>
       </c>
       <c r="K197" t="s">
         <v>31</v>
       </c>
       <c r="L197">
         <v>0.0</v>
       </c>
       <c r="M197">
         <v>0</v>
       </c>
       <c r="O197" t="s">
         <v>32</v>
       </c>
       <c r="P197" t="s">
         <v>46</v>
       </c>
       <c r="Q197" t="s">
         <v>47</v>
       </c>
       <c r="R197" t="s">
         <v>35</v>
       </c>
       <c r="S197" t="s">
         <v>36</v>
       </c>
       <c r="V197">
         <v>2025</v>
       </c>
       <c r="X197" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="198" spans="1:24">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
         <v>169</v>
       </c>
       <c r="C198" t="s">
         <v>376</v>
       </c>
       <c r="D198">
         <v>500</v>
       </c>
       <c r="E198">
         <v>510</v>
       </c>
       <c r="F198" t="s">
         <v>85</v>
       </c>
       <c r="G198">
         <v>2021</v>
       </c>
       <c r="H198" t="s">
@@ -17169,51 +17334,51 @@
       <c r="K198" t="s">
         <v>57</v>
       </c>
       <c r="L198">
         <v>0.0</v>
       </c>
       <c r="M198">
         <v>0</v>
       </c>
       <c r="O198" t="s">
         <v>32</v>
       </c>
       <c r="P198" t="s">
         <v>46</v>
       </c>
       <c r="Q198" t="s">
         <v>85</v>
       </c>
       <c r="R198" t="s">
         <v>35</v>
       </c>
       <c r="S198" t="s">
         <v>59</v>
       </c>
       <c r="U198" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="V198">
         <v>2025</v>
       </c>
       <c r="X198" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="199" spans="1:24">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
         <v>169</v>
       </c>
       <c r="C199" t="s">
         <v>142</v>
       </c>
       <c r="D199">
         <v>500</v>
       </c>
       <c r="E199">
         <v>511</v>
       </c>
       <c r="F199" t="s">
@@ -17234,119 +17399,119 @@
       <c r="K199" t="s">
         <v>57</v>
       </c>
       <c r="L199">
         <v>0.0</v>
       </c>
       <c r="M199">
         <v>0</v>
       </c>
       <c r="O199" t="s">
         <v>32</v>
       </c>
       <c r="P199" t="s">
         <v>46</v>
       </c>
       <c r="Q199" t="s">
         <v>94</v>
       </c>
       <c r="R199" t="s">
         <v>35</v>
       </c>
       <c r="S199" t="s">
         <v>59</v>
       </c>
       <c r="U199" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="V199">
         <v>2025</v>
       </c>
       <c r="X199" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="200" spans="1:24">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
         <v>169</v>
       </c>
       <c r="C200" t="s">
         <v>376</v>
       </c>
       <c r="D200">
         <v>500</v>
       </c>
       <c r="E200">
         <v>512</v>
       </c>
       <c r="F200" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="G200">
         <v>2015</v>
       </c>
       <c r="H200" t="s">
         <v>45</v>
       </c>
       <c r="I200" t="s">
         <v>30</v>
       </c>
       <c r="J200">
         <v>25000.0</v>
       </c>
       <c r="K200" t="s">
         <v>31</v>
       </c>
       <c r="L200">
         <v>0.0</v>
       </c>
       <c r="M200">
         <v>0</v>
       </c>
       <c r="O200" t="s">
         <v>32</v>
       </c>
       <c r="P200" t="s">
         <v>46</v>
       </c>
       <c r="Q200" t="s">
         <v>94</v>
       </c>
       <c r="R200" t="s">
         <v>35</v>
       </c>
       <c r="S200" t="s">
         <v>36</v>
       </c>
       <c r="V200">
         <v>2025</v>
       </c>
       <c r="W200" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="X200" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="201" spans="1:24">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
         <v>169</v>
       </c>
       <c r="C201" t="s">
         <v>39</v>
       </c>
       <c r="D201">
         <v>500</v>
       </c>
       <c r="E201">
         <v>513</v>
       </c>
       <c r="F201" t="s">
         <v>62</v>
       </c>
       <c r="G201">
@@ -17491,51 +17656,51 @@
       <c r="L203">
         <v>0.0</v>
       </c>
       <c r="M203">
         <v>0</v>
       </c>
       <c r="O203" t="s">
         <v>32</v>
       </c>
       <c r="P203" t="s">
         <v>33</v>
       </c>
       <c r="Q203" t="s">
         <v>42</v>
       </c>
       <c r="R203" t="s">
         <v>43</v>
       </c>
       <c r="S203" t="s">
         <v>59</v>
       </c>
       <c r="V203">
         <v>2025</v>
       </c>
       <c r="X203" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="204" spans="1:24">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
         <v>169</v>
       </c>
       <c r="C204" t="s">
         <v>39</v>
       </c>
       <c r="D204">
         <v>500</v>
       </c>
       <c r="E204">
         <v>516</v>
       </c>
       <c r="F204" t="s">
         <v>40</v>
       </c>
       <c r="G204">
         <v>2022</v>
       </c>
       <c r="H204" t="s">
@@ -17612,57 +17777,57 @@
       <c r="K205" t="s">
         <v>57</v>
       </c>
       <c r="L205">
         <v>0.0</v>
       </c>
       <c r="M205">
         <v>0</v>
       </c>
       <c r="O205" t="s">
         <v>32</v>
       </c>
       <c r="P205" t="s">
         <v>33</v>
       </c>
       <c r="Q205" t="s">
         <v>42</v>
       </c>
       <c r="R205" t="s">
         <v>43</v>
       </c>
       <c r="S205" t="s">
         <v>59</v>
       </c>
       <c r="U205" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="V205">
         <v>2025</v>
       </c>
       <c r="W205" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="X205" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="206" spans="1:24">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
         <v>169</v>
       </c>
       <c r="C206" t="s">
         <v>39</v>
       </c>
       <c r="D206">
         <v>500</v>
       </c>
       <c r="E206">
         <v>518</v>
       </c>
       <c r="F206" t="s">
         <v>40</v>
       </c>
       <c r="G206">
@@ -17680,51 +17845,51 @@
       <c r="K206" t="s">
         <v>57</v>
       </c>
       <c r="L206">
         <v>0.0</v>
       </c>
       <c r="M206">
         <v>0</v>
       </c>
       <c r="O206" t="s">
         <v>32</v>
       </c>
       <c r="P206" t="s">
         <v>33</v>
       </c>
       <c r="Q206" t="s">
         <v>42</v>
       </c>
       <c r="R206" t="s">
         <v>43</v>
       </c>
       <c r="S206" t="s">
         <v>59</v>
       </c>
       <c r="U206" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="V206">
         <v>2025</v>
       </c>
       <c r="X206" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="207" spans="1:24">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
         <v>169</v>
       </c>
       <c r="C207" t="s">
         <v>39</v>
       </c>
       <c r="D207">
         <v>500</v>
       </c>
       <c r="E207">
         <v>521</v>
       </c>
       <c r="F207" t="s">
@@ -17745,77 +17910,77 @@
       <c r="K207" t="s">
         <v>57</v>
       </c>
       <c r="L207">
         <v>0.0</v>
       </c>
       <c r="M207">
         <v>0</v>
       </c>
       <c r="O207" t="s">
         <v>32</v>
       </c>
       <c r="P207" t="s">
         <v>33</v>
       </c>
       <c r="Q207" t="s">
         <v>42</v>
       </c>
       <c r="R207" t="s">
         <v>43</v>
       </c>
       <c r="S207" t="s">
         <v>59</v>
       </c>
       <c r="U207" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="V207">
         <v>2025</v>
       </c>
       <c r="X207" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="208" spans="1:24">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
         <v>169</v>
       </c>
       <c r="C208" t="s">
         <v>39</v>
       </c>
       <c r="D208">
         <v>600</v>
       </c>
       <c r="E208">
         <v>601</v>
       </c>
       <c r="F208" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="G208">
         <v>2018</v>
       </c>
       <c r="H208" t="s">
         <v>63</v>
       </c>
       <c r="I208" t="s">
         <v>30</v>
       </c>
       <c r="J208">
         <v>15000.0</v>
       </c>
       <c r="K208" t="s">
         <v>31</v>
       </c>
       <c r="L208">
         <v>0.0</v>
       </c>
       <c r="M208">
         <v>0</v>
       </c>
       <c r="O208" t="s">
         <v>32</v>
       </c>
@@ -17833,184 +17998,184 @@
       </c>
       <c r="V208">
         <v>2025</v>
       </c>
       <c r="X208" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="209" spans="1:24">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
         <v>169</v>
       </c>
       <c r="C209" t="s">
         <v>256</v>
       </c>
       <c r="D209">
         <v>700</v>
       </c>
       <c r="E209">
         <v>703</v>
       </c>
       <c r="F209" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G209">
         <v>2021</v>
       </c>
       <c r="H209" t="s">
         <v>45</v>
       </c>
       <c r="I209" t="s">
         <v>246</v>
       </c>
       <c r="J209">
         <v>12500.0</v>
       </c>
       <c r="K209" t="s">
         <v>57</v>
       </c>
       <c r="L209">
         <v>0.0</v>
       </c>
       <c r="M209">
         <v>0</v>
       </c>
       <c r="O209" t="s">
         <v>32</v>
       </c>
       <c r="P209" t="s">
         <v>33</v>
       </c>
       <c r="Q209" t="s">
         <v>42</v>
       </c>
       <c r="R209" t="s">
         <v>95</v>
       </c>
       <c r="S209" t="s">
         <v>59</v>
       </c>
       <c r="U209" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="V209">
         <v>2025</v>
       </c>
       <c r="W209" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="X209" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="210" spans="1:24">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
         <v>169</v>
       </c>
       <c r="C210" t="s">
         <v>149</v>
       </c>
       <c r="D210">
         <v>700</v>
       </c>
       <c r="E210">
         <v>704</v>
       </c>
       <c r="F210" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="G210">
         <v>2014</v>
       </c>
       <c r="H210" t="s">
         <v>63</v>
       </c>
       <c r="I210" t="s">
         <v>30</v>
       </c>
       <c r="J210">
         <v>3000.0</v>
       </c>
       <c r="K210" t="s">
         <v>31</v>
       </c>
       <c r="L210">
         <v>0.0</v>
       </c>
       <c r="M210">
         <v>0</v>
       </c>
       <c r="O210" t="s">
         <v>32</v>
       </c>
       <c r="P210" t="s">
         <v>151</v>
       </c>
       <c r="Q210" t="s">
         <v>152</v>
       </c>
       <c r="R210" t="s">
         <v>95</v>
       </c>
       <c r="S210" t="s">
         <v>36</v>
       </c>
       <c r="V210">
         <v>2025</v>
       </c>
       <c r="W210" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="X210" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="211" spans="1:24">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
         <v>169</v>
       </c>
       <c r="C211" t="s">
         <v>39</v>
       </c>
       <c r="D211">
         <v>700</v>
       </c>
       <c r="E211">
         <v>704</v>
       </c>
       <c r="F211" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="G211">
         <v>2014</v>
       </c>
       <c r="H211" t="s">
         <v>41</v>
       </c>
       <c r="I211" t="s">
         <v>79</v>
       </c>
       <c r="J211">
         <v>8500.0</v>
       </c>
       <c r="K211" t="s">
         <v>57</v>
       </c>
       <c r="L211">
         <v>0.0</v>
       </c>
       <c r="M211">
         <v>0</v>
       </c>
       <c r="O211" t="s">
         <v>32</v>
       </c>
@@ -18067,57 +18232,57 @@
       <c r="K212" t="s">
         <v>57</v>
       </c>
       <c r="L212">
         <v>0.0</v>
       </c>
       <c r="M212">
         <v>0</v>
       </c>
       <c r="O212" t="s">
         <v>32</v>
       </c>
       <c r="P212" t="s">
         <v>33</v>
       </c>
       <c r="Q212" t="s">
         <v>42</v>
       </c>
       <c r="R212" t="s">
         <v>43</v>
       </c>
       <c r="S212" t="s">
         <v>59</v>
       </c>
       <c r="U212" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="V212">
         <v>2025</v>
       </c>
       <c r="W212" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="X212" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="213" spans="1:24">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
         <v>169</v>
       </c>
       <c r="C213" t="s">
         <v>39</v>
       </c>
       <c r="D213">
         <v>700</v>
       </c>
       <c r="E213">
         <v>705</v>
       </c>
       <c r="F213" t="s">
         <v>62</v>
       </c>
       <c r="G213">
@@ -18138,116 +18303,116 @@
       <c r="L213">
         <v>0.0</v>
       </c>
       <c r="M213">
         <v>0</v>
       </c>
       <c r="O213" t="s">
         <v>32</v>
       </c>
       <c r="P213" t="s">
         <v>33</v>
       </c>
       <c r="Q213" t="s">
         <v>64</v>
       </c>
       <c r="R213" t="s">
         <v>43</v>
       </c>
       <c r="S213" t="s">
         <v>36</v>
       </c>
       <c r="V213">
         <v>2025</v>
       </c>
       <c r="W213" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="X213" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="214" spans="1:24">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
         <v>169</v>
       </c>
       <c r="C214" t="s">
         <v>376</v>
       </c>
       <c r="D214">
         <v>700</v>
       </c>
       <c r="E214">
         <v>705</v>
       </c>
       <c r="F214" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="G214">
         <v>2005</v>
       </c>
       <c r="H214" t="s">
         <v>63</v>
       </c>
       <c r="I214" t="s">
         <v>30</v>
       </c>
       <c r="J214">
         <v>14000.0</v>
       </c>
       <c r="K214" t="s">
         <v>31</v>
       </c>
       <c r="L214">
         <v>0.0</v>
       </c>
       <c r="M214">
         <v>0</v>
       </c>
       <c r="O214" t="s">
         <v>32</v>
       </c>
       <c r="P214" t="s">
         <v>33</v>
       </c>
       <c r="Q214" t="s">
         <v>64</v>
       </c>
       <c r="R214" t="s">
         <v>69</v>
       </c>
       <c r="S214" t="s">
         <v>36</v>
       </c>
       <c r="V214">
         <v>2025</v>
       </c>
       <c r="W214" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="X214" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="215" spans="1:24">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
         <v>169</v>
       </c>
       <c r="C215" t="s">
         <v>376</v>
       </c>
       <c r="D215">
         <v>700</v>
       </c>
       <c r="E215">
         <v>707</v>
       </c>
       <c r="F215" t="s">
         <v>44</v>
       </c>
       <c r="G215">
@@ -18268,51 +18433,51 @@
       <c r="L215">
         <v>0.0</v>
       </c>
       <c r="M215">
         <v>0</v>
       </c>
       <c r="O215" t="s">
         <v>32</v>
       </c>
       <c r="P215" t="s">
         <v>46</v>
       </c>
       <c r="Q215" t="s">
         <v>47</v>
       </c>
       <c r="R215" t="s">
         <v>35</v>
       </c>
       <c r="S215" t="s">
         <v>36</v>
       </c>
       <c r="V215">
         <v>2025</v>
       </c>
       <c r="W215" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="X215" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="216" spans="1:24">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
         <v>169</v>
       </c>
       <c r="C216" t="s">
         <v>376</v>
       </c>
       <c r="D216">
         <v>700</v>
       </c>
       <c r="E216">
         <v>709</v>
       </c>
       <c r="F216" t="s">
         <v>44</v>
       </c>
       <c r="G216">
@@ -18333,122 +18498,122 @@
       <c r="L216">
         <v>0.0</v>
       </c>
       <c r="M216">
         <v>0</v>
       </c>
       <c r="O216" t="s">
         <v>32</v>
       </c>
       <c r="P216" t="s">
         <v>46</v>
       </c>
       <c r="Q216" t="s">
         <v>47</v>
       </c>
       <c r="R216" t="s">
         <v>35</v>
       </c>
       <c r="S216" t="s">
         <v>36</v>
       </c>
       <c r="V216">
         <v>2025</v>
       </c>
       <c r="W216" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="X216" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="217" spans="1:24">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
         <v>169</v>
       </c>
       <c r="C217" t="s">
         <v>376</v>
       </c>
       <c r="D217">
         <v>700</v>
       </c>
       <c r="E217">
         <v>711</v>
       </c>
       <c r="F217" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="G217">
         <v>2022</v>
       </c>
       <c r="H217" t="s">
         <v>54</v>
       </c>
       <c r="I217" t="s">
         <v>56</v>
       </c>
       <c r="J217">
         <v>15000.0</v>
       </c>
       <c r="K217" t="s">
         <v>57</v>
       </c>
       <c r="L217">
         <v>0.0</v>
       </c>
       <c r="M217">
         <v>0</v>
       </c>
       <c r="O217" t="s">
         <v>32</v>
       </c>
       <c r="P217" t="s">
         <v>46</v>
       </c>
       <c r="Q217" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="R217" t="s">
         <v>35</v>
       </c>
       <c r="S217" t="s">
         <v>59</v>
       </c>
       <c r="T217" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="U217" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="V217">
         <v>2025</v>
       </c>
       <c r="W217" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="X217" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="218" spans="1:24">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
         <v>169</v>
       </c>
       <c r="C218" t="s">
         <v>149</v>
       </c>
       <c r="D218">
         <v>800</v>
       </c>
       <c r="E218">
         <v>800</v>
       </c>
       <c r="F218">
         <v>111</v>
       </c>
       <c r="H218" t="s">
@@ -18466,110 +18631,110 @@
       <c r="L218">
         <v>0.0</v>
       </c>
       <c r="M218">
         <v>0</v>
       </c>
       <c r="O218" t="s">
         <v>32</v>
       </c>
       <c r="P218" t="s">
         <v>151</v>
       </c>
       <c r="Q218" t="s">
         <v>199</v>
       </c>
       <c r="R218" t="s">
         <v>69</v>
       </c>
       <c r="S218" t="s">
         <v>36</v>
       </c>
       <c r="V218">
         <v>2025</v>
       </c>
       <c r="X218" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="219" spans="1:24">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
         <v>169</v>
       </c>
       <c r="C219" t="s">
         <v>149</v>
       </c>
       <c r="D219">
         <v>800</v>
       </c>
       <c r="E219">
         <v>800</v>
       </c>
       <c r="F219" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="H219" t="s">
         <v>41</v>
       </c>
       <c r="I219" t="s">
         <v>71</v>
       </c>
       <c r="J219">
         <v>8000.0</v>
       </c>
       <c r="K219" t="s">
         <v>31</v>
       </c>
       <c r="L219">
         <v>0.0</v>
       </c>
       <c r="M219">
         <v>0</v>
       </c>
       <c r="O219" t="s">
         <v>32</v>
       </c>
       <c r="P219" t="s">
         <v>151</v>
       </c>
       <c r="Q219" t="s">
         <v>199</v>
       </c>
       <c r="R219" t="s">
         <v>43</v>
       </c>
       <c r="S219" t="s">
         <v>36</v>
       </c>
       <c r="V219">
         <v>2025</v>
       </c>
       <c r="W219" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="X219" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="220" spans="1:24">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
         <v>169</v>
       </c>
       <c r="C220" t="s">
         <v>142</v>
       </c>
       <c r="D220">
         <v>800</v>
       </c>
       <c r="E220">
         <v>801</v>
       </c>
       <c r="F220" t="s">
         <v>80</v>
       </c>
       <c r="G220">
@@ -18587,116 +18752,116 @@
       <c r="K220" t="s">
         <v>57</v>
       </c>
       <c r="L220">
         <v>0.0</v>
       </c>
       <c r="M220">
         <v>0</v>
       </c>
       <c r="O220" t="s">
         <v>32</v>
       </c>
       <c r="P220" t="s">
         <v>46</v>
       </c>
       <c r="Q220" t="s">
         <v>80</v>
       </c>
       <c r="R220" t="s">
         <v>35</v>
       </c>
       <c r="S220" t="s">
         <v>59</v>
       </c>
       <c r="U220" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="V220">
         <v>2025</v>
       </c>
       <c r="X220" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="221" spans="1:24">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
         <v>169</v>
       </c>
       <c r="C221" t="s">
         <v>149</v>
       </c>
       <c r="D221">
         <v>800</v>
       </c>
       <c r="E221">
         <v>801</v>
       </c>
       <c r="F221" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="G221">
         <v>2009</v>
       </c>
       <c r="H221" t="s">
         <v>41</v>
       </c>
       <c r="I221" t="s">
         <v>79</v>
       </c>
       <c r="J221">
         <v>1600.0</v>
       </c>
       <c r="K221" t="s">
         <v>57</v>
       </c>
       <c r="L221">
         <v>0.0</v>
       </c>
       <c r="M221">
         <v>0</v>
       </c>
       <c r="O221" t="s">
         <v>32</v>
       </c>
       <c r="P221" t="s">
         <v>151</v>
       </c>
       <c r="Q221" t="s">
         <v>199</v>
       </c>
       <c r="R221" t="s">
         <v>95</v>
       </c>
       <c r="S221" t="s">
         <v>59</v>
       </c>
       <c r="U221" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="V221">
         <v>2025</v>
       </c>
       <c r="X221" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="222" spans="1:24">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
         <v>169</v>
       </c>
       <c r="C222" t="s">
         <v>39</v>
       </c>
       <c r="D222">
         <v>800</v>
       </c>
       <c r="E222">
         <v>801</v>
       </c>
       <c r="F222" t="s">
@@ -18740,621 +18905,621 @@
       </c>
       <c r="V222">
         <v>2025</v>
       </c>
       <c r="X222" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="223" spans="1:24">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
         <v>169</v>
       </c>
       <c r="C223" t="s">
         <v>149</v>
       </c>
       <c r="D223">
         <v>800</v>
       </c>
       <c r="E223">
         <v>802</v>
       </c>
       <c r="F223" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="G223">
         <v>2011</v>
       </c>
       <c r="H223" t="s">
         <v>41</v>
       </c>
       <c r="I223" t="s">
         <v>79</v>
       </c>
       <c r="J223">
         <v>1600.0</v>
       </c>
       <c r="K223" t="s">
         <v>57</v>
       </c>
       <c r="L223">
         <v>0.0</v>
       </c>
       <c r="M223">
         <v>0</v>
       </c>
       <c r="O223" t="s">
         <v>32</v>
       </c>
       <c r="P223" t="s">
         <v>151</v>
       </c>
       <c r="Q223" t="s">
         <v>199</v>
       </c>
       <c r="R223" t="s">
         <v>95</v>
       </c>
       <c r="S223" t="s">
         <v>59</v>
       </c>
       <c r="U223" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="V223">
         <v>2025</v>
       </c>
       <c r="X223" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="224" spans="1:24">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
         <v>169</v>
       </c>
       <c r="C224" t="s">
         <v>149</v>
       </c>
       <c r="D224">
         <v>800</v>
       </c>
       <c r="E224">
         <v>803</v>
       </c>
       <c r="F224" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="G224">
         <v>2014</v>
       </c>
       <c r="H224" t="s">
         <v>41</v>
       </c>
       <c r="I224" t="s">
         <v>79</v>
       </c>
       <c r="J224">
         <v>1600.0</v>
       </c>
       <c r="K224" t="s">
         <v>57</v>
       </c>
       <c r="L224">
         <v>0.0</v>
       </c>
       <c r="M224">
         <v>0</v>
       </c>
       <c r="O224" t="s">
         <v>32</v>
       </c>
       <c r="P224" t="s">
         <v>151</v>
       </c>
       <c r="Q224" t="s">
         <v>199</v>
       </c>
       <c r="R224" t="s">
         <v>95</v>
       </c>
       <c r="S224" t="s">
         <v>59</v>
       </c>
       <c r="U224" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="V224">
         <v>2025</v>
       </c>
       <c r="X224" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="225" spans="1:24">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
         <v>169</v>
       </c>
       <c r="C225" t="s">
         <v>149</v>
       </c>
       <c r="D225">
         <v>800</v>
       </c>
       <c r="E225">
         <v>805</v>
       </c>
       <c r="F225" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="G225">
         <v>2015</v>
       </c>
       <c r="H225" t="s">
         <v>41</v>
       </c>
       <c r="I225" t="s">
         <v>159</v>
       </c>
       <c r="J225">
         <v>1600.0</v>
       </c>
       <c r="K225" t="s">
         <v>57</v>
       </c>
       <c r="L225">
         <v>0.0</v>
       </c>
       <c r="M225">
         <v>0</v>
       </c>
       <c r="O225" t="s">
         <v>32</v>
       </c>
       <c r="P225" t="s">
         <v>151</v>
       </c>
       <c r="Q225" t="s">
         <v>199</v>
       </c>
       <c r="R225" t="s">
         <v>95</v>
       </c>
       <c r="S225" t="s">
         <v>59</v>
       </c>
       <c r="U225" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="V225">
         <v>2025</v>
       </c>
       <c r="X225" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="226" spans="1:24">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
         <v>169</v>
       </c>
       <c r="C226" t="s">
         <v>149</v>
       </c>
       <c r="D226">
         <v>800</v>
       </c>
       <c r="E226">
         <v>806</v>
       </c>
       <c r="F226" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="G226">
         <v>2017</v>
       </c>
       <c r="H226" t="s">
         <v>41</v>
       </c>
       <c r="I226" t="s">
         <v>159</v>
       </c>
       <c r="J226">
         <v>1600.0</v>
       </c>
       <c r="K226" t="s">
         <v>57</v>
       </c>
       <c r="L226">
         <v>0.0</v>
       </c>
       <c r="M226">
         <v>0</v>
       </c>
       <c r="O226" t="s">
         <v>32</v>
       </c>
       <c r="P226" t="s">
         <v>151</v>
       </c>
       <c r="Q226" t="s">
         <v>199</v>
       </c>
       <c r="R226" t="s">
         <v>95</v>
       </c>
       <c r="S226" t="s">
         <v>59</v>
       </c>
       <c r="U226" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="V226">
         <v>2025</v>
       </c>
       <c r="X226" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="227" spans="1:24">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
         <v>169</v>
       </c>
       <c r="C227" t="s">
         <v>39</v>
       </c>
       <c r="D227">
         <v>800</v>
       </c>
       <c r="E227">
         <v>807</v>
       </c>
       <c r="F227" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="G227">
         <v>2019</v>
       </c>
       <c r="H227" t="s">
         <v>41</v>
       </c>
       <c r="I227" t="s">
         <v>30</v>
       </c>
       <c r="J227">
         <v>0.0</v>
       </c>
       <c r="K227" t="s">
         <v>57</v>
       </c>
       <c r="L227">
         <v>0.0</v>
       </c>
       <c r="M227">
         <v>0</v>
       </c>
       <c r="O227" t="s">
         <v>32</v>
       </c>
       <c r="P227" t="s">
         <v>33</v>
       </c>
       <c r="Q227" t="s">
         <v>64</v>
       </c>
       <c r="R227" t="s">
         <v>69</v>
       </c>
       <c r="S227" t="s">
         <v>59</v>
       </c>
       <c r="V227">
         <v>2025</v>
       </c>
       <c r="X227" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="228" spans="1:24">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C228" t="s">
         <v>39</v>
       </c>
       <c r="D228">
         <v>800</v>
       </c>
       <c r="E228">
         <v>807</v>
       </c>
       <c r="F228" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="G228">
         <v>2019</v>
       </c>
       <c r="H228" t="s">
         <v>41</v>
       </c>
       <c r="I228" t="s">
         <v>30</v>
       </c>
       <c r="J228">
         <v>2500.0</v>
       </c>
       <c r="K228" t="s">
         <v>31</v>
       </c>
       <c r="L228">
         <v>0.0</v>
       </c>
       <c r="M228">
         <v>0</v>
       </c>
       <c r="O228" t="s">
         <v>32</v>
       </c>
       <c r="P228" t="s">
         <v>33</v>
       </c>
       <c r="Q228" t="s">
         <v>64</v>
       </c>
       <c r="R228" t="s">
         <v>69</v>
       </c>
       <c r="S228" t="s">
         <v>36</v>
       </c>
       <c r="V228">
         <v>2025</v>
       </c>
       <c r="X228" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="229" spans="1:24">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C229" t="s">
         <v>149</v>
       </c>
       <c r="D229">
         <v>800</v>
       </c>
       <c r="E229">
         <v>807</v>
       </c>
       <c r="F229" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="G229">
         <v>2019</v>
       </c>
       <c r="H229" t="s">
         <v>41</v>
       </c>
       <c r="I229" t="s">
         <v>159</v>
       </c>
       <c r="J229">
         <v>1600.0</v>
       </c>
       <c r="K229" t="s">
         <v>57</v>
       </c>
       <c r="L229">
         <v>0.0</v>
       </c>
       <c r="M229">
         <v>0</v>
       </c>
       <c r="O229" t="s">
         <v>32</v>
       </c>
       <c r="P229" t="s">
         <v>151</v>
       </c>
       <c r="Q229" t="s">
         <v>199</v>
       </c>
       <c r="R229" t="s">
         <v>95</v>
       </c>
       <c r="S229" t="s">
         <v>59</v>
       </c>
       <c r="U229" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="V229">
         <v>2025</v>
       </c>
       <c r="X229" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="230" spans="1:24">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C230" t="s">
         <v>149</v>
       </c>
       <c r="D230">
         <v>800</v>
       </c>
       <c r="E230">
         <v>808</v>
       </c>
       <c r="F230" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="G230">
         <v>2011</v>
       </c>
       <c r="H230" t="s">
         <v>63</v>
       </c>
       <c r="I230" t="s">
         <v>30</v>
       </c>
       <c r="J230">
         <v>2500.0</v>
       </c>
       <c r="K230" t="s">
         <v>31</v>
       </c>
       <c r="L230">
         <v>0.0</v>
       </c>
       <c r="M230">
         <v>0</v>
       </c>
       <c r="O230" t="s">
         <v>32</v>
       </c>
       <c r="P230" t="s">
         <v>151</v>
       </c>
       <c r="Q230" t="s">
         <v>152</v>
       </c>
       <c r="R230" t="s">
         <v>95</v>
       </c>
       <c r="S230" t="s">
         <v>36</v>
       </c>
       <c r="V230">
         <v>2025</v>
       </c>
       <c r="W230" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="X230" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="231" spans="1:24">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C231" t="s">
         <v>27</v>
       </c>
       <c r="D231">
         <v>800</v>
       </c>
       <c r="E231">
         <v>808</v>
       </c>
       <c r="F231" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G231">
         <v>2011</v>
       </c>
       <c r="H231" t="s">
         <v>45</v>
       </c>
       <c r="I231" t="s">
         <v>56</v>
       </c>
       <c r="J231">
         <v>12000.0</v>
       </c>
       <c r="K231" t="s">
         <v>57</v>
       </c>
       <c r="L231">
         <v>0.0</v>
       </c>
       <c r="M231">
         <v>0</v>
       </c>
       <c r="O231" t="s">
         <v>32</v>
       </c>
       <c r="P231" t="s">
         <v>46</v>
       </c>
       <c r="Q231" t="s">
         <v>47</v>
       </c>
       <c r="R231" t="s">
         <v>35</v>
       </c>
       <c r="S231" t="s">
         <v>59</v>
       </c>
       <c r="U231" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="V231">
         <v>2025</v>
       </c>
       <c r="W231" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="X231" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="232" spans="1:24">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C232" t="s">
         <v>39</v>
       </c>
       <c r="D232">
         <v>800</v>
       </c>
       <c r="E232">
         <v>809</v>
       </c>
       <c r="F232" t="s">
         <v>62</v>
       </c>
       <c r="G232">
         <v>2019</v>
       </c>
       <c r="H232" t="s">
         <v>63</v>
       </c>
       <c r="I232" t="s">
         <v>30</v>
       </c>
       <c r="J232">
         <v>6500.0</v>
       </c>
@@ -19372,1269 +19537,1269 @@
       </c>
       <c r="P232" t="s">
         <v>33</v>
       </c>
       <c r="Q232" t="s">
         <v>64</v>
       </c>
       <c r="R232" t="s">
         <v>43</v>
       </c>
       <c r="S232" t="s">
         <v>36</v>
       </c>
       <c r="V232">
         <v>2025</v>
       </c>
       <c r="X232" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="233" spans="1:24">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C233" t="s">
         <v>27</v>
       </c>
       <c r="D233">
         <v>800</v>
       </c>
       <c r="E233">
         <v>810</v>
       </c>
       <c r="F233" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="G233">
         <v>2021</v>
       </c>
       <c r="H233" t="s">
         <v>54</v>
       </c>
       <c r="I233" t="s">
         <v>71</v>
       </c>
       <c r="J233">
         <v>30000.0</v>
       </c>
       <c r="K233" t="s">
         <v>57</v>
       </c>
       <c r="L233">
         <v>0.0</v>
       </c>
       <c r="M233">
         <v>0</v>
       </c>
       <c r="O233" t="s">
         <v>32</v>
       </c>
       <c r="P233" t="s">
         <v>46</v>
       </c>
       <c r="Q233" t="s">
         <v>102</v>
       </c>
       <c r="R233" t="s">
         <v>43</v>
       </c>
       <c r="S233" t="s">
         <v>59</v>
       </c>
       <c r="U233" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="V233">
         <v>2025</v>
       </c>
       <c r="W233" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="X233" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="234" spans="1:24">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C234" t="s">
         <v>149</v>
       </c>
       <c r="D234">
         <v>800</v>
       </c>
       <c r="E234">
         <v>814</v>
       </c>
       <c r="F234" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="G234">
         <v>2021</v>
       </c>
       <c r="H234" t="s">
         <v>45</v>
       </c>
       <c r="I234" t="s">
         <v>30</v>
       </c>
       <c r="J234">
         <v>3000.0</v>
       </c>
       <c r="K234" t="s">
         <v>31</v>
       </c>
       <c r="L234">
         <v>0.0</v>
       </c>
       <c r="M234">
         <v>0</v>
       </c>
       <c r="O234" t="s">
         <v>32</v>
       </c>
       <c r="P234" t="s">
         <v>151</v>
       </c>
       <c r="Q234" t="s">
         <v>152</v>
       </c>
       <c r="R234" t="s">
         <v>95</v>
       </c>
       <c r="S234" t="s">
         <v>36</v>
       </c>
       <c r="V234">
         <v>2025</v>
       </c>
       <c r="W234" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="X234" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="235" spans="1:24">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C235" t="s">
         <v>149</v>
       </c>
       <c r="D235">
         <v>800</v>
       </c>
       <c r="E235">
         <v>814</v>
       </c>
       <c r="F235" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="G235">
         <v>2021</v>
       </c>
       <c r="H235" t="s">
         <v>54</v>
       </c>
       <c r="I235" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="J235">
         <v>6500.0</v>
       </c>
       <c r="K235" t="s">
         <v>57</v>
       </c>
       <c r="L235">
         <v>0.0</v>
       </c>
       <c r="M235">
         <v>0</v>
       </c>
       <c r="O235" t="s">
         <v>32</v>
       </c>
       <c r="P235" t="s">
         <v>151</v>
       </c>
       <c r="Q235" t="s">
         <v>199</v>
       </c>
       <c r="R235" t="s">
         <v>43</v>
       </c>
       <c r="S235" t="s">
         <v>59</v>
       </c>
       <c r="U235" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="V235">
         <v>2025</v>
       </c>
       <c r="W235" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="X235" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="236" spans="1:24">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C236" t="s">
         <v>149</v>
       </c>
       <c r="D236">
         <v>800</v>
       </c>
       <c r="E236">
         <v>814</v>
       </c>
       <c r="F236" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="G236">
         <v>2021</v>
       </c>
       <c r="H236" t="s">
         <v>63</v>
       </c>
       <c r="I236" t="s">
         <v>30</v>
       </c>
       <c r="J236">
         <v>1600.0</v>
       </c>
       <c r="K236" t="s">
         <v>57</v>
       </c>
       <c r="L236">
         <v>0.0</v>
       </c>
       <c r="M236">
         <v>0</v>
       </c>
       <c r="O236" t="s">
         <v>32</v>
       </c>
       <c r="P236" t="s">
         <v>33</v>
       </c>
       <c r="Q236" t="s">
         <v>199</v>
       </c>
       <c r="R236" t="s">
         <v>95</v>
       </c>
       <c r="S236" t="s">
         <v>59</v>
       </c>
       <c r="V236">
         <v>2025</v>
       </c>
       <c r="X236" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="237" spans="1:24">
       <c r="A237">
         <v>239</v>
       </c>
       <c r="B237" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C237" t="s">
         <v>149</v>
       </c>
       <c r="D237">
         <v>200</v>
       </c>
       <c r="E237">
         <v>201</v>
       </c>
       <c r="F237" t="s">
         <v>158</v>
       </c>
       <c r="G237">
         <v>2014</v>
       </c>
       <c r="I237" t="s">
         <v>194</v>
       </c>
       <c r="J237">
         <v>6000.0</v>
       </c>
       <c r="K237" t="s">
         <v>57</v>
       </c>
       <c r="L237">
         <v>0.0</v>
       </c>
       <c r="M237">
         <v>0</v>
       </c>
       <c r="N237" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O237" t="s">
         <v>32</v>
       </c>
       <c r="P237" t="s">
         <v>151</v>
       </c>
       <c r="Q237" t="s">
         <v>199</v>
       </c>
       <c r="R237" t="s">
         <v>43</v>
       </c>
       <c r="S237" t="s">
         <v>59</v>
       </c>
       <c r="T237" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="U237" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="V237">
         <v>2025</v>
       </c>
       <c r="W237" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="X237" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="238" spans="1:24">
       <c r="A238">
         <v>242</v>
       </c>
       <c r="B238" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C238" t="s">
         <v>27</v>
       </c>
       <c r="D238">
         <v>100</v>
       </c>
       <c r="E238">
         <v>109</v>
       </c>
       <c r="F238" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="H238" t="s">
         <v>45</v>
       </c>
       <c r="I238" t="s">
         <v>30</v>
       </c>
       <c r="J238">
         <v>0.0</v>
       </c>
       <c r="K238" t="s">
         <v>31</v>
       </c>
       <c r="L238">
         <v>0.0</v>
       </c>
       <c r="M238">
         <v>0</v>
       </c>
       <c r="N238" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O238" t="s">
         <v>32</v>
       </c>
       <c r="P238" t="s">
         <v>46</v>
       </c>
       <c r="Q238" t="s">
         <v>105</v>
       </c>
       <c r="R238" t="s">
         <v>43</v>
       </c>
       <c r="S238" t="s">
         <v>36</v>
       </c>
       <c r="V238">
         <v>2025</v>
       </c>
       <c r="W238" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="X238" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="239" spans="1:24">
       <c r="A239">
         <v>243</v>
       </c>
       <c r="B239" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C239" t="s">
         <v>27</v>
       </c>
       <c r="D239">
         <v>100</v>
       </c>
       <c r="E239">
         <v>126</v>
       </c>
       <c r="F239" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="H239" t="s">
         <v>45</v>
       </c>
       <c r="I239" t="s">
         <v>246</v>
       </c>
       <c r="J239">
         <v>15000.0</v>
       </c>
       <c r="K239" t="s">
         <v>57</v>
       </c>
       <c r="L239">
         <v>0.0</v>
       </c>
       <c r="M239">
         <v>0</v>
       </c>
       <c r="N239" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O239" t="s">
         <v>32</v>
       </c>
       <c r="P239" t="s">
         <v>46</v>
       </c>
       <c r="Q239" t="s">
         <v>47</v>
       </c>
       <c r="R239" t="s">
         <v>43</v>
       </c>
       <c r="S239" t="s">
         <v>59</v>
       </c>
       <c r="U239" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="V239">
         <v>2025</v>
       </c>
       <c r="X239" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="240" spans="1:24">
       <c r="A240">
         <v>244</v>
       </c>
       <c r="B240" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C240" t="s">
         <v>27</v>
       </c>
       <c r="D240">
         <v>100</v>
       </c>
       <c r="E240">
         <v>109</v>
       </c>
       <c r="F240" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="H240" t="s">
         <v>45</v>
       </c>
       <c r="I240" t="s">
         <v>30</v>
       </c>
       <c r="J240">
         <v>8000.0</v>
       </c>
       <c r="K240" t="s">
         <v>31</v>
       </c>
       <c r="L240">
         <v>0.0</v>
       </c>
       <c r="M240">
         <v>0</v>
       </c>
       <c r="N240" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O240" t="s">
         <v>32</v>
       </c>
       <c r="P240" t="s">
         <v>46</v>
       </c>
       <c r="Q240" t="s">
         <v>105</v>
       </c>
       <c r="R240" t="s">
         <v>43</v>
       </c>
       <c r="S240" t="s">
         <v>36</v>
       </c>
       <c r="V240">
         <v>2025</v>
       </c>
       <c r="W240" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="X240" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="241" spans="1:24">
       <c r="A241">
         <v>246</v>
       </c>
       <c r="B241" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C241" t="s">
         <v>142</v>
       </c>
       <c r="D241">
         <v>200</v>
       </c>
       <c r="E241">
         <v>211</v>
       </c>
       <c r="F241" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="G241">
         <v>2011</v>
       </c>
       <c r="H241" t="s">
         <v>45</v>
       </c>
       <c r="I241" t="s">
         <v>246</v>
       </c>
       <c r="J241">
         <v>30000.0</v>
       </c>
       <c r="K241" t="s">
         <v>57</v>
       </c>
       <c r="L241">
         <v>0.0</v>
       </c>
       <c r="M241">
         <v>0</v>
       </c>
       <c r="N241" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O241" t="s">
         <v>32</v>
       </c>
       <c r="P241" t="s">
         <v>46</v>
       </c>
       <c r="Q241" t="s">
         <v>58</v>
       </c>
       <c r="R241" t="s">
         <v>43</v>
       </c>
       <c r="S241" t="s">
         <v>59</v>
       </c>
       <c r="T241" t="s">
         <v>241</v>
       </c>
       <c r="U241" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="V241">
         <v>2025</v>
       </c>
       <c r="W241" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="X241" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="242" spans="1:24">
       <c r="A242">
         <v>247</v>
       </c>
       <c r="B242" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C242" t="s">
         <v>142</v>
       </c>
       <c r="D242">
         <v>200</v>
       </c>
       <c r="E242">
         <v>213</v>
       </c>
       <c r="F242" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="H242" t="s">
         <v>45</v>
       </c>
       <c r="I242" t="s">
         <v>246</v>
       </c>
       <c r="J242">
         <v>16000.0</v>
       </c>
       <c r="K242" t="s">
         <v>57</v>
       </c>
       <c r="L242">
         <v>0.0</v>
       </c>
       <c r="M242">
         <v>0</v>
       </c>
       <c r="N242" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O242" t="s">
         <v>32</v>
       </c>
       <c r="P242" t="s">
         <v>46</v>
       </c>
       <c r="Q242" t="s">
         <v>105</v>
       </c>
       <c r="R242" t="s">
         <v>43</v>
       </c>
       <c r="S242" t="s">
         <v>59</v>
       </c>
       <c r="U242" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="V242">
         <v>2025</v>
       </c>
       <c r="W242" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="X242" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="243" spans="1:24">
       <c r="A243">
         <v>248</v>
       </c>
       <c r="B243" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C243" t="s">
         <v>256</v>
       </c>
       <c r="D243">
         <v>200</v>
       </c>
       <c r="E243">
         <v>219</v>
       </c>
       <c r="F243" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="H243" t="s">
         <v>45</v>
       </c>
       <c r="I243" t="s">
         <v>30</v>
       </c>
       <c r="J243">
         <v>15000.0</v>
       </c>
       <c r="K243" t="s">
         <v>31</v>
       </c>
       <c r="L243">
         <v>0.0</v>
       </c>
       <c r="M243">
         <v>0</v>
       </c>
       <c r="N243" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O243" t="s">
         <v>32</v>
       </c>
       <c r="P243" t="s">
         <v>33</v>
       </c>
       <c r="Q243" t="s">
         <v>64</v>
       </c>
       <c r="R243" t="s">
         <v>43</v>
       </c>
       <c r="S243" t="s">
         <v>36</v>
       </c>
       <c r="V243">
         <v>2025</v>
       </c>
       <c r="X243" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="244" spans="1:24">
       <c r="A244">
         <v>249</v>
       </c>
       <c r="B244" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C244" t="s">
         <v>27</v>
       </c>
       <c r="D244">
         <v>300</v>
       </c>
       <c r="E244">
         <v>301</v>
       </c>
       <c r="F244" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="H244" t="s">
         <v>45</v>
       </c>
       <c r="I244" t="s">
         <v>30</v>
       </c>
       <c r="J244">
         <v>10000.0</v>
       </c>
       <c r="K244" t="s">
         <v>31</v>
       </c>
       <c r="L244">
         <v>0.0</v>
       </c>
       <c r="M244">
         <v>0</v>
       </c>
       <c r="N244" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O244" t="s">
         <v>32</v>
       </c>
       <c r="P244" t="s">
         <v>46</v>
       </c>
       <c r="Q244" t="s">
         <v>94</v>
       </c>
       <c r="R244" t="s">
         <v>43</v>
       </c>
       <c r="S244" t="s">
         <v>36</v>
       </c>
       <c r="V244">
         <v>2025</v>
       </c>
       <c r="X244" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="245" spans="1:24">
       <c r="A245">
         <v>250</v>
       </c>
       <c r="B245" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C245" t="s">
         <v>27</v>
       </c>
       <c r="D245">
         <v>400</v>
       </c>
       <c r="E245">
         <v>407</v>
       </c>
       <c r="F245" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="H245" t="s">
         <v>45</v>
       </c>
       <c r="I245" t="s">
         <v>30</v>
       </c>
       <c r="J245">
         <v>13000.0</v>
       </c>
       <c r="K245" t="s">
         <v>31</v>
       </c>
       <c r="L245">
         <v>0.0</v>
       </c>
       <c r="M245">
         <v>0</v>
       </c>
       <c r="N245" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O245" t="s">
         <v>32</v>
       </c>
       <c r="P245" t="s">
         <v>46</v>
       </c>
       <c r="Q245" t="s">
         <v>108</v>
       </c>
       <c r="R245" t="s">
         <v>43</v>
       </c>
       <c r="S245" t="s">
         <v>36</v>
       </c>
       <c r="V245">
         <v>2025</v>
       </c>
       <c r="W245" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="X245" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="246" spans="1:24">
       <c r="A246">
         <v>251</v>
       </c>
       <c r="B246" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C246" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="D246">
         <v>400</v>
       </c>
       <c r="E246">
         <v>408</v>
       </c>
       <c r="F246" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="H246" t="s">
         <v>45</v>
       </c>
       <c r="I246" t="s">
         <v>88</v>
       </c>
       <c r="J246">
         <v>18000.0</v>
       </c>
       <c r="K246" t="s">
         <v>57</v>
       </c>
       <c r="L246">
         <v>0.0</v>
       </c>
       <c r="M246">
         <v>0</v>
       </c>
       <c r="N246" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O246" t="s">
         <v>32</v>
       </c>
       <c r="P246" t="s">
         <v>33</v>
       </c>
       <c r="Q246" t="s">
         <v>42</v>
       </c>
       <c r="R246" t="s">
         <v>43</v>
       </c>
       <c r="S246" t="s">
         <v>59</v>
       </c>
       <c r="U246" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="V246">
         <v>2025</v>
       </c>
       <c r="W246" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="X246" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="247" spans="1:24">
       <c r="A247">
         <v>252</v>
       </c>
       <c r="B247" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C247" t="s">
         <v>256</v>
       </c>
       <c r="D247">
         <v>400</v>
       </c>
       <c r="E247">
         <v>409</v>
       </c>
       <c r="F247" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="H247" t="s">
         <v>45</v>
       </c>
       <c r="I247" t="s">
         <v>30</v>
       </c>
       <c r="J247">
         <v>4000.0</v>
       </c>
       <c r="K247" t="s">
         <v>31</v>
       </c>
       <c r="L247">
         <v>0.0</v>
       </c>
       <c r="M247">
         <v>0</v>
       </c>
       <c r="N247" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O247" t="s">
         <v>32</v>
       </c>
       <c r="P247" t="s">
         <v>33</v>
       </c>
       <c r="Q247" t="s">
         <v>42</v>
       </c>
       <c r="R247" t="s">
         <v>43</v>
       </c>
       <c r="S247" t="s">
         <v>36</v>
       </c>
       <c r="V247">
         <v>2025</v>
       </c>
       <c r="X247" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
     </row>
     <row r="248" spans="1:24">
       <c r="A248">
         <v>253</v>
       </c>
       <c r="B248" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C248" t="s">
         <v>256</v>
       </c>
       <c r="D248">
         <v>400</v>
       </c>
       <c r="E248">
         <v>409</v>
       </c>
       <c r="F248" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="H248" t="s">
         <v>45</v>
       </c>
       <c r="I248" t="s">
         <v>246</v>
       </c>
       <c r="J248">
         <v>4000.0</v>
       </c>
       <c r="K248" t="s">
         <v>57</v>
       </c>
       <c r="L248">
         <v>0.0</v>
       </c>
       <c r="M248">
         <v>0</v>
       </c>
       <c r="N248" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O248" t="s">
         <v>32</v>
       </c>
       <c r="P248" t="s">
         <v>33</v>
       </c>
       <c r="Q248" t="s">
         <v>199</v>
       </c>
       <c r="R248" t="s">
         <v>43</v>
       </c>
       <c r="S248" t="s">
         <v>59</v>
       </c>
       <c r="V248">
         <v>2025</v>
       </c>
       <c r="W248" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="X248" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="249" spans="1:24">
       <c r="A249">
         <v>254</v>
       </c>
       <c r="B249" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C249" t="s">
         <v>256</v>
       </c>
       <c r="D249">
         <v>500</v>
       </c>
       <c r="E249">
         <v>508</v>
       </c>
       <c r="F249" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="H249" t="s">
         <v>45</v>
       </c>
       <c r="I249" t="s">
         <v>249</v>
       </c>
       <c r="J249">
         <v>8000.0</v>
       </c>
       <c r="K249" t="s">
         <v>31</v>
       </c>
       <c r="L249">
         <v>0.0</v>
       </c>
       <c r="M249">
         <v>0</v>
       </c>
       <c r="N249" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O249" t="s">
         <v>32</v>
       </c>
       <c r="P249" t="s">
         <v>33</v>
       </c>
       <c r="Q249" t="s">
         <v>42</v>
       </c>
       <c r="R249" t="s">
         <v>95</v>
       </c>
       <c r="S249" t="s">
         <v>36</v>
       </c>
       <c r="V249">
         <v>2025</v>
       </c>
       <c r="W249" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="X249" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="250" spans="1:24">
       <c r="A250">
         <v>255</v>
       </c>
       <c r="B250" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C250" t="s">
         <v>256</v>
       </c>
       <c r="D250">
         <v>500</v>
       </c>
       <c r="E250">
         <v>510</v>
       </c>
       <c r="F250" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="H250" t="s">
         <v>45</v>
       </c>
       <c r="I250" t="s">
         <v>246</v>
       </c>
       <c r="J250">
         <v>8000.0</v>
       </c>
       <c r="K250" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="L250">
         <v>0.0</v>
       </c>
       <c r="M250">
         <v>0</v>
       </c>
       <c r="N250" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O250" t="s">
         <v>32</v>
       </c>
       <c r="P250" t="s">
         <v>33</v>
       </c>
       <c r="Q250" t="s">
         <v>42</v>
       </c>
       <c r="R250" t="s">
         <v>95</v>
       </c>
       <c r="S250" t="s">
-        <v>502</v>
+        <v>36</v>
       </c>
       <c r="U250" t="s">
         <v>503</v>
       </c>
       <c r="V250">
         <v>2025</v>
       </c>
       <c r="X250" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="251" spans="1:24">
       <c r="A251">
         <v>256</v>
       </c>
       <c r="B251" t="s">
         <v>505</v>
       </c>
       <c r="C251" t="s">
         <v>256</v>
       </c>
       <c r="D251">
         <v>500</v>
       </c>
       <c r="E251">
         <v>520</v>
       </c>
       <c r="F251" t="s">
         <v>506</v>
       </c>
       <c r="H251" t="s">
         <v>45</v>
       </c>
       <c r="I251" t="s">
         <v>246</v>
       </c>
       <c r="J251">
         <v>4000.0</v>
       </c>
       <c r="K251" t="s">
         <v>57</v>
       </c>
       <c r="L251">
         <v>0.0</v>
       </c>
       <c r="M251">
         <v>0</v>
       </c>
       <c r="N251" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O251" t="s">
         <v>32</v>
       </c>
       <c r="P251" t="s">
         <v>33</v>
       </c>
       <c r="Q251" t="s">
         <v>42</v>
       </c>
       <c r="R251" t="s">
         <v>95</v>
       </c>
       <c r="S251" t="s">
         <v>59</v>
       </c>
       <c r="U251" t="s">
         <v>507</v>
       </c>
       <c r="V251">
         <v>2025</v>
       </c>
       <c r="W251" t="s">
         <v>508</v>
       </c>
@@ -20658,51 +20823,51 @@
       <c r="E252">
         <v>707</v>
       </c>
       <c r="F252" t="s">
         <v>510</v>
       </c>
       <c r="H252" t="s">
         <v>45</v>
       </c>
       <c r="I252" t="s">
         <v>246</v>
       </c>
       <c r="J252">
         <v>50000.0</v>
       </c>
       <c r="K252" t="s">
         <v>57</v>
       </c>
       <c r="L252">
         <v>0.0</v>
       </c>
       <c r="M252">
         <v>0</v>
       </c>
       <c r="N252" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O252" t="s">
         <v>32</v>
       </c>
       <c r="P252" t="s">
         <v>33</v>
       </c>
       <c r="Q252" t="s">
         <v>102</v>
       </c>
       <c r="R252" t="s">
         <v>43</v>
       </c>
       <c r="S252" t="s">
         <v>59</v>
       </c>
       <c r="V252">
         <v>2025</v>
       </c>
       <c r="X252" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="253" spans="1:24">
       <c r="A253">
@@ -20720,51 +20885,51 @@
       <c r="E253">
         <v>707</v>
       </c>
       <c r="F253" t="s">
         <v>513</v>
       </c>
       <c r="H253" t="s">
         <v>45</v>
       </c>
       <c r="I253" t="s">
         <v>249</v>
       </c>
       <c r="J253">
         <v>6000.0</v>
       </c>
       <c r="K253" t="s">
         <v>57</v>
       </c>
       <c r="L253">
         <v>0.0</v>
       </c>
       <c r="M253">
         <v>0</v>
       </c>
       <c r="N253" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O253" t="s">
         <v>32</v>
       </c>
       <c r="P253" t="s">
         <v>33</v>
       </c>
       <c r="Q253" t="s">
         <v>42</v>
       </c>
       <c r="R253" t="s">
         <v>43</v>
       </c>
       <c r="S253" t="s">
         <v>59</v>
       </c>
       <c r="U253" t="s">
         <v>514</v>
       </c>
       <c r="V253">
         <v>2025</v>
       </c>
       <c r="W253" t="s">
         <v>515</v>
       </c>
@@ -20788,51 +20953,51 @@
       <c r="E254">
         <v>713</v>
       </c>
       <c r="F254" t="s">
         <v>506</v>
       </c>
       <c r="H254" t="s">
         <v>45</v>
       </c>
       <c r="I254" t="s">
         <v>246</v>
       </c>
       <c r="J254">
         <v>4000.0</v>
       </c>
       <c r="K254" t="s">
         <v>57</v>
       </c>
       <c r="L254">
         <v>0.0</v>
       </c>
       <c r="M254">
         <v>0</v>
       </c>
       <c r="N254" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O254" t="s">
         <v>32</v>
       </c>
       <c r="P254" t="s">
         <v>33</v>
       </c>
       <c r="Q254" t="s">
         <v>42</v>
       </c>
       <c r="R254" t="s">
         <v>95</v>
       </c>
       <c r="S254" t="s">
         <v>59</v>
       </c>
       <c r="U254" t="s">
         <v>517</v>
       </c>
       <c r="V254">
         <v>2025</v>
       </c>
       <c r="W254" t="s">
         <v>508</v>
       </c>
@@ -20856,51 +21021,51 @@
       <c r="E255">
         <v>714</v>
       </c>
       <c r="F255" t="s">
         <v>506</v>
       </c>
       <c r="H255" t="s">
         <v>45</v>
       </c>
       <c r="I255" t="s">
         <v>246</v>
       </c>
       <c r="J255">
         <v>4000.0</v>
       </c>
       <c r="K255" t="s">
         <v>57</v>
       </c>
       <c r="L255">
         <v>0.0</v>
       </c>
       <c r="M255">
         <v>0</v>
       </c>
       <c r="N255" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O255" t="s">
         <v>32</v>
       </c>
       <c r="P255" t="s">
         <v>33</v>
       </c>
       <c r="Q255" t="s">
         <v>42</v>
       </c>
       <c r="R255" t="s">
         <v>95</v>
       </c>
       <c r="S255" t="s">
         <v>59</v>
       </c>
       <c r="U255" t="s">
         <v>519</v>
       </c>
       <c r="V255">
         <v>2025</v>
       </c>
       <c r="W255" t="s">
         <v>508</v>
       </c>
@@ -20924,51 +21089,51 @@
       <c r="E256">
         <v>814</v>
       </c>
       <c r="F256" t="s">
         <v>521</v>
       </c>
       <c r="H256" t="s">
         <v>45</v>
       </c>
       <c r="I256" t="s">
         <v>249</v>
       </c>
       <c r="J256">
         <v>13500.0</v>
       </c>
       <c r="K256" t="s">
         <v>57</v>
       </c>
       <c r="L256">
         <v>0.0</v>
       </c>
       <c r="M256">
         <v>0</v>
       </c>
       <c r="N256" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O256" t="s">
         <v>32</v>
       </c>
       <c r="P256" t="s">
         <v>46</v>
       </c>
       <c r="Q256" t="s">
         <v>296</v>
       </c>
       <c r="R256" t="s">
         <v>43</v>
       </c>
       <c r="S256" t="s">
         <v>59</v>
       </c>
       <c r="V256">
         <v>2025</v>
       </c>
       <c r="X256" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="257" spans="1:24">
       <c r="A257">
@@ -20983,51 +21148,51 @@
       <c r="D257">
         <v>100</v>
       </c>
       <c r="E257">
         <v>125</v>
       </c>
       <c r="G257">
         <v>2018</v>
       </c>
       <c r="I257" t="s">
         <v>30</v>
       </c>
       <c r="J257">
         <v>5500.0</v>
       </c>
       <c r="K257" t="s">
         <v>31</v>
       </c>
       <c r="L257">
         <v>0.0</v>
       </c>
       <c r="M257">
         <v>0</v>
       </c>
       <c r="N257" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O257" t="s">
         <v>32</v>
       </c>
       <c r="P257" t="s">
         <v>33</v>
       </c>
       <c r="Q257" t="s">
         <v>76</v>
       </c>
       <c r="R257" t="s">
         <v>43</v>
       </c>
       <c r="S257" t="s">
         <v>36</v>
       </c>
       <c r="V257">
         <v>2025</v>
       </c>
       <c r="X257" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="258" spans="1:24">
       <c r="A258">
@@ -21045,51 +21210,51 @@
       <c r="E258">
         <v>110</v>
       </c>
       <c r="F258" t="s">
         <v>525</v>
       </c>
       <c r="G258">
         <v>2018</v>
       </c>
       <c r="I258" t="s">
         <v>30</v>
       </c>
       <c r="J258">
         <v>5700.0</v>
       </c>
       <c r="K258" t="s">
         <v>31</v>
       </c>
       <c r="L258">
         <v>0.0</v>
       </c>
       <c r="M258">
         <v>0</v>
       </c>
       <c r="N258" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O258" t="s">
         <v>526</v>
       </c>
       <c r="P258" t="s">
         <v>33</v>
       </c>
       <c r="Q258" t="s">
         <v>76</v>
       </c>
       <c r="R258" t="s">
         <v>43</v>
       </c>
       <c r="S258" t="s">
         <v>36</v>
       </c>
       <c r="T258" t="s">
         <v>527</v>
       </c>
       <c r="V258">
         <v>2025</v>
       </c>
       <c r="X258" t="s">
         <v>528</v>
       </c>
@@ -21110,51 +21275,51 @@
       <c r="E259">
         <v>116</v>
       </c>
       <c r="F259" t="s">
         <v>530</v>
       </c>
       <c r="G259">
         <v>2021</v>
       </c>
       <c r="I259" t="s">
         <v>30</v>
       </c>
       <c r="J259">
         <v>5900.0</v>
       </c>
       <c r="K259" t="s">
         <v>31</v>
       </c>
       <c r="L259">
         <v>0.0</v>
       </c>
       <c r="M259">
         <v>0</v>
       </c>
       <c r="N259" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O259" t="s">
         <v>526</v>
       </c>
       <c r="P259" t="s">
         <v>33</v>
       </c>
       <c r="Q259" t="s">
         <v>76</v>
       </c>
       <c r="R259" t="s">
         <v>43</v>
       </c>
       <c r="S259" t="s">
         <v>36</v>
       </c>
       <c r="T259" t="s">
         <v>531</v>
       </c>
       <c r="V259">
         <v>2025</v>
       </c>
       <c r="X259" t="s">
         <v>532</v>
       </c>
@@ -21163,51 +21328,51 @@
       <c r="A260">
         <v>265</v>
       </c>
       <c r="B260" t="s">
         <v>533</v>
       </c>
       <c r="C260" t="s">
         <v>534</v>
       </c>
       <c r="E260">
         <v>99</v>
       </c>
       <c r="F260" t="s">
         <v>535</v>
       </c>
       <c r="J260">
         <v>3000.0</v>
       </c>
       <c r="L260">
         <v>0.0</v>
       </c>
       <c r="M260">
         <v>0</v>
       </c>
       <c r="N260" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O260" t="s">
         <v>69</v>
       </c>
       <c r="P260" t="s">
         <v>151</v>
       </c>
       <c r="Q260" t="s">
         <v>199</v>
       </c>
       <c r="S260" t="s">
         <v>536</v>
       </c>
       <c r="V260">
         <v>2026</v>
       </c>
       <c r="W260" t="s">
         <v>537</v>
       </c>
       <c r="X260" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="261" spans="1:24">
       <c r="A261">
@@ -21219,51 +21384,51 @@
       <c r="C261" t="s">
         <v>539</v>
       </c>
       <c r="D261">
         <v>100</v>
       </c>
       <c r="E261">
         <v>100</v>
       </c>
       <c r="F261" t="s">
         <v>540</v>
       </c>
       <c r="I261" t="s">
         <v>30</v>
       </c>
       <c r="J261">
         <v>17000.0</v>
       </c>
       <c r="L261">
         <v>0.0</v>
       </c>
       <c r="M261">
         <v>0</v>
       </c>
       <c r="N261" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O261" t="s">
         <v>69</v>
       </c>
       <c r="P261" t="s">
         <v>46</v>
       </c>
       <c r="Q261" t="s">
         <v>102</v>
       </c>
       <c r="S261" t="s">
         <v>536</v>
       </c>
       <c r="V261">
         <v>2026</v>
       </c>
       <c r="X261" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="262" spans="1:24">
       <c r="A262">
         <v>267</v>
       </c>
       <c r="B262" t="s">
@@ -21275,51 +21440,51 @@
       <c r="D262">
         <v>100</v>
       </c>
       <c r="E262">
         <v>107</v>
       </c>
       <c r="F262" t="s">
         <v>542</v>
       </c>
       <c r="I262" t="s">
         <v>71</v>
       </c>
       <c r="J262">
         <v>15500.0</v>
       </c>
       <c r="K262" t="s">
         <v>57</v>
       </c>
       <c r="L262">
         <v>0.0</v>
       </c>
       <c r="M262">
         <v>0</v>
       </c>
       <c r="N262" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O262" t="s">
         <v>69</v>
       </c>
       <c r="P262" t="s">
         <v>46</v>
       </c>
       <c r="S262" t="s">
         <v>59</v>
       </c>
       <c r="T262" t="s">
         <v>543</v>
       </c>
       <c r="U262" t="s">
         <v>544</v>
       </c>
       <c r="V262">
         <v>2026</v>
       </c>
       <c r="X262" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="263" spans="1:24">
       <c r="A263">
@@ -21328,101 +21493,101 @@
       <c r="B263" t="s">
         <v>533</v>
       </c>
       <c r="C263" t="s">
         <v>539</v>
       </c>
       <c r="D263">
         <v>100</v>
       </c>
       <c r="E263">
         <v>100</v>
       </c>
       <c r="F263" t="s">
         <v>542</v>
       </c>
       <c r="J263">
         <v>13500.0</v>
       </c>
       <c r="L263">
         <v>0.0</v>
       </c>
       <c r="M263">
         <v>0</v>
       </c>
       <c r="N263" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O263" t="s">
         <v>69</v>
       </c>
       <c r="P263" t="s">
         <v>46</v>
       </c>
       <c r="S263" t="s">
         <v>536</v>
       </c>
       <c r="V263">
         <v>2026</v>
       </c>
       <c r="W263" t="s">
         <v>546</v>
       </c>
       <c r="X263" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="264" spans="1:24">
       <c r="A264">
         <v>269</v>
       </c>
       <c r="B264" t="s">
         <v>533</v>
       </c>
       <c r="C264" t="s">
         <v>539</v>
       </c>
       <c r="D264">
         <v>100</v>
       </c>
       <c r="E264">
         <v>104</v>
       </c>
       <c r="F264" t="s">
         <v>547</v>
       </c>
       <c r="J264">
         <v>5000.0</v>
       </c>
       <c r="L264">
         <v>0.0</v>
       </c>
       <c r="M264">
         <v>0</v>
       </c>
       <c r="N264" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O264" t="s">
         <v>43</v>
       </c>
       <c r="P264" t="s">
         <v>33</v>
       </c>
       <c r="Q264" t="s">
         <v>64</v>
       </c>
       <c r="S264" t="s">
         <v>536</v>
       </c>
       <c r="V264">
         <v>2026</v>
       </c>
       <c r="W264" t="s">
         <v>548</v>
       </c>
       <c r="X264" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="265" spans="1:24">
       <c r="A265">
@@ -21431,760 +21596,760 @@
       <c r="B265" t="s">
         <v>533</v>
       </c>
       <c r="C265" t="s">
         <v>539</v>
       </c>
       <c r="D265">
         <v>100</v>
       </c>
       <c r="E265">
         <v>100</v>
       </c>
       <c r="F265" t="s">
         <v>550</v>
       </c>
       <c r="J265">
         <v>7000.0</v>
       </c>
       <c r="L265">
         <v>0.0</v>
       </c>
       <c r="M265">
         <v>0</v>
       </c>
       <c r="N265" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O265" t="s">
         <v>69</v>
       </c>
       <c r="P265" t="s">
         <v>46</v>
       </c>
       <c r="Q265" t="s">
         <v>89</v>
       </c>
       <c r="S265" t="s">
         <v>536</v>
       </c>
       <c r="V265">
         <v>2026</v>
       </c>
       <c r="W265" t="s">
         <v>546</v>
       </c>
       <c r="X265" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="266" spans="1:24">
       <c r="A266">
         <v>271</v>
       </c>
       <c r="B266" t="s">
         <v>533</v>
       </c>
       <c r="C266" t="s">
         <v>539</v>
       </c>
       <c r="D266">
         <v>100</v>
       </c>
       <c r="E266">
         <v>116</v>
       </c>
       <c r="F266" t="s">
         <v>551</v>
       </c>
       <c r="I266" t="s">
         <v>79</v>
       </c>
       <c r="J266">
         <v>5700.0</v>
       </c>
       <c r="K266" t="s">
         <v>57</v>
       </c>
       <c r="L266">
         <v>0.0</v>
       </c>
       <c r="M266">
         <v>0</v>
       </c>
       <c r="N266" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O266" t="s">
         <v>69</v>
       </c>
       <c r="P266" t="s">
         <v>46</v>
       </c>
       <c r="S266" t="s">
         <v>59</v>
       </c>
       <c r="U266" t="s">
         <v>552</v>
       </c>
       <c r="V266">
         <v>2026</v>
       </c>
       <c r="X266" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="267" spans="1:24">
       <c r="A267">
         <v>272</v>
       </c>
       <c r="B267" t="s">
         <v>533</v>
       </c>
       <c r="C267" t="s">
         <v>539</v>
       </c>
       <c r="D267">
         <v>100</v>
       </c>
       <c r="E267">
         <v>100</v>
       </c>
       <c r="F267" t="s">
         <v>554</v>
       </c>
       <c r="J267">
         <v>5500.0</v>
       </c>
       <c r="L267">
         <v>0.0</v>
       </c>
       <c r="M267">
         <v>0</v>
       </c>
       <c r="N267" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O267" t="s">
         <v>69</v>
       </c>
       <c r="P267" t="s">
         <v>46</v>
       </c>
       <c r="S267" t="s">
         <v>536</v>
       </c>
       <c r="V267">
         <v>2026</v>
       </c>
       <c r="W267" t="s">
         <v>537</v>
       </c>
       <c r="X267" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="268" spans="1:24">
       <c r="A268">
         <v>273</v>
       </c>
       <c r="B268" t="s">
         <v>533</v>
       </c>
       <c r="C268" t="s">
         <v>539</v>
       </c>
       <c r="D268">
         <v>100</v>
       </c>
       <c r="E268">
         <v>100</v>
       </c>
       <c r="F268" t="s">
         <v>554</v>
       </c>
       <c r="J268">
         <v>5500.0</v>
       </c>
       <c r="L268">
         <v>0.0</v>
       </c>
       <c r="M268">
         <v>0</v>
       </c>
       <c r="N268" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O268" t="s">
         <v>69</v>
       </c>
       <c r="P268" t="s">
         <v>46</v>
       </c>
       <c r="S268" t="s">
         <v>536</v>
       </c>
       <c r="V268">
         <v>2026</v>
       </c>
       <c r="X268" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="269" spans="1:24">
       <c r="A269">
         <v>274</v>
       </c>
       <c r="B269" t="s">
         <v>533</v>
       </c>
       <c r="C269" t="s">
         <v>539</v>
       </c>
       <c r="D269">
         <v>100</v>
       </c>
       <c r="E269">
         <v>100</v>
       </c>
       <c r="F269" t="s">
         <v>556</v>
       </c>
       <c r="J269">
         <v>5000.0</v>
       </c>
       <c r="L269">
         <v>0.0</v>
       </c>
       <c r="M269">
         <v>0</v>
       </c>
       <c r="N269" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O269" t="s">
         <v>69</v>
       </c>
       <c r="P269" t="s">
         <v>46</v>
       </c>
       <c r="S269" t="s">
         <v>536</v>
       </c>
       <c r="V269">
         <v>2026</v>
       </c>
       <c r="W269" t="s">
         <v>546</v>
       </c>
       <c r="X269" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="270" spans="1:24">
       <c r="A270">
         <v>275</v>
       </c>
       <c r="B270" t="s">
         <v>533</v>
       </c>
       <c r="C270" t="s">
         <v>539</v>
       </c>
       <c r="D270">
         <v>100</v>
       </c>
       <c r="E270">
         <v>100</v>
       </c>
       <c r="F270" t="s">
         <v>557</v>
       </c>
       <c r="J270">
         <v>4500.0</v>
       </c>
       <c r="L270">
         <v>0.0</v>
       </c>
       <c r="M270">
         <v>0</v>
       </c>
       <c r="N270" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O270" t="s">
         <v>69</v>
       </c>
       <c r="P270" t="s">
         <v>46</v>
       </c>
       <c r="S270" t="s">
         <v>536</v>
       </c>
       <c r="V270">
         <v>2026</v>
       </c>
       <c r="W270" t="s">
         <v>546</v>
       </c>
       <c r="X270" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="271" spans="1:24">
       <c r="A271">
         <v>276</v>
       </c>
       <c r="B271" t="s">
         <v>533</v>
       </c>
       <c r="C271" t="s">
         <v>558</v>
       </c>
       <c r="D271">
         <v>200</v>
       </c>
       <c r="E271">
         <v>215</v>
       </c>
       <c r="F271" t="s">
         <v>559</v>
       </c>
       <c r="J271">
         <v>30000.0</v>
       </c>
       <c r="K271" t="s">
         <v>31</v>
       </c>
       <c r="L271">
         <v>0.0</v>
       </c>
       <c r="M271">
         <v>0</v>
       </c>
       <c r="N271" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O271" t="s">
         <v>35</v>
       </c>
       <c r="P271" t="s">
         <v>46</v>
       </c>
       <c r="S271" t="s">
         <v>36</v>
       </c>
       <c r="V271">
         <v>2026</v>
       </c>
       <c r="X271" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="272" spans="1:24">
       <c r="A272">
         <v>277</v>
       </c>
       <c r="B272" t="s">
         <v>533</v>
       </c>
       <c r="C272" t="s">
         <v>539</v>
       </c>
       <c r="D272">
         <v>100</v>
       </c>
       <c r="E272">
         <v>100</v>
       </c>
       <c r="F272" t="s">
         <v>557</v>
       </c>
       <c r="J272">
         <v>4500.0</v>
       </c>
       <c r="L272">
         <v>0.0</v>
       </c>
       <c r="M272">
         <v>0</v>
       </c>
       <c r="N272" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O272" t="s">
         <v>69</v>
       </c>
       <c r="P272" t="s">
         <v>46</v>
       </c>
       <c r="S272" t="s">
         <v>536</v>
       </c>
       <c r="V272">
         <v>2026</v>
       </c>
       <c r="W272" t="s">
         <v>546</v>
       </c>
       <c r="X272" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="273" spans="1:24">
       <c r="A273">
         <v>278</v>
       </c>
       <c r="B273" t="s">
         <v>533</v>
       </c>
       <c r="C273" t="s">
         <v>539</v>
       </c>
       <c r="D273">
         <v>100</v>
       </c>
       <c r="E273">
         <v>100</v>
       </c>
       <c r="F273" t="s">
         <v>557</v>
       </c>
       <c r="J273">
         <v>4500.0</v>
       </c>
       <c r="L273">
         <v>0.0</v>
       </c>
       <c r="M273">
         <v>0</v>
       </c>
       <c r="N273" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O273" t="s">
         <v>69</v>
       </c>
       <c r="P273" t="s">
         <v>46</v>
       </c>
       <c r="S273" t="s">
         <v>536</v>
       </c>
       <c r="V273">
         <v>2026</v>
       </c>
       <c r="W273" t="s">
         <v>546</v>
       </c>
       <c r="X273" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="274" spans="1:24">
       <c r="A274">
         <v>279</v>
       </c>
       <c r="B274" t="s">
         <v>533</v>
       </c>
       <c r="C274" t="s">
         <v>539</v>
       </c>
       <c r="D274">
         <v>100</v>
       </c>
       <c r="E274">
         <v>100</v>
       </c>
       <c r="F274" t="s">
         <v>561</v>
       </c>
       <c r="J274">
         <v>4000.0</v>
       </c>
       <c r="L274">
         <v>0.0</v>
       </c>
       <c r="M274">
         <v>0</v>
       </c>
       <c r="N274" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O274" t="s">
         <v>69</v>
       </c>
       <c r="P274" t="s">
         <v>46</v>
       </c>
       <c r="S274" t="s">
         <v>536</v>
       </c>
       <c r="V274">
         <v>2026</v>
       </c>
       <c r="W274" t="s">
         <v>562</v>
       </c>
       <c r="X274" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="275" spans="1:24">
       <c r="A275">
         <v>280</v>
       </c>
       <c r="B275" t="s">
         <v>533</v>
       </c>
       <c r="C275" t="s">
         <v>539</v>
       </c>
       <c r="D275">
         <v>100</v>
       </c>
       <c r="E275">
         <v>101</v>
       </c>
       <c r="F275" t="s">
         <v>563</v>
       </c>
       <c r="I275" t="s">
         <v>30</v>
       </c>
       <c r="J275">
         <v>45000.0</v>
       </c>
       <c r="L275">
         <v>0.0</v>
       </c>
       <c r="M275">
         <v>0</v>
       </c>
       <c r="N275" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O275" t="s">
         <v>69</v>
       </c>
       <c r="P275" t="s">
         <v>151</v>
       </c>
       <c r="Q275" t="s">
         <v>199</v>
       </c>
       <c r="S275" t="s">
         <v>536</v>
       </c>
       <c r="V275">
         <v>2026</v>
       </c>
       <c r="X275" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="276" spans="1:24">
       <c r="A276">
         <v>281</v>
       </c>
       <c r="B276" t="s">
         <v>533</v>
       </c>
       <c r="C276" t="s">
         <v>539</v>
       </c>
       <c r="D276">
         <v>100</v>
       </c>
       <c r="E276">
         <v>101</v>
       </c>
       <c r="F276" t="s">
         <v>564</v>
       </c>
       <c r="J276">
         <v>7000.0</v>
       </c>
       <c r="L276">
         <v>0.0</v>
       </c>
       <c r="M276">
         <v>0</v>
       </c>
       <c r="N276" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O276" t="s">
         <v>69</v>
       </c>
       <c r="P276" t="s">
         <v>33</v>
       </c>
       <c r="Q276" t="s">
         <v>64</v>
       </c>
       <c r="S276" t="s">
         <v>536</v>
       </c>
       <c r="V276">
         <v>2026</v>
       </c>
       <c r="X276" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="277" spans="1:24">
       <c r="A277">
         <v>282</v>
       </c>
       <c r="B277" t="s">
         <v>533</v>
       </c>
       <c r="C277" t="s">
         <v>539</v>
       </c>
       <c r="D277">
         <v>100</v>
       </c>
       <c r="E277">
         <v>101</v>
       </c>
       <c r="F277" t="s">
         <v>566</v>
       </c>
       <c r="J277">
         <v>3500.0</v>
       </c>
       <c r="L277">
         <v>0.0</v>
       </c>
       <c r="M277">
         <v>0</v>
       </c>
       <c r="N277" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O277" t="s">
         <v>69</v>
       </c>
       <c r="P277" t="s">
         <v>151</v>
       </c>
       <c r="Q277" t="s">
         <v>160</v>
       </c>
       <c r="S277" t="s">
         <v>536</v>
       </c>
       <c r="V277">
         <v>2026</v>
       </c>
       <c r="X277" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="278" spans="1:24">
       <c r="A278">
         <v>283</v>
       </c>
       <c r="B278" t="s">
         <v>533</v>
       </c>
       <c r="C278" t="s">
         <v>539</v>
       </c>
       <c r="D278">
         <v>100</v>
       </c>
       <c r="E278">
         <v>100</v>
       </c>
       <c r="F278" t="s">
         <v>561</v>
       </c>
       <c r="J278">
         <v>4000.0</v>
       </c>
       <c r="L278">
         <v>0.0</v>
       </c>
       <c r="M278">
         <v>0</v>
       </c>
       <c r="N278" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O278" t="s">
         <v>69</v>
       </c>
       <c r="P278" t="s">
         <v>46</v>
       </c>
       <c r="S278" t="s">
         <v>536</v>
       </c>
       <c r="V278">
         <v>2026</v>
       </c>
       <c r="W278" t="s">
         <v>562</v>
       </c>
       <c r="X278" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="279" spans="1:24">
       <c r="A279">
         <v>284</v>
       </c>
       <c r="B279" t="s">
         <v>533</v>
       </c>
       <c r="C279" t="s">
         <v>539</v>
       </c>
       <c r="D279">
         <v>100</v>
       </c>
       <c r="E279">
         <v>102</v>
       </c>
       <c r="F279" t="s">
         <v>563</v>
       </c>
       <c r="J279">
         <v>45000.0</v>
       </c>
       <c r="L279">
         <v>0.0</v>
       </c>
       <c r="M279">
         <v>0</v>
       </c>
       <c r="N279" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O279" t="s">
         <v>69</v>
       </c>
       <c r="P279" t="s">
         <v>151</v>
       </c>
       <c r="Q279" t="s">
         <v>199</v>
       </c>
       <c r="S279" t="s">
         <v>536</v>
       </c>
       <c r="V279">
         <v>2026</v>
       </c>
       <c r="W279" t="s">
         <v>537</v>
       </c>
       <c r="X279" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="280" spans="1:24">
       <c r="A280">
@@ -22193,51 +22358,51 @@
       <c r="B280" t="s">
         <v>533</v>
       </c>
       <c r="C280" t="s">
         <v>539</v>
       </c>
       <c r="D280">
         <v>100</v>
       </c>
       <c r="E280">
         <v>102</v>
       </c>
       <c r="F280" t="s">
         <v>564</v>
       </c>
       <c r="J280">
         <v>7000.0</v>
       </c>
       <c r="L280">
         <v>0.0</v>
       </c>
       <c r="M280">
         <v>0</v>
       </c>
       <c r="N280" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O280" t="s">
         <v>69</v>
       </c>
       <c r="P280" t="s">
         <v>33</v>
       </c>
       <c r="Q280" t="s">
         <v>64</v>
       </c>
       <c r="S280" t="s">
         <v>536</v>
       </c>
       <c r="V280">
         <v>2026</v>
       </c>
       <c r="W280" t="s">
         <v>548</v>
       </c>
       <c r="X280" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="281" spans="1:24">
       <c r="A281">
@@ -22246,154 +22411,154 @@
       <c r="B281" t="s">
         <v>533</v>
       </c>
       <c r="C281" t="s">
         <v>539</v>
       </c>
       <c r="D281">
         <v>100</v>
       </c>
       <c r="E281">
         <v>102</v>
       </c>
       <c r="F281" t="s">
         <v>566</v>
       </c>
       <c r="J281">
         <v>3500.0</v>
       </c>
       <c r="L281">
         <v>0.0</v>
       </c>
       <c r="M281">
         <v>0</v>
       </c>
       <c r="N281" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O281" t="s">
         <v>69</v>
       </c>
       <c r="P281" t="s">
         <v>151</v>
       </c>
       <c r="Q281" t="s">
         <v>160</v>
       </c>
       <c r="S281" t="s">
         <v>536</v>
       </c>
       <c r="V281">
         <v>2026</v>
       </c>
       <c r="X281" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="282" spans="1:24">
       <c r="A282">
         <v>287</v>
       </c>
       <c r="B282" t="s">
         <v>533</v>
       </c>
       <c r="C282" t="s">
         <v>539</v>
       </c>
       <c r="D282">
         <v>100</v>
       </c>
       <c r="E282">
         <v>103</v>
       </c>
       <c r="F282" t="s">
         <v>569</v>
       </c>
       <c r="I282" t="s">
-        <v>246</v>
+        <v>30</v>
       </c>
       <c r="J282">
         <v>6000.0</v>
       </c>
       <c r="K282" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="L282">
         <v>0.0</v>
       </c>
       <c r="M282">
         <v>0</v>
       </c>
       <c r="N282" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O282" t="s">
         <v>35</v>
       </c>
       <c r="P282" t="s">
         <v>46</v>
       </c>
       <c r="S282" t="s">
-        <v>536</v>
+        <v>36</v>
       </c>
       <c r="V282">
         <v>2026</v>
       </c>
       <c r="X282" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="283" spans="1:24">
       <c r="A283">
         <v>288</v>
       </c>
       <c r="B283" t="s">
         <v>533</v>
       </c>
       <c r="C283" t="s">
         <v>539</v>
       </c>
       <c r="D283">
         <v>100</v>
       </c>
       <c r="E283">
         <v>103</v>
       </c>
       <c r="F283" t="s">
         <v>563</v>
       </c>
       <c r="J283">
         <v>45000.0</v>
       </c>
       <c r="L283">
         <v>0.0</v>
       </c>
       <c r="M283">
         <v>0</v>
       </c>
       <c r="N283" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O283" t="s">
         <v>69</v>
       </c>
       <c r="P283" t="s">
         <v>151</v>
       </c>
       <c r="Q283" t="s">
         <v>199</v>
       </c>
       <c r="S283" t="s">
         <v>536</v>
       </c>
       <c r="V283">
         <v>2026</v>
       </c>
       <c r="W283" t="s">
         <v>537</v>
       </c>
       <c r="X283" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="284" spans="1:24">
       <c r="A284">
@@ -22402,51 +22567,51 @@
       <c r="B284" t="s">
         <v>533</v>
       </c>
       <c r="C284" t="s">
         <v>539</v>
       </c>
       <c r="D284">
         <v>100</v>
       </c>
       <c r="E284">
         <v>103</v>
       </c>
       <c r="F284" t="s">
         <v>571</v>
       </c>
       <c r="J284">
         <v>40000.0</v>
       </c>
       <c r="L284">
         <v>0.0</v>
       </c>
       <c r="M284">
         <v>0</v>
       </c>
       <c r="N284" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O284" t="s">
         <v>69</v>
       </c>
       <c r="P284" t="s">
         <v>151</v>
       </c>
       <c r="Q284" t="s">
         <v>160</v>
       </c>
       <c r="S284" t="s">
         <v>536</v>
       </c>
       <c r="V284">
         <v>2026</v>
       </c>
       <c r="W284" t="s">
         <v>537</v>
       </c>
       <c r="X284" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="285" spans="1:24">
       <c r="A285">
@@ -22455,51 +22620,51 @@
       <c r="B285" t="s">
         <v>533</v>
       </c>
       <c r="C285" t="s">
         <v>539</v>
       </c>
       <c r="D285">
         <v>100</v>
       </c>
       <c r="E285">
         <v>103</v>
       </c>
       <c r="F285" t="s">
         <v>564</v>
       </c>
       <c r="J285">
         <v>7000.0</v>
       </c>
       <c r="L285">
         <v>0.0</v>
       </c>
       <c r="M285">
         <v>0</v>
       </c>
       <c r="N285" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O285" t="s">
         <v>69</v>
       </c>
       <c r="P285" t="s">
         <v>33</v>
       </c>
       <c r="Q285" t="s">
         <v>64</v>
       </c>
       <c r="S285" t="s">
         <v>536</v>
       </c>
       <c r="V285">
         <v>2026</v>
       </c>
       <c r="W285" t="s">
         <v>548</v>
       </c>
       <c r="X285" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="286" spans="1:24">
       <c r="A286">
@@ -22508,207 +22673,207 @@
       <c r="B286" t="s">
         <v>533</v>
       </c>
       <c r="C286" t="s">
         <v>539</v>
       </c>
       <c r="D286">
         <v>100</v>
       </c>
       <c r="E286">
         <v>100</v>
       </c>
       <c r="F286" t="s">
         <v>572</v>
       </c>
       <c r="J286">
         <v>4000.0</v>
       </c>
       <c r="L286">
         <v>0.0</v>
       </c>
       <c r="M286">
         <v>0</v>
       </c>
       <c r="N286" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O286" t="s">
         <v>69</v>
       </c>
       <c r="P286" t="s">
         <v>46</v>
       </c>
       <c r="S286" t="s">
         <v>536</v>
       </c>
       <c r="V286">
         <v>2026</v>
       </c>
       <c r="W286" t="s">
         <v>546</v>
       </c>
       <c r="X286" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="287" spans="1:24">
       <c r="A287">
         <v>292</v>
       </c>
       <c r="B287" t="s">
         <v>533</v>
       </c>
       <c r="C287" t="s">
         <v>539</v>
       </c>
       <c r="D287">
         <v>100</v>
       </c>
       <c r="E287">
         <v>101</v>
       </c>
       <c r="F287" t="s">
         <v>573</v>
       </c>
       <c r="I287" t="s">
         <v>30</v>
       </c>
       <c r="J287">
         <v>8500.0</v>
       </c>
       <c r="K287" t="s">
         <v>31</v>
       </c>
       <c r="L287">
         <v>0.0</v>
       </c>
       <c r="M287">
         <v>0</v>
       </c>
       <c r="N287" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O287" t="s">
         <v>69</v>
       </c>
       <c r="P287" t="s">
         <v>33</v>
       </c>
       <c r="Q287" t="s">
         <v>64</v>
       </c>
       <c r="S287" t="s">
         <v>36</v>
       </c>
       <c r="V287">
         <v>2026</v>
       </c>
       <c r="X287" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="288" spans="1:24">
       <c r="A288">
         <v>293</v>
       </c>
       <c r="B288" t="s">
         <v>533</v>
       </c>
       <c r="C288" t="s">
         <v>539</v>
       </c>
       <c r="D288">
         <v>100</v>
       </c>
       <c r="E288">
         <v>104</v>
       </c>
       <c r="F288" t="s">
         <v>564</v>
       </c>
       <c r="J288">
         <v>7000.0</v>
       </c>
       <c r="L288">
         <v>0.0</v>
       </c>
       <c r="M288">
         <v>0</v>
       </c>
       <c r="N288" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O288" t="s">
         <v>69</v>
       </c>
       <c r="P288" t="s">
         <v>33</v>
       </c>
       <c r="Q288" t="s">
         <v>64</v>
       </c>
       <c r="S288" t="s">
         <v>536</v>
       </c>
       <c r="V288">
         <v>2026</v>
       </c>
       <c r="X288" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="289" spans="1:24">
       <c r="A289">
         <v>294</v>
       </c>
       <c r="B289" t="s">
         <v>533</v>
       </c>
       <c r="C289" t="s">
         <v>539</v>
       </c>
       <c r="D289">
         <v>100</v>
       </c>
       <c r="E289">
         <v>104</v>
       </c>
       <c r="F289" t="s">
         <v>563</v>
       </c>
       <c r="J289">
         <v>45000.0</v>
       </c>
       <c r="L289">
         <v>0.0</v>
       </c>
       <c r="M289">
         <v>0</v>
       </c>
       <c r="N289" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O289" t="s">
         <v>69</v>
       </c>
       <c r="P289" t="s">
         <v>151</v>
       </c>
       <c r="Q289" t="s">
         <v>199</v>
       </c>
       <c r="S289" t="s">
         <v>536</v>
       </c>
       <c r="V289">
         <v>2026</v>
       </c>
       <c r="W289" t="s">
         <v>537</v>
       </c>
       <c r="X289" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="290" spans="1:24">
       <c r="A290">
@@ -22717,51 +22882,51 @@
       <c r="B290" t="s">
         <v>533</v>
       </c>
       <c r="C290" t="s">
         <v>539</v>
       </c>
       <c r="D290">
         <v>100</v>
       </c>
       <c r="E290">
         <v>104</v>
       </c>
       <c r="F290" t="s">
         <v>566</v>
       </c>
       <c r="J290">
         <v>3500.0</v>
       </c>
       <c r="L290">
         <v>0.0</v>
       </c>
       <c r="M290">
         <v>0</v>
       </c>
       <c r="N290" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O290" t="s">
         <v>69</v>
       </c>
       <c r="P290" t="s">
         <v>151</v>
       </c>
       <c r="Q290" t="s">
         <v>160</v>
       </c>
       <c r="S290" t="s">
         <v>536</v>
       </c>
       <c r="V290">
         <v>2026</v>
       </c>
       <c r="X290" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="291" spans="1:24">
       <c r="A291">
         <v>296</v>
       </c>
       <c r="B291" t="s">
@@ -22770,101 +22935,101 @@
       <c r="C291" t="s">
         <v>539</v>
       </c>
       <c r="D291">
         <v>100</v>
       </c>
       <c r="E291">
         <v>103</v>
       </c>
       <c r="F291" t="s">
         <v>576</v>
       </c>
       <c r="J291">
         <v>18514.0</v>
       </c>
       <c r="K291" t="s">
         <v>31</v>
       </c>
       <c r="L291">
         <v>0.0</v>
       </c>
       <c r="M291">
         <v>0</v>
       </c>
       <c r="N291" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O291" t="s">
         <v>69</v>
       </c>
       <c r="P291" t="s">
         <v>46</v>
       </c>
       <c r="Q291" t="s">
         <v>102</v>
       </c>
       <c r="S291" t="s">
         <v>36</v>
       </c>
       <c r="V291">
         <v>2026</v>
       </c>
       <c r="X291" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="292" spans="1:24">
       <c r="A292">
         <v>297</v>
       </c>
       <c r="B292" t="s">
         <v>533</v>
       </c>
       <c r="C292" t="s">
         <v>539</v>
       </c>
       <c r="D292">
         <v>100</v>
       </c>
       <c r="E292">
         <v>105</v>
       </c>
       <c r="F292" t="s">
         <v>564</v>
       </c>
       <c r="J292">
         <v>7000.0</v>
       </c>
       <c r="L292">
         <v>0.0</v>
       </c>
       <c r="M292">
         <v>0</v>
       </c>
       <c r="N292" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O292" t="s">
         <v>69</v>
       </c>
       <c r="P292" t="s">
         <v>33</v>
       </c>
       <c r="Q292" t="s">
         <v>64</v>
       </c>
       <c r="S292" t="s">
         <v>536</v>
       </c>
       <c r="V292">
         <v>2026</v>
       </c>
       <c r="W292" t="s">
         <v>537</v>
       </c>
       <c r="X292" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="293" spans="1:24">
       <c r="A293">
@@ -22879,107 +23044,107 @@
       <c r="D293">
         <v>100</v>
       </c>
       <c r="E293">
         <v>104</v>
       </c>
       <c r="F293" t="s">
         <v>578</v>
       </c>
       <c r="I293" t="s">
         <v>30</v>
       </c>
       <c r="J293">
         <v>0.0</v>
       </c>
       <c r="K293" t="s">
         <v>31</v>
       </c>
       <c r="L293">
         <v>0.0</v>
       </c>
       <c r="M293">
         <v>0</v>
       </c>
       <c r="N293" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O293" t="s">
         <v>95</v>
       </c>
       <c r="P293" t="s">
         <v>33</v>
       </c>
       <c r="Q293" t="s">
         <v>64</v>
       </c>
       <c r="S293" t="s">
         <v>36</v>
       </c>
       <c r="V293">
         <v>2026</v>
       </c>
       <c r="X293" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="294" spans="1:24">
       <c r="A294">
         <v>299</v>
       </c>
       <c r="B294" t="s">
         <v>533</v>
       </c>
       <c r="C294" t="s">
         <v>539</v>
       </c>
       <c r="D294">
         <v>100</v>
       </c>
       <c r="E294">
         <v>105</v>
       </c>
       <c r="F294" t="s">
         <v>580</v>
       </c>
       <c r="I294" t="s">
         <v>144</v>
       </c>
       <c r="J294">
         <v>18514.0</v>
       </c>
       <c r="K294" t="s">
         <v>57</v>
       </c>
       <c r="L294">
-        <v>0.0</v>
+        <v>17660.58</v>
       </c>
       <c r="M294">
-        <v>0</v>
+        <v>853.42</v>
       </c>
       <c r="N294" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O294" t="s">
         <v>69</v>
       </c>
       <c r="P294" t="s">
         <v>46</v>
       </c>
       <c r="Q294" t="s">
         <v>102</v>
       </c>
       <c r="S294" t="s">
         <v>59</v>
       </c>
       <c r="U294" t="s">
         <v>581</v>
       </c>
       <c r="V294">
         <v>2026</v>
       </c>
       <c r="X294" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="295" spans="1:24">
       <c r="A295">
@@ -22994,51 +23159,51 @@
       <c r="D295">
         <v>100</v>
       </c>
       <c r="E295">
         <v>105</v>
       </c>
       <c r="F295" t="s">
         <v>583</v>
       </c>
       <c r="I295" t="s">
         <v>71</v>
       </c>
       <c r="J295">
         <v>5700.0</v>
       </c>
       <c r="K295" t="s">
         <v>57</v>
       </c>
       <c r="L295">
         <v>0.0</v>
       </c>
       <c r="M295">
         <v>0</v>
       </c>
       <c r="N295" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O295" t="s">
         <v>69</v>
       </c>
       <c r="P295" t="s">
         <v>46</v>
       </c>
       <c r="Q295" t="s">
         <v>34</v>
       </c>
       <c r="R295" t="s">
         <v>35</v>
       </c>
       <c r="S295" t="s">
         <v>59</v>
       </c>
       <c r="T295" t="s">
         <v>584</v>
       </c>
       <c r="U295" t="s">
         <v>585</v>
       </c>
       <c r="V295">
         <v>2026</v>
       </c>
@@ -23059,51 +23224,51 @@
       <c r="D296">
         <v>100</v>
       </c>
       <c r="E296">
         <v>106</v>
       </c>
       <c r="F296" t="s">
         <v>576</v>
       </c>
       <c r="I296" t="s">
         <v>144</v>
       </c>
       <c r="J296">
         <v>18514.0</v>
       </c>
       <c r="K296" t="s">
         <v>57</v>
       </c>
       <c r="L296">
         <v>0.0</v>
       </c>
       <c r="M296">
         <v>0</v>
       </c>
       <c r="N296" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O296" t="s">
         <v>69</v>
       </c>
       <c r="P296" t="s">
         <v>46</v>
       </c>
       <c r="Q296" t="s">
         <v>102</v>
       </c>
       <c r="S296" t="s">
         <v>59</v>
       </c>
       <c r="T296" t="s">
         <v>587</v>
       </c>
       <c r="U296" t="s">
         <v>588</v>
       </c>
       <c r="V296">
         <v>2026</v>
       </c>
       <c r="X296" t="s">
         <v>589</v>
       </c>
@@ -23112,51 +23277,51 @@
       <c r="A297">
         <v>302</v>
       </c>
       <c r="B297" t="s">
         <v>533</v>
       </c>
       <c r="C297" t="s">
         <v>539</v>
       </c>
       <c r="D297">
         <v>100</v>
       </c>
       <c r="E297">
         <v>107</v>
       </c>
       <c r="F297" t="s">
         <v>590</v>
       </c>
       <c r="L297">
         <v>0.0</v>
       </c>
       <c r="M297">
         <v>0</v>
       </c>
       <c r="N297" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O297" t="s">
         <v>95</v>
       </c>
       <c r="P297" t="s">
         <v>33</v>
       </c>
       <c r="Q297" t="s">
         <v>64</v>
       </c>
       <c r="S297" t="s">
         <v>536</v>
       </c>
       <c r="V297">
         <v>2026</v>
       </c>
       <c r="W297" t="s">
         <v>537</v>
       </c>
       <c r="X297" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="298" spans="1:24">
       <c r="A298">
@@ -23165,51 +23330,51 @@
       <c r="B298" t="s">
         <v>533</v>
       </c>
       <c r="C298" t="s">
         <v>539</v>
       </c>
       <c r="D298">
         <v>100</v>
       </c>
       <c r="E298">
         <v>108</v>
       </c>
       <c r="F298" t="s">
         <v>591</v>
       </c>
       <c r="J298">
         <v>1900.0</v>
       </c>
       <c r="L298">
         <v>0.0</v>
       </c>
       <c r="M298">
         <v>0</v>
       </c>
       <c r="N298" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O298" t="s">
         <v>43</v>
       </c>
       <c r="P298" t="s">
         <v>46</v>
       </c>
       <c r="Q298" t="s">
         <v>42</v>
       </c>
       <c r="S298" t="s">
         <v>536</v>
       </c>
       <c r="V298">
         <v>2026</v>
       </c>
       <c r="W298" t="s">
         <v>592</v>
       </c>
       <c r="X298" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="299" spans="1:24">
       <c r="A299">
@@ -23224,51 +23389,51 @@
       <c r="D299">
         <v>100</v>
       </c>
       <c r="E299">
         <v>109</v>
       </c>
       <c r="F299" t="s">
         <v>593</v>
       </c>
       <c r="I299" t="s">
         <v>30</v>
       </c>
       <c r="J299">
         <v>10000.0</v>
       </c>
       <c r="K299" t="s">
         <v>31</v>
       </c>
       <c r="L299">
         <v>0.0</v>
       </c>
       <c r="M299">
         <v>0</v>
       </c>
       <c r="N299" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O299" t="s">
         <v>43</v>
       </c>
       <c r="P299" t="s">
         <v>33</v>
       </c>
       <c r="Q299" t="s">
         <v>64</v>
       </c>
       <c r="S299" t="s">
         <v>36</v>
       </c>
       <c r="V299">
         <v>2026</v>
       </c>
       <c r="X299" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="300" spans="1:24">
       <c r="A300">
         <v>305</v>
       </c>
       <c r="B300" t="s">
@@ -23280,51 +23445,51 @@
       <c r="D300">
         <v>100</v>
       </c>
       <c r="E300">
         <v>106</v>
       </c>
       <c r="F300" t="s">
         <v>28</v>
       </c>
       <c r="I300" t="s">
         <v>71</v>
       </c>
       <c r="J300">
         <v>5700.0</v>
       </c>
       <c r="K300" t="s">
         <v>57</v>
       </c>
       <c r="L300">
         <v>0.0</v>
       </c>
       <c r="M300">
         <v>0</v>
       </c>
       <c r="N300" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O300" t="s">
         <v>35</v>
       </c>
       <c r="P300" t="s">
         <v>46</v>
       </c>
       <c r="Q300" t="s">
         <v>34</v>
       </c>
       <c r="R300" t="s">
         <v>35</v>
       </c>
       <c r="S300" t="s">
         <v>59</v>
       </c>
       <c r="T300" t="s">
         <v>584</v>
       </c>
       <c r="U300" t="s">
         <v>595</v>
       </c>
       <c r="V300">
         <v>2026</v>
       </c>
@@ -23342,98 +23507,98 @@
       <c r="C301" t="s">
         <v>539</v>
       </c>
       <c r="D301">
         <v>100</v>
       </c>
       <c r="E301">
         <v>110</v>
       </c>
       <c r="F301" t="s">
         <v>597</v>
       </c>
       <c r="J301">
         <v>15000.0</v>
       </c>
       <c r="K301" t="s">
         <v>31</v>
       </c>
       <c r="L301">
         <v>0.0</v>
       </c>
       <c r="M301">
         <v>0</v>
       </c>
       <c r="N301" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O301" t="s">
         <v>69</v>
       </c>
       <c r="P301" t="s">
         <v>46</v>
       </c>
       <c r="S301" t="s">
         <v>36</v>
       </c>
       <c r="V301">
         <v>2026</v>
       </c>
       <c r="X301" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="302" spans="1:24">
       <c r="A302">
         <v>307</v>
       </c>
       <c r="B302" t="s">
         <v>533</v>
       </c>
       <c r="C302" t="s">
         <v>539</v>
       </c>
       <c r="D302">
         <v>100</v>
       </c>
       <c r="E302">
         <v>110</v>
       </c>
       <c r="F302" t="s">
         <v>571</v>
       </c>
       <c r="J302">
         <v>40000.0</v>
       </c>
       <c r="L302">
         <v>0.0</v>
       </c>
       <c r="M302">
         <v>0</v>
       </c>
       <c r="N302" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O302" t="s">
         <v>69</v>
       </c>
       <c r="P302" t="s">
         <v>151</v>
       </c>
       <c r="Q302" t="s">
         <v>160</v>
       </c>
       <c r="S302" t="s">
         <v>536</v>
       </c>
       <c r="V302">
         <v>2026</v>
       </c>
       <c r="W302" t="s">
         <v>537</v>
       </c>
       <c r="X302" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="303" spans="1:24">
       <c r="A303">
@@ -23448,2443 +23613,2458 @@
       <c r="D303">
         <v>100</v>
       </c>
       <c r="E303">
         <v>110</v>
       </c>
       <c r="F303" t="s">
         <v>599</v>
       </c>
       <c r="I303" t="s">
         <v>88</v>
       </c>
       <c r="J303">
         <v>12000.0</v>
       </c>
       <c r="K303" t="s">
         <v>57</v>
       </c>
       <c r="L303">
         <v>0.0</v>
       </c>
       <c r="M303">
         <v>0</v>
       </c>
       <c r="N303" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O303" t="s">
         <v>43</v>
       </c>
       <c r="P303" t="s">
         <v>151</v>
       </c>
       <c r="Q303" t="s">
         <v>42</v>
       </c>
       <c r="S303" t="s">
-        <v>536</v>
+        <v>600</v>
+      </c>
+      <c r="U303" t="s">
+        <v>601</v>
       </c>
       <c r="V303">
         <v>2026</v>
       </c>
       <c r="X303" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
     </row>
     <row r="304" spans="1:24">
       <c r="A304">
         <v>309</v>
       </c>
       <c r="B304" t="s">
         <v>533</v>
       </c>
       <c r="C304" t="s">
         <v>539</v>
       </c>
       <c r="D304">
         <v>100</v>
       </c>
       <c r="E304">
         <v>110</v>
       </c>
       <c r="F304" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="I304" t="s">
         <v>30</v>
       </c>
       <c r="J304">
         <v>2500.0</v>
       </c>
       <c r="K304" t="s">
         <v>31</v>
       </c>
       <c r="L304">
         <v>0.0</v>
       </c>
       <c r="M304">
         <v>0</v>
       </c>
       <c r="N304" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O304" t="s">
         <v>43</v>
       </c>
       <c r="P304" t="s">
         <v>46</v>
       </c>
       <c r="Q304" t="s">
         <v>42</v>
       </c>
       <c r="S304" t="s">
         <v>36</v>
       </c>
       <c r="V304">
         <v>2026</v>
       </c>
       <c r="X304" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="305" spans="1:24">
       <c r="A305">
         <v>310</v>
       </c>
       <c r="B305" t="s">
         <v>533</v>
       </c>
       <c r="C305" t="s">
         <v>539</v>
       </c>
       <c r="D305">
         <v>100</v>
       </c>
       <c r="E305">
         <v>110</v>
       </c>
       <c r="F305" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="I305" t="s">
         <v>246</v>
       </c>
       <c r="J305">
         <v>8600.0</v>
       </c>
       <c r="K305" t="s">
         <v>57</v>
       </c>
       <c r="L305">
         <v>0.0</v>
       </c>
       <c r="M305">
         <v>0</v>
       </c>
       <c r="N305" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O305" t="s">
         <v>43</v>
       </c>
       <c r="P305" t="s">
         <v>46</v>
       </c>
       <c r="Q305" t="s">
         <v>42</v>
       </c>
       <c r="S305" t="s">
-        <v>536</v>
+        <v>600</v>
+      </c>
+      <c r="U305" t="s">
+        <v>606</v>
       </c>
       <c r="V305">
         <v>2026</v>
       </c>
       <c r="X305" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
     </row>
     <row r="306" spans="1:24">
       <c r="A306">
         <v>311</v>
       </c>
       <c r="B306" t="s">
         <v>533</v>
       </c>
       <c r="C306" t="s">
         <v>539</v>
       </c>
       <c r="D306">
         <v>100</v>
       </c>
       <c r="E306">
         <v>114</v>
       </c>
       <c r="F306" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="I306" t="s">
         <v>30</v>
       </c>
       <c r="J306">
         <v>6000.0</v>
       </c>
       <c r="K306" t="s">
         <v>31</v>
       </c>
       <c r="L306">
         <v>0.0</v>
       </c>
       <c r="M306">
         <v>0</v>
       </c>
       <c r="N306" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O306" t="s">
         <v>43</v>
       </c>
       <c r="P306" t="s">
         <v>33</v>
       </c>
       <c r="Q306" t="s">
         <v>64</v>
       </c>
       <c r="S306" t="s">
         <v>36</v>
       </c>
       <c r="V306">
         <v>2026</v>
       </c>
       <c r="X306" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
     </row>
     <row r="307" spans="1:24">
       <c r="A307">
         <v>312</v>
       </c>
       <c r="B307" t="s">
         <v>533</v>
       </c>
       <c r="C307" t="s">
         <v>539</v>
       </c>
       <c r="D307">
         <v>100</v>
       </c>
       <c r="E307">
         <v>115</v>
       </c>
       <c r="F307" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="J307">
         <v>3000.0</v>
       </c>
       <c r="L307">
         <v>0.0</v>
       </c>
       <c r="M307">
         <v>0</v>
       </c>
       <c r="N307" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O307" t="s">
         <v>43</v>
       </c>
       <c r="P307" t="s">
         <v>46</v>
       </c>
       <c r="Q307" t="s">
         <v>42</v>
       </c>
       <c r="S307" t="s">
         <v>536</v>
       </c>
       <c r="V307">
         <v>2026</v>
       </c>
       <c r="W307" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="X307" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="308" spans="1:24">
       <c r="A308">
         <v>313</v>
       </c>
       <c r="B308" t="s">
         <v>533</v>
       </c>
       <c r="C308" t="s">
         <v>539</v>
       </c>
       <c r="D308">
         <v>100</v>
       </c>
       <c r="E308">
         <v>111</v>
       </c>
       <c r="F308" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="J308">
         <v>8000.0</v>
       </c>
       <c r="K308" t="s">
         <v>31</v>
       </c>
       <c r="L308">
         <v>0.0</v>
       </c>
       <c r="M308">
         <v>0</v>
       </c>
       <c r="N308" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O308" t="s">
         <v>69</v>
       </c>
       <c r="P308" t="s">
         <v>46</v>
       </c>
       <c r="S308" t="s">
         <v>36</v>
       </c>
       <c r="V308">
         <v>2026</v>
       </c>
       <c r="X308" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
     </row>
     <row r="309" spans="1:24">
       <c r="A309">
         <v>314</v>
       </c>
       <c r="B309" t="s">
         <v>533</v>
       </c>
       <c r="C309" t="s">
         <v>539</v>
       </c>
       <c r="D309">
         <v>100</v>
       </c>
       <c r="E309">
         <v>116</v>
       </c>
       <c r="F309" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="I309" t="s">
         <v>56</v>
       </c>
       <c r="J309">
         <v>22000.0</v>
       </c>
       <c r="K309" t="s">
         <v>57</v>
       </c>
       <c r="L309">
-        <v>0.0</v>
+        <v>947.53</v>
       </c>
       <c r="M309">
-        <v>0</v>
+        <v>21052.47</v>
       </c>
       <c r="N309" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O309" t="s">
         <v>35</v>
       </c>
       <c r="P309" t="s">
         <v>46</v>
       </c>
       <c r="S309" t="s">
         <v>59</v>
       </c>
       <c r="U309" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="V309">
         <v>2026</v>
       </c>
       <c r="X309" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
     </row>
     <row r="310" spans="1:24">
       <c r="A310">
         <v>315</v>
       </c>
       <c r="B310" t="s">
         <v>533</v>
       </c>
       <c r="C310" t="s">
         <v>539</v>
       </c>
       <c r="D310">
         <v>100</v>
       </c>
       <c r="E310">
         <v>116</v>
       </c>
       <c r="F310" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="I310" t="s">
         <v>249</v>
       </c>
       <c r="J310">
         <v>18514.0</v>
       </c>
       <c r="K310" t="s">
         <v>57</v>
       </c>
       <c r="L310">
         <v>0.0</v>
       </c>
       <c r="M310">
         <v>0</v>
       </c>
       <c r="N310" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O310" t="s">
         <v>69</v>
       </c>
       <c r="P310" t="s">
         <v>46</v>
       </c>
       <c r="Q310" t="s">
         <v>102</v>
       </c>
       <c r="S310" t="s">
-        <v>536</v>
+        <v>36</v>
       </c>
       <c r="V310">
         <v>2026</v>
       </c>
       <c r="X310" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
     </row>
     <row r="311" spans="1:24">
       <c r="A311">
         <v>316</v>
       </c>
       <c r="B311" t="s">
         <v>533</v>
       </c>
       <c r="C311" t="s">
         <v>539</v>
       </c>
       <c r="D311">
         <v>100</v>
       </c>
       <c r="E311">
         <v>116</v>
       </c>
       <c r="F311" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="I311" t="s">
         <v>159</v>
       </c>
       <c r="J311">
         <v>8000.0</v>
       </c>
       <c r="K311" t="s">
         <v>57</v>
       </c>
       <c r="L311">
         <v>0.0</v>
       </c>
       <c r="M311">
         <v>0</v>
       </c>
       <c r="N311" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O311" t="s">
         <v>95</v>
       </c>
       <c r="P311" t="s">
         <v>151</v>
       </c>
       <c r="Q311" t="s">
         <v>152</v>
       </c>
       <c r="S311" t="s">
         <v>59</v>
       </c>
       <c r="T311" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="U311" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="V311">
         <v>2026</v>
       </c>
       <c r="X311" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
     </row>
     <row r="312" spans="1:24">
       <c r="A312">
         <v>317</v>
       </c>
       <c r="B312" t="s">
         <v>533</v>
       </c>
       <c r="C312" t="s">
         <v>539</v>
       </c>
       <c r="D312">
         <v>100</v>
       </c>
       <c r="E312">
         <v>116</v>
       </c>
       <c r="F312" t="s">
         <v>599</v>
       </c>
       <c r="I312" t="s">
         <v>88</v>
       </c>
       <c r="J312">
         <v>12000.0</v>
       </c>
       <c r="K312" t="s">
         <v>57</v>
       </c>
       <c r="L312">
         <v>0.0</v>
       </c>
       <c r="M312">
         <v>0</v>
       </c>
       <c r="N312" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O312" t="s">
         <v>43</v>
       </c>
       <c r="P312" t="s">
         <v>151</v>
       </c>
       <c r="Q312" t="s">
         <v>42</v>
       </c>
       <c r="S312" t="s">
-        <v>536</v>
+        <v>600</v>
+      </c>
+      <c r="U312" t="s">
+        <v>623</v>
       </c>
       <c r="V312">
         <v>2026</v>
       </c>
       <c r="X312" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
     </row>
     <row r="313" spans="1:24">
       <c r="A313">
         <v>318</v>
       </c>
       <c r="B313" t="s">
         <v>533</v>
       </c>
       <c r="C313" t="s">
         <v>539</v>
       </c>
       <c r="D313">
         <v>100</v>
       </c>
       <c r="E313">
         <v>116</v>
       </c>
       <c r="F313" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="J313">
         <v>2700.0</v>
       </c>
       <c r="L313">
         <v>0.0</v>
       </c>
       <c r="M313">
         <v>0</v>
       </c>
       <c r="N313" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O313" t="s">
         <v>43</v>
       </c>
       <c r="P313" t="s">
         <v>46</v>
       </c>
       <c r="Q313" t="s">
         <v>42</v>
       </c>
       <c r="S313" t="s">
         <v>536</v>
       </c>
       <c r="V313">
         <v>2026</v>
       </c>
       <c r="X313" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="314" spans="1:24">
       <c r="A314">
         <v>319</v>
       </c>
       <c r="B314" t="s">
         <v>533</v>
       </c>
       <c r="C314" t="s">
         <v>539</v>
       </c>
       <c r="D314">
         <v>100</v>
       </c>
       <c r="E314">
         <v>117</v>
       </c>
       <c r="F314" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="J314">
         <v>2500.0</v>
       </c>
       <c r="L314">
         <v>0.0</v>
       </c>
       <c r="M314">
         <v>0</v>
       </c>
       <c r="N314" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O314" t="s">
         <v>69</v>
       </c>
       <c r="P314" t="s">
         <v>33</v>
       </c>
       <c r="Q314" t="s">
         <v>64</v>
       </c>
       <c r="S314" t="s">
         <v>536</v>
       </c>
       <c r="V314">
         <v>2026</v>
       </c>
       <c r="W314" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="X314" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="315" spans="1:24">
       <c r="A315">
         <v>320</v>
       </c>
       <c r="B315" t="s">
         <v>533</v>
       </c>
       <c r="C315" t="s">
         <v>539</v>
       </c>
       <c r="D315">
         <v>100</v>
       </c>
       <c r="E315">
         <v>102</v>
       </c>
       <c r="F315" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="I315" t="s">
         <v>107</v>
       </c>
       <c r="J315">
         <v>14649.0</v>
       </c>
       <c r="K315" t="s">
         <v>57</v>
       </c>
       <c r="L315">
         <v>0.0</v>
       </c>
       <c r="M315">
         <v>0</v>
       </c>
       <c r="N315" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O315" t="s">
         <v>69</v>
       </c>
       <c r="P315" t="s">
         <v>46</v>
       </c>
       <c r="Q315" t="s">
         <v>94</v>
       </c>
       <c r="R315" t="s">
         <v>69</v>
       </c>
       <c r="S315" t="s">
         <v>59</v>
       </c>
       <c r="T315" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="U315" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="V315">
         <v>2026</v>
       </c>
       <c r="X315" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
     </row>
     <row r="316" spans="1:24">
       <c r="A316">
         <v>321</v>
       </c>
       <c r="B316" t="s">
         <v>533</v>
       </c>
       <c r="C316" t="s">
         <v>539</v>
       </c>
       <c r="D316">
         <v>100</v>
       </c>
       <c r="E316">
         <v>120</v>
       </c>
       <c r="F316" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="I316" t="s">
         <v>107</v>
       </c>
       <c r="J316">
         <v>28000.0</v>
       </c>
       <c r="K316" t="s">
         <v>57</v>
       </c>
       <c r="L316">
         <v>0.0</v>
       </c>
       <c r="M316">
         <v>0</v>
       </c>
       <c r="N316" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O316" t="s">
         <v>69</v>
       </c>
       <c r="P316" t="s">
         <v>46</v>
       </c>
       <c r="Q316" t="s">
         <v>156</v>
       </c>
       <c r="R316" t="s">
         <v>69</v>
       </c>
       <c r="S316" t="s">
         <v>59</v>
       </c>
       <c r="T316" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="U316" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="V316">
         <v>2026</v>
       </c>
       <c r="X316" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
     </row>
     <row r="317" spans="1:24">
       <c r="A317">
         <v>322</v>
       </c>
       <c r="B317" t="s">
         <v>533</v>
       </c>
       <c r="C317" t="s">
         <v>539</v>
       </c>
       <c r="D317">
         <v>100</v>
       </c>
       <c r="E317">
         <v>120</v>
       </c>
       <c r="F317" t="s">
         <v>563</v>
       </c>
       <c r="J317">
         <v>45000.0</v>
       </c>
       <c r="L317">
         <v>0.0</v>
       </c>
       <c r="M317">
         <v>0</v>
       </c>
       <c r="N317" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O317" t="s">
         <v>69</v>
       </c>
       <c r="P317" t="s">
         <v>151</v>
       </c>
       <c r="Q317" t="s">
         <v>199</v>
       </c>
       <c r="S317" t="s">
         <v>536</v>
       </c>
       <c r="V317">
         <v>2026</v>
       </c>
       <c r="W317" t="s">
         <v>537</v>
       </c>
       <c r="X317" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="318" spans="1:24">
       <c r="A318">
         <v>323</v>
       </c>
       <c r="B318" t="s">
         <v>533</v>
       </c>
       <c r="C318" t="s">
         <v>539</v>
       </c>
       <c r="D318">
         <v>100</v>
       </c>
       <c r="E318">
         <v>120</v>
       </c>
       <c r="F318" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
       <c r="I318" t="s">
         <v>79</v>
       </c>
       <c r="J318">
         <v>11000.0</v>
       </c>
       <c r="K318" t="s">
         <v>57</v>
       </c>
       <c r="L318">
-        <v>1138.61</v>
+        <v>9793.2</v>
       </c>
       <c r="M318">
-        <v>9861.39</v>
+        <v>1206.8</v>
       </c>
       <c r="N318" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O318" t="s">
         <v>69</v>
       </c>
       <c r="P318" t="s">
         <v>46</v>
       </c>
       <c r="S318" t="s">
         <v>59</v>
       </c>
       <c r="U318" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="V318">
         <v>2026</v>
       </c>
       <c r="X318" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
     </row>
     <row r="319" spans="1:24">
       <c r="A319">
         <v>324</v>
       </c>
       <c r="B319" t="s">
         <v>533</v>
       </c>
       <c r="C319" t="s">
         <v>558</v>
       </c>
       <c r="D319">
         <v>200</v>
       </c>
       <c r="E319">
         <v>209</v>
       </c>
       <c r="F319" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
       <c r="J319">
         <v>15000.0</v>
       </c>
       <c r="K319" t="s">
         <v>31</v>
       </c>
       <c r="L319">
         <v>0.0</v>
       </c>
       <c r="M319">
         <v>0</v>
       </c>
       <c r="N319" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O319" t="s">
         <v>43</v>
       </c>
       <c r="P319" t="s">
         <v>46</v>
       </c>
       <c r="S319" t="s">
         <v>36</v>
       </c>
       <c r="V319">
         <v>2026</v>
       </c>
       <c r="X319" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
     </row>
     <row r="320" spans="1:24">
       <c r="A320">
         <v>325</v>
       </c>
       <c r="B320" t="s">
         <v>533</v>
       </c>
       <c r="C320" t="s">
         <v>558</v>
       </c>
       <c r="D320">
         <v>200</v>
       </c>
       <c r="E320">
         <v>213</v>
       </c>
       <c r="F320" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="J320">
         <v>15000.0</v>
       </c>
       <c r="K320" t="s">
         <v>31</v>
       </c>
       <c r="L320">
         <v>0.0</v>
       </c>
       <c r="M320">
         <v>0</v>
       </c>
       <c r="N320" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O320" t="s">
         <v>43</v>
       </c>
       <c r="P320" t="s">
         <v>33</v>
       </c>
       <c r="S320" t="s">
         <v>36</v>
       </c>
       <c r="V320">
         <v>2026</v>
       </c>
       <c r="X320" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
     </row>
     <row r="321" spans="1:24">
       <c r="A321">
         <v>326</v>
       </c>
       <c r="B321" t="s">
         <v>533</v>
       </c>
       <c r="C321" t="s">
         <v>539</v>
       </c>
       <c r="D321">
         <v>100</v>
       </c>
       <c r="E321">
         <v>123</v>
       </c>
       <c r="F321" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="I321" t="s">
         <v>71</v>
       </c>
       <c r="J321">
         <v>12500.0</v>
       </c>
       <c r="K321" t="s">
         <v>57</v>
       </c>
       <c r="L321">
         <v>0.0</v>
       </c>
       <c r="M321">
         <v>0</v>
       </c>
       <c r="N321" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O321" t="s">
         <v>43</v>
       </c>
       <c r="P321" t="s">
         <v>33</v>
       </c>
       <c r="Q321" t="s">
         <v>42</v>
       </c>
       <c r="S321" t="s">
         <v>59</v>
       </c>
       <c r="U321" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="V321">
         <v>2026</v>
       </c>
       <c r="X321" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
     </row>
     <row r="322" spans="1:24">
       <c r="A322">
         <v>327</v>
       </c>
       <c r="B322" t="s">
         <v>533</v>
       </c>
       <c r="C322" t="s">
         <v>539</v>
       </c>
       <c r="D322">
         <v>100</v>
       </c>
       <c r="E322">
         <v>125</v>
       </c>
       <c r="F322" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="I322" t="s">
         <v>30</v>
       </c>
       <c r="J322">
         <v>15000.0</v>
       </c>
       <c r="K322" t="s">
         <v>31</v>
       </c>
       <c r="L322">
         <v>0.0</v>
       </c>
       <c r="M322">
         <v>0</v>
       </c>
       <c r="N322" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O322" t="s">
         <v>43</v>
       </c>
       <c r="P322" t="s">
         <v>33</v>
       </c>
       <c r="S322" t="s">
         <v>36</v>
       </c>
       <c r="V322">
         <v>2026</v>
       </c>
       <c r="X322" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
     </row>
     <row r="323" spans="1:24">
       <c r="A323">
         <v>328</v>
       </c>
       <c r="B323" t="s">
         <v>533</v>
       </c>
       <c r="C323" t="s">
         <v>539</v>
       </c>
       <c r="D323">
         <v>100</v>
       </c>
       <c r="E323">
         <v>125</v>
       </c>
       <c r="F323" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="I323" t="s">
         <v>30</v>
       </c>
       <c r="J323">
         <v>80000.0</v>
       </c>
       <c r="K323" t="s">
         <v>57</v>
       </c>
       <c r="L323">
         <v>0.0</v>
       </c>
       <c r="M323">
         <v>0</v>
       </c>
       <c r="N323" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="O323" t="s">
         <v>32</v>
       </c>
       <c r="P323" t="s">
         <v>46</v>
       </c>
       <c r="Q323" t="s">
         <v>42</v>
       </c>
       <c r="R323" t="s">
         <v>95</v>
       </c>
       <c r="S323" t="s">
         <v>59</v>
       </c>
       <c r="V323">
         <v>2026</v>
       </c>
       <c r="X323" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
     </row>
     <row r="324" spans="1:24">
       <c r="A324">
         <v>329</v>
       </c>
       <c r="B324" t="s">
         <v>533</v>
       </c>
       <c r="C324" t="s">
         <v>539</v>
       </c>
       <c r="D324">
         <v>100</v>
       </c>
       <c r="E324">
         <v>126</v>
       </c>
       <c r="F324" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="I324" t="s">
         <v>246</v>
       </c>
       <c r="J324">
         <v>12500.0</v>
       </c>
       <c r="K324" t="s">
         <v>57</v>
       </c>
       <c r="L324">
         <v>0.0</v>
       </c>
       <c r="M324">
         <v>0</v>
       </c>
       <c r="N324" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O324" t="s">
         <v>35</v>
       </c>
       <c r="P324" t="s">
         <v>46</v>
       </c>
       <c r="S324" t="s">
-        <v>536</v>
+        <v>652</v>
+      </c>
+      <c r="U324" t="s">
+        <v>653</v>
       </c>
       <c r="V324">
         <v>2026</v>
       </c>
       <c r="X324" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
     </row>
     <row r="325" spans="1:24">
       <c r="A325">
         <v>330</v>
       </c>
       <c r="B325" t="s">
         <v>533</v>
       </c>
       <c r="C325" t="s">
         <v>539</v>
       </c>
       <c r="D325">
         <v>100</v>
       </c>
       <c r="E325">
         <v>125</v>
       </c>
       <c r="F325" t="s">
-        <v>649</v>
+        <v>655</v>
       </c>
       <c r="I325" t="s">
         <v>249</v>
       </c>
       <c r="J325">
         <v>18514.0</v>
       </c>
       <c r="K325" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="L325">
         <v>0.0</v>
       </c>
       <c r="M325">
         <v>0</v>
       </c>
       <c r="N325" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O325" t="s">
         <v>43</v>
       </c>
       <c r="P325" t="s">
         <v>46</v>
       </c>
       <c r="Q325" t="s">
         <v>102</v>
       </c>
       <c r="S325" t="s">
-        <v>536</v>
+        <v>36</v>
       </c>
       <c r="V325">
         <v>2026</v>
       </c>
       <c r="X325" t="s">
-        <v>650</v>
+        <v>656</v>
       </c>
     </row>
     <row r="326" spans="1:24">
       <c r="A326">
         <v>331</v>
       </c>
       <c r="B326" t="s">
         <v>533</v>
       </c>
       <c r="C326" t="s">
         <v>539</v>
       </c>
       <c r="D326">
         <v>100</v>
       </c>
       <c r="E326">
         <v>125</v>
       </c>
       <c r="F326" t="s">
-        <v>651</v>
+        <v>657</v>
       </c>
       <c r="I326" t="s">
         <v>71</v>
       </c>
       <c r="J326">
         <v>13000.0</v>
       </c>
       <c r="K326" t="s">
         <v>57</v>
       </c>
       <c r="L326">
-        <v>0.0</v>
+        <v>807.51</v>
       </c>
       <c r="M326">
-        <v>0</v>
+        <v>12192.49</v>
       </c>
       <c r="N326" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O326" t="s">
         <v>35</v>
       </c>
       <c r="P326" t="s">
         <v>46</v>
       </c>
       <c r="S326" t="s">
         <v>59</v>
       </c>
       <c r="U326" t="s">
-        <v>652</v>
+        <v>658</v>
       </c>
       <c r="V326">
         <v>2026</v>
       </c>
       <c r="X326" t="s">
-        <v>653</v>
+        <v>659</v>
       </c>
     </row>
     <row r="327" spans="1:24">
       <c r="A327">
         <v>332</v>
       </c>
       <c r="B327" t="s">
         <v>533</v>
       </c>
       <c r="C327" t="s">
         <v>539</v>
       </c>
       <c r="D327">
         <v>100</v>
       </c>
       <c r="E327">
         <v>126</v>
       </c>
       <c r="F327" t="s">
-        <v>654</v>
+        <v>660</v>
       </c>
       <c r="I327" t="s">
         <v>79</v>
       </c>
       <c r="J327">
         <v>5500.0</v>
       </c>
       <c r="K327" t="s">
         <v>57</v>
       </c>
       <c r="L327">
         <v>0.0</v>
       </c>
       <c r="M327">
         <v>0</v>
       </c>
       <c r="N327" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O327" t="s">
         <v>35</v>
       </c>
       <c r="P327" t="s">
         <v>46</v>
       </c>
       <c r="S327" t="s">
         <v>59</v>
       </c>
       <c r="U327" t="s">
-        <v>655</v>
+        <v>661</v>
       </c>
       <c r="V327">
         <v>2026</v>
       </c>
       <c r="X327" t="s">
-        <v>656</v>
+        <v>662</v>
       </c>
     </row>
     <row r="328" spans="1:24">
       <c r="A328">
         <v>333</v>
       </c>
       <c r="B328" t="s">
         <v>533</v>
       </c>
       <c r="C328" t="s">
         <v>558</v>
       </c>
       <c r="D328">
         <v>200</v>
       </c>
       <c r="E328">
         <v>203</v>
       </c>
       <c r="F328" t="s">
         <v>540</v>
       </c>
       <c r="I328" t="s">
         <v>133</v>
       </c>
       <c r="J328">
         <v>17000.0</v>
       </c>
       <c r="K328" t="s">
         <v>57</v>
       </c>
       <c r="L328">
         <v>36026.35</v>
       </c>
       <c r="M328">
         <v>-19026.35</v>
       </c>
       <c r="N328" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O328" t="s">
         <v>69</v>
       </c>
       <c r="P328" t="s">
         <v>46</v>
       </c>
       <c r="Q328" t="s">
         <v>102</v>
       </c>
       <c r="R328" t="s">
         <v>43</v>
       </c>
       <c r="S328" t="s">
         <v>59</v>
       </c>
       <c r="U328" t="s">
-        <v>657</v>
+        <v>663</v>
       </c>
       <c r="V328">
         <v>2026</v>
       </c>
       <c r="X328" t="s">
-        <v>658</v>
+        <v>664</v>
       </c>
     </row>
     <row r="329" spans="1:24">
       <c r="A329">
         <v>334</v>
       </c>
       <c r="B329" t="s">
         <v>533</v>
       </c>
       <c r="C329" t="s">
         <v>558</v>
       </c>
       <c r="D329">
         <v>200</v>
       </c>
       <c r="E329">
         <v>213</v>
       </c>
       <c r="F329" t="s">
         <v>540</v>
       </c>
       <c r="I329" t="s">
         <v>79</v>
       </c>
       <c r="J329">
         <v>18600.0</v>
       </c>
       <c r="K329" t="s">
         <v>57</v>
       </c>
       <c r="L329">
         <v>17397.94</v>
       </c>
       <c r="M329">
         <v>1202.06</v>
       </c>
       <c r="N329" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O329" t="s">
         <v>69</v>
       </c>
       <c r="P329" t="s">
         <v>46</v>
       </c>
       <c r="Q329" t="s">
         <v>102</v>
       </c>
       <c r="S329" t="s">
         <v>59</v>
       </c>
       <c r="U329" t="s">
-        <v>659</v>
+        <v>665</v>
       </c>
       <c r="V329">
         <v>2026</v>
       </c>
       <c r="X329" t="s">
-        <v>660</v>
+        <v>666</v>
       </c>
     </row>
     <row r="330" spans="1:24">
       <c r="A330">
         <v>335</v>
       </c>
       <c r="B330" t="s">
         <v>533</v>
       </c>
       <c r="C330" t="s">
         <v>558</v>
       </c>
       <c r="D330">
         <v>200</v>
       </c>
       <c r="E330">
         <v>204</v>
       </c>
       <c r="F330" t="s">
-        <v>661</v>
+        <v>667</v>
       </c>
       <c r="I330" t="s">
         <v>107</v>
       </c>
       <c r="J330">
         <v>13606.0</v>
       </c>
       <c r="K330" t="s">
         <v>57</v>
       </c>
       <c r="L330">
         <v>0.0</v>
       </c>
       <c r="M330">
         <v>0</v>
       </c>
       <c r="N330" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O330" t="s">
         <v>69</v>
       </c>
       <c r="P330" t="s">
         <v>46</v>
       </c>
       <c r="Q330" t="s">
         <v>47</v>
       </c>
       <c r="R330" t="s">
         <v>43</v>
       </c>
       <c r="S330" t="s">
         <v>59</v>
       </c>
       <c r="T330" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="U330" t="s">
-        <v>662</v>
+        <v>668</v>
       </c>
       <c r="V330">
         <v>2026</v>
       </c>
       <c r="X330" t="s">
-        <v>663</v>
+        <v>669</v>
       </c>
     </row>
     <row r="331" spans="1:24">
       <c r="A331">
         <v>336</v>
       </c>
       <c r="B331" t="s">
         <v>533</v>
       </c>
       <c r="C331" t="s">
         <v>558</v>
       </c>
       <c r="D331">
         <v>200</v>
       </c>
       <c r="E331">
         <v>200</v>
       </c>
       <c r="F331" t="s">
-        <v>664</v>
+        <v>670</v>
       </c>
       <c r="J331">
         <v>8000.0</v>
       </c>
       <c r="L331">
         <v>0.0</v>
       </c>
       <c r="M331">
         <v>0</v>
       </c>
       <c r="N331" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O331" t="s">
         <v>69</v>
       </c>
       <c r="P331" t="s">
         <v>46</v>
       </c>
       <c r="S331" t="s">
         <v>536</v>
       </c>
       <c r="V331">
         <v>2026</v>
       </c>
       <c r="W331" t="s">
         <v>546</v>
       </c>
       <c r="X331" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="332" spans="1:24">
       <c r="A332">
         <v>337</v>
       </c>
       <c r="B332" t="s">
         <v>533</v>
       </c>
       <c r="C332" t="s">
         <v>558</v>
       </c>
       <c r="D332">
         <v>200</v>
       </c>
       <c r="E332">
         <v>200</v>
       </c>
       <c r="F332" t="s">
-        <v>664</v>
+        <v>670</v>
       </c>
       <c r="J332">
         <v>8000.0</v>
       </c>
       <c r="L332">
         <v>0.0</v>
       </c>
       <c r="M332">
         <v>0</v>
       </c>
       <c r="N332" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O332" t="s">
         <v>69</v>
       </c>
       <c r="P332" t="s">
         <v>46</v>
       </c>
       <c r="S332" t="s">
         <v>536</v>
       </c>
       <c r="V332">
         <v>2026</v>
       </c>
       <c r="W332" t="s">
         <v>546</v>
       </c>
       <c r="X332" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="333" spans="1:24">
       <c r="A333">
         <v>338</v>
       </c>
       <c r="B333" t="s">
         <v>533</v>
       </c>
       <c r="C333" t="s">
         <v>558</v>
       </c>
       <c r="D333">
         <v>200</v>
       </c>
       <c r="E333">
         <v>200</v>
       </c>
       <c r="F333" t="s">
-        <v>665</v>
+        <v>671</v>
       </c>
       <c r="J333">
         <v>8000.0</v>
       </c>
       <c r="L333">
         <v>0.0</v>
       </c>
       <c r="M333">
         <v>0</v>
       </c>
       <c r="N333" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O333" t="s">
         <v>69</v>
       </c>
       <c r="P333" t="s">
         <v>46</v>
       </c>
       <c r="S333" t="s">
         <v>536</v>
       </c>
       <c r="V333">
         <v>2026</v>
       </c>
       <c r="W333" t="s">
-        <v>666</v>
+        <v>672</v>
       </c>
       <c r="X333" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="334" spans="1:24">
       <c r="A334">
         <v>339</v>
       </c>
       <c r="B334" t="s">
         <v>533</v>
       </c>
       <c r="C334" t="s">
         <v>558</v>
       </c>
       <c r="D334">
         <v>200</v>
       </c>
       <c r="E334">
         <v>200</v>
       </c>
       <c r="F334" t="s">
-        <v>665</v>
+        <v>671</v>
       </c>
       <c r="J334">
         <v>8000.0</v>
       </c>
       <c r="L334">
         <v>0.0</v>
       </c>
       <c r="M334">
         <v>0</v>
       </c>
       <c r="N334" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O334" t="s">
         <v>69</v>
       </c>
       <c r="P334" t="s">
         <v>46</v>
       </c>
       <c r="S334" t="s">
         <v>536</v>
       </c>
       <c r="V334">
         <v>2026</v>
       </c>
       <c r="W334" t="s">
-        <v>667</v>
+        <v>673</v>
       </c>
       <c r="X334" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="335" spans="1:24">
       <c r="A335">
         <v>340</v>
       </c>
       <c r="B335" t="s">
         <v>533</v>
       </c>
       <c r="C335" t="s">
         <v>558</v>
       </c>
       <c r="D335">
         <v>200</v>
       </c>
       <c r="E335">
         <v>200</v>
       </c>
       <c r="F335" t="s">
         <v>550</v>
       </c>
       <c r="J335">
         <v>7000.0</v>
       </c>
       <c r="L335">
         <v>0.0</v>
       </c>
       <c r="M335">
         <v>0</v>
       </c>
       <c r="N335" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O335" t="s">
         <v>69</v>
       </c>
       <c r="P335" t="s">
         <v>46</v>
       </c>
       <c r="Q335" t="s">
         <v>89</v>
       </c>
       <c r="S335" t="s">
         <v>536</v>
       </c>
       <c r="V335">
         <v>2026</v>
       </c>
       <c r="W335" t="s">
         <v>546</v>
       </c>
       <c r="X335" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="336" spans="1:24">
       <c r="A336">
         <v>341</v>
       </c>
       <c r="B336" t="s">
         <v>533</v>
       </c>
       <c r="C336" t="s">
         <v>558</v>
       </c>
       <c r="D336">
         <v>200</v>
       </c>
       <c r="E336">
         <v>200</v>
       </c>
       <c r="F336" t="s">
         <v>550</v>
       </c>
       <c r="J336">
         <v>7000.0</v>
       </c>
       <c r="L336">
         <v>0.0</v>
       </c>
       <c r="M336">
         <v>0</v>
       </c>
       <c r="N336" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O336" t="s">
         <v>69</v>
       </c>
       <c r="P336" t="s">
         <v>46</v>
       </c>
       <c r="Q336" t="s">
         <v>89</v>
       </c>
       <c r="S336" t="s">
         <v>536</v>
       </c>
       <c r="V336">
         <v>2026</v>
       </c>
       <c r="X336" t="s">
-        <v>668</v>
+        <v>674</v>
       </c>
     </row>
     <row r="337" spans="1:24">
       <c r="A337">
         <v>342</v>
       </c>
       <c r="B337" t="s">
         <v>533</v>
       </c>
       <c r="C337" t="s">
         <v>558</v>
       </c>
       <c r="D337">
         <v>200</v>
       </c>
       <c r="E337">
         <v>200</v>
       </c>
       <c r="F337" t="s">
         <v>550</v>
       </c>
       <c r="J337">
         <v>7000.0</v>
       </c>
       <c r="L337">
         <v>0.0</v>
       </c>
       <c r="M337">
         <v>0</v>
       </c>
       <c r="N337" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O337" t="s">
         <v>69</v>
       </c>
       <c r="P337" t="s">
         <v>46</v>
       </c>
       <c r="Q337" t="s">
         <v>89</v>
       </c>
       <c r="S337" t="s">
         <v>536</v>
       </c>
       <c r="V337">
         <v>2026</v>
       </c>
       <c r="W337" t="s">
         <v>546</v>
       </c>
       <c r="X337" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="338" spans="1:24">
       <c r="A338">
         <v>343</v>
       </c>
       <c r="B338" t="s">
         <v>533</v>
       </c>
       <c r="C338" t="s">
         <v>558</v>
       </c>
       <c r="D338">
         <v>200</v>
       </c>
       <c r="E338">
         <v>200</v>
       </c>
       <c r="F338" t="s">
-        <v>669</v>
+        <v>675</v>
       </c>
       <c r="J338">
         <v>5500.0</v>
       </c>
       <c r="L338">
         <v>0.0</v>
       </c>
       <c r="M338">
         <v>0</v>
       </c>
       <c r="N338" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O338" t="s">
         <v>69</v>
       </c>
       <c r="P338" t="s">
         <v>46</v>
       </c>
       <c r="Q338" t="s">
         <v>34</v>
       </c>
       <c r="S338" t="s">
         <v>536</v>
       </c>
       <c r="V338">
         <v>2026</v>
       </c>
       <c r="W338" t="s">
         <v>546</v>
       </c>
       <c r="X338" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="339" spans="1:24">
       <c r="A339">
         <v>344</v>
       </c>
       <c r="B339" t="s">
         <v>533</v>
       </c>
       <c r="C339" t="s">
         <v>558</v>
       </c>
       <c r="D339">
         <v>200</v>
       </c>
       <c r="E339">
         <v>200</v>
       </c>
       <c r="F339" t="s">
-        <v>669</v>
+        <v>675</v>
       </c>
       <c r="J339">
         <v>5500.0</v>
       </c>
       <c r="L339">
         <v>0.0</v>
       </c>
       <c r="M339">
         <v>0</v>
       </c>
       <c r="N339" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O339" t="s">
         <v>69</v>
       </c>
       <c r="P339" t="s">
         <v>46</v>
       </c>
       <c r="Q339" t="s">
         <v>34</v>
       </c>
       <c r="S339" t="s">
         <v>536</v>
       </c>
       <c r="V339">
         <v>2026</v>
       </c>
       <c r="X339" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="340" spans="1:24">
       <c r="A340">
         <v>345</v>
       </c>
       <c r="B340" t="s">
         <v>533</v>
       </c>
       <c r="C340" t="s">
         <v>558</v>
       </c>
       <c r="D340">
         <v>200</v>
       </c>
       <c r="E340">
         <v>200</v>
       </c>
       <c r="F340" t="s">
         <v>572</v>
       </c>
       <c r="J340">
         <v>4000.0</v>
       </c>
       <c r="L340">
         <v>0.0</v>
       </c>
       <c r="M340">
         <v>0</v>
       </c>
       <c r="N340" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O340" t="s">
         <v>69</v>
       </c>
       <c r="P340" t="s">
         <v>46</v>
       </c>
       <c r="S340" t="s">
         <v>536</v>
       </c>
       <c r="V340">
         <v>2026</v>
       </c>
       <c r="W340" t="s">
         <v>546</v>
       </c>
       <c r="X340" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="341" spans="1:24">
       <c r="A341">
         <v>346</v>
       </c>
       <c r="B341" t="s">
         <v>533</v>
       </c>
       <c r="C341" t="s">
         <v>558</v>
       </c>
       <c r="D341">
         <v>200</v>
       </c>
       <c r="E341">
         <v>200</v>
       </c>
       <c r="F341" t="s">
         <v>572</v>
       </c>
       <c r="J341">
         <v>4000.0</v>
       </c>
       <c r="L341">
         <v>0.0</v>
       </c>
       <c r="M341">
         <v>0</v>
       </c>
       <c r="N341" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O341" t="s">
         <v>69</v>
       </c>
       <c r="P341" t="s">
         <v>46</v>
       </c>
       <c r="S341" t="s">
         <v>536</v>
       </c>
       <c r="V341">
         <v>2026</v>
       </c>
       <c r="W341" t="s">
         <v>546</v>
       </c>
       <c r="X341" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="342" spans="1:24">
       <c r="A342">
         <v>347</v>
       </c>
       <c r="B342" t="s">
         <v>533</v>
       </c>
       <c r="C342" t="s">
         <v>558</v>
       </c>
       <c r="D342">
         <v>200</v>
       </c>
       <c r="E342">
         <v>200</v>
       </c>
       <c r="F342" t="s">
         <v>572</v>
       </c>
       <c r="J342">
         <v>4000.0</v>
       </c>
       <c r="L342">
         <v>0.0</v>
       </c>
       <c r="M342">
         <v>0</v>
       </c>
       <c r="N342" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O342" t="s">
         <v>69</v>
       </c>
       <c r="P342" t="s">
         <v>46</v>
       </c>
       <c r="S342" t="s">
         <v>536</v>
       </c>
       <c r="V342">
         <v>2026</v>
       </c>
       <c r="W342" t="s">
         <v>546</v>
       </c>
       <c r="X342" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="343" spans="1:24">
       <c r="A343">
         <v>348</v>
       </c>
       <c r="B343" t="s">
         <v>533</v>
       </c>
       <c r="C343" t="s">
         <v>558</v>
       </c>
       <c r="D343">
         <v>200</v>
       </c>
       <c r="E343">
         <v>200</v>
       </c>
       <c r="F343" t="s">
         <v>572</v>
       </c>
       <c r="J343">
         <v>4000.0</v>
       </c>
       <c r="L343">
         <v>0.0</v>
       </c>
       <c r="M343">
         <v>0</v>
       </c>
       <c r="N343" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O343" t="s">
         <v>69</v>
       </c>
       <c r="P343" t="s">
         <v>46</v>
       </c>
       <c r="S343" t="s">
         <v>536</v>
       </c>
       <c r="V343">
         <v>2026</v>
       </c>
       <c r="W343" t="s">
         <v>546</v>
       </c>
       <c r="X343" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="344" spans="1:24">
       <c r="A344">
         <v>349</v>
       </c>
       <c r="B344" t="s">
         <v>533</v>
       </c>
       <c r="C344" t="s">
         <v>558</v>
       </c>
       <c r="D344">
         <v>200</v>
       </c>
       <c r="E344">
         <v>201</v>
       </c>
       <c r="F344" t="s">
         <v>563</v>
       </c>
       <c r="J344">
         <v>45000.0</v>
       </c>
       <c r="L344">
         <v>0.0</v>
       </c>
       <c r="M344">
         <v>0</v>
       </c>
       <c r="N344" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O344" t="s">
         <v>69</v>
       </c>
       <c r="P344" t="s">
         <v>151</v>
       </c>
       <c r="Q344" t="s">
         <v>199</v>
       </c>
       <c r="S344" t="s">
         <v>536</v>
       </c>
       <c r="V344">
         <v>2026</v>
       </c>
       <c r="W344" t="s">
         <v>537</v>
       </c>
       <c r="X344" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="345" spans="1:24">
       <c r="A345">
         <v>350</v>
       </c>
       <c r="B345" t="s">
         <v>533</v>
       </c>
       <c r="C345" t="s">
         <v>558</v>
       </c>
       <c r="D345">
         <v>200</v>
       </c>
       <c r="E345">
         <v>201</v>
       </c>
       <c r="F345" t="s">
-        <v>671</v>
+        <v>677</v>
       </c>
       <c r="I345" t="s">
         <v>246</v>
       </c>
       <c r="J345">
         <v>8000.0</v>
       </c>
       <c r="K345" t="s">
         <v>57</v>
       </c>
       <c r="L345">
         <v>0.0</v>
       </c>
       <c r="M345">
         <v>0</v>
       </c>
       <c r="N345" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O345" t="s">
         <v>69</v>
       </c>
       <c r="P345" t="s">
         <v>46</v>
       </c>
       <c r="Q345" t="s">
         <v>42</v>
       </c>
       <c r="S345" t="s">
-        <v>536</v>
+        <v>600</v>
+      </c>
+      <c r="U345" t="s">
+        <v>678</v>
       </c>
       <c r="V345">
         <v>2026</v>
       </c>
       <c r="X345" t="s">
-        <v>672</v>
+        <v>679</v>
       </c>
     </row>
     <row r="346" spans="1:24">
       <c r="A346">
         <v>351</v>
       </c>
       <c r="B346" t="s">
         <v>533</v>
       </c>
       <c r="C346" t="s">
         <v>558</v>
       </c>
       <c r="D346">
         <v>200</v>
       </c>
       <c r="E346">
         <v>202</v>
       </c>
       <c r="F346" t="s">
         <v>563</v>
       </c>
       <c r="J346">
         <v>45000.0</v>
       </c>
       <c r="L346">
         <v>0.0</v>
       </c>
       <c r="M346">
         <v>0</v>
       </c>
       <c r="N346" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O346" t="s">
         <v>69</v>
       </c>
       <c r="P346" t="s">
         <v>151</v>
       </c>
       <c r="Q346" t="s">
         <v>199</v>
       </c>
       <c r="S346" t="s">
         <v>536</v>
       </c>
       <c r="V346">
         <v>2026</v>
       </c>
       <c r="W346" t="s">
         <v>537</v>
       </c>
       <c r="X346" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="347" spans="1:24">
       <c r="A347">
         <v>352</v>
       </c>
       <c r="B347" t="s">
         <v>533</v>
       </c>
       <c r="C347" t="s">
         <v>558</v>
       </c>
       <c r="D347">
         <v>200</v>
       </c>
       <c r="E347">
         <v>203</v>
       </c>
       <c r="F347" t="s">
-        <v>673</v>
+        <v>680</v>
       </c>
       <c r="J347">
         <v>8500.0</v>
       </c>
       <c r="L347">
         <v>0.0</v>
       </c>
       <c r="M347">
         <v>0</v>
       </c>
       <c r="N347" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O347" t="s">
         <v>43</v>
       </c>
       <c r="P347" t="s">
         <v>33</v>
       </c>
       <c r="Q347" t="s">
         <v>64</v>
       </c>
       <c r="S347" t="s">
         <v>536</v>
       </c>
       <c r="V347">
         <v>2026</v>
       </c>
       <c r="W347" t="s">
         <v>548</v>
       </c>
       <c r="X347" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="348" spans="1:24">
       <c r="A348">
@@ -25893,1560 +26073,1566 @@
       <c r="B348" t="s">
         <v>533</v>
       </c>
       <c r="C348" t="s">
         <v>558</v>
       </c>
       <c r="D348">
         <v>200</v>
       </c>
       <c r="E348">
         <v>203</v>
       </c>
       <c r="F348" t="s">
         <v>563</v>
       </c>
       <c r="J348">
         <v>45000.0</v>
       </c>
       <c r="L348">
         <v>0.0</v>
       </c>
       <c r="M348">
         <v>0</v>
       </c>
       <c r="N348" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O348" t="s">
         <v>69</v>
       </c>
       <c r="P348" t="s">
         <v>151</v>
       </c>
       <c r="Q348" t="s">
         <v>199</v>
       </c>
       <c r="S348" t="s">
         <v>536</v>
       </c>
       <c r="V348">
         <v>2026</v>
       </c>
       <c r="W348" t="s">
         <v>537</v>
       </c>
       <c r="X348" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="349" spans="1:24">
       <c r="A349">
         <v>354</v>
       </c>
       <c r="B349" t="s">
         <v>533</v>
       </c>
       <c r="C349" t="s">
         <v>558</v>
       </c>
       <c r="D349">
         <v>200</v>
       </c>
       <c r="E349">
         <v>203</v>
       </c>
       <c r="F349" t="s">
-        <v>674</v>
+        <v>681</v>
       </c>
       <c r="J349">
         <v>40000.0</v>
       </c>
       <c r="L349">
         <v>0.0</v>
       </c>
       <c r="M349">
         <v>0</v>
       </c>
       <c r="N349" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O349" t="s">
         <v>69</v>
       </c>
       <c r="P349" t="s">
         <v>151</v>
       </c>
       <c r="Q349" t="s">
         <v>160</v>
       </c>
       <c r="S349" t="s">
         <v>536</v>
       </c>
       <c r="V349">
         <v>2026</v>
       </c>
       <c r="W349" t="s">
         <v>537</v>
       </c>
       <c r="X349" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="350" spans="1:24">
       <c r="A350">
         <v>355</v>
       </c>
       <c r="B350" t="s">
         <v>533</v>
       </c>
       <c r="C350" t="s">
         <v>558</v>
       </c>
       <c r="D350">
         <v>200</v>
       </c>
       <c r="E350">
         <v>203</v>
       </c>
       <c r="F350" t="s">
-        <v>675</v>
+        <v>682</v>
       </c>
       <c r="I350" t="s">
         <v>159</v>
       </c>
       <c r="J350">
         <v>15000.0</v>
       </c>
       <c r="K350" t="s">
         <v>57</v>
       </c>
       <c r="L350">
         <v>0.0</v>
       </c>
       <c r="M350">
         <v>0</v>
       </c>
       <c r="N350" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O350" t="s">
         <v>43</v>
       </c>
       <c r="P350" t="s">
         <v>33</v>
       </c>
       <c r="Q350" t="s">
         <v>64</v>
       </c>
       <c r="S350" t="s">
         <v>59</v>
       </c>
       <c r="U350" t="s">
-        <v>676</v>
+        <v>683</v>
       </c>
       <c r="V350">
         <v>2026</v>
       </c>
       <c r="X350" t="s">
-        <v>677</v>
+        <v>684</v>
       </c>
     </row>
     <row r="351" spans="1:24">
       <c r="A351">
         <v>356</v>
       </c>
       <c r="B351" t="s">
         <v>533</v>
       </c>
       <c r="C351" t="s">
         <v>558</v>
       </c>
       <c r="D351">
         <v>200</v>
       </c>
       <c r="E351">
         <v>203</v>
       </c>
       <c r="F351" t="s">
-        <v>678</v>
+        <v>685</v>
       </c>
       <c r="I351" t="s">
         <v>246</v>
       </c>
       <c r="J351">
         <v>10500.0</v>
       </c>
       <c r="K351" t="s">
         <v>57</v>
       </c>
       <c r="L351">
         <v>0.0</v>
       </c>
       <c r="M351">
         <v>0</v>
       </c>
       <c r="N351" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O351" t="s">
         <v>43</v>
       </c>
       <c r="P351" t="s">
         <v>46</v>
       </c>
       <c r="Q351" t="s">
         <v>42</v>
       </c>
       <c r="S351" t="s">
         <v>536</v>
       </c>
       <c r="V351">
         <v>2026</v>
       </c>
       <c r="X351" t="s">
-        <v>679</v>
+        <v>686</v>
       </c>
     </row>
     <row r="352" spans="1:24">
       <c r="A352">
         <v>357</v>
       </c>
       <c r="B352" t="s">
         <v>533</v>
       </c>
       <c r="C352" t="s">
         <v>558</v>
       </c>
       <c r="D352">
         <v>200</v>
       </c>
       <c r="E352">
         <v>203</v>
       </c>
       <c r="F352" t="s">
-        <v>680</v>
+        <v>687</v>
       </c>
       <c r="I352" t="s">
         <v>249</v>
       </c>
       <c r="J352">
         <v>25000.0</v>
       </c>
       <c r="K352" t="s">
         <v>57</v>
       </c>
       <c r="L352">
         <v>0.0</v>
       </c>
       <c r="M352">
         <v>0</v>
       </c>
       <c r="N352" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O352" t="s">
         <v>35</v>
       </c>
       <c r="P352" t="s">
         <v>46</v>
       </c>
       <c r="S352" t="s">
         <v>536</v>
       </c>
       <c r="V352">
         <v>2026</v>
       </c>
       <c r="X352" t="s">
-        <v>681</v>
+        <v>688</v>
       </c>
     </row>
     <row r="353" spans="1:24">
       <c r="A353">
         <v>358</v>
       </c>
       <c r="B353" t="s">
         <v>533</v>
       </c>
       <c r="C353" t="s">
         <v>558</v>
       </c>
       <c r="D353">
         <v>200</v>
       </c>
       <c r="E353">
         <v>200</v>
       </c>
       <c r="F353" t="s">
         <v>561</v>
       </c>
       <c r="J353">
         <v>4000.0</v>
       </c>
       <c r="L353">
         <v>0.0</v>
       </c>
       <c r="M353">
         <v>0</v>
       </c>
       <c r="N353" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O353" t="s">
         <v>69</v>
       </c>
       <c r="P353" t="s">
         <v>46</v>
       </c>
       <c r="S353" t="s">
         <v>536</v>
       </c>
       <c r="V353">
         <v>2026</v>
       </c>
       <c r="W353" t="s">
         <v>562</v>
       </c>
       <c r="X353" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="354" spans="1:24">
       <c r="A354">
         <v>359</v>
       </c>
       <c r="B354" t="s">
         <v>533</v>
       </c>
       <c r="C354" t="s">
         <v>558</v>
       </c>
       <c r="D354">
         <v>200</v>
       </c>
       <c r="E354">
         <v>204</v>
       </c>
       <c r="F354" t="s">
-        <v>682</v>
+        <v>689</v>
       </c>
       <c r="I354" t="s">
         <v>30</v>
       </c>
       <c r="J354">
         <v>5000.0</v>
       </c>
       <c r="K354" t="s">
         <v>31</v>
       </c>
       <c r="L354">
         <v>0.0</v>
       </c>
       <c r="M354">
         <v>0</v>
       </c>
       <c r="N354" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O354" t="s">
         <v>43</v>
       </c>
       <c r="P354" t="s">
         <v>33</v>
       </c>
       <c r="Q354" t="s">
         <v>160</v>
       </c>
       <c r="S354" t="s">
         <v>36</v>
       </c>
       <c r="V354">
         <v>2026</v>
       </c>
       <c r="X354" t="s">
-        <v>683</v>
+        <v>690</v>
       </c>
     </row>
     <row r="355" spans="1:24">
       <c r="A355">
         <v>360</v>
       </c>
       <c r="B355" t="s">
         <v>533</v>
       </c>
       <c r="C355" t="s">
         <v>558</v>
       </c>
       <c r="D355">
         <v>200</v>
       </c>
       <c r="E355">
         <v>204</v>
       </c>
       <c r="F355" t="s">
-        <v>684</v>
+        <v>691</v>
       </c>
       <c r="I355" t="s">
         <v>159</v>
       </c>
       <c r="J355">
         <v>15000.0</v>
       </c>
       <c r="K355" t="s">
         <v>57</v>
       </c>
       <c r="L355">
         <v>0.0</v>
       </c>
       <c r="M355">
         <v>0</v>
       </c>
       <c r="N355" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O355" t="s">
         <v>43</v>
       </c>
       <c r="P355" t="s">
         <v>33</v>
       </c>
       <c r="Q355" t="s">
         <v>64</v>
       </c>
       <c r="S355" t="s">
         <v>59</v>
       </c>
       <c r="V355">
         <v>2026</v>
       </c>
       <c r="X355" t="s">
-        <v>685</v>
+        <v>692</v>
       </c>
     </row>
     <row r="356" spans="1:24">
       <c r="A356">
         <v>361</v>
       </c>
       <c r="B356" t="s">
         <v>533</v>
       </c>
       <c r="C356" t="s">
         <v>558</v>
       </c>
       <c r="D356">
         <v>200</v>
       </c>
       <c r="E356">
         <v>204</v>
       </c>
       <c r="F356" t="s">
-        <v>686</v>
+        <v>693</v>
       </c>
       <c r="I356" t="s">
         <v>246</v>
       </c>
       <c r="J356">
         <v>8000.0</v>
       </c>
       <c r="K356" t="s">
         <v>57</v>
       </c>
       <c r="L356">
         <v>0.0</v>
       </c>
       <c r="M356">
         <v>0</v>
       </c>
       <c r="N356" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O356" t="s">
         <v>43</v>
       </c>
       <c r="P356" t="s">
         <v>46</v>
       </c>
       <c r="Q356" t="s">
         <v>42</v>
       </c>
       <c r="S356" t="s">
-        <v>536</v>
+        <v>600</v>
+      </c>
+      <c r="U356" t="s">
+        <v>694</v>
       </c>
       <c r="V356">
         <v>2026</v>
       </c>
       <c r="X356" t="s">
-        <v>687</v>
+        <v>695</v>
       </c>
     </row>
     <row r="357" spans="1:24">
       <c r="A357">
         <v>362</v>
       </c>
       <c r="B357" t="s">
         <v>533</v>
       </c>
       <c r="C357" t="s">
         <v>558</v>
       </c>
       <c r="D357">
         <v>200</v>
       </c>
       <c r="E357">
         <v>200</v>
       </c>
       <c r="F357" t="s">
         <v>561</v>
       </c>
       <c r="J357">
         <v>4000.0</v>
       </c>
       <c r="L357">
         <v>0.0</v>
       </c>
       <c r="M357">
         <v>0</v>
       </c>
       <c r="N357" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O357" t="s">
         <v>69</v>
       </c>
       <c r="P357" t="s">
         <v>46</v>
       </c>
       <c r="S357" t="s">
         <v>536</v>
       </c>
       <c r="V357">
         <v>2026</v>
       </c>
       <c r="W357" t="s">
         <v>562</v>
       </c>
       <c r="X357" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="358" spans="1:24">
       <c r="A358">
         <v>363</v>
       </c>
       <c r="B358" t="s">
         <v>533</v>
       </c>
       <c r="C358" t="s">
         <v>558</v>
       </c>
       <c r="D358">
         <v>200</v>
       </c>
       <c r="E358">
         <v>205</v>
       </c>
       <c r="F358" t="s">
-        <v>688</v>
+        <v>696</v>
       </c>
       <c r="I358" t="s">
         <v>30</v>
       </c>
       <c r="J358">
         <v>18500.0</v>
       </c>
       <c r="K358" t="s">
         <v>31</v>
       </c>
       <c r="L358">
         <v>0.0</v>
       </c>
       <c r="M358">
         <v>0</v>
       </c>
       <c r="N358" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O358" t="s">
         <v>35</v>
       </c>
       <c r="P358" t="s">
         <v>46</v>
       </c>
       <c r="S358" t="s">
         <v>36</v>
       </c>
       <c r="V358">
         <v>2026</v>
       </c>
       <c r="X358" t="s">
-        <v>689</v>
+        <v>697</v>
       </c>
     </row>
     <row r="359" spans="1:24">
       <c r="A359">
         <v>364</v>
       </c>
       <c r="B359" t="s">
         <v>533</v>
       </c>
       <c r="C359" t="s">
         <v>558</v>
       </c>
       <c r="D359">
         <v>200</v>
       </c>
       <c r="E359">
         <v>201</v>
       </c>
       <c r="F359" t="s">
-        <v>690</v>
+        <v>698</v>
       </c>
       <c r="I359" t="s">
-        <v>56</v>
+        <v>88</v>
       </c>
       <c r="J359">
         <v>5000.0</v>
       </c>
       <c r="K359" t="s">
         <v>57</v>
       </c>
       <c r="L359">
         <v>0.0</v>
       </c>
       <c r="M359">
         <v>0</v>
       </c>
       <c r="N359" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O359" t="s">
         <v>95</v>
       </c>
       <c r="P359" t="s">
         <v>33</v>
       </c>
       <c r="Q359" t="s">
         <v>64</v>
       </c>
       <c r="S359" t="s">
-        <v>502</v>
+        <v>59</v>
       </c>
       <c r="U359" t="s">
-        <v>691</v>
+        <v>699</v>
       </c>
       <c r="V359">
         <v>2026</v>
       </c>
       <c r="X359" t="s">
-        <v>692</v>
+        <v>700</v>
       </c>
     </row>
     <row r="360" spans="1:24">
       <c r="A360">
         <v>365</v>
       </c>
       <c r="B360" t="s">
         <v>533</v>
       </c>
       <c r="C360" t="s">
         <v>558</v>
       </c>
       <c r="D360">
         <v>200</v>
       </c>
       <c r="E360">
         <v>205</v>
       </c>
       <c r="F360" t="s">
-        <v>693</v>
+        <v>701</v>
       </c>
       <c r="J360">
         <v>3000.0</v>
       </c>
       <c r="L360">
         <v>0.0</v>
       </c>
       <c r="M360">
         <v>0</v>
       </c>
       <c r="N360" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O360" t="s">
         <v>69</v>
       </c>
       <c r="P360" t="s">
         <v>33</v>
       </c>
       <c r="Q360" t="s">
         <v>64</v>
       </c>
       <c r="S360" t="s">
         <v>536</v>
       </c>
       <c r="V360">
         <v>2026</v>
       </c>
       <c r="W360" t="s">
         <v>537</v>
       </c>
       <c r="X360" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="361" spans="1:24">
       <c r="A361">
         <v>366</v>
       </c>
       <c r="B361" t="s">
         <v>533</v>
       </c>
       <c r="C361" t="s">
         <v>558</v>
       </c>
       <c r="D361">
         <v>200</v>
       </c>
       <c r="E361">
         <v>204</v>
       </c>
       <c r="F361" t="s">
-        <v>694</v>
+        <v>702</v>
       </c>
       <c r="I361" t="s">
         <v>71</v>
       </c>
       <c r="J361">
         <v>13000.0</v>
       </c>
       <c r="K361" t="s">
         <v>57</v>
       </c>
       <c r="L361">
         <v>0.0</v>
       </c>
       <c r="M361">
         <v>0</v>
       </c>
       <c r="N361" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O361" t="s">
         <v>43</v>
       </c>
       <c r="P361" t="s">
         <v>33</v>
       </c>
       <c r="Q361" t="s">
         <v>64</v>
       </c>
       <c r="S361" t="s">
         <v>59</v>
       </c>
       <c r="T361" t="s">
-        <v>695</v>
+        <v>703</v>
       </c>
       <c r="U361" t="s">
-        <v>696</v>
+        <v>704</v>
       </c>
       <c r="V361">
         <v>2026</v>
       </c>
       <c r="X361" t="s">
-        <v>697</v>
+        <v>705</v>
       </c>
     </row>
     <row r="362" spans="1:24">
       <c r="A362">
         <v>367</v>
       </c>
       <c r="B362" t="s">
         <v>533</v>
       </c>
       <c r="C362" t="s">
         <v>558</v>
       </c>
       <c r="D362">
         <v>200</v>
       </c>
       <c r="E362">
         <v>205</v>
       </c>
       <c r="F362" t="s">
-        <v>698</v>
+        <v>706</v>
       </c>
       <c r="I362" t="s">
         <v>246</v>
       </c>
       <c r="J362">
         <v>6500.0</v>
       </c>
       <c r="K362" t="s">
         <v>57</v>
       </c>
       <c r="L362">
         <v>0.0</v>
       </c>
       <c r="M362">
         <v>0</v>
       </c>
       <c r="N362" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O362" t="s">
         <v>43</v>
       </c>
       <c r="P362" t="s">
         <v>33</v>
       </c>
       <c r="Q362" t="s">
         <v>64</v>
       </c>
       <c r="S362" t="s">
-        <v>536</v>
+        <v>600</v>
+      </c>
+      <c r="U362" t="s">
+        <v>707</v>
       </c>
       <c r="V362">
         <v>2026</v>
       </c>
       <c r="X362" t="s">
-        <v>699</v>
+        <v>708</v>
       </c>
     </row>
     <row r="363" spans="1:24">
       <c r="A363">
         <v>368</v>
       </c>
       <c r="B363" t="s">
         <v>533</v>
       </c>
       <c r="C363" t="s">
         <v>558</v>
       </c>
       <c r="D363">
         <v>200</v>
       </c>
       <c r="E363">
         <v>205</v>
       </c>
       <c r="F363" t="s">
-        <v>700</v>
+        <v>709</v>
       </c>
       <c r="I363" t="s">
         <v>30</v>
       </c>
       <c r="J363">
         <v>2000.0</v>
       </c>
       <c r="K363" t="s">
         <v>31</v>
       </c>
       <c r="L363">
         <v>0.0</v>
       </c>
       <c r="M363">
         <v>0</v>
       </c>
       <c r="N363" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O363" t="s">
         <v>35</v>
       </c>
       <c r="P363" t="s">
         <v>151</v>
       </c>
       <c r="Q363" t="s">
         <v>199</v>
       </c>
       <c r="S363" t="s">
         <v>36</v>
       </c>
       <c r="V363">
         <v>2026</v>
       </c>
       <c r="X363" t="s">
-        <v>701</v>
+        <v>710</v>
       </c>
     </row>
     <row r="364" spans="1:24">
       <c r="A364">
         <v>369</v>
       </c>
       <c r="B364" t="s">
         <v>533</v>
       </c>
       <c r="C364" t="s">
         <v>558</v>
       </c>
       <c r="D364">
         <v>200</v>
       </c>
       <c r="E364">
         <v>205</v>
       </c>
       <c r="F364" t="s">
-        <v>702</v>
+        <v>711</v>
       </c>
       <c r="I364" t="s">
         <v>159</v>
       </c>
       <c r="J364">
         <v>46000.0</v>
       </c>
       <c r="K364" t="s">
         <v>57</v>
       </c>
       <c r="L364">
         <v>9865.84</v>
       </c>
       <c r="M364">
         <v>36134.16</v>
       </c>
       <c r="N364" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O364" t="s">
         <v>69</v>
       </c>
       <c r="P364" t="s">
         <v>151</v>
       </c>
       <c r="Q364" t="s">
         <v>160</v>
       </c>
       <c r="R364" t="s">
         <v>43</v>
       </c>
       <c r="S364" t="s">
         <v>59</v>
       </c>
       <c r="T364" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
       <c r="U364" t="s">
-        <v>704</v>
+        <v>713</v>
       </c>
       <c r="V364">
         <v>2026</v>
       </c>
       <c r="X364" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
     </row>
     <row r="365" spans="1:24">
       <c r="A365">
         <v>370</v>
       </c>
       <c r="B365" t="s">
         <v>533</v>
       </c>
       <c r="C365" t="s">
         <v>558</v>
       </c>
       <c r="D365">
         <v>200</v>
       </c>
       <c r="E365">
         <v>205</v>
       </c>
       <c r="F365" t="s">
         <v>563</v>
       </c>
       <c r="J365">
         <v>45000.0</v>
       </c>
       <c r="L365">
         <v>0.0</v>
       </c>
       <c r="M365">
         <v>0</v>
       </c>
       <c r="N365" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O365" t="s">
         <v>69</v>
       </c>
       <c r="P365" t="s">
         <v>151</v>
       </c>
       <c r="Q365" t="s">
         <v>199</v>
       </c>
       <c r="S365" t="s">
         <v>536</v>
       </c>
       <c r="V365">
         <v>2026</v>
       </c>
       <c r="W365" t="s">
         <v>537</v>
       </c>
       <c r="X365" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="366" spans="1:24">
       <c r="A366">
         <v>371</v>
       </c>
       <c r="B366" t="s">
         <v>533</v>
       </c>
       <c r="C366" t="s">
         <v>558</v>
       </c>
       <c r="D366">
         <v>200</v>
       </c>
       <c r="E366">
         <v>205</v>
       </c>
       <c r="F366" t="s">
-        <v>706</v>
+        <v>715</v>
       </c>
       <c r="J366">
         <v>10000.0</v>
       </c>
       <c r="L366">
         <v>0.0</v>
       </c>
       <c r="M366">
         <v>0</v>
       </c>
       <c r="N366" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O366" t="s">
         <v>43</v>
       </c>
       <c r="P366" t="s">
         <v>33</v>
       </c>
       <c r="Q366" t="s">
         <v>64</v>
       </c>
       <c r="S366" t="s">
         <v>536</v>
       </c>
       <c r="V366">
         <v>2026</v>
       </c>
       <c r="W366" t="s">
         <v>537</v>
       </c>
       <c r="X366" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="367" spans="1:24">
       <c r="A367">
         <v>372</v>
       </c>
       <c r="B367" t="s">
         <v>533</v>
       </c>
       <c r="C367" t="s">
         <v>558</v>
       </c>
       <c r="D367">
         <v>200</v>
       </c>
       <c r="E367">
         <v>205</v>
       </c>
       <c r="F367" t="s">
-        <v>707</v>
+        <v>716</v>
       </c>
       <c r="J367">
         <v>10000.0</v>
       </c>
       <c r="K367" t="s">
         <v>31</v>
       </c>
       <c r="L367">
         <v>0.0</v>
       </c>
       <c r="M367">
         <v>0</v>
       </c>
       <c r="N367" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O367" t="s">
         <v>69</v>
       </c>
       <c r="P367" t="s">
         <v>46</v>
       </c>
       <c r="Q367" t="s">
         <v>42</v>
       </c>
       <c r="S367" t="s">
         <v>36</v>
       </c>
       <c r="V367">
         <v>2026</v>
       </c>
       <c r="X367" t="s">
-        <v>708</v>
+        <v>717</v>
       </c>
     </row>
     <row r="368" spans="1:24">
       <c r="A368">
         <v>373</v>
       </c>
       <c r="B368" t="s">
         <v>533</v>
       </c>
       <c r="C368" t="s">
         <v>558</v>
       </c>
       <c r="D368">
         <v>200</v>
       </c>
       <c r="E368">
         <v>205</v>
       </c>
       <c r="F368" t="s">
-        <v>709</v>
+        <v>718</v>
       </c>
       <c r="I368" t="s">
         <v>71</v>
       </c>
       <c r="J368">
         <v>20000.0</v>
       </c>
       <c r="K368" t="s">
         <v>57</v>
       </c>
       <c r="L368">
         <v>0.0</v>
       </c>
       <c r="M368">
         <v>0</v>
       </c>
       <c r="N368" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O368" t="s">
         <v>69</v>
       </c>
       <c r="P368" t="s">
         <v>33</v>
       </c>
       <c r="Q368" t="s">
         <v>64</v>
       </c>
       <c r="S368" t="s">
         <v>59</v>
       </c>
       <c r="U368" t="s">
-        <v>710</v>
+        <v>719</v>
       </c>
       <c r="V368">
         <v>2026</v>
       </c>
       <c r="X368" t="s">
-        <v>711</v>
+        <v>720</v>
       </c>
     </row>
     <row r="369" spans="1:24">
       <c r="A369">
         <v>374</v>
       </c>
       <c r="B369" t="s">
         <v>533</v>
       </c>
       <c r="C369" t="s">
         <v>558</v>
       </c>
       <c r="D369">
         <v>200</v>
       </c>
       <c r="E369">
         <v>206</v>
       </c>
       <c r="F369" t="s">
         <v>85</v>
       </c>
       <c r="I369" t="s">
         <v>30</v>
       </c>
       <c r="J369">
         <v>18500.0</v>
       </c>
       <c r="K369" t="s">
         <v>31</v>
       </c>
       <c r="L369">
         <v>0.0</v>
       </c>
       <c r="M369">
         <v>0</v>
       </c>
       <c r="N369" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O369" t="s">
         <v>35</v>
       </c>
       <c r="P369" t="s">
         <v>46</v>
       </c>
       <c r="S369" t="s">
         <v>36</v>
       </c>
       <c r="V369">
         <v>2026</v>
       </c>
       <c r="X369" t="s">
-        <v>712</v>
+        <v>721</v>
       </c>
     </row>
     <row r="370" spans="1:24">
       <c r="A370">
         <v>375</v>
       </c>
       <c r="B370" t="s">
         <v>533</v>
       </c>
       <c r="C370" t="s">
         <v>558</v>
       </c>
       <c r="D370">
         <v>200</v>
       </c>
       <c r="E370">
         <v>206</v>
       </c>
       <c r="F370" t="s">
-        <v>713</v>
+        <v>722</v>
       </c>
       <c r="I370" t="s">
         <v>71</v>
       </c>
       <c r="J370">
         <v>25000.0</v>
       </c>
       <c r="K370" t="s">
         <v>57</v>
       </c>
       <c r="L370">
         <v>0.0</v>
       </c>
       <c r="M370">
         <v>0</v>
       </c>
       <c r="N370" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O370" t="s">
         <v>43</v>
       </c>
       <c r="P370" t="s">
         <v>33</v>
       </c>
       <c r="Q370" t="s">
         <v>64</v>
       </c>
       <c r="S370" t="s">
         <v>59</v>
       </c>
       <c r="U370" t="s">
-        <v>714</v>
+        <v>723</v>
       </c>
       <c r="V370">
         <v>2026</v>
       </c>
       <c r="X370" t="s">
-        <v>715</v>
+        <v>724</v>
       </c>
     </row>
     <row r="371" spans="1:24">
       <c r="A371">
         <v>376</v>
       </c>
       <c r="B371" t="s">
         <v>533</v>
       </c>
       <c r="C371" t="s">
         <v>558</v>
       </c>
       <c r="D371">
         <v>200</v>
       </c>
       <c r="E371">
         <v>205</v>
       </c>
       <c r="F371" t="s">
-        <v>716</v>
+        <v>725</v>
       </c>
       <c r="I371" t="s">
         <v>71</v>
       </c>
       <c r="J371">
         <v>18000.0</v>
       </c>
       <c r="K371" t="s">
         <v>57</v>
       </c>
       <c r="L371">
         <v>0.0</v>
       </c>
       <c r="M371">
         <v>0</v>
       </c>
       <c r="N371" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O371" t="s">
         <v>43</v>
       </c>
       <c r="P371" t="s">
         <v>33</v>
       </c>
       <c r="Q371" t="s">
         <v>64</v>
       </c>
       <c r="S371" t="s">
         <v>59</v>
       </c>
       <c r="U371" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
       <c r="V371">
         <v>2026</v>
       </c>
       <c r="X371" t="s">
-        <v>718</v>
+        <v>727</v>
       </c>
     </row>
     <row r="372" spans="1:24">
       <c r="A372">
         <v>377</v>
       </c>
       <c r="B372" t="s">
         <v>533</v>
       </c>
       <c r="C372" t="s">
         <v>558</v>
       </c>
       <c r="D372">
         <v>200</v>
       </c>
       <c r="E372">
         <v>206</v>
       </c>
       <c r="F372" t="s">
-        <v>719</v>
+        <v>728</v>
       </c>
       <c r="J372">
         <v>3500.0</v>
       </c>
       <c r="L372">
         <v>0.0</v>
       </c>
       <c r="M372">
         <v>0</v>
       </c>
       <c r="N372" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O372" t="s">
         <v>43</v>
       </c>
       <c r="P372" t="s">
         <v>33</v>
       </c>
       <c r="Q372" t="s">
         <v>64</v>
       </c>
       <c r="S372" t="s">
         <v>536</v>
       </c>
       <c r="V372">
         <v>2026</v>
       </c>
       <c r="W372" t="s">
-        <v>720</v>
+        <v>729</v>
       </c>
       <c r="X372" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="373" spans="1:24">
       <c r="A373">
         <v>378</v>
       </c>
       <c r="B373" t="s">
         <v>533</v>
       </c>
       <c r="C373" t="s">
         <v>558</v>
       </c>
       <c r="D373">
         <v>200</v>
       </c>
       <c r="E373">
         <v>206</v>
       </c>
       <c r="F373" t="s">
-        <v>700</v>
+        <v>709</v>
       </c>
       <c r="I373" t="s">
         <v>30</v>
       </c>
       <c r="J373">
         <v>2000.0</v>
       </c>
       <c r="K373" t="s">
         <v>31</v>
       </c>
       <c r="L373">
         <v>0.0</v>
       </c>
       <c r="M373">
         <v>0</v>
       </c>
       <c r="N373" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O373" t="s">
         <v>35</v>
       </c>
       <c r="P373" t="s">
         <v>151</v>
       </c>
       <c r="Q373" t="s">
         <v>199</v>
       </c>
       <c r="S373" t="s">
         <v>36</v>
       </c>
       <c r="V373">
         <v>2026</v>
       </c>
       <c r="X373" t="s">
-        <v>721</v>
+        <v>730</v>
       </c>
     </row>
     <row r="374" spans="1:24">
       <c r="A374">
         <v>379</v>
       </c>
       <c r="B374" t="s">
         <v>533</v>
       </c>
       <c r="C374" t="s">
         <v>558</v>
       </c>
       <c r="D374">
         <v>200</v>
       </c>
       <c r="E374">
         <v>206</v>
       </c>
       <c r="F374" t="s">
-        <v>722</v>
+        <v>731</v>
       </c>
       <c r="I374" t="s">
         <v>144</v>
       </c>
       <c r="J374">
         <v>4000.0</v>
       </c>
       <c r="K374" t="s">
         <v>57</v>
       </c>
       <c r="L374">
         <v>0.0</v>
       </c>
       <c r="M374">
         <v>0</v>
       </c>
       <c r="N374" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O374" t="s">
         <v>69</v>
       </c>
       <c r="P374" t="s">
         <v>151</v>
       </c>
       <c r="Q374" t="s">
         <v>199</v>
       </c>
       <c r="R374" t="s">
         <v>43</v>
       </c>
       <c r="S374" t="s">
         <v>59</v>
       </c>
       <c r="T374" t="s">
-        <v>723</v>
+        <v>732</v>
       </c>
       <c r="U374" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
       <c r="V374">
         <v>2026</v>
       </c>
       <c r="X374" t="s">
-        <v>725</v>
+        <v>734</v>
       </c>
     </row>
     <row r="375" spans="1:24">
       <c r="A375">
         <v>380</v>
       </c>
       <c r="B375" t="s">
         <v>533</v>
       </c>
       <c r="C375" t="s">
         <v>558</v>
       </c>
       <c r="D375">
         <v>200</v>
       </c>
       <c r="E375">
         <v>206</v>
       </c>
       <c r="F375" t="s">
-        <v>702</v>
+        <v>711</v>
       </c>
       <c r="J375">
         <v>46000.0</v>
       </c>
       <c r="L375">
         <v>0.0</v>
       </c>
       <c r="M375">
         <v>0</v>
       </c>
       <c r="N375" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O375" t="s">
         <v>69</v>
       </c>
       <c r="P375" t="s">
         <v>151</v>
       </c>
       <c r="Q375" t="s">
         <v>160</v>
       </c>
       <c r="S375" t="s">
         <v>536</v>
       </c>
       <c r="V375">
         <v>2026</v>
       </c>
       <c r="W375" t="s">
         <v>537</v>
       </c>
       <c r="X375" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="376" spans="1:24">
       <c r="A376">
@@ -27455,17000 +27641,17391 @@
       <c r="B376" t="s">
         <v>533</v>
       </c>
       <c r="C376" t="s">
         <v>558</v>
       </c>
       <c r="D376">
         <v>200</v>
       </c>
       <c r="E376">
         <v>206</v>
       </c>
       <c r="F376" t="s">
         <v>563</v>
       </c>
       <c r="J376">
         <v>45000.0</v>
       </c>
       <c r="L376">
         <v>0.0</v>
       </c>
       <c r="M376">
         <v>0</v>
       </c>
       <c r="N376" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O376" t="s">
         <v>69</v>
       </c>
       <c r="P376" t="s">
         <v>151</v>
       </c>
       <c r="Q376" t="s">
         <v>199</v>
       </c>
       <c r="S376" t="s">
         <v>536</v>
       </c>
       <c r="V376">
         <v>2026</v>
       </c>
       <c r="W376" t="s">
         <v>537</v>
       </c>
       <c r="X376" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="377" spans="1:24">
       <c r="A377">
         <v>382</v>
       </c>
       <c r="B377" t="s">
         <v>533</v>
       </c>
       <c r="C377" t="s">
         <v>558</v>
       </c>
       <c r="D377">
         <v>200</v>
       </c>
       <c r="E377">
         <v>207</v>
       </c>
       <c r="F377" t="s">
-        <v>700</v>
+        <v>709</v>
       </c>
       <c r="I377" t="s">
         <v>30</v>
       </c>
       <c r="J377">
         <v>7500.0</v>
       </c>
       <c r="K377" t="s">
         <v>31</v>
       </c>
       <c r="L377">
         <v>0.0</v>
       </c>
       <c r="M377">
         <v>0</v>
       </c>
       <c r="N377" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O377" t="s">
         <v>35</v>
       </c>
       <c r="P377" t="s">
         <v>151</v>
       </c>
       <c r="Q377" t="s">
         <v>199</v>
       </c>
       <c r="S377" t="s">
         <v>36</v>
       </c>
       <c r="V377">
         <v>2026</v>
       </c>
       <c r="X377" t="s">
-        <v>726</v>
+        <v>735</v>
       </c>
     </row>
     <row r="378" spans="1:24">
       <c r="A378">
         <v>383</v>
       </c>
       <c r="B378" t="s">
         <v>533</v>
       </c>
       <c r="C378" t="s">
         <v>558</v>
       </c>
       <c r="D378">
         <v>200</v>
       </c>
       <c r="E378">
         <v>207</v>
       </c>
       <c r="F378" t="s">
-        <v>722</v>
+        <v>731</v>
       </c>
       <c r="I378" t="s">
         <v>144</v>
       </c>
       <c r="J378">
         <v>4000.0</v>
       </c>
       <c r="K378" t="s">
         <v>57</v>
       </c>
       <c r="L378">
         <v>0.0</v>
       </c>
       <c r="M378">
         <v>0</v>
       </c>
       <c r="N378" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O378" t="s">
         <v>95</v>
       </c>
       <c r="P378" t="s">
         <v>151</v>
       </c>
       <c r="Q378" t="s">
         <v>199</v>
       </c>
       <c r="R378" t="s">
         <v>95</v>
       </c>
       <c r="S378" t="s">
         <v>59</v>
       </c>
       <c r="U378" t="s">
-        <v>727</v>
+        <v>736</v>
       </c>
       <c r="V378">
         <v>2026</v>
       </c>
       <c r="X378" t="s">
-        <v>728</v>
+        <v>737</v>
       </c>
     </row>
     <row r="379" spans="1:24">
       <c r="A379">
         <v>384</v>
       </c>
       <c r="B379" t="s">
         <v>533</v>
       </c>
       <c r="C379" t="s">
         <v>558</v>
       </c>
       <c r="D379">
         <v>200</v>
       </c>
       <c r="E379">
         <v>207</v>
       </c>
       <c r="F379" t="s">
         <v>563</v>
       </c>
       <c r="J379">
         <v>45000.0</v>
       </c>
       <c r="L379">
         <v>0.0</v>
       </c>
       <c r="M379">
         <v>0</v>
       </c>
       <c r="N379" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O379" t="s">
         <v>69</v>
       </c>
       <c r="P379" t="s">
         <v>151</v>
       </c>
       <c r="Q379" t="s">
         <v>199</v>
       </c>
       <c r="S379" t="s">
         <v>536</v>
       </c>
       <c r="V379">
         <v>2026</v>
       </c>
       <c r="W379" t="s">
         <v>537</v>
       </c>
       <c r="X379" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="380" spans="1:24">
       <c r="A380">
         <v>385</v>
       </c>
       <c r="B380" t="s">
         <v>533</v>
       </c>
       <c r="C380" t="s">
         <v>558</v>
       </c>
       <c r="D380">
         <v>200</v>
       </c>
       <c r="E380">
         <v>205</v>
       </c>
       <c r="F380" t="s">
-        <v>729</v>
+        <v>738</v>
       </c>
       <c r="I380" t="s">
         <v>71</v>
       </c>
       <c r="J380">
         <v>4000.0</v>
       </c>
       <c r="K380" t="s">
         <v>57</v>
       </c>
       <c r="L380">
         <v>0.0</v>
       </c>
       <c r="M380">
         <v>0</v>
       </c>
       <c r="N380" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O380" t="s">
         <v>69</v>
       </c>
       <c r="P380" t="s">
         <v>33</v>
       </c>
       <c r="Q380" t="s">
         <v>64</v>
       </c>
       <c r="S380" t="s">
         <v>59</v>
       </c>
       <c r="U380" t="s">
-        <v>730</v>
+        <v>739</v>
       </c>
       <c r="V380">
         <v>2026</v>
       </c>
       <c r="X380" t="s">
-        <v>731</v>
+        <v>740</v>
       </c>
     </row>
     <row r="381" spans="1:24">
       <c r="A381">
         <v>386</v>
       </c>
       <c r="B381" t="s">
         <v>533</v>
       </c>
       <c r="C381" t="s">
         <v>558</v>
       </c>
       <c r="D381">
         <v>200</v>
       </c>
       <c r="E381">
         <v>207</v>
       </c>
       <c r="F381" t="s">
-        <v>732</v>
+        <v>741</v>
       </c>
       <c r="I381" t="s">
         <v>246</v>
       </c>
       <c r="J381">
         <v>8000.0</v>
       </c>
       <c r="K381" t="s">
         <v>57</v>
       </c>
       <c r="L381">
         <v>0.0</v>
       </c>
       <c r="M381">
         <v>0</v>
       </c>
       <c r="N381" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O381" t="s">
         <v>43</v>
       </c>
       <c r="P381" t="s">
         <v>46</v>
       </c>
       <c r="Q381" t="s">
         <v>42</v>
       </c>
       <c r="S381" t="s">
-        <v>536</v>
+        <v>600</v>
+      </c>
+      <c r="U381" t="s">
+        <v>742</v>
       </c>
       <c r="V381">
         <v>2026</v>
       </c>
       <c r="X381" t="s">
-        <v>733</v>
+        <v>743</v>
       </c>
     </row>
     <row r="382" spans="1:24">
       <c r="A382">
         <v>387</v>
       </c>
       <c r="B382" t="s">
         <v>533</v>
       </c>
       <c r="C382" t="s">
         <v>558</v>
       </c>
       <c r="D382">
         <v>200</v>
       </c>
       <c r="E382">
         <v>206</v>
       </c>
       <c r="F382" t="s">
-        <v>734</v>
+        <v>744</v>
       </c>
       <c r="I382" t="s">
         <v>133</v>
       </c>
       <c r="J382">
         <v>6000.0</v>
       </c>
       <c r="K382" t="s">
         <v>57</v>
       </c>
       <c r="L382">
         <v>0.0</v>
       </c>
       <c r="M382">
         <v>0</v>
       </c>
       <c r="N382" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O382" t="s">
         <v>69</v>
       </c>
       <c r="P382" t="s">
         <v>33</v>
       </c>
       <c r="Q382" t="s">
         <v>64</v>
       </c>
       <c r="R382" t="s">
         <v>95</v>
       </c>
       <c r="S382" t="s">
         <v>59</v>
       </c>
       <c r="U382" t="s">
-        <v>735</v>
+        <v>745</v>
       </c>
       <c r="V382">
         <v>2026</v>
       </c>
       <c r="X382" t="s">
-        <v>736</v>
+        <v>746</v>
       </c>
     </row>
     <row r="383" spans="1:24">
       <c r="A383">
         <v>388</v>
       </c>
       <c r="B383" t="s">
         <v>533</v>
       </c>
       <c r="C383" t="s">
         <v>558</v>
       </c>
       <c r="D383">
         <v>200</v>
       </c>
       <c r="E383">
         <v>206</v>
       </c>
       <c r="F383" t="s">
-        <v>737</v>
+        <v>747</v>
       </c>
       <c r="I383" t="s">
         <v>246</v>
       </c>
       <c r="J383">
         <v>8000.0</v>
       </c>
       <c r="K383" t="s">
         <v>57</v>
       </c>
       <c r="L383">
         <v>0.0</v>
       </c>
       <c r="M383">
         <v>0</v>
       </c>
       <c r="N383" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O383" t="s">
         <v>43</v>
       </c>
       <c r="P383" t="s">
         <v>46</v>
       </c>
       <c r="Q383" t="s">
         <v>42</v>
       </c>
       <c r="S383" t="s">
-        <v>536</v>
+        <v>600</v>
+      </c>
+      <c r="U383" t="s">
+        <v>748</v>
       </c>
       <c r="V383">
         <v>2026</v>
       </c>
       <c r="X383" t="s">
-        <v>738</v>
+        <v>749</v>
       </c>
     </row>
     <row r="384" spans="1:24">
       <c r="A384">
         <v>389</v>
       </c>
       <c r="B384" t="s">
         <v>533</v>
       </c>
       <c r="C384" t="s">
         <v>558</v>
       </c>
       <c r="D384">
         <v>200</v>
       </c>
       <c r="E384">
         <v>208</v>
       </c>
       <c r="F384" t="s">
-        <v>739</v>
+        <v>750</v>
       </c>
       <c r="J384">
         <v>20000.0</v>
       </c>
       <c r="L384">
         <v>0.0</v>
       </c>
       <c r="M384">
         <v>0</v>
       </c>
       <c r="N384" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O384" t="s">
         <v>69</v>
       </c>
       <c r="P384" t="s">
         <v>33</v>
       </c>
       <c r="Q384" t="s">
         <v>64</v>
       </c>
       <c r="S384" t="s">
         <v>536</v>
       </c>
       <c r="V384">
         <v>2026</v>
       </c>
       <c r="W384" t="s">
-        <v>740</v>
+        <v>751</v>
       </c>
       <c r="X384" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="385" spans="1:24">
       <c r="A385">
         <v>390</v>
       </c>
       <c r="B385" t="s">
         <v>533</v>
       </c>
       <c r="C385" t="s">
         <v>558</v>
       </c>
       <c r="D385">
         <v>200</v>
       </c>
       <c r="E385">
         <v>207</v>
       </c>
       <c r="F385" t="s">
-        <v>741</v>
+        <v>752</v>
       </c>
       <c r="I385" t="s">
         <v>144</v>
       </c>
       <c r="J385">
         <v>10500.0</v>
       </c>
       <c r="K385" t="s">
         <v>57</v>
       </c>
       <c r="L385">
         <v>0.0</v>
       </c>
       <c r="M385">
         <v>0</v>
       </c>
       <c r="N385" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O385" t="s">
         <v>43</v>
       </c>
       <c r="P385" t="s">
         <v>33</v>
       </c>
       <c r="Q385" t="s">
         <v>42</v>
       </c>
       <c r="S385" t="s">
         <v>59</v>
       </c>
       <c r="U385" t="s">
-        <v>742</v>
+        <v>753</v>
       </c>
       <c r="V385">
         <v>2026</v>
       </c>
       <c r="X385" t="s">
-        <v>743</v>
+        <v>754</v>
       </c>
     </row>
     <row r="386" spans="1:24">
       <c r="A386">
         <v>391</v>
       </c>
       <c r="B386" t="s">
         <v>533</v>
       </c>
       <c r="C386" t="s">
         <v>558</v>
       </c>
       <c r="D386">
         <v>200</v>
       </c>
       <c r="E386">
         <v>208</v>
       </c>
       <c r="F386" t="s">
-        <v>744</v>
+        <v>755</v>
       </c>
       <c r="I386" t="s">
         <v>194</v>
       </c>
       <c r="J386">
         <v>8000.0</v>
       </c>
       <c r="K386" t="s">
         <v>57</v>
       </c>
       <c r="L386">
-        <v>83.77</v>
+        <v>10685.89</v>
       </c>
       <c r="M386">
-        <v>7916.23</v>
+        <v>-2685.89</v>
       </c>
       <c r="N386" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O386" t="s">
         <v>43</v>
       </c>
       <c r="P386" t="s">
         <v>46</v>
       </c>
       <c r="Q386" t="s">
         <v>42</v>
       </c>
       <c r="S386" t="s">
         <v>59</v>
       </c>
       <c r="U386" t="s">
-        <v>745</v>
+        <v>756</v>
       </c>
       <c r="V386">
         <v>2026</v>
       </c>
       <c r="X386" t="s">
-        <v>746</v>
+        <v>757</v>
       </c>
     </row>
     <row r="387" spans="1:24">
       <c r="A387">
         <v>392</v>
       </c>
       <c r="B387" t="s">
         <v>533</v>
       </c>
       <c r="C387" t="s">
         <v>558</v>
       </c>
       <c r="D387">
         <v>200</v>
       </c>
       <c r="E387">
         <v>208</v>
       </c>
       <c r="F387" t="s">
-        <v>747</v>
+        <v>758</v>
       </c>
       <c r="I387" t="s">
         <v>30</v>
       </c>
       <c r="J387">
         <v>23000.0</v>
       </c>
       <c r="K387" t="s">
         <v>31</v>
       </c>
       <c r="L387">
         <v>0.0</v>
       </c>
       <c r="M387">
         <v>0</v>
       </c>
       <c r="N387" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O387" t="s">
         <v>35</v>
       </c>
       <c r="P387" t="s">
         <v>46</v>
       </c>
       <c r="S387" t="s">
         <v>36</v>
       </c>
       <c r="V387">
         <v>2026</v>
       </c>
       <c r="X387" t="s">
-        <v>748</v>
+        <v>759</v>
       </c>
     </row>
     <row r="388" spans="1:24">
       <c r="A388">
         <v>393</v>
       </c>
       <c r="B388" t="s">
         <v>533</v>
       </c>
       <c r="C388" t="s">
         <v>558</v>
       </c>
       <c r="D388">
         <v>200</v>
       </c>
       <c r="E388">
         <v>209</v>
       </c>
       <c r="F388" t="s">
-        <v>749</v>
+        <v>760</v>
       </c>
       <c r="I388" t="s">
-        <v>56</v>
+        <v>88</v>
       </c>
       <c r="J388">
         <v>30000.0</v>
       </c>
       <c r="K388" t="s">
         <v>57</v>
       </c>
       <c r="L388">
         <v>0.0</v>
       </c>
       <c r="M388">
         <v>0</v>
       </c>
       <c r="N388" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O388" t="s">
         <v>69</v>
       </c>
       <c r="P388" t="s">
         <v>33</v>
       </c>
       <c r="Q388" t="s">
         <v>64</v>
       </c>
       <c r="S388" t="s">
-        <v>750</v>
+        <v>652</v>
+      </c>
+      <c r="U388" t="s">
+        <v>761</v>
       </c>
       <c r="V388">
         <v>2026</v>
       </c>
       <c r="X388" t="s">
-        <v>751</v>
+        <v>762</v>
       </c>
     </row>
     <row r="389" spans="1:24">
       <c r="A389">
         <v>394</v>
       </c>
       <c r="B389" t="s">
         <v>533</v>
       </c>
       <c r="C389" t="s">
         <v>558</v>
       </c>
       <c r="D389">
         <v>200</v>
       </c>
       <c r="E389">
         <v>209</v>
       </c>
       <c r="F389" t="s">
-        <v>752</v>
+        <v>763</v>
       </c>
       <c r="I389" t="s">
         <v>30</v>
       </c>
       <c r="J389">
         <v>20000.0</v>
       </c>
       <c r="K389" t="s">
         <v>31</v>
       </c>
       <c r="L389">
         <v>0.0</v>
       </c>
       <c r="M389">
         <v>0</v>
       </c>
       <c r="N389" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O389" t="s">
         <v>69</v>
       </c>
       <c r="P389" t="s">
         <v>33</v>
       </c>
       <c r="Q389" t="s">
         <v>64</v>
       </c>
       <c r="S389" t="s">
         <v>36</v>
       </c>
       <c r="V389">
         <v>2026</v>
       </c>
       <c r="X389" t="s">
-        <v>753</v>
+        <v>764</v>
       </c>
     </row>
     <row r="390" spans="1:24">
       <c r="A390">
         <v>395</v>
       </c>
       <c r="B390" t="s">
         <v>533</v>
       </c>
       <c r="C390" t="s">
         <v>558</v>
       </c>
       <c r="D390">
         <v>200</v>
       </c>
       <c r="E390">
         <v>209</v>
       </c>
       <c r="F390" t="s">
-        <v>754</v>
+        <v>765</v>
       </c>
       <c r="J390">
         <v>25000.0</v>
       </c>
       <c r="L390">
         <v>0.0</v>
       </c>
       <c r="M390">
         <v>0</v>
       </c>
       <c r="N390" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O390" t="s">
         <v>69</v>
       </c>
       <c r="P390" t="s">
         <v>33</v>
       </c>
       <c r="S390" t="s">
         <v>536</v>
       </c>
       <c r="V390">
         <v>2026</v>
       </c>
       <c r="X390" t="s">
-        <v>755</v>
+        <v>766</v>
       </c>
     </row>
     <row r="391" spans="1:24">
       <c r="A391">
         <v>396</v>
       </c>
       <c r="B391" t="s">
         <v>533</v>
       </c>
       <c r="C391" t="s">
         <v>558</v>
       </c>
       <c r="D391">
         <v>200</v>
       </c>
       <c r="E391">
         <v>209</v>
       </c>
       <c r="F391" t="s">
-        <v>756</v>
+        <v>767</v>
       </c>
       <c r="J391">
         <v>60000.0</v>
       </c>
       <c r="L391">
         <v>0.0</v>
       </c>
       <c r="M391">
         <v>0</v>
       </c>
       <c r="N391" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O391" t="s">
         <v>43</v>
       </c>
       <c r="P391" t="s">
         <v>46</v>
       </c>
       <c r="Q391" t="s">
         <v>102</v>
       </c>
       <c r="S391" t="s">
         <v>536</v>
       </c>
       <c r="V391">
         <v>2026</v>
       </c>
       <c r="W391" t="s">
-        <v>757</v>
+        <v>768</v>
       </c>
       <c r="X391" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="392" spans="1:24">
       <c r="A392">
         <v>397</v>
       </c>
       <c r="B392" t="s">
         <v>533</v>
       </c>
       <c r="C392" t="s">
         <v>558</v>
       </c>
       <c r="D392">
         <v>200</v>
       </c>
       <c r="E392">
         <v>208</v>
       </c>
       <c r="F392" t="s">
-        <v>758</v>
+        <v>769</v>
       </c>
       <c r="I392" t="s">
         <v>71</v>
       </c>
       <c r="J392">
         <v>17000.0</v>
       </c>
       <c r="K392" t="s">
         <v>57</v>
       </c>
       <c r="L392">
         <v>0.0</v>
       </c>
       <c r="M392">
         <v>0</v>
       </c>
       <c r="N392" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O392" t="s">
         <v>69</v>
       </c>
       <c r="P392" t="s">
         <v>46</v>
       </c>
       <c r="S392" t="s">
         <v>59</v>
       </c>
       <c r="U392" t="s">
-        <v>759</v>
+        <v>770</v>
       </c>
       <c r="V392">
         <v>2026</v>
       </c>
       <c r="X392" t="s">
-        <v>760</v>
+        <v>771</v>
       </c>
     </row>
     <row r="393" spans="1:24">
       <c r="A393">
         <v>398</v>
       </c>
       <c r="B393" t="s">
         <v>533</v>
       </c>
       <c r="C393" t="s">
         <v>558</v>
       </c>
       <c r="D393">
         <v>200</v>
       </c>
       <c r="E393">
         <v>210</v>
       </c>
       <c r="F393" t="s">
-        <v>761</v>
+        <v>772</v>
       </c>
       <c r="J393">
         <v>18500.0</v>
       </c>
       <c r="K393" t="s">
         <v>31</v>
       </c>
       <c r="L393">
         <v>0.0</v>
       </c>
       <c r="M393">
         <v>0</v>
       </c>
       <c r="N393" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O393" t="s">
         <v>43</v>
       </c>
       <c r="P393" t="s">
         <v>46</v>
       </c>
       <c r="S393" t="s">
         <v>36</v>
       </c>
       <c r="V393">
         <v>2026</v>
       </c>
       <c r="X393" t="s">
-        <v>762</v>
+        <v>773</v>
       </c>
     </row>
     <row r="394" spans="1:24">
       <c r="A394">
         <v>399</v>
       </c>
       <c r="B394" t="s">
         <v>533</v>
       </c>
       <c r="C394" t="s">
         <v>558</v>
       </c>
       <c r="D394">
         <v>200</v>
       </c>
       <c r="E394">
         <v>210</v>
       </c>
       <c r="F394" t="s">
-        <v>763</v>
+        <v>774</v>
       </c>
       <c r="J394">
         <v>16500.0</v>
       </c>
       <c r="L394">
         <v>0.0</v>
       </c>
       <c r="M394">
         <v>0</v>
       </c>
       <c r="N394" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O394" t="s">
         <v>43</v>
       </c>
       <c r="P394" t="s">
         <v>33</v>
       </c>
       <c r="S394" t="s">
         <v>536</v>
       </c>
       <c r="V394">
         <v>2026</v>
       </c>
       <c r="X394" t="s">
-        <v>764</v>
+        <v>775</v>
       </c>
     </row>
     <row r="395" spans="1:24">
       <c r="A395">
         <v>400</v>
       </c>
       <c r="B395" t="s">
         <v>533</v>
       </c>
       <c r="C395" t="s">
         <v>558</v>
       </c>
       <c r="D395">
         <v>200</v>
       </c>
       <c r="E395">
         <v>210</v>
       </c>
       <c r="F395" t="s">
-        <v>765</v>
+        <v>776</v>
       </c>
       <c r="J395">
         <v>5000.0</v>
       </c>
       <c r="L395">
         <v>0.0</v>
       </c>
       <c r="M395">
         <v>0</v>
       </c>
       <c r="N395" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O395" t="s">
         <v>95</v>
       </c>
       <c r="P395" t="s">
         <v>33</v>
       </c>
       <c r="Q395" t="s">
         <v>64</v>
       </c>
       <c r="S395" t="s">
         <v>536</v>
       </c>
       <c r="V395">
         <v>2026</v>
       </c>
       <c r="W395" t="s">
         <v>537</v>
       </c>
       <c r="X395" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="396" spans="1:24">
       <c r="A396">
         <v>401</v>
       </c>
       <c r="B396" t="s">
         <v>533</v>
       </c>
       <c r="C396" t="s">
         <v>558</v>
       </c>
       <c r="D396">
         <v>200</v>
       </c>
       <c r="E396">
         <v>210</v>
       </c>
       <c r="F396" t="s">
-        <v>684</v>
+        <v>691</v>
       </c>
       <c r="I396" t="s">
         <v>159</v>
       </c>
       <c r="J396">
         <v>15000.0</v>
       </c>
       <c r="K396" t="s">
         <v>57</v>
       </c>
       <c r="L396">
         <v>0.0</v>
       </c>
       <c r="M396">
         <v>0</v>
       </c>
       <c r="N396" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O396" t="s">
         <v>43</v>
       </c>
       <c r="P396" t="s">
         <v>33</v>
       </c>
       <c r="Q396" t="s">
         <v>64</v>
       </c>
       <c r="S396" t="s">
         <v>59</v>
       </c>
       <c r="U396" t="s">
-        <v>766</v>
+        <v>777</v>
       </c>
       <c r="V396">
         <v>2026</v>
       </c>
       <c r="X396" t="s">
-        <v>767</v>
+        <v>778</v>
       </c>
     </row>
     <row r="397" spans="1:24">
       <c r="A397">
         <v>402</v>
       </c>
       <c r="B397" t="s">
         <v>533</v>
       </c>
       <c r="C397" t="s">
         <v>558</v>
       </c>
       <c r="D397">
         <v>200</v>
       </c>
       <c r="E397">
         <v>210</v>
       </c>
       <c r="F397" t="s">
-        <v>768</v>
+        <v>779</v>
       </c>
       <c r="J397">
         <v>20500.0</v>
       </c>
       <c r="K397" t="s">
         <v>31</v>
       </c>
       <c r="L397">
         <v>0.0</v>
       </c>
       <c r="M397">
         <v>0</v>
       </c>
       <c r="N397" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O397" t="s">
         <v>43</v>
       </c>
       <c r="P397" t="s">
         <v>33</v>
       </c>
       <c r="S397" t="s">
         <v>36</v>
       </c>
       <c r="V397">
         <v>2026</v>
       </c>
       <c r="X397" t="s">
-        <v>769</v>
+        <v>780</v>
       </c>
     </row>
     <row r="398" spans="1:24">
       <c r="A398">
         <v>403</v>
       </c>
       <c r="B398" t="s">
         <v>533</v>
       </c>
       <c r="C398" t="s">
         <v>558</v>
       </c>
       <c r="D398">
         <v>200</v>
       </c>
       <c r="E398">
         <v>210</v>
       </c>
       <c r="F398" t="s">
-        <v>770</v>
+        <v>781</v>
       </c>
       <c r="I398" t="s">
         <v>246</v>
       </c>
       <c r="J398">
         <v>8000.0</v>
       </c>
       <c r="K398" t="s">
         <v>57</v>
       </c>
       <c r="L398">
         <v>0.0</v>
       </c>
       <c r="M398">
         <v>0</v>
       </c>
       <c r="N398" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O398" t="s">
         <v>43</v>
       </c>
       <c r="P398" t="s">
         <v>46</v>
       </c>
       <c r="Q398" t="s">
         <v>42</v>
       </c>
       <c r="S398" t="s">
-        <v>536</v>
+        <v>600</v>
+      </c>
+      <c r="U398" t="s">
+        <v>782</v>
       </c>
       <c r="V398">
         <v>2026</v>
       </c>
       <c r="X398" t="s">
-        <v>771</v>
+        <v>783</v>
       </c>
     </row>
     <row r="399" spans="1:24">
       <c r="A399">
         <v>404</v>
       </c>
       <c r="B399" t="s">
         <v>533</v>
       </c>
       <c r="C399" t="s">
         <v>558</v>
       </c>
       <c r="D399">
         <v>200</v>
       </c>
       <c r="E399">
         <v>210</v>
       </c>
       <c r="F399" t="s">
-        <v>772</v>
+        <v>784</v>
       </c>
       <c r="I399" t="s">
         <v>144</v>
       </c>
       <c r="J399">
         <v>22257.7</v>
       </c>
       <c r="K399" t="s">
         <v>57</v>
       </c>
       <c r="L399">
         <v>0.0</v>
       </c>
       <c r="M399">
         <v>0</v>
       </c>
       <c r="N399" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O399" t="s">
         <v>35</v>
       </c>
       <c r="P399" t="s">
         <v>46</v>
       </c>
       <c r="S399" t="s">
         <v>59</v>
       </c>
       <c r="U399" t="s">
-        <v>773</v>
+        <v>785</v>
       </c>
       <c r="V399">
         <v>2026</v>
       </c>
       <c r="X399" t="s">
-        <v>774</v>
+        <v>786</v>
       </c>
     </row>
     <row r="400" spans="1:24">
       <c r="A400">
         <v>405</v>
       </c>
       <c r="B400" t="s">
         <v>533</v>
       </c>
       <c r="C400" t="s">
         <v>558</v>
       </c>
       <c r="D400">
         <v>200</v>
       </c>
       <c r="E400">
         <v>208</v>
       </c>
       <c r="F400" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="I400" t="s">
         <v>107</v>
       </c>
       <c r="J400">
         <v>14573.0</v>
       </c>
       <c r="K400" t="s">
         <v>57</v>
       </c>
       <c r="L400">
         <v>0.0</v>
       </c>
       <c r="M400">
         <v>0</v>
       </c>
       <c r="N400" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O400" t="s">
         <v>69</v>
       </c>
       <c r="P400" t="s">
         <v>46</v>
       </c>
       <c r="Q400" t="s">
         <v>94</v>
       </c>
       <c r="R400" t="s">
         <v>69</v>
       </c>
       <c r="S400" t="s">
         <v>59</v>
       </c>
       <c r="U400" t="s">
-        <v>775</v>
+        <v>787</v>
       </c>
       <c r="V400">
         <v>2026</v>
       </c>
       <c r="X400" t="s">
-        <v>776</v>
+        <v>788</v>
       </c>
     </row>
     <row r="401" spans="1:24">
       <c r="A401">
         <v>406</v>
       </c>
       <c r="B401" t="s">
         <v>533</v>
       </c>
       <c r="C401" t="s">
         <v>558</v>
       </c>
       <c r="D401">
         <v>200</v>
       </c>
       <c r="E401">
         <v>208</v>
       </c>
       <c r="F401" t="s">
-        <v>777</v>
+        <v>789</v>
       </c>
       <c r="I401" t="s">
         <v>88</v>
       </c>
       <c r="J401">
         <v>6500.0</v>
       </c>
       <c r="K401" t="s">
         <v>57</v>
       </c>
       <c r="L401">
         <v>0.0</v>
       </c>
       <c r="M401">
         <v>0</v>
       </c>
       <c r="N401" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O401" t="s">
         <v>43</v>
       </c>
       <c r="P401" t="s">
         <v>33</v>
       </c>
       <c r="Q401" t="s">
         <v>64</v>
       </c>
       <c r="S401" t="s">
-        <v>502</v>
+        <v>59</v>
       </c>
       <c r="U401" t="s">
-        <v>778</v>
+        <v>790</v>
       </c>
       <c r="V401">
         <v>2026</v>
       </c>
       <c r="X401" t="s">
-        <v>779</v>
+        <v>791</v>
       </c>
     </row>
     <row r="402" spans="1:24">
       <c r="A402">
         <v>407</v>
       </c>
       <c r="B402" t="s">
         <v>533</v>
       </c>
       <c r="C402" t="s">
         <v>558</v>
       </c>
       <c r="D402">
         <v>200</v>
       </c>
       <c r="E402">
         <v>211</v>
       </c>
       <c r="F402" t="s">
-        <v>780</v>
+        <v>792</v>
       </c>
       <c r="J402">
         <v>25000.0</v>
       </c>
       <c r="L402">
         <v>0.0</v>
       </c>
       <c r="M402">
         <v>0</v>
       </c>
       <c r="N402" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O402" t="s">
         <v>43</v>
       </c>
       <c r="P402" t="s">
         <v>33</v>
       </c>
       <c r="Q402" t="s">
         <v>64</v>
       </c>
       <c r="S402" t="s">
         <v>536</v>
       </c>
       <c r="V402">
         <v>2026</v>
       </c>
       <c r="W402" t="s">
-        <v>781</v>
+        <v>793</v>
       </c>
       <c r="X402" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="403" spans="1:24">
       <c r="A403">
         <v>408</v>
       </c>
       <c r="B403" t="s">
         <v>533</v>
       </c>
       <c r="C403" t="s">
         <v>558</v>
       </c>
       <c r="D403">
         <v>200</v>
       </c>
       <c r="E403">
         <v>211</v>
       </c>
       <c r="F403" t="s">
-        <v>782</v>
+        <v>794</v>
       </c>
       <c r="I403" t="s">
         <v>159</v>
       </c>
       <c r="J403">
         <v>15000.0</v>
       </c>
       <c r="K403" t="s">
         <v>57</v>
       </c>
       <c r="L403">
         <v>0.0</v>
       </c>
       <c r="M403">
         <v>0</v>
       </c>
       <c r="N403" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O403" t="s">
         <v>43</v>
       </c>
       <c r="P403" t="s">
         <v>33</v>
       </c>
       <c r="Q403" t="s">
         <v>64</v>
       </c>
       <c r="S403" t="s">
         <v>59</v>
       </c>
       <c r="U403" t="s">
-        <v>783</v>
+        <v>795</v>
       </c>
       <c r="V403">
         <v>2026</v>
       </c>
       <c r="X403" t="s">
-        <v>784</v>
+        <v>796</v>
       </c>
     </row>
     <row r="404" spans="1:24">
       <c r="A404">
         <v>409</v>
       </c>
       <c r="B404" t="s">
         <v>533</v>
       </c>
       <c r="C404" t="s">
         <v>558</v>
       </c>
       <c r="D404">
         <v>200</v>
       </c>
       <c r="E404">
         <v>211</v>
       </c>
       <c r="F404" t="s">
-        <v>754</v>
+        <v>765</v>
       </c>
       <c r="J404">
         <v>10000.0</v>
       </c>
       <c r="L404">
         <v>0.0</v>
       </c>
       <c r="M404">
         <v>0</v>
       </c>
       <c r="N404" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O404" t="s">
         <v>43</v>
       </c>
       <c r="P404" t="s">
         <v>33</v>
       </c>
       <c r="S404" t="s">
         <v>536</v>
       </c>
       <c r="V404">
         <v>2026</v>
       </c>
       <c r="X404" t="s">
-        <v>785</v>
+        <v>797</v>
       </c>
     </row>
     <row r="405" spans="1:24">
       <c r="A405">
         <v>410</v>
       </c>
       <c r="B405" t="s">
         <v>533</v>
       </c>
       <c r="C405" t="s">
         <v>558</v>
       </c>
       <c r="D405">
         <v>200</v>
       </c>
       <c r="E405">
         <v>210</v>
       </c>
       <c r="F405" t="s">
-        <v>786</v>
+        <v>798</v>
       </c>
       <c r="I405" t="s">
         <v>30</v>
       </c>
       <c r="J405">
         <v>39000.0</v>
       </c>
       <c r="K405" t="s">
         <v>31</v>
       </c>
       <c r="L405">
         <v>0.0</v>
       </c>
       <c r="M405">
         <v>0</v>
       </c>
       <c r="N405" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O405" t="s">
         <v>35</v>
       </c>
       <c r="P405" t="s">
         <v>46</v>
       </c>
       <c r="S405" t="s">
         <v>36</v>
       </c>
       <c r="V405">
         <v>2026</v>
       </c>
       <c r="X405" t="s">
-        <v>787</v>
+        <v>799</v>
       </c>
     </row>
     <row r="406" spans="1:24">
       <c r="A406">
         <v>411</v>
       </c>
       <c r="B406" t="s">
         <v>533</v>
       </c>
       <c r="C406" t="s">
         <v>558</v>
       </c>
       <c r="D406">
         <v>200</v>
       </c>
       <c r="E406">
         <v>211</v>
       </c>
       <c r="F406" t="s">
-        <v>788</v>
+        <v>800</v>
       </c>
       <c r="I406" t="s">
         <v>144</v>
       </c>
       <c r="J406">
         <v>15000.0</v>
       </c>
       <c r="K406" t="s">
         <v>57</v>
       </c>
       <c r="L406">
         <v>378.75</v>
       </c>
       <c r="M406">
         <v>14621.25</v>
       </c>
       <c r="N406" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O406" t="s">
         <v>35</v>
       </c>
       <c r="P406" t="s">
         <v>46</v>
       </c>
       <c r="S406" t="s">
         <v>59</v>
       </c>
       <c r="U406" t="s">
-        <v>789</v>
+        <v>801</v>
       </c>
       <c r="V406">
         <v>2026</v>
       </c>
       <c r="X406" t="s">
-        <v>790</v>
+        <v>802</v>
       </c>
     </row>
     <row r="407" spans="1:24">
       <c r="A407">
         <v>412</v>
       </c>
       <c r="B407" t="s">
         <v>533</v>
       </c>
       <c r="C407" t="s">
         <v>558</v>
       </c>
       <c r="D407">
         <v>200</v>
       </c>
       <c r="E407">
         <v>211</v>
       </c>
       <c r="F407" t="s">
-        <v>791</v>
+        <v>803</v>
       </c>
       <c r="I407" t="s">
         <v>88</v>
       </c>
       <c r="J407">
         <v>13500.0</v>
       </c>
       <c r="K407" t="s">
         <v>57</v>
       </c>
       <c r="L407">
         <v>0.0</v>
       </c>
       <c r="M407">
         <v>0</v>
       </c>
       <c r="N407" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O407" t="s">
         <v>69</v>
       </c>
       <c r="P407" t="s">
         <v>46</v>
       </c>
       <c r="Q407" t="s">
         <v>94</v>
       </c>
       <c r="S407" t="s">
-        <v>792</v>
+        <v>652</v>
       </c>
       <c r="T407" t="s">
-        <v>793</v>
+        <v>804</v>
+      </c>
+      <c r="U407" t="s">
+        <v>805</v>
       </c>
       <c r="V407">
         <v>2026</v>
       </c>
       <c r="X407" t="s">
-        <v>794</v>
+        <v>806</v>
       </c>
     </row>
     <row r="408" spans="1:24">
       <c r="A408">
         <v>413</v>
       </c>
       <c r="B408" t="s">
         <v>533</v>
       </c>
       <c r="C408" t="s">
         <v>558</v>
       </c>
       <c r="D408">
         <v>200</v>
       </c>
       <c r="E408">
         <v>212</v>
       </c>
       <c r="F408" t="s">
-        <v>795</v>
+        <v>807</v>
       </c>
       <c r="I408" t="s">
         <v>30</v>
       </c>
       <c r="J408">
         <v>39000.0</v>
       </c>
       <c r="K408" t="s">
         <v>31</v>
       </c>
       <c r="L408">
         <v>0.0</v>
       </c>
       <c r="M408">
         <v>0</v>
       </c>
       <c r="N408" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O408" t="s">
         <v>35</v>
       </c>
       <c r="P408" t="s">
         <v>46</v>
       </c>
       <c r="S408" t="s">
         <v>36</v>
       </c>
       <c r="V408">
         <v>2026</v>
       </c>
       <c r="X408" t="s">
-        <v>796</v>
+        <v>808</v>
       </c>
     </row>
     <row r="409" spans="1:24">
       <c r="A409">
         <v>414</v>
       </c>
       <c r="B409" t="s">
         <v>533</v>
       </c>
       <c r="C409" t="s">
         <v>558</v>
       </c>
       <c r="D409">
         <v>200</v>
       </c>
       <c r="E409">
         <v>212</v>
       </c>
       <c r="F409" t="s">
-        <v>797</v>
+        <v>809</v>
       </c>
       <c r="I409" t="s">
         <v>88</v>
       </c>
       <c r="J409">
         <v>7500.0</v>
       </c>
       <c r="K409" t="s">
         <v>57</v>
       </c>
       <c r="L409">
         <v>0.0</v>
       </c>
       <c r="M409">
         <v>0</v>
       </c>
       <c r="N409" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O409" t="s">
         <v>95</v>
       </c>
       <c r="P409" t="s">
         <v>33</v>
       </c>
       <c r="Q409" t="s">
         <v>64</v>
       </c>
       <c r="S409" t="s">
-        <v>502</v>
+        <v>59</v>
       </c>
       <c r="U409" t="s">
-        <v>798</v>
+        <v>810</v>
       </c>
       <c r="V409">
         <v>2026</v>
       </c>
       <c r="X409" t="s">
-        <v>799</v>
+        <v>811</v>
       </c>
     </row>
     <row r="410" spans="1:24">
       <c r="A410">
         <v>415</v>
       </c>
       <c r="B410" t="s">
         <v>533</v>
       </c>
       <c r="C410" t="s">
         <v>558</v>
       </c>
       <c r="D410">
         <v>200</v>
       </c>
       <c r="E410">
         <v>212</v>
       </c>
       <c r="F410" t="s">
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="I410" t="s">
         <v>71</v>
       </c>
       <c r="J410">
         <v>6000.0</v>
       </c>
       <c r="K410" t="s">
         <v>57</v>
       </c>
       <c r="L410">
         <v>0.0</v>
       </c>
       <c r="M410">
         <v>0</v>
       </c>
       <c r="N410" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O410" t="s">
         <v>43</v>
       </c>
       <c r="P410" t="s">
         <v>33</v>
       </c>
       <c r="Q410" t="s">
         <v>64</v>
       </c>
       <c r="S410" t="s">
         <v>59</v>
       </c>
       <c r="U410" t="s">
-        <v>801</v>
+        <v>813</v>
       </c>
       <c r="V410">
         <v>2026</v>
       </c>
       <c r="X410" t="s">
-        <v>802</v>
+        <v>814</v>
       </c>
     </row>
     <row r="411" spans="1:24">
       <c r="A411">
         <v>416</v>
       </c>
       <c r="B411" t="s">
         <v>533</v>
       </c>
       <c r="C411" t="s">
         <v>558</v>
       </c>
       <c r="D411">
         <v>200</v>
       </c>
       <c r="E411">
         <v>212</v>
       </c>
       <c r="F411" t="s">
         <v>89</v>
       </c>
       <c r="I411" t="s">
         <v>30</v>
       </c>
       <c r="J411">
         <v>16500.0</v>
       </c>
       <c r="L411">
         <v>0.0</v>
       </c>
       <c r="M411">
         <v>0</v>
       </c>
       <c r="N411" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O411" t="s">
         <v>69</v>
       </c>
       <c r="P411" t="s">
         <v>46</v>
       </c>
       <c r="Q411" t="s">
         <v>89</v>
       </c>
       <c r="S411" t="s">
         <v>536</v>
       </c>
       <c r="V411">
         <v>2026</v>
       </c>
       <c r="X411" t="s">
-        <v>803</v>
+        <v>815</v>
       </c>
     </row>
     <row r="412" spans="1:24">
       <c r="A412">
         <v>417</v>
       </c>
       <c r="B412" t="s">
         <v>533</v>
       </c>
       <c r="C412" t="s">
         <v>558</v>
       </c>
       <c r="D412">
         <v>200</v>
       </c>
       <c r="E412">
         <v>212</v>
       </c>
       <c r="F412" t="s">
-        <v>804</v>
+        <v>816</v>
       </c>
       <c r="J412">
         <v>15000.0</v>
       </c>
       <c r="K412" t="s">
         <v>31</v>
       </c>
       <c r="L412">
         <v>0.0</v>
       </c>
       <c r="M412">
         <v>0</v>
       </c>
       <c r="N412" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O412" t="s">
         <v>43</v>
       </c>
       <c r="P412" t="s">
         <v>46</v>
       </c>
       <c r="S412" t="s">
         <v>36</v>
       </c>
       <c r="V412">
         <v>2026</v>
       </c>
       <c r="X412" t="s">
-        <v>805</v>
+        <v>817</v>
       </c>
     </row>
     <row r="413" spans="1:24">
       <c r="A413">
         <v>418</v>
       </c>
       <c r="B413" t="s">
         <v>533</v>
       </c>
       <c r="C413" t="s">
         <v>558</v>
       </c>
       <c r="D413">
         <v>200</v>
       </c>
       <c r="E413">
         <v>212</v>
       </c>
       <c r="F413" t="s">
-        <v>806</v>
+        <v>818</v>
       </c>
       <c r="I413" t="s">
         <v>159</v>
       </c>
       <c r="J413">
         <v>11500.0</v>
       </c>
       <c r="K413" t="s">
         <v>57</v>
       </c>
       <c r="L413">
         <v>0.0</v>
       </c>
       <c r="M413">
         <v>0</v>
       </c>
       <c r="N413" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O413" t="s">
         <v>69</v>
       </c>
       <c r="P413" t="s">
         <v>33</v>
       </c>
       <c r="Q413" t="s">
         <v>64</v>
       </c>
       <c r="S413" t="s">
         <v>59</v>
       </c>
       <c r="U413" t="s">
-        <v>807</v>
+        <v>819</v>
       </c>
       <c r="V413">
         <v>2026</v>
       </c>
       <c r="X413" t="s">
-        <v>808</v>
+        <v>820</v>
       </c>
     </row>
     <row r="414" spans="1:24">
       <c r="A414">
         <v>419</v>
       </c>
       <c r="B414" t="s">
         <v>533</v>
       </c>
       <c r="C414" t="s">
         <v>558</v>
       </c>
       <c r="D414">
         <v>200</v>
       </c>
       <c r="E414">
         <v>213</v>
       </c>
       <c r="F414" t="s">
-        <v>809</v>
+        <v>821</v>
       </c>
       <c r="I414" t="s">
         <v>30</v>
       </c>
       <c r="J414">
         <v>108000.0</v>
       </c>
       <c r="L414">
         <v>0.0</v>
       </c>
       <c r="M414">
         <v>0</v>
       </c>
       <c r="N414" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O414" t="s">
         <v>69</v>
       </c>
       <c r="P414" t="s">
         <v>46</v>
       </c>
       <c r="Q414" t="s">
         <v>94</v>
       </c>
       <c r="S414" t="s">
         <v>536</v>
       </c>
       <c r="V414">
         <v>2026</v>
       </c>
       <c r="X414" t="s">
-        <v>810</v>
+        <v>822</v>
       </c>
     </row>
     <row r="415" spans="1:24">
       <c r="A415">
         <v>420</v>
       </c>
       <c r="B415" t="s">
         <v>533</v>
       </c>
       <c r="C415" t="s">
         <v>558</v>
       </c>
       <c r="D415">
         <v>200</v>
       </c>
       <c r="E415">
         <v>213</v>
       </c>
       <c r="F415" t="s">
-        <v>786</v>
+        <v>798</v>
       </c>
       <c r="I415" t="s">
         <v>30</v>
       </c>
       <c r="J415">
         <v>39000.0</v>
       </c>
       <c r="K415" t="s">
         <v>31</v>
       </c>
       <c r="L415">
         <v>0.0</v>
       </c>
       <c r="M415">
         <v>0</v>
       </c>
       <c r="N415" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O415" t="s">
         <v>35</v>
       </c>
       <c r="P415" t="s">
         <v>46</v>
       </c>
       <c r="S415" t="s">
         <v>36</v>
       </c>
       <c r="V415">
         <v>2026</v>
       </c>
       <c r="X415" t="s">
-        <v>811</v>
+        <v>823</v>
       </c>
     </row>
     <row r="416" spans="1:24">
       <c r="A416">
         <v>421</v>
       </c>
       <c r="B416" t="s">
         <v>533</v>
       </c>
       <c r="C416" t="s">
         <v>558</v>
       </c>
       <c r="D416">
         <v>200</v>
       </c>
       <c r="E416">
         <v>213</v>
       </c>
       <c r="F416" t="s">
-        <v>812</v>
+        <v>824</v>
       </c>
       <c r="I416" t="s">
         <v>56</v>
       </c>
       <c r="J416">
         <v>15500.0</v>
       </c>
       <c r="K416" t="s">
         <v>31</v>
       </c>
       <c r="L416">
         <v>0.0</v>
       </c>
       <c r="M416">
         <v>0</v>
       </c>
       <c r="N416" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O416" t="s">
         <v>69</v>
       </c>
       <c r="P416" t="s">
         <v>33</v>
       </c>
       <c r="Q416" t="s">
         <v>64</v>
       </c>
       <c r="S416" t="s">
         <v>36</v>
       </c>
       <c r="V416">
         <v>2026</v>
       </c>
       <c r="X416" t="s">
-        <v>813</v>
+        <v>825</v>
       </c>
     </row>
     <row r="417" spans="1:24">
       <c r="A417">
         <v>422</v>
       </c>
       <c r="B417" t="s">
         <v>533</v>
       </c>
       <c r="C417" t="s">
         <v>558</v>
       </c>
       <c r="D417">
         <v>200</v>
       </c>
       <c r="E417">
         <v>213</v>
       </c>
       <c r="F417" t="s">
-        <v>814</v>
+        <v>826</v>
       </c>
       <c r="I417" t="s">
         <v>30</v>
       </c>
       <c r="J417">
         <v>10000.0</v>
       </c>
       <c r="K417" t="s">
         <v>31</v>
       </c>
       <c r="L417">
         <v>0.0</v>
       </c>
       <c r="M417">
         <v>0</v>
       </c>
       <c r="N417" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O417" t="s">
         <v>95</v>
       </c>
       <c r="P417" t="s">
         <v>33</v>
       </c>
       <c r="Q417" t="s">
         <v>64</v>
       </c>
       <c r="S417" t="s">
         <v>36</v>
       </c>
       <c r="V417">
         <v>2026</v>
       </c>
       <c r="X417" t="s">
-        <v>815</v>
+        <v>827</v>
       </c>
     </row>
     <row r="418" spans="1:24">
       <c r="A418">
         <v>423</v>
       </c>
       <c r="B418" t="s">
         <v>533</v>
       </c>
       <c r="C418" t="s">
         <v>558</v>
       </c>
       <c r="D418">
         <v>200</v>
       </c>
       <c r="E418">
         <v>214</v>
       </c>
       <c r="F418" t="s">
-        <v>806</v>
+        <v>818</v>
       </c>
       <c r="I418" t="s">
-        <v>56</v>
+        <v>30</v>
       </c>
       <c r="J418">
         <v>10000.0</v>
       </c>
       <c r="K418" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="L418">
         <v>0.0</v>
       </c>
       <c r="M418">
         <v>0</v>
       </c>
       <c r="N418" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O418" t="s">
         <v>69</v>
       </c>
       <c r="P418" t="s">
         <v>33</v>
       </c>
       <c r="Q418" t="s">
         <v>64</v>
       </c>
       <c r="S418" t="s">
         <v>36</v>
       </c>
       <c r="V418">
         <v>2026</v>
       </c>
       <c r="X418" t="s">
-        <v>816</v>
+        <v>828</v>
       </c>
     </row>
     <row r="419" spans="1:24">
       <c r="A419">
         <v>424</v>
       </c>
       <c r="B419" t="s">
         <v>533</v>
       </c>
       <c r="C419" t="s">
         <v>558</v>
       </c>
       <c r="D419">
         <v>200</v>
       </c>
       <c r="E419">
         <v>214</v>
       </c>
       <c r="F419" t="s">
-        <v>817</v>
+        <v>829</v>
       </c>
       <c r="J419">
         <v>8000.0</v>
       </c>
       <c r="L419">
         <v>0.0</v>
       </c>
       <c r="M419">
         <v>0</v>
       </c>
       <c r="N419" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O419" t="s">
         <v>43</v>
       </c>
       <c r="P419" t="s">
         <v>46</v>
       </c>
       <c r="Q419" t="s">
         <v>42</v>
       </c>
       <c r="S419" t="s">
         <v>536</v>
       </c>
       <c r="V419">
         <v>2026</v>
       </c>
       <c r="W419" t="s">
-        <v>818</v>
+        <v>830</v>
       </c>
       <c r="X419" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="420" spans="1:24">
       <c r="A420">
         <v>425</v>
       </c>
       <c r="B420" t="s">
         <v>533</v>
       </c>
       <c r="C420" t="s">
         <v>558</v>
       </c>
       <c r="D420">
         <v>200</v>
       </c>
       <c r="E420">
         <v>214</v>
       </c>
       <c r="F420" t="s">
-        <v>819</v>
+        <v>831</v>
       </c>
       <c r="I420" t="s">
         <v>79</v>
       </c>
       <c r="J420">
         <v>81000.0</v>
       </c>
       <c r="K420" t="s">
         <v>57</v>
       </c>
       <c r="L420">
         <v>0.0</v>
       </c>
       <c r="M420">
         <v>0</v>
       </c>
       <c r="N420" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O420" t="s">
         <v>43</v>
       </c>
       <c r="P420" t="s">
         <v>33</v>
       </c>
       <c r="Q420" t="s">
         <v>64</v>
       </c>
       <c r="S420" t="s">
         <v>59</v>
       </c>
       <c r="U420" t="s">
-        <v>820</v>
+        <v>832</v>
       </c>
       <c r="V420">
         <v>2026</v>
       </c>
       <c r="X420" t="s">
-        <v>821</v>
+        <v>833</v>
       </c>
     </row>
     <row r="421" spans="1:24">
       <c r="A421">
         <v>426</v>
       </c>
       <c r="B421" t="s">
         <v>533</v>
       </c>
       <c r="C421" t="s">
         <v>558</v>
       </c>
       <c r="D421">
         <v>200</v>
       </c>
       <c r="E421">
         <v>214</v>
       </c>
       <c r="F421" t="s">
-        <v>822</v>
+        <v>834</v>
       </c>
       <c r="I421" t="s">
         <v>159</v>
       </c>
       <c r="J421">
         <v>25000.0</v>
       </c>
       <c r="K421" t="s">
         <v>57</v>
       </c>
       <c r="L421">
         <v>0.0</v>
       </c>
       <c r="M421">
         <v>0</v>
       </c>
       <c r="N421" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O421" t="s">
         <v>95</v>
       </c>
       <c r="P421" t="s">
         <v>33</v>
       </c>
       <c r="S421" t="s">
         <v>36</v>
       </c>
-      <c r="U421" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V421">
         <v>2026</v>
       </c>
       <c r="X421" t="s">
-        <v>823</v>
+        <v>835</v>
       </c>
     </row>
     <row r="422" spans="1:24">
       <c r="A422">
         <v>427</v>
       </c>
       <c r="B422" t="s">
         <v>533</v>
       </c>
       <c r="C422" t="s">
         <v>558</v>
       </c>
       <c r="D422">
         <v>200</v>
       </c>
       <c r="E422">
         <v>214</v>
       </c>
       <c r="F422" t="s">
-        <v>824</v>
+        <v>836</v>
       </c>
       <c r="I422" t="s">
         <v>79</v>
       </c>
       <c r="J422">
         <v>15000.0</v>
       </c>
       <c r="K422" t="s">
         <v>57</v>
       </c>
       <c r="L422">
         <v>0.0</v>
       </c>
       <c r="M422">
         <v>0</v>
       </c>
       <c r="N422" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O422" t="s">
         <v>43</v>
       </c>
       <c r="P422" t="s">
         <v>33</v>
       </c>
       <c r="S422" t="s">
         <v>59</v>
       </c>
       <c r="U422" t="s">
-        <v>825</v>
+        <v>837</v>
       </c>
       <c r="V422">
         <v>2026</v>
       </c>
       <c r="X422" t="s">
-        <v>826</v>
+        <v>838</v>
       </c>
     </row>
     <row r="423" spans="1:24">
       <c r="A423">
         <v>428</v>
       </c>
       <c r="B423" t="s">
         <v>533</v>
       </c>
       <c r="C423" t="s">
         <v>558</v>
       </c>
       <c r="D423">
         <v>200</v>
       </c>
       <c r="E423">
         <v>215</v>
       </c>
       <c r="F423" t="s">
-        <v>827</v>
+        <v>839</v>
       </c>
       <c r="J423">
         <v>10000.0</v>
       </c>
       <c r="L423">
         <v>0.0</v>
       </c>
       <c r="M423">
         <v>0</v>
       </c>
       <c r="N423" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O423" t="s">
         <v>43</v>
       </c>
       <c r="P423" t="s">
         <v>33</v>
       </c>
       <c r="Q423" t="s">
         <v>64</v>
       </c>
       <c r="S423" t="s">
         <v>536</v>
       </c>
       <c r="V423">
         <v>2026</v>
       </c>
       <c r="W423" t="s">
-        <v>828</v>
+        <v>840</v>
       </c>
       <c r="X423" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="424" spans="1:24">
       <c r="A424">
         <v>429</v>
       </c>
       <c r="B424" t="s">
         <v>533</v>
       </c>
       <c r="C424" t="s">
         <v>558</v>
       </c>
       <c r="D424">
         <v>200</v>
       </c>
       <c r="E424">
         <v>214</v>
       </c>
       <c r="F424" t="s">
-        <v>829</v>
+        <v>841</v>
       </c>
       <c r="J424">
         <v>6000.0</v>
       </c>
       <c r="L424">
         <v>0.0</v>
       </c>
       <c r="M424">
         <v>0</v>
       </c>
       <c r="N424" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O424" t="s">
         <v>43</v>
       </c>
       <c r="P424" t="s">
         <v>33</v>
       </c>
       <c r="Q424" t="s">
         <v>64</v>
       </c>
       <c r="S424" t="s">
         <v>536</v>
       </c>
       <c r="V424">
         <v>2026</v>
       </c>
       <c r="W424" t="s">
-        <v>830</v>
+        <v>842</v>
       </c>
       <c r="X424" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="425" spans="1:24">
       <c r="A425">
         <v>430</v>
       </c>
       <c r="B425" t="s">
         <v>533</v>
       </c>
       <c r="C425" t="s">
         <v>558</v>
       </c>
       <c r="D425">
         <v>200</v>
       </c>
       <c r="E425">
         <v>216</v>
       </c>
       <c r="F425" t="s">
-        <v>831</v>
+        <v>843</v>
       </c>
       <c r="J425">
         <v>15500.0</v>
       </c>
       <c r="L425">
         <v>0.0</v>
       </c>
       <c r="M425">
         <v>0</v>
       </c>
       <c r="N425" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O425" t="s">
         <v>43</v>
       </c>
       <c r="P425" t="s">
         <v>33</v>
       </c>
       <c r="Q425" t="s">
         <v>64</v>
       </c>
       <c r="S425" t="s">
         <v>536</v>
       </c>
       <c r="V425">
         <v>2026</v>
       </c>
       <c r="W425" t="s">
         <v>537</v>
       </c>
       <c r="X425" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="426" spans="1:24">
       <c r="A426">
         <v>431</v>
       </c>
       <c r="B426" t="s">
         <v>533</v>
       </c>
       <c r="C426" t="s">
         <v>558</v>
       </c>
       <c r="D426">
         <v>200</v>
       </c>
       <c r="E426">
         <v>216</v>
       </c>
       <c r="F426" t="s">
-        <v>832</v>
+        <v>844</v>
       </c>
       <c r="I426" t="s">
         <v>159</v>
       </c>
       <c r="J426">
         <v>15000.0</v>
       </c>
       <c r="K426" t="s">
         <v>57</v>
       </c>
       <c r="L426">
         <v>0.0</v>
       </c>
       <c r="M426">
         <v>0</v>
       </c>
       <c r="N426" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O426" t="s">
         <v>43</v>
       </c>
       <c r="P426" t="s">
         <v>33</v>
       </c>
       <c r="Q426" t="s">
         <v>64</v>
       </c>
       <c r="S426" t="s">
         <v>59</v>
       </c>
       <c r="U426" t="s">
-        <v>833</v>
+        <v>845</v>
       </c>
       <c r="V426">
         <v>2026</v>
       </c>
       <c r="X426" t="s">
-        <v>834</v>
+        <v>846</v>
       </c>
     </row>
     <row r="427" spans="1:24">
       <c r="A427">
         <v>432</v>
       </c>
       <c r="B427" t="s">
         <v>533</v>
       </c>
       <c r="C427" t="s">
         <v>558</v>
       </c>
       <c r="D427">
         <v>200</v>
       </c>
       <c r="E427">
         <v>216</v>
       </c>
       <c r="F427" t="s">
-        <v>835</v>
+        <v>847</v>
       </c>
       <c r="J427">
         <v>12000.0</v>
       </c>
       <c r="K427" t="s">
         <v>31</v>
       </c>
       <c r="L427">
         <v>0.0</v>
       </c>
       <c r="M427">
         <v>0</v>
       </c>
       <c r="N427" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O427" t="s">
         <v>43</v>
       </c>
       <c r="P427" t="s">
         <v>33</v>
       </c>
       <c r="S427" t="s">
         <v>36</v>
       </c>
       <c r="V427">
         <v>2026</v>
       </c>
       <c r="X427" t="s">
-        <v>836</v>
+        <v>848</v>
       </c>
     </row>
     <row r="428" spans="1:24">
       <c r="A428">
         <v>433</v>
       </c>
       <c r="B428" t="s">
         <v>533</v>
       </c>
       <c r="C428" t="s">
         <v>558</v>
       </c>
       <c r="D428">
         <v>200</v>
       </c>
       <c r="E428">
         <v>216</v>
       </c>
       <c r="F428" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="I428" t="s">
         <v>159</v>
       </c>
       <c r="J428">
         <v>16000.0</v>
       </c>
       <c r="K428" t="s">
         <v>57</v>
       </c>
       <c r="L428">
         <v>0.0</v>
       </c>
       <c r="M428">
         <v>0</v>
       </c>
       <c r="N428" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O428" t="s">
         <v>43</v>
       </c>
       <c r="P428" t="s">
         <v>33</v>
       </c>
       <c r="Q428" t="s">
         <v>42</v>
       </c>
       <c r="S428" t="s">
         <v>59</v>
       </c>
       <c r="U428" t="s">
-        <v>838</v>
+        <v>850</v>
       </c>
       <c r="V428">
         <v>2026</v>
       </c>
       <c r="X428" t="s">
-        <v>839</v>
+        <v>851</v>
       </c>
     </row>
     <row r="429" spans="1:24">
       <c r="A429">
         <v>434</v>
       </c>
       <c r="B429" t="s">
         <v>533</v>
       </c>
       <c r="C429" t="s">
         <v>558</v>
       </c>
       <c r="D429">
         <v>200</v>
       </c>
       <c r="E429">
         <v>216</v>
       </c>
       <c r="F429" t="s">
-        <v>840</v>
+        <v>852</v>
       </c>
       <c r="I429" t="s">
         <v>144</v>
       </c>
       <c r="J429">
         <v>15000.0</v>
       </c>
       <c r="K429" t="s">
         <v>57</v>
       </c>
       <c r="L429">
         <v>0.0</v>
       </c>
       <c r="M429">
         <v>0</v>
       </c>
       <c r="N429" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O429" t="s">
         <v>35</v>
       </c>
       <c r="P429" t="s">
         <v>46</v>
       </c>
       <c r="S429" t="s">
         <v>59</v>
       </c>
       <c r="U429" t="s">
-        <v>841</v>
+        <v>853</v>
       </c>
       <c r="V429">
         <v>2026</v>
       </c>
       <c r="X429" t="s">
-        <v>842</v>
+        <v>854</v>
       </c>
     </row>
     <row r="430" spans="1:24">
       <c r="A430">
         <v>435</v>
       </c>
       <c r="B430" t="s">
         <v>533</v>
       </c>
       <c r="C430" t="s">
         <v>558</v>
       </c>
       <c r="D430">
         <v>200</v>
       </c>
       <c r="E430">
         <v>216</v>
       </c>
       <c r="F430" t="s">
-        <v>843</v>
+        <v>855</v>
       </c>
       <c r="I430" t="s">
         <v>30</v>
       </c>
       <c r="J430">
         <v>15000.0</v>
       </c>
       <c r="L430">
         <v>0.0</v>
       </c>
       <c r="M430">
         <v>0</v>
       </c>
       <c r="N430" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O430" t="s">
         <v>35</v>
       </c>
       <c r="P430" t="s">
         <v>46</v>
       </c>
       <c r="S430" t="s">
         <v>536</v>
       </c>
       <c r="V430">
         <v>2026</v>
       </c>
       <c r="X430" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="431" spans="1:24">
       <c r="A431">
         <v>436</v>
       </c>
       <c r="B431" t="s">
         <v>533</v>
       </c>
       <c r="C431" t="s">
         <v>558</v>
       </c>
       <c r="D431">
         <v>200</v>
       </c>
       <c r="E431">
         <v>216</v>
       </c>
       <c r="F431" t="s">
-        <v>844</v>
+        <v>856</v>
       </c>
       <c r="I431" t="s">
         <v>30</v>
       </c>
       <c r="J431">
         <v>6000.0</v>
       </c>
       <c r="L431">
         <v>0.0</v>
       </c>
       <c r="M431">
         <v>0</v>
       </c>
       <c r="N431" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O431" t="s">
         <v>95</v>
       </c>
       <c r="P431" t="s">
         <v>33</v>
       </c>
       <c r="Q431" t="s">
         <v>64</v>
       </c>
       <c r="S431" t="s">
         <v>536</v>
       </c>
       <c r="V431">
         <v>2026</v>
       </c>
       <c r="W431" t="s">
         <v>548</v>
       </c>
       <c r="X431" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="432" spans="1:24">
       <c r="A432">
         <v>437</v>
       </c>
       <c r="B432" t="s">
         <v>533</v>
       </c>
       <c r="C432" t="s">
         <v>558</v>
       </c>
       <c r="D432">
         <v>200</v>
       </c>
       <c r="E432">
         <v>217</v>
       </c>
       <c r="F432" t="s">
-        <v>845</v>
+        <v>857</v>
       </c>
       <c r="I432" t="s">
         <v>246</v>
       </c>
       <c r="J432">
         <v>16500.0</v>
       </c>
       <c r="K432" t="s">
         <v>57</v>
       </c>
       <c r="L432">
         <v>0.0</v>
       </c>
       <c r="M432">
         <v>0</v>
       </c>
       <c r="N432" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O432" t="s">
         <v>43</v>
       </c>
       <c r="P432" t="s">
         <v>33</v>
       </c>
       <c r="Q432" t="s">
         <v>64</v>
       </c>
       <c r="S432" t="s">
-        <v>536</v>
+        <v>59</v>
+      </c>
+      <c r="U432" t="s">
+        <v>858</v>
       </c>
       <c r="V432">
         <v>2026</v>
       </c>
       <c r="X432" t="s">
-        <v>846</v>
+        <v>859</v>
       </c>
     </row>
     <row r="433" spans="1:24">
       <c r="A433">
         <v>438</v>
       </c>
       <c r="B433" t="s">
         <v>533</v>
       </c>
       <c r="C433" t="s">
         <v>558</v>
       </c>
       <c r="D433">
         <v>200</v>
       </c>
       <c r="E433">
         <v>217</v>
       </c>
       <c r="F433" t="s">
-        <v>684</v>
+        <v>691</v>
       </c>
       <c r="I433" t="s">
         <v>159</v>
       </c>
       <c r="J433">
         <v>15000.0</v>
       </c>
       <c r="K433" t="s">
         <v>57</v>
       </c>
       <c r="L433">
         <v>0.0</v>
       </c>
       <c r="M433">
         <v>0</v>
       </c>
       <c r="N433" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O433" t="s">
         <v>43</v>
       </c>
       <c r="P433" t="s">
         <v>33</v>
       </c>
       <c r="Q433" t="s">
         <v>64</v>
       </c>
       <c r="S433" t="s">
         <v>59</v>
       </c>
       <c r="U433" t="s">
-        <v>847</v>
+        <v>860</v>
       </c>
       <c r="V433">
         <v>2026</v>
       </c>
       <c r="X433" t="s">
-        <v>848</v>
+        <v>861</v>
       </c>
     </row>
     <row r="434" spans="1:24">
       <c r="A434">
         <v>439</v>
       </c>
       <c r="B434" t="s">
         <v>533</v>
       </c>
       <c r="C434" t="s">
         <v>558</v>
       </c>
       <c r="D434">
         <v>200</v>
       </c>
       <c r="E434">
         <v>219</v>
       </c>
       <c r="F434" t="s">
-        <v>849</v>
+        <v>862</v>
       </c>
       <c r="J434">
         <v>30000.0</v>
       </c>
       <c r="L434">
         <v>0.0</v>
       </c>
       <c r="M434">
         <v>0</v>
       </c>
       <c r="N434" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O434" t="s">
         <v>95</v>
       </c>
       <c r="P434" t="s">
         <v>33</v>
       </c>
       <c r="Q434" t="s">
         <v>64</v>
       </c>
       <c r="S434" t="s">
         <v>536</v>
       </c>
       <c r="V434">
         <v>2026</v>
       </c>
       <c r="W434" t="s">
-        <v>850</v>
+        <v>863</v>
       </c>
       <c r="X434" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="435" spans="1:24">
       <c r="A435">
         <v>440</v>
       </c>
       <c r="B435" t="s">
         <v>533</v>
       </c>
       <c r="C435" t="s">
         <v>558</v>
       </c>
       <c r="D435">
         <v>200</v>
       </c>
       <c r="E435">
         <v>219</v>
       </c>
       <c r="F435" t="s">
-        <v>851</v>
+        <v>864</v>
       </c>
       <c r="I435" t="s">
         <v>159</v>
       </c>
       <c r="J435">
         <v>15000.0</v>
       </c>
       <c r="K435" t="s">
         <v>57</v>
       </c>
       <c r="L435">
         <v>0.0</v>
       </c>
       <c r="M435">
         <v>0</v>
       </c>
       <c r="N435" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O435" t="s">
         <v>43</v>
       </c>
       <c r="P435" t="s">
         <v>33</v>
       </c>
       <c r="Q435" t="s">
         <v>64</v>
       </c>
       <c r="S435" t="s">
         <v>59</v>
       </c>
       <c r="U435" t="s">
-        <v>852</v>
+        <v>865</v>
       </c>
       <c r="V435">
         <v>2026</v>
       </c>
       <c r="X435" t="s">
-        <v>853</v>
+        <v>866</v>
       </c>
     </row>
     <row r="436" spans="1:24">
       <c r="A436">
         <v>441</v>
       </c>
       <c r="B436" t="s">
         <v>533</v>
       </c>
       <c r="C436" t="s">
         <v>558</v>
       </c>
       <c r="D436">
         <v>200</v>
       </c>
       <c r="E436">
         <v>220</v>
       </c>
       <c r="F436" t="s">
-        <v>854</v>
+        <v>867</v>
       </c>
       <c r="I436" t="s">
         <v>30</v>
       </c>
       <c r="J436">
         <v>15000.0</v>
       </c>
       <c r="L436">
         <v>0.0</v>
       </c>
       <c r="M436">
         <v>0</v>
       </c>
       <c r="N436" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O436" t="s">
         <v>43</v>
       </c>
       <c r="P436" t="s">
         <v>33</v>
       </c>
       <c r="Q436" t="s">
         <v>64</v>
       </c>
       <c r="S436" t="s">
         <v>536</v>
       </c>
       <c r="V436">
         <v>2026</v>
       </c>
       <c r="X436" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="437" spans="1:24">
       <c r="A437">
         <v>442</v>
       </c>
       <c r="B437" t="s">
         <v>533</v>
       </c>
       <c r="C437" t="s">
         <v>558</v>
       </c>
       <c r="D437">
         <v>200</v>
       </c>
       <c r="E437">
         <v>221</v>
       </c>
       <c r="F437" t="s">
-        <v>855</v>
+        <v>868</v>
       </c>
       <c r="I437" t="s">
         <v>159</v>
       </c>
       <c r="J437">
         <v>10500.0</v>
       </c>
       <c r="K437" t="s">
         <v>57</v>
       </c>
       <c r="L437">
         <v>0.0</v>
       </c>
       <c r="M437">
         <v>0</v>
       </c>
       <c r="N437" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O437" t="s">
         <v>95</v>
       </c>
       <c r="P437" t="s">
         <v>33</v>
       </c>
       <c r="Q437" t="s">
         <v>64</v>
       </c>
       <c r="S437" t="s">
         <v>59</v>
       </c>
       <c r="U437" t="s">
-        <v>856</v>
+        <v>869</v>
       </c>
       <c r="V437">
         <v>2026</v>
       </c>
       <c r="X437" t="s">
-        <v>857</v>
+        <v>870</v>
       </c>
     </row>
     <row r="438" spans="1:24">
       <c r="A438">
         <v>443</v>
       </c>
       <c r="B438" t="s">
         <v>533</v>
       </c>
       <c r="C438" t="s">
         <v>558</v>
       </c>
       <c r="D438">
         <v>200</v>
       </c>
       <c r="E438">
         <v>221</v>
       </c>
       <c r="F438" t="s">
-        <v>858</v>
+        <v>871</v>
       </c>
       <c r="J438">
         <v>10000.0</v>
       </c>
       <c r="L438">
         <v>0.0</v>
       </c>
       <c r="M438">
         <v>0</v>
       </c>
       <c r="N438" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O438" t="s">
         <v>95</v>
       </c>
       <c r="P438" t="s">
         <v>33</v>
       </c>
       <c r="Q438" t="s">
         <v>64</v>
       </c>
       <c r="S438" t="s">
         <v>536</v>
       </c>
       <c r="V438">
         <v>2026</v>
       </c>
       <c r="W438" t="s">
-        <v>859</v>
+        <v>872</v>
       </c>
       <c r="X438" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="439" spans="1:24">
       <c r="A439">
         <v>444</v>
       </c>
       <c r="B439" t="s">
         <v>533</v>
       </c>
       <c r="C439" t="s">
         <v>558</v>
       </c>
       <c r="D439">
         <v>200</v>
       </c>
       <c r="E439">
         <v>221</v>
       </c>
       <c r="F439" t="s">
-        <v>737</v>
+        <v>747</v>
       </c>
       <c r="I439" t="s">
         <v>246</v>
       </c>
       <c r="J439">
         <v>8000.0</v>
       </c>
       <c r="K439" t="s">
         <v>57</v>
       </c>
       <c r="L439">
         <v>0.0</v>
       </c>
       <c r="M439">
         <v>0</v>
       </c>
       <c r="N439" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O439" t="s">
         <v>43</v>
       </c>
       <c r="P439" t="s">
         <v>46</v>
       </c>
       <c r="Q439" t="s">
         <v>42</v>
       </c>
       <c r="S439" t="s">
-        <v>536</v>
+        <v>600</v>
+      </c>
+      <c r="U439" t="s">
+        <v>873</v>
       </c>
       <c r="V439">
         <v>2026</v>
       </c>
       <c r="X439" t="s">
-        <v>860</v>
+        <v>874</v>
       </c>
     </row>
     <row r="440" spans="1:24">
       <c r="A440">
         <v>445</v>
       </c>
       <c r="B440" t="s">
         <v>533</v>
       </c>
       <c r="C440" t="s">
         <v>558</v>
       </c>
       <c r="D440">
         <v>200</v>
       </c>
       <c r="E440">
         <v>221</v>
       </c>
       <c r="F440" t="s">
-        <v>861</v>
+        <v>875</v>
       </c>
       <c r="J440">
         <v>10000.0</v>
       </c>
       <c r="L440">
         <v>0.0</v>
       </c>
       <c r="M440">
         <v>0</v>
       </c>
       <c r="N440" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="P440" t="s">
         <v>46</v>
       </c>
       <c r="Q440" t="s">
         <v>102</v>
       </c>
       <c r="S440" t="s">
         <v>536</v>
       </c>
       <c r="V440">
         <v>2026</v>
       </c>
       <c r="W440" t="s">
         <v>537</v>
       </c>
       <c r="X440" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="441" spans="1:24">
       <c r="A441">
         <v>446</v>
       </c>
       <c r="B441" t="s">
         <v>533</v>
       </c>
       <c r="C441" t="s">
         <v>558</v>
       </c>
       <c r="D441">
         <v>200</v>
       </c>
       <c r="E441">
         <v>224</v>
       </c>
       <c r="F441" t="s">
-        <v>862</v>
+        <v>876</v>
       </c>
       <c r="I441" t="s">
         <v>30</v>
       </c>
       <c r="J441">
         <v>10000.0</v>
       </c>
       <c r="L441">
         <v>0.0</v>
       </c>
       <c r="M441">
         <v>0</v>
       </c>
       <c r="N441" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="P441" t="s">
         <v>33</v>
       </c>
       <c r="Q441" t="s">
         <v>64</v>
       </c>
       <c r="S441" t="s">
         <v>536</v>
       </c>
       <c r="V441">
         <v>2026</v>
       </c>
       <c r="X441" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="442" spans="1:24">
       <c r="A442">
         <v>447</v>
       </c>
       <c r="B442" t="s">
         <v>533</v>
       </c>
       <c r="C442" t="s">
         <v>558</v>
       </c>
       <c r="D442">
         <v>200</v>
       </c>
       <c r="E442">
         <v>224</v>
       </c>
       <c r="F442" t="s">
-        <v>863</v>
+        <v>877</v>
       </c>
       <c r="J442">
         <v>8000.0</v>
       </c>
       <c r="L442">
         <v>0.0</v>
       </c>
       <c r="M442">
         <v>0</v>
       </c>
       <c r="N442" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O442" t="s">
         <v>43</v>
       </c>
       <c r="P442" t="s">
         <v>46</v>
       </c>
       <c r="Q442" t="s">
         <v>42</v>
       </c>
       <c r="S442" t="s">
         <v>536</v>
       </c>
       <c r="V442">
         <v>2026</v>
       </c>
       <c r="W442" t="s">
-        <v>864</v>
+        <v>878</v>
       </c>
       <c r="X442" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="443" spans="1:24">
       <c r="A443">
         <v>448</v>
       </c>
       <c r="B443" t="s">
         <v>533</v>
       </c>
       <c r="C443" t="s">
         <v>558</v>
       </c>
       <c r="D443">
         <v>400</v>
       </c>
       <c r="E443">
         <v>400</v>
       </c>
       <c r="F443" t="s">
-        <v>865</v>
+        <v>879</v>
       </c>
       <c r="J443">
         <v>25000.0</v>
       </c>
       <c r="L443">
         <v>0.0</v>
       </c>
       <c r="M443">
         <v>0</v>
       </c>
       <c r="N443" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O443" t="s">
         <v>69</v>
       </c>
       <c r="P443" t="s">
         <v>46</v>
       </c>
       <c r="Q443" t="s">
         <v>368</v>
       </c>
       <c r="S443" t="s">
         <v>536</v>
       </c>
       <c r="V443">
         <v>2026</v>
       </c>
       <c r="W443" t="s">
         <v>537</v>
       </c>
       <c r="X443" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="444" spans="1:24">
       <c r="A444">
         <v>449</v>
       </c>
       <c r="B444" t="s">
         <v>533</v>
       </c>
       <c r="C444" t="s">
         <v>558</v>
       </c>
       <c r="D444">
         <v>400</v>
       </c>
       <c r="E444">
         <v>400</v>
       </c>
       <c r="F444" t="s">
-        <v>866</v>
+        <v>880</v>
       </c>
       <c r="J444">
         <v>40000.0</v>
       </c>
       <c r="L444">
         <v>0.0</v>
       </c>
       <c r="M444">
         <v>0</v>
       </c>
       <c r="N444" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O444" t="s">
         <v>43</v>
       </c>
       <c r="P444" t="s">
         <v>46</v>
       </c>
       <c r="Q444" t="s">
         <v>42</v>
       </c>
       <c r="S444" t="s">
         <v>536</v>
       </c>
       <c r="V444">
         <v>2026</v>
       </c>
       <c r="W444" t="s">
         <v>537</v>
       </c>
       <c r="X444" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="445" spans="1:24">
       <c r="A445">
         <v>450</v>
       </c>
       <c r="B445" t="s">
         <v>533</v>
       </c>
       <c r="C445" t="s">
         <v>558</v>
       </c>
       <c r="D445">
         <v>400</v>
       </c>
       <c r="E445">
         <v>412</v>
       </c>
       <c r="F445" t="s">
-        <v>867</v>
+        <v>881</v>
       </c>
       <c r="I445" t="s">
         <v>71</v>
       </c>
       <c r="J445">
         <v>6500.0</v>
       </c>
       <c r="K445" t="s">
         <v>57</v>
       </c>
       <c r="L445">
         <v>0.0</v>
       </c>
       <c r="M445">
         <v>0</v>
       </c>
       <c r="N445" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O445" t="s">
         <v>69</v>
       </c>
       <c r="P445" t="s">
         <v>46</v>
       </c>
       <c r="Q445" t="s">
         <v>34</v>
       </c>
       <c r="S445" t="s">
         <v>59</v>
       </c>
       <c r="U445" t="s">
-        <v>868</v>
+        <v>882</v>
       </c>
       <c r="V445">
         <v>2026</v>
       </c>
       <c r="X445" t="s">
-        <v>869</v>
+        <v>883</v>
       </c>
     </row>
     <row r="446" spans="1:24">
       <c r="A446">
         <v>451</v>
       </c>
       <c r="B446" t="s">
         <v>533</v>
       </c>
       <c r="C446" t="s">
         <v>558</v>
       </c>
       <c r="D446">
         <v>400</v>
       </c>
       <c r="E446">
         <v>400</v>
       </c>
       <c r="F446" t="s">
         <v>556</v>
       </c>
       <c r="J446">
         <v>5000.0</v>
       </c>
       <c r="L446">
         <v>0.0</v>
       </c>
       <c r="M446">
         <v>0</v>
       </c>
       <c r="N446" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O446" t="s">
         <v>69</v>
       </c>
       <c r="P446" t="s">
         <v>46</v>
       </c>
       <c r="S446" t="s">
         <v>536</v>
       </c>
       <c r="V446">
         <v>2026</v>
       </c>
       <c r="W446" t="s">
         <v>546</v>
       </c>
       <c r="X446" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="447" spans="1:24">
       <c r="A447">
         <v>452</v>
       </c>
       <c r="B447" t="s">
         <v>533</v>
       </c>
       <c r="C447" t="s">
         <v>558</v>
       </c>
       <c r="D447">
         <v>400</v>
       </c>
       <c r="E447">
         <v>400</v>
       </c>
       <c r="F447" t="s">
         <v>557</v>
       </c>
       <c r="J447">
         <v>4500.0</v>
       </c>
       <c r="L447">
         <v>0.0</v>
       </c>
       <c r="M447">
         <v>0</v>
       </c>
       <c r="N447" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O447" t="s">
         <v>69</v>
       </c>
       <c r="P447" t="s">
         <v>46</v>
       </c>
       <c r="S447" t="s">
         <v>536</v>
       </c>
       <c r="V447">
         <v>2026</v>
       </c>
       <c r="W447" t="s">
         <v>546</v>
       </c>
       <c r="X447" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="448" spans="1:24">
       <c r="A448">
         <v>453</v>
       </c>
       <c r="B448" t="s">
         <v>533</v>
       </c>
       <c r="C448" t="s">
         <v>558</v>
       </c>
       <c r="D448">
         <v>400</v>
       </c>
       <c r="E448">
         <v>400</v>
       </c>
       <c r="F448" t="s">
         <v>561</v>
       </c>
       <c r="J448">
         <v>4000.0</v>
       </c>
       <c r="L448">
         <v>0.0</v>
       </c>
       <c r="M448">
         <v>0</v>
       </c>
       <c r="N448" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O448" t="s">
         <v>69</v>
       </c>
       <c r="P448" t="s">
         <v>46</v>
       </c>
       <c r="S448" t="s">
         <v>536</v>
       </c>
       <c r="V448">
         <v>2026</v>
       </c>
       <c r="W448" t="s">
         <v>562</v>
       </c>
       <c r="X448" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="449" spans="1:24">
       <c r="A449">
         <v>454</v>
       </c>
       <c r="B449" t="s">
         <v>533</v>
       </c>
       <c r="C449" t="s">
         <v>558</v>
       </c>
       <c r="D449">
         <v>400</v>
       </c>
       <c r="E449">
         <v>401</v>
       </c>
       <c r="F449" t="s">
-        <v>870</v>
+        <v>884</v>
       </c>
       <c r="J449">
         <v>15500.0</v>
       </c>
       <c r="L449">
         <v>0.0</v>
       </c>
       <c r="M449">
         <v>0</v>
       </c>
       <c r="N449" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O449" t="s">
         <v>69</v>
       </c>
       <c r="P449" t="s">
         <v>46</v>
       </c>
       <c r="S449" t="s">
         <v>536</v>
       </c>
       <c r="V449">
         <v>2026</v>
       </c>
       <c r="W449" t="s">
-        <v>871</v>
+        <v>885</v>
       </c>
       <c r="X449" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="450" spans="1:24">
       <c r="A450">
         <v>455</v>
       </c>
       <c r="B450" t="s">
         <v>533</v>
       </c>
       <c r="C450" t="s">
         <v>558</v>
       </c>
       <c r="D450">
         <v>400</v>
       </c>
       <c r="E450">
         <v>401</v>
       </c>
       <c r="F450" t="s">
-        <v>872</v>
+        <v>886</v>
       </c>
       <c r="I450" t="s">
         <v>107</v>
       </c>
       <c r="J450">
         <v>13500.0</v>
       </c>
       <c r="K450" t="s">
         <v>57</v>
       </c>
       <c r="L450">
         <v>0.0</v>
       </c>
       <c r="M450">
         <v>0</v>
       </c>
       <c r="N450" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O450" t="s">
         <v>69</v>
       </c>
       <c r="P450" t="s">
         <v>46</v>
       </c>
       <c r="Q450" t="s">
         <v>94</v>
       </c>
       <c r="R450" t="s">
         <v>69</v>
       </c>
       <c r="S450" t="s">
         <v>59</v>
       </c>
       <c r="T450" t="s">
-        <v>873</v>
+        <v>887</v>
       </c>
       <c r="U450" t="s">
-        <v>874</v>
+        <v>888</v>
       </c>
       <c r="V450">
         <v>2026</v>
       </c>
       <c r="X450" t="s">
-        <v>875</v>
+        <v>889</v>
       </c>
     </row>
     <row r="451" spans="1:24">
       <c r="A451">
         <v>456</v>
       </c>
       <c r="B451" t="s">
         <v>533</v>
       </c>
       <c r="C451" t="s">
         <v>558</v>
       </c>
       <c r="D451">
         <v>400</v>
       </c>
       <c r="E451">
         <v>401</v>
       </c>
       <c r="F451" t="s">
-        <v>876</v>
+        <v>890</v>
       </c>
       <c r="J451">
         <v>15000.0</v>
       </c>
       <c r="K451" t="s">
         <v>31</v>
       </c>
       <c r="L451">
         <v>0.0</v>
       </c>
       <c r="M451">
         <v>0</v>
       </c>
       <c r="N451" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O451" t="s">
         <v>43</v>
       </c>
       <c r="P451" t="s">
         <v>46</v>
       </c>
       <c r="S451" t="s">
         <v>36</v>
       </c>
       <c r="V451">
         <v>2026</v>
       </c>
       <c r="X451" t="s">
-        <v>877</v>
+        <v>891</v>
       </c>
     </row>
     <row r="452" spans="1:24">
       <c r="A452">
         <v>457</v>
       </c>
       <c r="B452" t="s">
         <v>533</v>
       </c>
       <c r="C452" t="s">
         <v>558</v>
       </c>
       <c r="D452">
         <v>400</v>
       </c>
       <c r="E452">
         <v>401</v>
       </c>
       <c r="F452" t="s">
-        <v>878</v>
+        <v>892</v>
       </c>
       <c r="J452">
         <v>25000.0</v>
       </c>
       <c r="L452">
         <v>0.0</v>
       </c>
       <c r="M452">
         <v>0</v>
       </c>
       <c r="N452" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O452" t="s">
         <v>43</v>
       </c>
       <c r="P452" t="s">
         <v>33</v>
       </c>
       <c r="Q452" t="s">
         <v>64</v>
       </c>
       <c r="S452" t="s">
         <v>536</v>
       </c>
       <c r="V452">
         <v>2026</v>
       </c>
       <c r="W452" t="s">
-        <v>879</v>
+        <v>893</v>
       </c>
       <c r="X452" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="453" spans="1:24">
       <c r="A453">
         <v>458</v>
       </c>
       <c r="B453" t="s">
         <v>533</v>
       </c>
       <c r="C453" t="s">
         <v>558</v>
       </c>
       <c r="D453">
         <v>400</v>
       </c>
       <c r="E453">
         <v>401</v>
       </c>
       <c r="F453" t="s">
-        <v>880</v>
+        <v>894</v>
       </c>
       <c r="I453" t="s">
         <v>71</v>
       </c>
       <c r="J453">
         <v>18500.0</v>
       </c>
       <c r="K453" t="s">
         <v>57</v>
       </c>
       <c r="L453">
         <v>0.0</v>
       </c>
       <c r="M453">
         <v>0</v>
       </c>
       <c r="N453" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O453" t="s">
         <v>43</v>
       </c>
       <c r="P453" t="s">
         <v>33</v>
       </c>
       <c r="Q453" t="s">
         <v>64</v>
       </c>
       <c r="S453" t="s">
         <v>59</v>
       </c>
       <c r="U453" t="s">
-        <v>881</v>
+        <v>895</v>
       </c>
       <c r="V453">
         <v>2026</v>
       </c>
       <c r="X453" t="s">
-        <v>882</v>
+        <v>896</v>
       </c>
     </row>
     <row r="454" spans="1:24">
       <c r="A454">
         <v>459</v>
       </c>
       <c r="B454" t="s">
         <v>533</v>
       </c>
       <c r="C454" t="s">
         <v>558</v>
       </c>
       <c r="D454">
         <v>400</v>
       </c>
       <c r="E454">
         <v>401</v>
       </c>
       <c r="F454" t="s">
-        <v>883</v>
+        <v>897</v>
       </c>
       <c r="J454">
         <v>6500.0</v>
       </c>
       <c r="L454">
         <v>0.0</v>
       </c>
       <c r="M454">
         <v>0</v>
       </c>
       <c r="N454" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O454" t="s">
         <v>43</v>
       </c>
       <c r="P454" t="s">
         <v>33</v>
       </c>
       <c r="Q454" t="s">
         <v>64</v>
       </c>
       <c r="S454" t="s">
         <v>536</v>
       </c>
       <c r="V454">
         <v>2026</v>
       </c>
       <c r="W454" t="s">
-        <v>884</v>
+        <v>898</v>
       </c>
       <c r="X454" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="455" spans="1:24">
       <c r="A455">
         <v>460</v>
       </c>
       <c r="B455" t="s">
         <v>533</v>
       </c>
       <c r="C455" t="s">
         <v>558</v>
       </c>
       <c r="D455">
         <v>400</v>
       </c>
       <c r="E455">
         <v>401</v>
       </c>
       <c r="F455" t="s">
-        <v>885</v>
+        <v>899</v>
       </c>
       <c r="I455" t="s">
         <v>246</v>
       </c>
       <c r="J455">
         <v>8000.0</v>
       </c>
       <c r="K455" t="s">
         <v>57</v>
       </c>
       <c r="L455">
         <v>0.0</v>
       </c>
       <c r="M455">
         <v>0</v>
       </c>
       <c r="N455" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O455" t="s">
         <v>43</v>
       </c>
       <c r="P455" t="s">
         <v>46</v>
       </c>
       <c r="Q455" t="s">
         <v>42</v>
       </c>
       <c r="S455" t="s">
-        <v>536</v>
+        <v>600</v>
+      </c>
+      <c r="U455" t="s">
+        <v>900</v>
       </c>
       <c r="V455">
         <v>2026</v>
       </c>
       <c r="X455" t="s">
-        <v>886</v>
+        <v>901</v>
       </c>
     </row>
     <row r="456" spans="1:24">
       <c r="A456">
         <v>461</v>
       </c>
       <c r="B456" t="s">
         <v>533</v>
       </c>
       <c r="C456" t="s">
         <v>558</v>
       </c>
       <c r="D456">
         <v>400</v>
       </c>
       <c r="E456">
         <v>401</v>
       </c>
       <c r="F456" t="s">
-        <v>887</v>
+        <v>902</v>
       </c>
       <c r="I456" t="s">
         <v>159</v>
       </c>
       <c r="J456">
         <v>8200.0</v>
       </c>
       <c r="K456" t="s">
         <v>57</v>
       </c>
       <c r="L456">
         <v>0.0</v>
       </c>
       <c r="M456">
         <v>0</v>
       </c>
       <c r="N456" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O456" t="s">
         <v>95</v>
       </c>
       <c r="P456" t="s">
         <v>33</v>
       </c>
       <c r="Q456" t="s">
         <v>64</v>
       </c>
       <c r="S456" t="s">
         <v>59</v>
       </c>
       <c r="U456" t="s">
-        <v>888</v>
+        <v>903</v>
       </c>
       <c r="V456">
         <v>2026</v>
       </c>
       <c r="X456" t="s">
-        <v>889</v>
+        <v>904</v>
       </c>
     </row>
     <row r="457" spans="1:24">
       <c r="A457">
         <v>462</v>
       </c>
       <c r="B457" t="s">
         <v>533</v>
       </c>
       <c r="C457" t="s">
         <v>558</v>
       </c>
       <c r="D457">
         <v>400</v>
       </c>
       <c r="E457">
         <v>402</v>
       </c>
       <c r="F457" t="s">
-        <v>890</v>
+        <v>905</v>
       </c>
       <c r="I457" t="s">
         <v>107</v>
       </c>
       <c r="J457">
         <v>12000.0</v>
       </c>
       <c r="K457" t="s">
         <v>57</v>
       </c>
       <c r="L457">
         <v>0.0</v>
       </c>
       <c r="M457">
         <v>0</v>
       </c>
       <c r="N457" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O457" t="s">
         <v>95</v>
       </c>
       <c r="P457" t="s">
         <v>33</v>
       </c>
       <c r="Q457" t="s">
         <v>64</v>
       </c>
       <c r="S457" t="s">
         <v>59</v>
       </c>
       <c r="U457" t="s">
-        <v>891</v>
+        <v>906</v>
       </c>
       <c r="V457">
         <v>2026</v>
       </c>
       <c r="X457" t="s">
-        <v>892</v>
+        <v>907</v>
       </c>
     </row>
     <row r="458" spans="1:24">
       <c r="A458">
         <v>463</v>
       </c>
       <c r="B458" t="s">
         <v>533</v>
       </c>
       <c r="C458" t="s">
         <v>558</v>
       </c>
       <c r="D458">
         <v>400</v>
       </c>
       <c r="E458">
         <v>402</v>
       </c>
       <c r="F458" t="s">
-        <v>829</v>
+        <v>841</v>
       </c>
       <c r="J458">
         <v>6500.0</v>
       </c>
       <c r="L458">
         <v>0.0</v>
       </c>
       <c r="M458">
         <v>0</v>
       </c>
       <c r="N458" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O458" t="s">
         <v>43</v>
       </c>
       <c r="P458" t="s">
         <v>33</v>
       </c>
       <c r="Q458" t="s">
         <v>64</v>
       </c>
       <c r="S458" t="s">
         <v>536</v>
       </c>
       <c r="V458">
         <v>2026</v>
       </c>
       <c r="W458" t="s">
-        <v>893</v>
+        <v>908</v>
       </c>
       <c r="X458" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="459" spans="1:24">
       <c r="A459">
         <v>464</v>
       </c>
       <c r="B459" t="s">
         <v>533</v>
       </c>
       <c r="C459" t="s">
         <v>558</v>
       </c>
       <c r="D459">
         <v>400</v>
       </c>
       <c r="E459">
         <v>402</v>
       </c>
       <c r="F459" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="I459" t="s">
         <v>107</v>
       </c>
       <c r="J459">
         <v>15507.0</v>
       </c>
       <c r="K459" t="s">
         <v>57</v>
       </c>
       <c r="L459">
         <v>0.0</v>
       </c>
       <c r="M459">
         <v>0</v>
       </c>
       <c r="N459" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O459" t="s">
         <v>69</v>
       </c>
       <c r="P459" t="s">
         <v>46</v>
       </c>
       <c r="Q459" t="s">
         <v>94</v>
       </c>
       <c r="R459" t="s">
         <v>69</v>
       </c>
       <c r="S459" t="s">
         <v>59</v>
       </c>
       <c r="T459" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="U459" t="s">
-        <v>894</v>
+        <v>909</v>
       </c>
       <c r="V459">
         <v>2026</v>
       </c>
       <c r="X459" t="s">
-        <v>895</v>
+        <v>910</v>
       </c>
     </row>
     <row r="460" spans="1:24">
       <c r="A460">
         <v>465</v>
       </c>
       <c r="B460" t="s">
         <v>533</v>
       </c>
       <c r="C460" t="s">
         <v>558</v>
       </c>
       <c r="D460">
         <v>400</v>
       </c>
       <c r="E460">
         <v>402</v>
       </c>
       <c r="F460" t="s">
-        <v>896</v>
+        <v>911</v>
       </c>
       <c r="I460" t="s">
         <v>159</v>
       </c>
       <c r="J460">
         <v>15000.0</v>
       </c>
       <c r="K460" t="s">
         <v>57</v>
       </c>
       <c r="L460">
         <v>0.0</v>
       </c>
       <c r="M460">
         <v>0</v>
       </c>
       <c r="N460" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O460" t="s">
         <v>43</v>
       </c>
       <c r="P460" t="s">
         <v>33</v>
       </c>
       <c r="Q460" t="s">
         <v>64</v>
       </c>
       <c r="S460" t="s">
         <v>36</v>
       </c>
       <c r="V460">
         <v>2026</v>
       </c>
       <c r="X460" t="s">
-        <v>897</v>
+        <v>912</v>
       </c>
     </row>
     <row r="461" spans="1:24">
       <c r="A461">
         <v>466</v>
       </c>
       <c r="B461" t="s">
         <v>533</v>
       </c>
       <c r="C461" t="s">
         <v>558</v>
       </c>
       <c r="D461">
         <v>400</v>
       </c>
       <c r="E461">
         <v>402</v>
       </c>
       <c r="F461" t="s">
-        <v>898</v>
+        <v>913</v>
       </c>
       <c r="J461">
         <v>7500.0</v>
       </c>
       <c r="L461">
         <v>0.0</v>
       </c>
       <c r="M461">
         <v>0</v>
       </c>
       <c r="N461" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O461" t="s">
         <v>43</v>
       </c>
       <c r="P461" t="s">
         <v>46</v>
       </c>
       <c r="Q461" t="s">
         <v>42</v>
       </c>
       <c r="S461" t="s">
         <v>536</v>
       </c>
       <c r="V461">
         <v>2026</v>
       </c>
       <c r="W461" t="s">
-        <v>899</v>
+        <v>914</v>
       </c>
       <c r="X461" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="462" spans="1:24">
       <c r="A462">
         <v>467</v>
       </c>
       <c r="B462" t="s">
         <v>533</v>
       </c>
       <c r="C462" t="s">
         <v>558</v>
       </c>
       <c r="D462">
         <v>400</v>
       </c>
       <c r="E462">
         <v>404</v>
       </c>
       <c r="F462" t="s">
-        <v>900</v>
+        <v>915</v>
       </c>
       <c r="J462">
         <v>100000.0</v>
       </c>
       <c r="L462">
         <v>0.0</v>
       </c>
       <c r="M462">
         <v>0</v>
       </c>
       <c r="N462" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O462" t="s">
         <v>43</v>
       </c>
       <c r="P462" t="s">
         <v>33</v>
       </c>
       <c r="Q462" t="s">
         <v>64</v>
       </c>
       <c r="S462" t="s">
         <v>536</v>
       </c>
       <c r="V462">
         <v>2026</v>
       </c>
       <c r="W462" t="s">
-        <v>901</v>
+        <v>916</v>
       </c>
       <c r="X462" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="463" spans="1:24">
       <c r="A463">
         <v>468</v>
       </c>
       <c r="B463" t="s">
         <v>533</v>
       </c>
       <c r="C463" t="s">
         <v>558</v>
       </c>
       <c r="D463">
         <v>400</v>
       </c>
       <c r="E463">
         <v>404</v>
       </c>
       <c r="F463" t="s">
-        <v>902</v>
+        <v>917</v>
       </c>
       <c r="I463" t="s">
         <v>71</v>
       </c>
       <c r="J463">
         <v>18500.0</v>
       </c>
       <c r="K463" t="s">
         <v>57</v>
       </c>
       <c r="L463">
         <v>0.0</v>
       </c>
       <c r="M463">
         <v>0</v>
       </c>
       <c r="N463" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O463" t="s">
         <v>43</v>
       </c>
       <c r="P463" t="s">
         <v>33</v>
       </c>
       <c r="Q463" t="s">
         <v>64</v>
       </c>
       <c r="S463" t="s">
         <v>59</v>
       </c>
       <c r="U463" t="s">
-        <v>903</v>
+        <v>918</v>
       </c>
       <c r="V463">
         <v>2026</v>
       </c>
       <c r="X463" t="s">
-        <v>904</v>
+        <v>919</v>
       </c>
     </row>
     <row r="464" spans="1:24">
       <c r="A464">
         <v>469</v>
       </c>
       <c r="B464" t="s">
         <v>533</v>
       </c>
       <c r="C464" t="s">
         <v>558</v>
       </c>
       <c r="D464">
         <v>400</v>
       </c>
       <c r="E464">
         <v>404</v>
       </c>
       <c r="F464" t="s">
-        <v>829</v>
+        <v>841</v>
       </c>
       <c r="J464">
         <v>5521.0</v>
       </c>
       <c r="L464">
         <v>0.0</v>
       </c>
       <c r="M464">
         <v>0</v>
       </c>
       <c r="N464" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O464" t="s">
         <v>43</v>
       </c>
       <c r="P464" t="s">
         <v>33</v>
       </c>
       <c r="Q464" t="s">
         <v>64</v>
       </c>
       <c r="S464" t="s">
         <v>536</v>
       </c>
       <c r="V464">
         <v>2026</v>
       </c>
       <c r="W464" t="s">
-        <v>905</v>
+        <v>920</v>
       </c>
       <c r="X464" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="465" spans="1:24">
       <c r="A465">
         <v>470</v>
       </c>
       <c r="B465" t="s">
         <v>533</v>
       </c>
       <c r="C465" t="s">
         <v>558</v>
       </c>
       <c r="D465">
         <v>400</v>
       </c>
       <c r="E465">
         <v>405</v>
       </c>
       <c r="F465" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="J465">
         <v>13500.0</v>
       </c>
       <c r="K465" t="s">
         <v>31</v>
       </c>
       <c r="L465">
         <v>0.0</v>
       </c>
       <c r="M465">
         <v>0</v>
       </c>
       <c r="N465" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O465" t="s">
         <v>69</v>
       </c>
       <c r="P465" t="s">
         <v>46</v>
       </c>
       <c r="Q465" t="s">
         <v>94</v>
       </c>
       <c r="S465" t="s">
         <v>36</v>
       </c>
       <c r="V465">
         <v>2026</v>
       </c>
       <c r="X465" t="s">
-        <v>906</v>
+        <v>921</v>
       </c>
     </row>
     <row r="466" spans="1:24">
       <c r="A466">
         <v>471</v>
       </c>
       <c r="B466" t="s">
         <v>533</v>
       </c>
       <c r="C466" t="s">
         <v>558</v>
       </c>
       <c r="D466">
         <v>400</v>
       </c>
       <c r="E466">
         <v>405</v>
       </c>
       <c r="F466" t="s">
-        <v>907</v>
+        <v>922</v>
       </c>
       <c r="I466" t="s">
         <v>79</v>
       </c>
       <c r="J466">
         <v>9000.0</v>
       </c>
       <c r="K466" t="s">
         <v>57</v>
       </c>
       <c r="L466">
         <v>0.0</v>
       </c>
       <c r="M466">
         <v>0</v>
       </c>
       <c r="N466" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O466" t="s">
         <v>35</v>
       </c>
       <c r="P466" t="s">
         <v>46</v>
       </c>
       <c r="S466" t="s">
         <v>59</v>
       </c>
       <c r="T466" t="s">
-        <v>908</v>
+        <v>923</v>
       </c>
       <c r="U466" t="s">
-        <v>909</v>
+        <v>924</v>
       </c>
       <c r="V466">
         <v>2026</v>
       </c>
       <c r="X466" t="s">
-        <v>910</v>
+        <v>925</v>
       </c>
     </row>
     <row r="467" spans="1:24">
       <c r="A467">
         <v>472</v>
       </c>
       <c r="B467" t="s">
         <v>533</v>
       </c>
       <c r="C467" t="s">
         <v>558</v>
       </c>
       <c r="D467">
         <v>400</v>
       </c>
       <c r="E467">
         <v>405</v>
       </c>
       <c r="F467" t="s">
-        <v>911</v>
+        <v>926</v>
       </c>
       <c r="I467" t="s">
         <v>246</v>
       </c>
       <c r="J467">
         <v>8000.0</v>
       </c>
       <c r="K467" t="s">
         <v>57</v>
       </c>
       <c r="L467">
         <v>0.0</v>
       </c>
       <c r="M467">
         <v>0</v>
       </c>
       <c r="N467" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O467" t="s">
         <v>43</v>
       </c>
       <c r="P467" t="s">
         <v>46</v>
       </c>
       <c r="Q467" t="s">
         <v>42</v>
       </c>
       <c r="S467" t="s">
-        <v>536</v>
+        <v>600</v>
+      </c>
+      <c r="U467" t="s">
+        <v>927</v>
       </c>
       <c r="V467">
         <v>2026</v>
       </c>
       <c r="X467" t="s">
-        <v>912</v>
+        <v>928</v>
       </c>
     </row>
     <row r="468" spans="1:24">
       <c r="A468">
         <v>473</v>
       </c>
       <c r="B468" t="s">
         <v>533</v>
       </c>
       <c r="C468" t="s">
         <v>558</v>
       </c>
       <c r="D468">
         <v>400</v>
       </c>
       <c r="E468">
         <v>405</v>
       </c>
       <c r="F468" t="s">
-        <v>913</v>
+        <v>929</v>
       </c>
       <c r="J468">
         <v>50000.0</v>
       </c>
       <c r="L468">
         <v>0.0</v>
       </c>
       <c r="M468">
         <v>0</v>
       </c>
       <c r="N468" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O468" t="s">
         <v>43</v>
       </c>
       <c r="P468" t="s">
         <v>46</v>
       </c>
       <c r="Q468" t="s">
         <v>102</v>
       </c>
       <c r="S468" t="s">
         <v>536</v>
       </c>
       <c r="V468">
         <v>2026</v>
       </c>
       <c r="W468" t="s">
-        <v>914</v>
+        <v>930</v>
       </c>
       <c r="X468" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="469" spans="1:24">
       <c r="A469">
         <v>474</v>
       </c>
       <c r="B469" t="s">
         <v>533</v>
       </c>
       <c r="C469" t="s">
         <v>558</v>
       </c>
       <c r="D469">
         <v>400</v>
       </c>
       <c r="E469">
         <v>406</v>
       </c>
       <c r="F469" t="s">
-        <v>902</v>
+        <v>917</v>
       </c>
       <c r="I469" t="s">
         <v>71</v>
       </c>
       <c r="J469">
         <v>18500.0</v>
       </c>
       <c r="K469" t="s">
         <v>57</v>
       </c>
       <c r="L469">
         <v>0.0</v>
       </c>
       <c r="M469">
         <v>0</v>
       </c>
       <c r="N469" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O469" t="s">
         <v>43</v>
       </c>
       <c r="P469" t="s">
         <v>33</v>
       </c>
       <c r="Q469" t="s">
         <v>64</v>
       </c>
       <c r="S469" t="s">
         <v>59</v>
       </c>
       <c r="U469" t="s">
-        <v>915</v>
+        <v>931</v>
       </c>
       <c r="V469">
         <v>2026</v>
       </c>
       <c r="X469" t="s">
-        <v>916</v>
+        <v>932</v>
       </c>
     </row>
     <row r="470" spans="1:24">
       <c r="A470">
         <v>475</v>
       </c>
       <c r="B470" t="s">
         <v>533</v>
       </c>
       <c r="C470" t="s">
         <v>558</v>
       </c>
       <c r="D470">
         <v>400</v>
       </c>
       <c r="E470">
         <v>407</v>
       </c>
       <c r="F470" t="s">
-        <v>917</v>
+        <v>933</v>
       </c>
       <c r="I470" t="s">
         <v>79</v>
       </c>
       <c r="J470">
         <v>50000.0</v>
       </c>
       <c r="K470" t="s">
         <v>57</v>
       </c>
       <c r="L470">
         <v>0.0</v>
       </c>
       <c r="M470">
         <v>0</v>
       </c>
       <c r="N470" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O470" t="s">
         <v>43</v>
       </c>
       <c r="P470" t="s">
         <v>46</v>
       </c>
       <c r="Q470" t="s">
         <v>368</v>
       </c>
       <c r="S470" t="s">
         <v>59</v>
       </c>
       <c r="U470" t="s">
-        <v>918</v>
+        <v>934</v>
       </c>
       <c r="V470">
         <v>2026</v>
       </c>
       <c r="X470" t="s">
-        <v>919</v>
+        <v>935</v>
       </c>
     </row>
     <row r="471" spans="1:24">
       <c r="A471">
         <v>476</v>
       </c>
       <c r="B471" t="s">
         <v>533</v>
       </c>
       <c r="C471" t="s">
         <v>558</v>
       </c>
       <c r="D471">
         <v>400</v>
       </c>
       <c r="E471">
         <v>407</v>
       </c>
       <c r="F471" t="s">
-        <v>920</v>
+        <v>936</v>
       </c>
       <c r="J471">
         <v>20000.0</v>
       </c>
       <c r="K471" t="s">
         <v>31</v>
       </c>
       <c r="L471">
         <v>0.0</v>
       </c>
       <c r="M471">
         <v>0</v>
       </c>
       <c r="N471" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O471" t="s">
         <v>35</v>
       </c>
       <c r="P471" t="s">
         <v>46</v>
       </c>
       <c r="S471" t="s">
         <v>36</v>
       </c>
       <c r="V471">
         <v>2026</v>
       </c>
       <c r="X471" t="s">
-        <v>921</v>
+        <v>937</v>
       </c>
     </row>
     <row r="472" spans="1:24">
       <c r="A472">
         <v>477</v>
       </c>
       <c r="B472" t="s">
         <v>533</v>
       </c>
       <c r="C472" t="s">
         <v>558</v>
       </c>
       <c r="D472">
         <v>400</v>
       </c>
       <c r="E472">
         <v>407</v>
       </c>
       <c r="F472" t="s">
-        <v>922</v>
+        <v>938</v>
       </c>
       <c r="I472" t="s">
         <v>133</v>
       </c>
       <c r="J472">
         <v>6500.0</v>
       </c>
       <c r="K472" t="s">
         <v>57</v>
       </c>
       <c r="L472">
         <v>0.0</v>
       </c>
       <c r="M472">
         <v>0</v>
       </c>
       <c r="N472" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O472" t="s">
         <v>35</v>
       </c>
       <c r="P472" t="s">
         <v>46</v>
       </c>
       <c r="Q472" t="s">
         <v>34</v>
       </c>
       <c r="S472" t="s">
         <v>59</v>
       </c>
       <c r="T472" t="s">
-        <v>923</v>
+        <v>939</v>
       </c>
       <c r="U472" t="s">
-        <v>924</v>
+        <v>940</v>
       </c>
       <c r="V472">
         <v>2026</v>
       </c>
       <c r="X472" t="s">
-        <v>925</v>
+        <v>941</v>
       </c>
     </row>
     <row r="473" spans="1:24">
       <c r="A473">
         <v>478</v>
       </c>
       <c r="B473" t="s">
         <v>533</v>
       </c>
       <c r="C473" t="s">
         <v>558</v>
       </c>
       <c r="D473">
         <v>400</v>
       </c>
       <c r="E473">
         <v>407</v>
       </c>
       <c r="F473" t="s">
-        <v>926</v>
+        <v>942</v>
       </c>
       <c r="I473" t="s">
         <v>79</v>
       </c>
       <c r="J473">
         <v>3500.0</v>
       </c>
       <c r="K473" t="s">
         <v>57</v>
       </c>
       <c r="L473">
         <v>0.0</v>
       </c>
       <c r="M473">
         <v>0</v>
       </c>
       <c r="N473" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O473" t="s">
         <v>69</v>
       </c>
       <c r="P473" t="s">
         <v>33</v>
       </c>
       <c r="Q473" t="s">
         <v>64</v>
       </c>
       <c r="S473" t="s">
         <v>59</v>
       </c>
       <c r="U473" t="s">
-        <v>927</v>
+        <v>943</v>
       </c>
       <c r="V473">
         <v>2026</v>
       </c>
       <c r="X473" t="s">
-        <v>928</v>
+        <v>944</v>
       </c>
     </row>
     <row r="474" spans="1:24">
       <c r="A474">
         <v>479</v>
       </c>
       <c r="B474" t="s">
         <v>533</v>
       </c>
       <c r="C474" t="s">
         <v>558</v>
       </c>
       <c r="D474">
         <v>400</v>
       </c>
       <c r="E474">
         <v>407</v>
       </c>
       <c r="F474" t="s">
-        <v>929</v>
+        <v>945</v>
       </c>
       <c r="J474">
         <v>10000.0</v>
       </c>
       <c r="K474" t="s">
         <v>31</v>
       </c>
       <c r="L474">
         <v>0.0</v>
       </c>
       <c r="M474">
         <v>0</v>
       </c>
       <c r="N474" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O474" t="s">
         <v>43</v>
       </c>
       <c r="P474" t="s">
         <v>46</v>
       </c>
       <c r="Q474" t="s">
         <v>42</v>
       </c>
       <c r="S474" t="s">
         <v>36</v>
       </c>
       <c r="V474">
         <v>2026</v>
       </c>
       <c r="X474" t="s">
-        <v>930</v>
+        <v>946</v>
       </c>
     </row>
     <row r="475" spans="1:24">
       <c r="A475">
         <v>480</v>
       </c>
       <c r="B475" t="s">
         <v>533</v>
       </c>
       <c r="C475" t="s">
         <v>558</v>
       </c>
       <c r="D475">
         <v>400</v>
       </c>
       <c r="E475">
         <v>408</v>
       </c>
       <c r="F475" t="s">
-        <v>931</v>
+        <v>947</v>
       </c>
       <c r="J475">
         <v>35000.0</v>
       </c>
       <c r="L475">
         <v>0.0</v>
       </c>
       <c r="M475">
         <v>0</v>
       </c>
       <c r="N475" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O475" t="s">
         <v>35</v>
       </c>
       <c r="P475" t="s">
         <v>46</v>
       </c>
       <c r="S475" t="s">
         <v>536</v>
       </c>
       <c r="V475">
         <v>2026</v>
       </c>
       <c r="W475" t="s">
-        <v>932</v>
+        <v>948</v>
       </c>
       <c r="X475" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="476" spans="1:24">
       <c r="A476">
         <v>481</v>
       </c>
       <c r="B476" t="s">
         <v>533</v>
       </c>
       <c r="C476" t="s">
         <v>558</v>
       </c>
       <c r="D476">
         <v>400</v>
       </c>
       <c r="E476">
         <v>408</v>
       </c>
       <c r="F476" t="s">
-        <v>933</v>
+        <v>949</v>
       </c>
       <c r="I476" t="s">
         <v>71</v>
       </c>
       <c r="J476">
         <v>28000.0</v>
       </c>
       <c r="K476" t="s">
         <v>57</v>
       </c>
       <c r="L476">
         <v>0.0</v>
       </c>
       <c r="M476">
         <v>0</v>
       </c>
       <c r="N476" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O476" t="s">
         <v>69</v>
       </c>
       <c r="P476" t="s">
         <v>33</v>
       </c>
       <c r="Q476" t="s">
         <v>64</v>
       </c>
       <c r="S476" t="s">
         <v>59</v>
       </c>
       <c r="U476" t="s">
-        <v>934</v>
+        <v>950</v>
       </c>
       <c r="V476">
         <v>2026</v>
       </c>
       <c r="X476" t="s">
-        <v>935</v>
+        <v>951</v>
       </c>
     </row>
     <row r="477" spans="1:24">
       <c r="A477">
         <v>482</v>
       </c>
       <c r="B477" t="s">
         <v>533</v>
       </c>
       <c r="C477" t="s">
         <v>558</v>
       </c>
       <c r="D477">
         <v>400</v>
       </c>
       <c r="E477">
         <v>408</v>
       </c>
       <c r="F477" t="s">
-        <v>920</v>
+        <v>936</v>
       </c>
       <c r="J477">
         <v>20000.0</v>
       </c>
       <c r="K477" t="s">
         <v>31</v>
       </c>
       <c r="L477">
         <v>0.0</v>
       </c>
       <c r="M477">
         <v>0</v>
       </c>
       <c r="N477" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O477" t="s">
         <v>35</v>
       </c>
       <c r="P477" t="s">
         <v>46</v>
       </c>
       <c r="S477" t="s">
         <v>36</v>
       </c>
       <c r="V477">
         <v>2026</v>
       </c>
       <c r="X477" t="s">
-        <v>936</v>
+        <v>952</v>
       </c>
     </row>
     <row r="478" spans="1:24">
       <c r="A478">
         <v>483</v>
       </c>
       <c r="B478" t="s">
         <v>533</v>
       </c>
       <c r="C478" t="s">
         <v>558</v>
       </c>
       <c r="D478">
         <v>400</v>
       </c>
       <c r="E478">
         <v>408</v>
       </c>
       <c r="F478" t="s">
-        <v>922</v>
+        <v>938</v>
       </c>
       <c r="I478" t="s">
         <v>56</v>
       </c>
       <c r="J478">
         <v>4000.0</v>
       </c>
       <c r="K478" t="s">
         <v>57</v>
       </c>
       <c r="L478">
         <v>0.0</v>
       </c>
       <c r="M478">
         <v>0</v>
       </c>
       <c r="N478" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O478" t="s">
         <v>35</v>
       </c>
       <c r="P478" t="s">
         <v>46</v>
       </c>
       <c r="Q478" t="s">
         <v>34</v>
       </c>
       <c r="S478" t="s">
-        <v>937</v>
+        <v>59</v>
       </c>
       <c r="U478" t="s">
-        <v>938</v>
+        <v>953</v>
       </c>
       <c r="V478">
         <v>2026</v>
       </c>
       <c r="X478" t="s">
-        <v>939</v>
+        <v>954</v>
       </c>
     </row>
     <row r="479" spans="1:24">
       <c r="A479">
         <v>484</v>
       </c>
       <c r="B479" t="s">
         <v>533</v>
       </c>
       <c r="C479" t="s">
         <v>558</v>
       </c>
       <c r="D479">
         <v>400</v>
       </c>
       <c r="E479">
         <v>408</v>
       </c>
       <c r="F479" t="s">
-        <v>940</v>
+        <v>955</v>
       </c>
       <c r="I479" t="s">
         <v>79</v>
       </c>
       <c r="J479">
         <v>33500.0</v>
       </c>
       <c r="K479" t="s">
         <v>31</v>
       </c>
       <c r="L479">
         <v>0.0</v>
       </c>
       <c r="M479">
         <v>0</v>
       </c>
       <c r="N479" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O479" t="s">
         <v>43</v>
       </c>
       <c r="P479" t="s">
         <v>33</v>
       </c>
       <c r="Q479" t="s">
         <v>64</v>
       </c>
       <c r="S479" t="s">
         <v>36</v>
       </c>
       <c r="V479">
         <v>2026</v>
       </c>
       <c r="X479" t="s">
-        <v>941</v>
+        <v>956</v>
       </c>
     </row>
     <row r="480" spans="1:24">
       <c r="A480">
         <v>485</v>
       </c>
       <c r="B480" t="s">
         <v>533</v>
       </c>
       <c r="C480" t="s">
         <v>558</v>
       </c>
       <c r="D480">
         <v>400</v>
       </c>
       <c r="E480">
         <v>408</v>
       </c>
       <c r="F480" t="s">
-        <v>929</v>
+        <v>945</v>
       </c>
       <c r="J480">
         <v>10000.0</v>
       </c>
       <c r="K480" t="s">
         <v>31</v>
       </c>
       <c r="L480">
         <v>0.0</v>
       </c>
       <c r="M480">
         <v>0</v>
       </c>
       <c r="N480" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O480" t="s">
         <v>43</v>
       </c>
       <c r="P480" t="s">
         <v>46</v>
       </c>
       <c r="Q480" t="s">
         <v>42</v>
       </c>
       <c r="S480" t="s">
         <v>36</v>
       </c>
       <c r="V480">
         <v>2026</v>
       </c>
       <c r="X480" t="s">
-        <v>942</v>
+        <v>957</v>
       </c>
     </row>
     <row r="481" spans="1:24">
       <c r="A481">
         <v>486</v>
       </c>
       <c r="B481" t="s">
         <v>533</v>
       </c>
       <c r="C481" t="s">
         <v>558</v>
       </c>
       <c r="D481">
         <v>400</v>
       </c>
       <c r="E481">
         <v>409</v>
       </c>
       <c r="F481" t="s">
-        <v>931</v>
+        <v>947</v>
       </c>
       <c r="J481">
         <v>35000.0</v>
       </c>
       <c r="L481">
         <v>0.0</v>
       </c>
       <c r="M481">
         <v>0</v>
       </c>
       <c r="N481" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O481" t="s">
         <v>35</v>
       </c>
       <c r="P481" t="s">
         <v>46</v>
       </c>
       <c r="S481" t="s">
         <v>536</v>
       </c>
       <c r="V481">
         <v>2026</v>
       </c>
       <c r="X481" t="s">
-        <v>943</v>
+        <v>958</v>
       </c>
     </row>
     <row r="482" spans="1:24">
       <c r="A482">
         <v>487</v>
       </c>
       <c r="B482" t="s">
         <v>533</v>
       </c>
       <c r="C482" t="s">
         <v>558</v>
       </c>
       <c r="D482">
         <v>400</v>
       </c>
       <c r="E482">
         <v>409</v>
       </c>
       <c r="F482" t="s">
-        <v>920</v>
+        <v>936</v>
       </c>
       <c r="J482">
         <v>20000.0</v>
       </c>
       <c r="K482" t="s">
         <v>31</v>
       </c>
       <c r="L482">
         <v>0.0</v>
       </c>
       <c r="M482">
         <v>0</v>
       </c>
       <c r="N482" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O482" t="s">
         <v>35</v>
       </c>
       <c r="P482" t="s">
         <v>46</v>
       </c>
       <c r="S482" t="s">
         <v>36</v>
       </c>
       <c r="V482">
         <v>2026</v>
       </c>
       <c r="X482" t="s">
-        <v>944</v>
+        <v>959</v>
       </c>
     </row>
     <row r="483" spans="1:24">
       <c r="A483">
         <v>488</v>
       </c>
       <c r="B483" t="s">
         <v>533</v>
       </c>
       <c r="C483" t="s">
         <v>558</v>
       </c>
       <c r="D483">
         <v>400</v>
       </c>
       <c r="E483">
         <v>409</v>
       </c>
       <c r="F483" t="s">
-        <v>945</v>
+        <v>960</v>
       </c>
       <c r="J483">
         <v>2500.0</v>
       </c>
       <c r="L483">
         <v>0.0</v>
       </c>
       <c r="M483">
         <v>0</v>
       </c>
       <c r="N483" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O483" t="s">
         <v>95</v>
       </c>
       <c r="P483" t="s">
         <v>151</v>
       </c>
       <c r="Q483" t="s">
         <v>152</v>
       </c>
       <c r="S483" t="s">
         <v>536</v>
       </c>
       <c r="V483">
         <v>2026</v>
       </c>
       <c r="X483" t="s">
-        <v>946</v>
+        <v>961</v>
       </c>
     </row>
     <row r="484" spans="1:24">
       <c r="A484">
         <v>489</v>
       </c>
       <c r="B484" t="s">
         <v>533</v>
       </c>
       <c r="C484" t="s">
         <v>558</v>
       </c>
       <c r="D484">
         <v>400</v>
       </c>
       <c r="E484">
         <v>410</v>
       </c>
       <c r="F484" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="J484">
         <v>15000.0</v>
       </c>
       <c r="L484">
         <v>0.0</v>
       </c>
       <c r="M484">
         <v>0</v>
       </c>
       <c r="N484" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O484" t="s">
         <v>35</v>
       </c>
       <c r="P484" t="s">
         <v>46</v>
       </c>
       <c r="S484" t="s">
         <v>536</v>
       </c>
       <c r="V484">
         <v>2026</v>
       </c>
       <c r="X484" t="s">
-        <v>948</v>
+        <v>963</v>
       </c>
     </row>
     <row r="485" spans="1:24">
       <c r="A485">
         <v>490</v>
       </c>
       <c r="B485" t="s">
         <v>533</v>
       </c>
       <c r="C485" t="s">
         <v>558</v>
       </c>
       <c r="D485">
         <v>400</v>
       </c>
       <c r="E485">
         <v>410</v>
       </c>
       <c r="F485" t="s">
-        <v>949</v>
+        <v>964</v>
       </c>
       <c r="I485" t="s">
         <v>144</v>
       </c>
       <c r="J485">
         <v>5500.0</v>
       </c>
       <c r="K485" t="s">
         <v>57</v>
       </c>
       <c r="L485">
         <v>0.0</v>
       </c>
       <c r="M485">
         <v>0</v>
       </c>
       <c r="N485" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O485" t="s">
         <v>35</v>
       </c>
       <c r="P485" t="s">
         <v>151</v>
       </c>
       <c r="Q485" t="s">
         <v>152</v>
       </c>
       <c r="S485" t="s">
         <v>59</v>
       </c>
       <c r="T485" t="s">
-        <v>950</v>
+        <v>965</v>
       </c>
       <c r="U485" t="s">
-        <v>951</v>
+        <v>966</v>
       </c>
       <c r="V485">
         <v>2026</v>
       </c>
       <c r="X485" t="s">
-        <v>952</v>
+        <v>967</v>
       </c>
     </row>
     <row r="486" spans="1:24">
       <c r="A486">
         <v>491</v>
       </c>
       <c r="B486" t="s">
         <v>533</v>
       </c>
       <c r="C486" t="s">
         <v>558</v>
       </c>
       <c r="D486">
         <v>400</v>
       </c>
       <c r="E486">
         <v>412</v>
       </c>
       <c r="F486" t="s">
-        <v>953</v>
+        <v>968</v>
       </c>
       <c r="J486">
         <v>46000.0</v>
       </c>
       <c r="L486">
         <v>0.0</v>
       </c>
       <c r="M486">
         <v>0</v>
       </c>
       <c r="N486" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O486" t="s">
         <v>69</v>
       </c>
       <c r="P486" t="s">
         <v>151</v>
       </c>
       <c r="Q486" t="s">
         <v>199</v>
       </c>
       <c r="S486" t="s">
         <v>536</v>
       </c>
       <c r="V486">
         <v>2026</v>
       </c>
       <c r="W486" t="s">
-        <v>954</v>
+        <v>969</v>
       </c>
       <c r="X486" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="487" spans="1:24">
       <c r="A487">
         <v>492</v>
       </c>
       <c r="B487" t="s">
         <v>533</v>
       </c>
       <c r="C487" t="s">
         <v>558</v>
       </c>
       <c r="D487">
         <v>400</v>
       </c>
       <c r="E487">
         <v>412</v>
       </c>
       <c r="F487" t="s">
-        <v>955</v>
+        <v>970</v>
       </c>
       <c r="J487">
         <v>15000.0</v>
       </c>
       <c r="L487">
         <v>0.0</v>
       </c>
       <c r="M487">
         <v>0</v>
       </c>
       <c r="N487" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O487" t="s">
         <v>43</v>
       </c>
       <c r="P487" t="s">
         <v>46</v>
       </c>
       <c r="S487" t="s">
         <v>536</v>
       </c>
       <c r="V487">
         <v>2026</v>
       </c>
       <c r="W487" t="s">
-        <v>956</v>
+        <v>971</v>
       </c>
       <c r="X487" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="488" spans="1:24">
       <c r="A488">
         <v>493</v>
       </c>
       <c r="B488" t="s">
         <v>533</v>
       </c>
       <c r="C488" t="s">
         <v>539</v>
       </c>
       <c r="F488" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="J488">
         <v>3000.0</v>
       </c>
       <c r="L488">
         <v>0.0</v>
       </c>
       <c r="M488">
         <v>0</v>
       </c>
       <c r="N488" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O488" t="s">
         <v>43</v>
       </c>
       <c r="P488" t="s">
         <v>46</v>
       </c>
       <c r="Q488" t="s">
         <v>152</v>
       </c>
       <c r="S488" t="s">
         <v>536</v>
       </c>
       <c r="V488">
         <v>2026</v>
       </c>
       <c r="W488" t="s">
         <v>537</v>
       </c>
       <c r="X488" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="489" spans="1:24">
       <c r="A489">
         <v>494</v>
       </c>
       <c r="B489" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C489" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D489">
         <v>300</v>
       </c>
       <c r="E489">
         <v>300</v>
       </c>
       <c r="F489" t="s">
         <v>572</v>
       </c>
       <c r="J489">
         <v>4000.0</v>
       </c>
       <c r="L489">
         <v>0.0</v>
       </c>
       <c r="M489">
         <v>0</v>
       </c>
       <c r="N489" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O489" t="s">
         <v>69</v>
       </c>
       <c r="P489" t="s">
         <v>46</v>
       </c>
       <c r="S489" t="s">
         <v>536</v>
       </c>
       <c r="V489">
         <v>2026</v>
       </c>
       <c r="W489" t="s">
-        <v>959</v>
+        <v>974</v>
       </c>
       <c r="X489" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="490" spans="1:24">
       <c r="A490">
         <v>495</v>
       </c>
       <c r="B490" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C490" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D490">
         <v>300</v>
       </c>
       <c r="E490">
         <v>300</v>
       </c>
       <c r="F490" t="s">
-        <v>960</v>
+        <v>975</v>
       </c>
       <c r="J490">
         <v>7000.0</v>
       </c>
       <c r="L490">
         <v>0.0</v>
       </c>
       <c r="M490">
         <v>0</v>
       </c>
       <c r="N490" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O490" t="s">
         <v>69</v>
       </c>
       <c r="P490" t="s">
         <v>46</v>
       </c>
       <c r="S490" t="s">
         <v>536</v>
       </c>
       <c r="V490">
         <v>2026</v>
       </c>
       <c r="X490" t="s">
-        <v>961</v>
+        <v>976</v>
       </c>
     </row>
     <row r="491" spans="1:24">
       <c r="A491">
         <v>496</v>
       </c>
       <c r="B491" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C491" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D491">
         <v>300</v>
       </c>
       <c r="E491">
         <v>300</v>
       </c>
       <c r="F491" t="s">
         <v>557</v>
       </c>
       <c r="J491">
         <v>4500.0</v>
       </c>
       <c r="L491">
         <v>0.0</v>
       </c>
       <c r="M491">
         <v>0</v>
       </c>
       <c r="N491" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O491" t="s">
         <v>69</v>
       </c>
       <c r="P491" t="s">
         <v>46</v>
       </c>
       <c r="S491" t="s">
         <v>536</v>
       </c>
       <c r="V491">
         <v>2026</v>
       </c>
       <c r="W491" t="s">
-        <v>959</v>
+        <v>974</v>
       </c>
       <c r="X491" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="492" spans="1:24">
       <c r="A492">
         <v>497</v>
       </c>
       <c r="B492" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C492" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D492">
         <v>300</v>
       </c>
       <c r="E492">
         <v>300</v>
       </c>
       <c r="F492" t="s">
         <v>556</v>
       </c>
       <c r="J492">
         <v>5000.0</v>
       </c>
       <c r="L492">
         <v>0.0</v>
       </c>
       <c r="M492">
         <v>0</v>
       </c>
       <c r="N492" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O492" t="s">
         <v>69</v>
       </c>
       <c r="P492" t="s">
         <v>46</v>
       </c>
       <c r="S492" t="s">
         <v>536</v>
       </c>
       <c r="V492">
         <v>2026</v>
       </c>
       <c r="W492" t="s">
-        <v>959</v>
+        <v>974</v>
       </c>
       <c r="X492" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="493" spans="1:24">
       <c r="A493">
         <v>498</v>
       </c>
       <c r="B493" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C493" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D493">
         <v>300</v>
       </c>
       <c r="E493">
         <v>300</v>
       </c>
       <c r="F493" t="s">
         <v>540</v>
       </c>
       <c r="J493">
         <v>17000.0</v>
       </c>
       <c r="L493">
         <v>0.0</v>
       </c>
       <c r="M493">
         <v>0</v>
       </c>
       <c r="N493" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O493" t="s">
         <v>69</v>
       </c>
       <c r="P493" t="s">
         <v>46</v>
       </c>
       <c r="S493" t="s">
         <v>536</v>
       </c>
       <c r="V493">
         <v>2026</v>
       </c>
       <c r="W493" t="s">
-        <v>959</v>
+        <v>974</v>
       </c>
       <c r="X493" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="494" spans="1:24">
       <c r="A494">
         <v>499</v>
       </c>
       <c r="B494" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C494" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D494">
         <v>300</v>
       </c>
       <c r="E494">
         <v>301</v>
       </c>
       <c r="F494" t="s">
         <v>563</v>
       </c>
       <c r="J494">
         <v>45000.0</v>
       </c>
       <c r="L494">
         <v>0.0</v>
       </c>
       <c r="M494">
         <v>0</v>
       </c>
       <c r="N494" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O494" t="s">
         <v>69</v>
       </c>
       <c r="P494" t="s">
         <v>151</v>
       </c>
       <c r="Q494" t="s">
         <v>199</v>
       </c>
       <c r="S494" t="s">
         <v>536</v>
       </c>
       <c r="V494">
         <v>2026</v>
       </c>
       <c r="W494" t="s">
         <v>537</v>
       </c>
       <c r="X494" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="495" spans="1:24">
       <c r="A495">
         <v>500</v>
       </c>
       <c r="B495" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C495" t="s">
         <v>558</v>
       </c>
       <c r="D495">
         <v>300</v>
       </c>
       <c r="E495">
         <v>302</v>
       </c>
       <c r="F495" t="s">
-        <v>962</v>
+        <v>977</v>
       </c>
       <c r="I495" t="s">
         <v>107</v>
       </c>
       <c r="J495">
         <v>19300.0</v>
       </c>
       <c r="K495" t="s">
         <v>57</v>
       </c>
       <c r="L495">
         <v>0.0</v>
       </c>
       <c r="M495">
         <v>0</v>
       </c>
       <c r="N495" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O495" t="s">
         <v>95</v>
       </c>
       <c r="P495" t="s">
         <v>33</v>
       </c>
       <c r="Q495" t="s">
         <v>64</v>
       </c>
       <c r="R495" t="s">
         <v>95</v>
       </c>
       <c r="S495" t="s">
         <v>59</v>
       </c>
       <c r="U495" t="s">
-        <v>963</v>
+        <v>978</v>
       </c>
       <c r="V495">
         <v>2026</v>
       </c>
       <c r="X495" t="s">
-        <v>964</v>
+        <v>979</v>
       </c>
     </row>
     <row r="496" spans="1:24">
       <c r="A496">
         <v>501</v>
       </c>
       <c r="B496" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C496" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D496">
         <v>300</v>
       </c>
       <c r="E496">
         <v>302</v>
       </c>
       <c r="F496" t="s">
         <v>563</v>
       </c>
       <c r="J496">
         <v>45000.0</v>
       </c>
       <c r="L496">
         <v>0.0</v>
       </c>
       <c r="M496">
         <v>0</v>
       </c>
       <c r="N496" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O496" t="s">
         <v>69</v>
       </c>
       <c r="P496" t="s">
         <v>151</v>
       </c>
       <c r="Q496" t="s">
         <v>199</v>
       </c>
       <c r="S496" t="s">
         <v>536</v>
       </c>
       <c r="V496">
         <v>2026</v>
       </c>
       <c r="W496" t="s">
         <v>537</v>
       </c>
       <c r="X496" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="497" spans="1:24">
       <c r="A497">
         <v>502</v>
       </c>
       <c r="B497" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C497" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D497">
         <v>500</v>
       </c>
       <c r="E497">
         <v>500</v>
       </c>
       <c r="F497" t="s">
         <v>561</v>
       </c>
       <c r="J497">
         <v>4000.0</v>
       </c>
       <c r="L497">
         <v>0.0</v>
       </c>
       <c r="M497">
         <v>0</v>
       </c>
       <c r="N497" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O497" t="s">
         <v>69</v>
       </c>
       <c r="P497" t="s">
         <v>46</v>
       </c>
       <c r="S497" t="s">
         <v>536</v>
       </c>
       <c r="V497">
         <v>2026</v>
       </c>
       <c r="W497" t="s">
         <v>562</v>
       </c>
       <c r="X497" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="498" spans="1:24">
       <c r="A498">
         <v>503</v>
       </c>
       <c r="B498" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C498" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D498">
         <v>500</v>
       </c>
       <c r="E498">
         <v>500</v>
       </c>
       <c r="F498" t="s">
         <v>561</v>
       </c>
       <c r="J498">
         <v>4000.0</v>
       </c>
       <c r="L498">
         <v>0.0</v>
       </c>
       <c r="M498">
         <v>0</v>
       </c>
       <c r="N498" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O498" t="s">
         <v>69</v>
       </c>
       <c r="P498" t="s">
         <v>46</v>
       </c>
       <c r="S498" t="s">
         <v>536</v>
       </c>
       <c r="V498">
         <v>2026</v>
       </c>
       <c r="W498" t="s">
         <v>562</v>
       </c>
       <c r="X498" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="499" spans="1:24">
       <c r="A499">
         <v>504</v>
       </c>
       <c r="B499" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C499" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D499">
         <v>500</v>
       </c>
       <c r="E499">
         <v>500</v>
       </c>
       <c r="F499" t="s">
-        <v>965</v>
+        <v>980</v>
       </c>
       <c r="J499">
         <v>8000.0</v>
       </c>
       <c r="L499">
         <v>0.0</v>
       </c>
       <c r="M499">
         <v>0</v>
       </c>
       <c r="N499" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O499" t="s">
         <v>69</v>
       </c>
       <c r="P499" t="s">
         <v>46</v>
       </c>
       <c r="S499" t="s">
         <v>536</v>
       </c>
       <c r="V499">
         <v>2026</v>
       </c>
       <c r="W499" t="s">
-        <v>959</v>
+        <v>974</v>
       </c>
       <c r="X499" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="500" spans="1:24">
       <c r="A500">
         <v>505</v>
       </c>
       <c r="B500" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C500" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D500">
         <v>500</v>
       </c>
       <c r="E500">
         <v>500</v>
       </c>
       <c r="F500" t="s">
-        <v>960</v>
+        <v>975</v>
       </c>
       <c r="J500">
         <v>7000.0</v>
       </c>
       <c r="L500">
         <v>0.0</v>
       </c>
       <c r="M500">
         <v>0</v>
       </c>
       <c r="N500" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O500" t="s">
         <v>69</v>
       </c>
       <c r="P500" t="s">
         <v>46</v>
       </c>
       <c r="S500" t="s">
         <v>536</v>
       </c>
       <c r="V500">
         <v>2026</v>
       </c>
       <c r="W500" t="s">
-        <v>959</v>
+        <v>974</v>
       </c>
       <c r="X500" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="501" spans="1:24">
       <c r="A501">
         <v>506</v>
       </c>
       <c r="B501" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C501" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D501">
         <v>500</v>
       </c>
       <c r="E501">
         <v>500</v>
       </c>
       <c r="F501" t="s">
         <v>572</v>
       </c>
       <c r="J501">
         <v>4000.0</v>
       </c>
       <c r="L501">
         <v>0.0</v>
       </c>
       <c r="M501">
         <v>0</v>
       </c>
       <c r="N501" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O501" t="s">
         <v>69</v>
       </c>
       <c r="P501" t="s">
         <v>46</v>
       </c>
       <c r="S501" t="s">
         <v>536</v>
       </c>
       <c r="V501">
         <v>2026</v>
       </c>
       <c r="W501" t="s">
-        <v>959</v>
+        <v>974</v>
       </c>
       <c r="X501" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="502" spans="1:24">
       <c r="A502">
         <v>507</v>
       </c>
       <c r="B502" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C502" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D502">
         <v>500</v>
       </c>
       <c r="E502">
         <v>500</v>
       </c>
       <c r="F502" t="s">
         <v>557</v>
       </c>
       <c r="J502">
         <v>4500.0</v>
       </c>
       <c r="L502">
         <v>0.0</v>
       </c>
       <c r="M502">
         <v>0</v>
       </c>
       <c r="N502" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O502" t="s">
         <v>69</v>
       </c>
       <c r="P502" t="s">
         <v>46</v>
       </c>
       <c r="S502" t="s">
         <v>536</v>
       </c>
       <c r="V502">
         <v>2026</v>
       </c>
       <c r="W502" t="s">
-        <v>959</v>
+        <v>974</v>
       </c>
       <c r="X502" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="503" spans="1:24">
       <c r="A503">
         <v>508</v>
       </c>
       <c r="B503" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C503" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D503">
         <v>500</v>
       </c>
       <c r="E503">
         <v>500</v>
       </c>
       <c r="F503" t="s">
         <v>557</v>
       </c>
       <c r="J503">
         <v>4500.0</v>
       </c>
       <c r="L503">
         <v>0.0</v>
       </c>
       <c r="M503">
         <v>0</v>
       </c>
       <c r="N503" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O503" t="s">
         <v>69</v>
       </c>
       <c r="P503" t="s">
         <v>46</v>
       </c>
       <c r="S503" t="s">
         <v>536</v>
       </c>
       <c r="V503">
         <v>2026</v>
       </c>
       <c r="W503" t="s">
-        <v>959</v>
+        <v>974</v>
       </c>
       <c r="X503" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="504" spans="1:24">
       <c r="A504">
         <v>509</v>
       </c>
       <c r="B504" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C504" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D504">
         <v>500</v>
       </c>
       <c r="E504">
         <v>500</v>
       </c>
       <c r="F504" t="s">
         <v>556</v>
       </c>
       <c r="J504">
         <v>5000.0</v>
       </c>
       <c r="L504">
         <v>0.0</v>
       </c>
       <c r="M504">
         <v>0</v>
       </c>
       <c r="N504" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O504" t="s">
         <v>69</v>
       </c>
       <c r="P504" t="s">
         <v>46</v>
       </c>
       <c r="S504" t="s">
         <v>536</v>
       </c>
       <c r="V504">
         <v>2026</v>
       </c>
       <c r="W504" t="s">
-        <v>959</v>
+        <v>974</v>
       </c>
       <c r="X504" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="505" spans="1:24">
       <c r="A505">
         <v>510</v>
       </c>
       <c r="B505" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C505" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D505">
         <v>500</v>
       </c>
       <c r="E505">
         <v>501</v>
       </c>
       <c r="F505" t="s">
-        <v>966</v>
+        <v>981</v>
       </c>
       <c r="J505">
         <v>7500.0</v>
       </c>
       <c r="L505">
         <v>0.0</v>
       </c>
       <c r="M505">
         <v>0</v>
       </c>
       <c r="N505" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O505" t="s">
         <v>43</v>
       </c>
       <c r="P505" t="s">
         <v>33</v>
       </c>
       <c r="Q505" t="s">
         <v>42</v>
       </c>
       <c r="S505" t="s">
         <v>36</v>
       </c>
       <c r="V505">
         <v>2026</v>
       </c>
       <c r="X505" t="s">
-        <v>967</v>
+        <v>982</v>
       </c>
     </row>
     <row r="506" spans="1:24">
       <c r="A506">
         <v>511</v>
       </c>
       <c r="B506" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C506" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D506">
         <v>500</v>
       </c>
       <c r="E506">
         <v>502</v>
       </c>
       <c r="F506" t="s">
-        <v>968</v>
+        <v>983</v>
       </c>
       <c r="I506" t="s">
         <v>79</v>
       </c>
       <c r="J506">
         <v>8500.0</v>
       </c>
       <c r="K506" t="s">
         <v>57</v>
       </c>
       <c r="L506">
         <v>0.0</v>
       </c>
       <c r="M506">
         <v>0</v>
       </c>
       <c r="N506" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O506" t="s">
         <v>69</v>
       </c>
       <c r="P506" t="s">
         <v>46</v>
       </c>
       <c r="Q506" t="s">
         <v>34</v>
       </c>
       <c r="R506" t="s">
         <v>69</v>
       </c>
       <c r="S506" t="s">
         <v>59</v>
       </c>
       <c r="T506" t="s">
-        <v>969</v>
+        <v>984</v>
       </c>
       <c r="U506" t="s">
-        <v>970</v>
+        <v>985</v>
       </c>
       <c r="V506">
         <v>2026</v>
       </c>
       <c r="X506" t="s">
-        <v>971</v>
+        <v>986</v>
       </c>
     </row>
     <row r="507" spans="1:24">
       <c r="A507">
         <v>512</v>
       </c>
       <c r="B507" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C507" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D507">
         <v>500</v>
       </c>
       <c r="E507">
         <v>502</v>
       </c>
       <c r="F507" t="s">
-        <v>972</v>
+        <v>987</v>
       </c>
       <c r="I507" t="s">
         <v>246</v>
       </c>
       <c r="J507">
         <v>10000.0</v>
       </c>
       <c r="K507" t="s">
         <v>57</v>
       </c>
       <c r="L507">
         <v>0.0</v>
       </c>
       <c r="M507">
         <v>0</v>
       </c>
       <c r="N507" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O507" t="s">
         <v>43</v>
       </c>
       <c r="P507" t="s">
         <v>33</v>
       </c>
       <c r="Q507" t="s">
         <v>64</v>
       </c>
       <c r="S507" t="s">
-        <v>536</v>
+        <v>36</v>
       </c>
       <c r="V507">
         <v>2026</v>
       </c>
       <c r="X507" t="s">
-        <v>973</v>
+        <v>988</v>
       </c>
     </row>
     <row r="508" spans="1:24">
       <c r="A508">
         <v>513</v>
       </c>
       <c r="B508" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C508" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D508">
         <v>500</v>
       </c>
       <c r="E508">
         <v>502</v>
       </c>
       <c r="F508" t="s">
-        <v>966</v>
+        <v>981</v>
       </c>
       <c r="J508">
         <v>7500.0</v>
       </c>
       <c r="L508">
         <v>0.0</v>
       </c>
       <c r="M508">
         <v>0</v>
       </c>
       <c r="N508" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O508" t="s">
         <v>43</v>
       </c>
       <c r="P508" t="s">
         <v>33</v>
       </c>
       <c r="Q508" t="s">
         <v>42</v>
       </c>
       <c r="S508" t="s">
         <v>36</v>
       </c>
       <c r="V508">
         <v>2026</v>
       </c>
       <c r="X508" t="s">
-        <v>974</v>
+        <v>989</v>
       </c>
     </row>
     <row r="509" spans="1:24">
       <c r="A509">
         <v>514</v>
       </c>
       <c r="B509" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C509" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D509">
         <v>500</v>
       </c>
       <c r="E509">
         <v>502</v>
       </c>
       <c r="F509" t="s">
-        <v>975</v>
+        <v>990</v>
       </c>
       <c r="I509" t="s">
         <v>107</v>
       </c>
       <c r="J509">
         <v>12000.0</v>
       </c>
       <c r="L509">
         <v>0.0</v>
       </c>
       <c r="M509">
         <v>0</v>
       </c>
       <c r="N509" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O509" t="s">
         <v>69</v>
       </c>
       <c r="P509" t="s">
         <v>33</v>
       </c>
       <c r="Q509" t="s">
         <v>64</v>
       </c>
       <c r="S509" t="s">
         <v>36</v>
       </c>
       <c r="V509">
         <v>2026</v>
       </c>
       <c r="W509" t="s">
-        <v>976</v>
+        <v>991</v>
       </c>
       <c r="X509" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="510" spans="1:24">
       <c r="A510">
         <v>515</v>
       </c>
       <c r="B510" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C510" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D510">
         <v>500</v>
       </c>
       <c r="E510">
         <v>504</v>
       </c>
       <c r="F510" t="s">
-        <v>977</v>
+        <v>992</v>
       </c>
       <c r="I510" t="s">
-        <v>56</v>
+        <v>88</v>
       </c>
       <c r="J510">
         <v>8000.0</v>
       </c>
       <c r="K510" t="s">
         <v>57</v>
       </c>
       <c r="L510">
         <v>0.0</v>
       </c>
       <c r="M510">
         <v>0</v>
       </c>
       <c r="N510" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O510" t="s">
         <v>43</v>
       </c>
       <c r="P510" t="s">
         <v>151</v>
       </c>
       <c r="Q510" t="s">
         <v>199</v>
       </c>
       <c r="R510" t="s">
         <v>43</v>
       </c>
       <c r="S510" t="s">
-        <v>792</v>
+        <v>652</v>
+      </c>
+      <c r="U510" t="s">
+        <v>993</v>
       </c>
       <c r="V510">
         <v>2026</v>
       </c>
       <c r="X510" t="s">
-        <v>978</v>
+        <v>994</v>
       </c>
     </row>
     <row r="511" spans="1:24">
       <c r="A511">
         <v>516</v>
       </c>
       <c r="B511" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C511" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D511">
         <v>500</v>
       </c>
       <c r="E511">
         <v>504</v>
       </c>
       <c r="F511" t="s">
-        <v>966</v>
+        <v>981</v>
       </c>
       <c r="J511">
         <v>7500.0</v>
       </c>
       <c r="L511">
         <v>0.0</v>
       </c>
       <c r="M511">
         <v>0</v>
       </c>
       <c r="N511" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O511" t="s">
         <v>43</v>
       </c>
       <c r="P511" t="s">
         <v>33</v>
       </c>
       <c r="Q511" t="s">
         <v>42</v>
       </c>
       <c r="S511" t="s">
         <v>36</v>
       </c>
       <c r="V511">
         <v>2026</v>
       </c>
       <c r="X511" t="s">
-        <v>979</v>
+        <v>995</v>
       </c>
     </row>
     <row r="512" spans="1:24">
       <c r="A512">
         <v>517</v>
       </c>
       <c r="B512" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C512" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D512">
         <v>500</v>
       </c>
       <c r="E512">
         <v>505</v>
       </c>
       <c r="F512" t="s">
-        <v>977</v>
+        <v>992</v>
       </c>
       <c r="I512" t="s">
-        <v>56</v>
+        <v>88</v>
       </c>
       <c r="J512">
         <v>8000.0</v>
       </c>
       <c r="K512" t="s">
         <v>57</v>
       </c>
       <c r="L512">
         <v>0.0</v>
       </c>
       <c r="M512">
         <v>0</v>
       </c>
       <c r="N512" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O512" t="s">
         <v>43</v>
       </c>
       <c r="P512" t="s">
         <v>151</v>
       </c>
       <c r="Q512" t="s">
         <v>199</v>
       </c>
       <c r="R512" t="s">
         <v>43</v>
       </c>
       <c r="S512" t="s">
-        <v>750</v>
+        <v>652</v>
+      </c>
+      <c r="U512" t="s">
+        <v>996</v>
       </c>
       <c r="V512">
         <v>2026</v>
       </c>
       <c r="X512" t="s">
-        <v>980</v>
+        <v>997</v>
       </c>
     </row>
     <row r="513" spans="1:24">
       <c r="A513">
         <v>518</v>
       </c>
       <c r="B513" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C513" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D513">
         <v>500</v>
       </c>
       <c r="E513">
         <v>505</v>
       </c>
       <c r="F513" t="s">
-        <v>966</v>
+        <v>981</v>
       </c>
       <c r="J513">
         <v>7500.0</v>
       </c>
       <c r="L513">
         <v>0.0</v>
       </c>
       <c r="M513">
         <v>0</v>
       </c>
       <c r="N513" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O513" t="s">
         <v>43</v>
       </c>
       <c r="P513" t="s">
         <v>33</v>
       </c>
       <c r="Q513" t="s">
         <v>42</v>
       </c>
       <c r="S513" t="s">
         <v>36</v>
       </c>
       <c r="V513">
         <v>2026</v>
       </c>
       <c r="X513" t="s">
-        <v>981</v>
+        <v>998</v>
       </c>
     </row>
     <row r="514" spans="1:24">
       <c r="A514">
         <v>519</v>
       </c>
       <c r="B514" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C514" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D514">
         <v>500</v>
       </c>
       <c r="E514">
         <v>506</v>
       </c>
       <c r="F514" t="s">
         <v>301</v>
       </c>
       <c r="I514" t="s">
         <v>159</v>
       </c>
       <c r="J514">
         <v>15500.0</v>
       </c>
       <c r="K514" t="s">
         <v>57</v>
       </c>
       <c r="L514">
-        <v>12401.5</v>
+        <v>0.0</v>
       </c>
       <c r="M514">
-        <v>3098.5</v>
+        <v>0</v>
       </c>
       <c r="N514" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O514" t="s">
         <v>69</v>
       </c>
       <c r="P514" t="s">
         <v>46</v>
       </c>
       <c r="Q514" t="s">
         <v>94</v>
       </c>
       <c r="R514" t="s">
         <v>69</v>
       </c>
       <c r="S514" t="s">
         <v>59</v>
       </c>
       <c r="T514" t="s">
-        <v>982</v>
+        <v>999</v>
       </c>
       <c r="U514" t="s">
-        <v>983</v>
+        <v>1000</v>
       </c>
       <c r="V514">
         <v>2026</v>
       </c>
       <c r="X514" t="s">
-        <v>984</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="515" spans="1:24">
       <c r="A515">
         <v>520</v>
       </c>
       <c r="B515" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C515" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D515">
         <v>500</v>
       </c>
       <c r="E515">
         <v>507</v>
       </c>
       <c r="F515" t="s">
-        <v>985</v>
+        <v>1002</v>
       </c>
       <c r="I515" t="s">
         <v>107</v>
       </c>
       <c r="J515">
         <v>13500.0</v>
       </c>
       <c r="K515" t="s">
         <v>57</v>
       </c>
       <c r="L515">
         <v>0.0</v>
       </c>
       <c r="M515">
         <v>0</v>
       </c>
       <c r="N515" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O515" t="s">
         <v>69</v>
       </c>
       <c r="P515" t="s">
         <v>46</v>
       </c>
       <c r="Q515" t="s">
         <v>94</v>
       </c>
       <c r="S515" t="s">
         <v>59</v>
       </c>
       <c r="T515" t="s">
-        <v>986</v>
+        <v>1003</v>
       </c>
       <c r="U515" t="s">
-        <v>987</v>
+        <v>1004</v>
       </c>
       <c r="V515">
         <v>2026</v>
       </c>
       <c r="X515" t="s">
-        <v>988</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="516" spans="1:24">
       <c r="A516">
         <v>521</v>
       </c>
       <c r="B516" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C516" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D516">
         <v>500</v>
       </c>
       <c r="E516">
         <v>507</v>
       </c>
       <c r="F516" t="s">
-        <v>989</v>
+        <v>1006</v>
       </c>
       <c r="I516" t="s">
         <v>159</v>
       </c>
       <c r="J516">
         <v>24500.0</v>
       </c>
       <c r="L516">
         <v>0.0</v>
       </c>
       <c r="M516">
         <v>0</v>
       </c>
       <c r="N516" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O516" t="s">
         <v>43</v>
       </c>
       <c r="P516" t="s">
         <v>33</v>
       </c>
       <c r="Q516" t="s">
         <v>42</v>
       </c>
       <c r="S516" t="s">
         <v>36</v>
       </c>
       <c r="V516">
         <v>2026</v>
       </c>
       <c r="X516" t="s">
-        <v>990</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="517" spans="1:24">
       <c r="A517">
         <v>522</v>
       </c>
       <c r="B517" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C517" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D517">
         <v>500</v>
       </c>
       <c r="E517">
         <v>508</v>
       </c>
       <c r="F517" t="s">
-        <v>991</v>
+        <v>1008</v>
       </c>
       <c r="I517" t="s">
         <v>159</v>
       </c>
       <c r="J517">
         <v>8500.0</v>
       </c>
       <c r="K517" t="s">
         <v>57</v>
       </c>
       <c r="L517">
-        <v>9628.61</v>
+        <v>0.0</v>
       </c>
       <c r="M517">
-        <v>-1128.61</v>
+        <v>0</v>
       </c>
       <c r="N517" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O517" t="s">
         <v>43</v>
       </c>
       <c r="P517" t="s">
         <v>46</v>
       </c>
       <c r="Q517" t="s">
         <v>34</v>
       </c>
       <c r="S517" t="s">
         <v>59</v>
       </c>
       <c r="T517" t="s">
-        <v>982</v>
+        <v>999</v>
       </c>
       <c r="U517" t="s">
-        <v>992</v>
+        <v>1009</v>
       </c>
       <c r="V517">
         <v>2026</v>
       </c>
       <c r="X517" t="s">
-        <v>993</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="518" spans="1:24">
       <c r="A518">
         <v>523</v>
       </c>
       <c r="B518" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C518" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D518">
         <v>500</v>
       </c>
       <c r="E518">
         <v>508</v>
       </c>
       <c r="F518" t="s">
-        <v>994</v>
+        <v>1011</v>
       </c>
       <c r="I518" t="s">
         <v>107</v>
       </c>
       <c r="J518">
         <v>20000.0</v>
       </c>
       <c r="K518" t="s">
         <v>57</v>
       </c>
       <c r="L518">
         <v>0.0</v>
       </c>
       <c r="M518">
         <v>0</v>
       </c>
       <c r="N518" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O518" t="s">
         <v>95</v>
       </c>
       <c r="P518" t="s">
         <v>46</v>
       </c>
       <c r="R518" t="s">
         <v>95</v>
       </c>
       <c r="S518" t="s">
         <v>59</v>
       </c>
       <c r="U518" t="s">
-        <v>995</v>
+        <v>1012</v>
       </c>
       <c r="V518">
         <v>2026</v>
       </c>
       <c r="X518" t="s">
-        <v>996</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="519" spans="1:24">
       <c r="A519">
         <v>524</v>
       </c>
       <c r="B519" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C519" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D519">
         <v>500</v>
       </c>
       <c r="E519">
         <v>508</v>
       </c>
       <c r="F519" t="s">
-        <v>997</v>
+        <v>1014</v>
       </c>
       <c r="I519" t="s">
         <v>194</v>
       </c>
       <c r="J519">
         <v>6000.0</v>
       </c>
       <c r="K519" t="s">
         <v>31</v>
       </c>
       <c r="L519">
         <v>0.0</v>
       </c>
       <c r="M519">
         <v>0</v>
       </c>
       <c r="N519" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O519" t="s">
         <v>43</v>
       </c>
       <c r="P519" t="s">
         <v>33</v>
       </c>
       <c r="Q519" t="s">
         <v>64</v>
       </c>
       <c r="S519" t="s">
         <v>36</v>
       </c>
       <c r="V519">
         <v>2026</v>
       </c>
       <c r="X519" t="s">
-        <v>998</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="520" spans="1:24">
       <c r="A520">
         <v>525</v>
       </c>
       <c r="B520" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C520" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D520">
         <v>500</v>
       </c>
       <c r="E520">
         <v>508</v>
       </c>
       <c r="F520" t="s">
-        <v>999</v>
+        <v>1016</v>
       </c>
       <c r="I520" t="s">
         <v>79</v>
       </c>
       <c r="J520">
         <v>25000.0</v>
       </c>
       <c r="L520">
         <v>0.0</v>
       </c>
       <c r="M520">
         <v>0</v>
       </c>
       <c r="N520" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O520" t="s">
         <v>43</v>
       </c>
       <c r="P520" t="s">
         <v>46</v>
       </c>
       <c r="Q520" t="s">
         <v>102</v>
       </c>
       <c r="S520" t="s">
         <v>36</v>
       </c>
       <c r="V520">
         <v>2026</v>
       </c>
       <c r="X520" t="s">
-        <v>1000</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="521" spans="1:24">
       <c r="A521">
         <v>526</v>
       </c>
       <c r="B521" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C521" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D521">
         <v>500</v>
       </c>
       <c r="E521">
         <v>508</v>
       </c>
       <c r="F521" t="s">
-        <v>985</v>
+        <v>1002</v>
       </c>
       <c r="I521" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="J521">
         <v>15500.0</v>
       </c>
       <c r="K521" t="s">
         <v>57</v>
       </c>
       <c r="L521">
-        <v>0.0</v>
+        <v>13965.47</v>
       </c>
       <c r="M521">
-        <v>0</v>
+        <v>1534.53</v>
       </c>
       <c r="N521" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O521" t="s">
         <v>69</v>
       </c>
       <c r="P521" t="s">
         <v>46</v>
       </c>
       <c r="Q521" t="s">
         <v>94</v>
       </c>
       <c r="R521" t="s">
         <v>43</v>
       </c>
       <c r="S521" t="s">
-        <v>937</v>
+        <v>59</v>
+      </c>
+      <c r="T521" t="s">
+        <v>1018</v>
+      </c>
+      <c r="U521" t="s">
+        <v>1019</v>
       </c>
       <c r="V521">
         <v>2026</v>
       </c>
       <c r="X521" t="s">
-        <v>1001</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="522" spans="1:24">
       <c r="A522">
         <v>527</v>
       </c>
       <c r="B522" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C522" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D522">
         <v>500</v>
       </c>
       <c r="E522">
         <v>510</v>
       </c>
       <c r="F522" t="s">
-        <v>985</v>
+        <v>1002</v>
       </c>
       <c r="I522" t="s">
         <v>79</v>
       </c>
       <c r="J522">
         <v>15500.0</v>
       </c>
       <c r="K522" t="s">
         <v>57</v>
       </c>
       <c r="L522">
         <v>0.0</v>
       </c>
       <c r="M522">
         <v>0</v>
       </c>
       <c r="N522" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O522" t="s">
         <v>69</v>
       </c>
       <c r="P522" t="s">
         <v>46</v>
       </c>
       <c r="Q522" t="s">
         <v>94</v>
       </c>
       <c r="R522" t="s">
         <v>69</v>
       </c>
       <c r="S522" t="s">
         <v>59</v>
       </c>
       <c r="T522" t="s">
-        <v>1002</v>
+        <v>1021</v>
       </c>
       <c r="U522" t="s">
-        <v>1003</v>
+        <v>1022</v>
       </c>
       <c r="V522">
         <v>2026</v>
       </c>
       <c r="X522" t="s">
-        <v>1004</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="523" spans="1:24">
       <c r="A523">
         <v>528</v>
       </c>
       <c r="B523" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C523" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D523">
         <v>500</v>
       </c>
       <c r="E523">
         <v>510</v>
       </c>
       <c r="F523" t="s">
-        <v>1005</v>
+        <v>1024</v>
       </c>
       <c r="I523" t="s">
         <v>194</v>
       </c>
       <c r="J523">
         <v>65000.0</v>
       </c>
       <c r="L523">
         <v>0.0</v>
       </c>
       <c r="M523">
         <v>0</v>
       </c>
       <c r="N523" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O523" t="s">
         <v>35</v>
       </c>
       <c r="P523" t="s">
         <v>46</v>
       </c>
       <c r="Q523" t="s">
         <v>89</v>
       </c>
       <c r="S523" t="s">
         <v>36</v>
       </c>
       <c r="V523">
         <v>2026</v>
       </c>
       <c r="X523" t="s">
-        <v>1006</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="524" spans="1:24">
       <c r="A524">
         <v>529</v>
       </c>
       <c r="B524" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C524" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D524">
         <v>500</v>
       </c>
       <c r="E524">
         <v>511</v>
       </c>
       <c r="F524" t="s">
-        <v>1007</v>
+        <v>1026</v>
       </c>
       <c r="I524" t="s">
         <v>88</v>
       </c>
       <c r="J524">
         <v>14000.0</v>
       </c>
       <c r="K524" t="s">
         <v>57</v>
       </c>
       <c r="L524">
         <v>0.0</v>
       </c>
       <c r="M524">
         <v>0</v>
       </c>
       <c r="N524" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O524" t="s">
         <v>95</v>
       </c>
       <c r="P524" t="s">
         <v>33</v>
       </c>
       <c r="Q524" t="s">
         <v>64</v>
       </c>
+      <c r="R524" t="s">
+        <v>69</v>
+      </c>
       <c r="S524" t="s">
-        <v>750</v>
+        <v>600</v>
+      </c>
+      <c r="T524" t="s">
+        <v>1027</v>
+      </c>
+      <c r="U524" t="s">
+        <v>1028</v>
       </c>
       <c r="V524">
         <v>2026</v>
       </c>
       <c r="X524" t="s">
-        <v>1008</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="525" spans="1:24">
       <c r="A525">
         <v>530</v>
       </c>
       <c r="B525" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C525" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D525">
         <v>500</v>
       </c>
       <c r="E525">
         <v>511</v>
       </c>
       <c r="F525" t="s">
-        <v>989</v>
+        <v>1006</v>
       </c>
       <c r="I525" t="s">
         <v>159</v>
       </c>
       <c r="J525">
         <v>26000.0</v>
       </c>
       <c r="L525">
         <v>0.0</v>
       </c>
       <c r="M525">
         <v>0</v>
       </c>
       <c r="N525" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O525" t="s">
         <v>43</v>
       </c>
       <c r="P525" t="s">
         <v>33</v>
       </c>
       <c r="Q525" t="s">
         <v>42</v>
       </c>
       <c r="S525" t="s">
         <v>36</v>
       </c>
       <c r="V525">
         <v>2026</v>
       </c>
       <c r="X525" t="s">
-        <v>1009</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="526" spans="1:24">
       <c r="A526">
         <v>531</v>
       </c>
       <c r="B526" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C526" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D526">
         <v>500</v>
       </c>
       <c r="E526">
         <v>512</v>
       </c>
       <c r="F526" t="s">
-        <v>1010</v>
+        <v>1031</v>
       </c>
       <c r="I526" t="s">
         <v>107</v>
       </c>
       <c r="J526">
         <v>110000.0</v>
       </c>
       <c r="K526" t="s">
         <v>57</v>
       </c>
       <c r="L526">
         <v>0.0</v>
       </c>
       <c r="M526">
         <v>0</v>
       </c>
       <c r="N526" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O526" t="s">
         <v>69</v>
       </c>
       <c r="P526" t="s">
         <v>46</v>
       </c>
       <c r="Q526" t="s">
         <v>94</v>
       </c>
       <c r="S526" t="s">
         <v>59</v>
       </c>
       <c r="T526" t="s">
-        <v>1011</v>
+        <v>1032</v>
       </c>
       <c r="U526" t="s">
-        <v>1012</v>
+        <v>1033</v>
       </c>
       <c r="V526">
         <v>2026</v>
       </c>
       <c r="X526" t="s">
-        <v>1013</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="527" spans="1:24">
       <c r="A527">
         <v>532</v>
       </c>
       <c r="B527" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C527" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D527">
         <v>500</v>
       </c>
       <c r="E527">
         <v>512</v>
       </c>
       <c r="F527" t="s">
-        <v>1007</v>
+        <v>1026</v>
       </c>
       <c r="I527" t="s">
         <v>88</v>
       </c>
       <c r="J527">
         <v>14000.0</v>
       </c>
       <c r="K527" t="s">
         <v>57</v>
       </c>
       <c r="L527">
         <v>0.0</v>
       </c>
       <c r="M527">
         <v>0</v>
       </c>
       <c r="N527" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O527" t="s">
         <v>95</v>
       </c>
       <c r="P527" t="s">
         <v>33</v>
       </c>
       <c r="Q527" t="s">
         <v>64</v>
       </c>
+      <c r="R527" t="s">
+        <v>95</v>
+      </c>
       <c r="S527" t="s">
-        <v>750</v>
+        <v>600</v>
+      </c>
+      <c r="T527" t="s">
+        <v>1027</v>
+      </c>
+      <c r="U527" t="s">
+        <v>1035</v>
       </c>
       <c r="V527">
         <v>2026</v>
       </c>
       <c r="X527" t="s">
-        <v>1014</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="528" spans="1:24">
       <c r="A528">
         <v>533</v>
       </c>
       <c r="B528" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C528" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D528">
         <v>500</v>
       </c>
       <c r="E528">
         <v>512</v>
       </c>
       <c r="F528" t="s">
-        <v>989</v>
+        <v>1006</v>
       </c>
       <c r="I528" t="s">
         <v>159</v>
       </c>
       <c r="J528">
         <v>24500.0</v>
       </c>
       <c r="L528">
         <v>0.0</v>
       </c>
       <c r="M528">
         <v>0</v>
       </c>
       <c r="N528" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O528" t="s">
         <v>43</v>
       </c>
       <c r="P528" t="s">
         <v>33</v>
       </c>
       <c r="Q528" t="s">
         <v>42</v>
       </c>
       <c r="S528" t="s">
         <v>36</v>
       </c>
       <c r="V528">
         <v>2026</v>
       </c>
       <c r="X528" t="s">
-        <v>1015</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="529" spans="1:24">
       <c r="A529">
         <v>534</v>
       </c>
       <c r="B529" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C529" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D529">
         <v>500</v>
       </c>
       <c r="E529">
         <v>513</v>
       </c>
       <c r="F529" t="s">
-        <v>1017</v>
+        <v>1039</v>
       </c>
       <c r="I529" t="s">
         <v>71</v>
       </c>
       <c r="J529">
         <v>18500.0</v>
       </c>
       <c r="K529" t="s">
         <v>57</v>
       </c>
       <c r="L529">
         <v>0.0</v>
       </c>
       <c r="M529">
         <v>0</v>
       </c>
       <c r="N529" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O529" t="s">
         <v>69</v>
       </c>
       <c r="P529" t="s">
         <v>46</v>
       </c>
       <c r="Q529" t="s">
         <v>94</v>
       </c>
       <c r="R529" t="s">
         <v>69</v>
       </c>
       <c r="S529" t="s">
         <v>59</v>
       </c>
       <c r="T529" t="s">
-        <v>1018</v>
+        <v>1040</v>
       </c>
       <c r="U529" t="s">
-        <v>1019</v>
+        <v>1041</v>
       </c>
       <c r="V529">
         <v>2026</v>
       </c>
       <c r="X529" t="s">
-        <v>1020</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="530" spans="1:24">
       <c r="A530">
         <v>535</v>
       </c>
       <c r="B530" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C530" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D530">
         <v>500</v>
       </c>
       <c r="E530">
         <v>513</v>
       </c>
       <c r="F530" t="s">
-        <v>1021</v>
+        <v>1043</v>
       </c>
       <c r="I530" t="s">
         <v>246</v>
       </c>
       <c r="J530">
         <v>12816.0</v>
       </c>
       <c r="K530" t="s">
         <v>57</v>
       </c>
       <c r="L530">
         <v>0.0</v>
       </c>
       <c r="M530">
         <v>0</v>
       </c>
       <c r="N530" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O530" t="s">
         <v>95</v>
       </c>
       <c r="P530" t="s">
         <v>33</v>
       </c>
       <c r="Q530" t="s">
         <v>64</v>
       </c>
       <c r="R530" t="s">
         <v>95</v>
       </c>
       <c r="S530" t="s">
-        <v>937</v>
+        <v>600</v>
+      </c>
+      <c r="T530" t="s">
+        <v>1044</v>
       </c>
       <c r="U530" t="s">
-        <v>1022</v>
+        <v>1045</v>
       </c>
       <c r="V530">
         <v>2026</v>
       </c>
       <c r="X530" t="s">
-        <v>1023</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="531" spans="1:24">
       <c r="A531">
         <v>536</v>
       </c>
       <c r="B531" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C531" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D531">
         <v>500</v>
       </c>
       <c r="E531">
         <v>513</v>
       </c>
       <c r="F531" t="s">
-        <v>1024</v>
+        <v>1047</v>
       </c>
       <c r="J531">
         <v>20000.0</v>
       </c>
       <c r="L531">
         <v>0.0</v>
       </c>
       <c r="M531">
         <v>0</v>
       </c>
       <c r="N531" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O531" t="s">
         <v>95</v>
       </c>
       <c r="P531" t="s">
         <v>33</v>
       </c>
       <c r="Q531" t="s">
         <v>64</v>
       </c>
       <c r="S531" t="s">
         <v>536</v>
       </c>
       <c r="V531">
         <v>2026</v>
       </c>
       <c r="W531" t="s">
-        <v>1025</v>
+        <v>1048</v>
       </c>
       <c r="X531" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="532" spans="1:24">
       <c r="A532">
         <v>537</v>
       </c>
       <c r="B532" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C532" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D532">
         <v>500</v>
       </c>
       <c r="E532">
         <v>513</v>
       </c>
       <c r="F532" t="s">
-        <v>1026</v>
+        <v>1049</v>
       </c>
       <c r="J532">
         <v>7500.0</v>
       </c>
       <c r="L532">
         <v>0.0</v>
       </c>
       <c r="M532">
         <v>0</v>
       </c>
       <c r="N532" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O532" t="s">
         <v>43</v>
       </c>
       <c r="P532" t="s">
         <v>33</v>
       </c>
       <c r="Q532" t="s">
         <v>42</v>
       </c>
       <c r="S532" t="s">
         <v>36</v>
       </c>
       <c r="V532">
         <v>2026</v>
       </c>
       <c r="X532" t="s">
-        <v>1027</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="533" spans="1:24">
       <c r="A533">
         <v>538</v>
       </c>
       <c r="B533" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C533" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D533">
         <v>500</v>
       </c>
       <c r="E533">
         <v>513</v>
       </c>
       <c r="F533" t="s">
         <v>506</v>
       </c>
       <c r="I533" t="s">
         <v>107</v>
       </c>
       <c r="J533">
         <v>4500.0</v>
       </c>
       <c r="K533" t="s">
         <v>57</v>
       </c>
       <c r="L533">
         <v>0.0</v>
       </c>
       <c r="M533">
         <v>0</v>
       </c>
       <c r="N533" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O533" t="s">
         <v>43</v>
       </c>
       <c r="P533" t="s">
         <v>33</v>
       </c>
       <c r="Q533" t="s">
         <v>64</v>
       </c>
       <c r="S533" t="s">
         <v>59</v>
       </c>
       <c r="U533" t="s">
-        <v>1028</v>
+        <v>1051</v>
       </c>
       <c r="V533">
         <v>2026</v>
       </c>
       <c r="X533" t="s">
-        <v>1029</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="534" spans="1:24">
       <c r="A534">
         <v>539</v>
       </c>
       <c r="B534" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C534" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D534">
         <v>500</v>
       </c>
       <c r="E534">
         <v>513</v>
       </c>
       <c r="F534" t="s">
-        <v>1030</v>
+        <v>1053</v>
       </c>
       <c r="I534" t="s">
         <v>107</v>
       </c>
       <c r="J534">
         <v>13000.0</v>
       </c>
       <c r="K534" t="s">
         <v>57</v>
       </c>
       <c r="L534">
         <v>0.0</v>
       </c>
       <c r="M534">
         <v>0</v>
       </c>
       <c r="N534" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O534" t="s">
         <v>35</v>
       </c>
       <c r="P534" t="s">
         <v>46</v>
       </c>
       <c r="Q534" t="s">
         <v>89</v>
       </c>
       <c r="R534" t="s">
         <v>35</v>
       </c>
       <c r="S534" t="s">
         <v>59</v>
       </c>
       <c r="T534" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="U534" t="s">
-        <v>1031</v>
+        <v>1054</v>
       </c>
       <c r="V534">
         <v>2026</v>
       </c>
       <c r="X534" t="s">
-        <v>1032</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="535" spans="1:24">
       <c r="A535">
         <v>540</v>
       </c>
       <c r="B535" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C535" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D535">
         <v>500</v>
       </c>
       <c r="E535">
         <v>514</v>
       </c>
       <c r="F535" t="s">
-        <v>1033</v>
+        <v>1056</v>
       </c>
       <c r="I535" t="s">
         <v>159</v>
       </c>
       <c r="J535">
         <v>17000.0</v>
       </c>
       <c r="K535" t="s">
         <v>57</v>
       </c>
       <c r="L535">
-        <v>19762.33</v>
+        <v>0.0</v>
       </c>
       <c r="M535">
-        <v>-2762.33</v>
+        <v>0</v>
       </c>
       <c r="N535" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O535" t="s">
         <v>69</v>
       </c>
       <c r="P535" t="s">
         <v>46</v>
       </c>
       <c r="Q535" t="s">
         <v>34</v>
       </c>
       <c r="S535" t="s">
         <v>59</v>
       </c>
       <c r="T535" t="s">
-        <v>1034</v>
+        <v>1057</v>
       </c>
       <c r="U535" t="s">
-        <v>1035</v>
+        <v>1058</v>
       </c>
       <c r="V535">
         <v>2026</v>
       </c>
       <c r="X535" t="s">
-        <v>1036</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="536" spans="1:24">
       <c r="A536">
         <v>541</v>
       </c>
       <c r="B536" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C536" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D536">
         <v>500</v>
       </c>
       <c r="E536">
         <v>514</v>
       </c>
       <c r="F536" t="s">
-        <v>1037</v>
+        <v>1060</v>
       </c>
       <c r="I536" t="s">
         <v>79</v>
       </c>
       <c r="J536">
         <v>18500.0</v>
       </c>
       <c r="K536" t="s">
         <v>57</v>
       </c>
       <c r="L536">
         <v>20939.96</v>
       </c>
       <c r="M536">
         <v>-2439.96</v>
       </c>
       <c r="N536" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O536" t="s">
         <v>69</v>
       </c>
       <c r="P536" t="s">
         <v>46</v>
       </c>
       <c r="Q536" t="s">
         <v>94</v>
       </c>
       <c r="S536" t="s">
         <v>59</v>
       </c>
       <c r="T536" t="s">
-        <v>1002</v>
+        <v>1021</v>
       </c>
       <c r="U536" t="s">
-        <v>1038</v>
+        <v>1061</v>
       </c>
       <c r="V536">
         <v>2026</v>
       </c>
       <c r="X536" t="s">
-        <v>1039</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="537" spans="1:24">
       <c r="A537">
         <v>542</v>
       </c>
       <c r="B537" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C537" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D537">
         <v>500</v>
       </c>
       <c r="E537">
         <v>514</v>
       </c>
       <c r="F537" t="s">
-        <v>1040</v>
+        <v>1063</v>
       </c>
       <c r="I537" t="s">
         <v>246</v>
       </c>
       <c r="J537">
         <v>13000.0</v>
       </c>
       <c r="L537">
         <v>0.0</v>
       </c>
       <c r="M537">
         <v>0</v>
       </c>
       <c r="N537" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O537" t="s">
         <v>69</v>
       </c>
       <c r="P537" t="s">
         <v>33</v>
       </c>
       <c r="Q537" t="s">
         <v>64</v>
       </c>
       <c r="S537" t="s">
-        <v>750</v>
+        <v>1064</v>
       </c>
       <c r="V537">
         <v>2026</v>
       </c>
       <c r="X537" t="s">
-        <v>1041</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="538" spans="1:24">
       <c r="A538">
         <v>543</v>
       </c>
       <c r="B538" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C538" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D538">
         <v>500</v>
       </c>
       <c r="E538">
         <v>514</v>
       </c>
       <c r="F538" t="s">
-        <v>1042</v>
+        <v>1066</v>
       </c>
       <c r="I538" t="s">
         <v>107</v>
       </c>
       <c r="J538">
         <v>12000.0</v>
       </c>
       <c r="K538" t="s">
         <v>31</v>
       </c>
       <c r="L538">
         <v>265.02</v>
       </c>
       <c r="M538">
         <v>11734.98</v>
       </c>
       <c r="N538" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O538" t="s">
         <v>35</v>
       </c>
       <c r="P538" t="s">
         <v>33</v>
       </c>
       <c r="Q538" t="s">
         <v>64</v>
       </c>
       <c r="S538" t="s">
         <v>36</v>
       </c>
       <c r="U538" t="s">
-        <v>1043</v>
+        <v>1067</v>
       </c>
       <c r="V538">
         <v>2026</v>
       </c>
       <c r="X538" t="s">
-        <v>1044</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="539" spans="1:24">
       <c r="A539">
         <v>544</v>
       </c>
       <c r="B539" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C539" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D539">
         <v>500</v>
       </c>
       <c r="E539">
         <v>514</v>
       </c>
       <c r="F539" t="s">
-        <v>840</v>
+        <v>852</v>
       </c>
       <c r="I539" t="s">
         <v>71</v>
       </c>
       <c r="J539">
         <v>23000.0</v>
       </c>
       <c r="K539" t="s">
         <v>57</v>
       </c>
       <c r="L539">
         <v>0.0</v>
       </c>
       <c r="M539">
         <v>0</v>
       </c>
       <c r="N539" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O539" t="s">
         <v>35</v>
       </c>
       <c r="P539" t="s">
         <v>46</v>
       </c>
       <c r="Q539" t="s">
         <v>105</v>
       </c>
       <c r="R539" t="s">
         <v>35</v>
       </c>
       <c r="S539" t="s">
         <v>59</v>
       </c>
       <c r="T539" t="s">
-        <v>1045</v>
+        <v>1069</v>
       </c>
       <c r="U539" t="s">
-        <v>1046</v>
+        <v>1070</v>
       </c>
       <c r="V539">
         <v>2026</v>
       </c>
       <c r="X539" t="s">
-        <v>1047</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="540" spans="1:24">
       <c r="A540">
         <v>545</v>
       </c>
       <c r="B540" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C540" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D540">
         <v>500</v>
       </c>
       <c r="E540">
         <v>509</v>
       </c>
       <c r="F540" t="s">
-        <v>985</v>
+        <v>1002</v>
       </c>
       <c r="I540" t="s">
         <v>246</v>
       </c>
       <c r="J540">
         <v>15500.0</v>
       </c>
       <c r="K540" t="s">
         <v>57</v>
       </c>
       <c r="L540">
         <v>0.0</v>
       </c>
       <c r="M540">
         <v>0</v>
       </c>
       <c r="N540" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O540" t="s">
         <v>69</v>
       </c>
       <c r="P540" t="s">
         <v>46</v>
       </c>
       <c r="Q540" t="s">
         <v>94</v>
       </c>
       <c r="R540" t="s">
         <v>43</v>
       </c>
       <c r="S540" t="s">
-        <v>937</v>
+        <v>59</v>
+      </c>
+      <c r="T540" t="s">
+        <v>1044</v>
       </c>
       <c r="U540" t="s">
-        <v>1048</v>
+        <v>1072</v>
       </c>
       <c r="V540">
         <v>2026</v>
       </c>
       <c r="X540" t="s">
-        <v>1049</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="541" spans="1:24">
       <c r="A541">
         <v>546</v>
       </c>
       <c r="B541" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C541" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D541">
         <v>500</v>
       </c>
       <c r="E541">
         <v>517</v>
       </c>
       <c r="F541" t="s">
-        <v>985</v>
+        <v>1002</v>
       </c>
       <c r="I541" t="s">
         <v>246</v>
       </c>
       <c r="J541">
         <v>15500.0</v>
       </c>
+      <c r="K541" t="s">
+        <v>57</v>
+      </c>
       <c r="L541">
         <v>0.0</v>
       </c>
       <c r="M541">
         <v>0</v>
       </c>
       <c r="N541" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O541" t="s">
         <v>69</v>
       </c>
       <c r="P541" t="s">
         <v>46</v>
       </c>
       <c r="Q541" t="s">
         <v>94</v>
       </c>
+      <c r="R541" t="s">
+        <v>43</v>
+      </c>
       <c r="S541" t="s">
         <v>536</v>
       </c>
+      <c r="T541" t="s">
+        <v>1074</v>
+      </c>
+      <c r="U541" t="s">
+        <v>1075</v>
+      </c>
       <c r="V541">
         <v>2026</v>
       </c>
       <c r="X541" t="s">
-        <v>1050</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="542" spans="1:24">
       <c r="A542">
         <v>547</v>
       </c>
       <c r="B542" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C542" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D542">
         <v>500</v>
       </c>
       <c r="E542">
         <v>517</v>
       </c>
       <c r="F542" t="s">
-        <v>966</v>
+        <v>981</v>
       </c>
       <c r="J542">
         <v>7500.0</v>
       </c>
       <c r="L542">
         <v>0.0</v>
       </c>
       <c r="M542">
         <v>0</v>
       </c>
       <c r="N542" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O542" t="s">
         <v>43</v>
       </c>
       <c r="P542" t="s">
         <v>33</v>
       </c>
       <c r="Q542" t="s">
         <v>42</v>
       </c>
       <c r="S542" t="s">
         <v>36</v>
       </c>
       <c r="V542">
         <v>2026</v>
       </c>
       <c r="W542" t="s">
-        <v>1051</v>
+        <v>1077</v>
       </c>
       <c r="X542" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="543" spans="1:24">
       <c r="A543">
         <v>548</v>
       </c>
       <c r="B543" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C543" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D543">
         <v>500</v>
       </c>
       <c r="E543">
         <v>518</v>
       </c>
       <c r="F543" t="s">
-        <v>966</v>
+        <v>981</v>
       </c>
       <c r="J543">
         <v>7500.0</v>
       </c>
       <c r="L543">
         <v>0.0</v>
       </c>
       <c r="M543">
         <v>0</v>
       </c>
       <c r="N543" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O543" t="s">
         <v>43</v>
       </c>
       <c r="P543" t="s">
         <v>33</v>
       </c>
       <c r="Q543" t="s">
         <v>42</v>
       </c>
       <c r="S543" t="s">
         <v>36</v>
       </c>
       <c r="V543">
         <v>2026</v>
       </c>
       <c r="W543" t="s">
-        <v>1051</v>
+        <v>1077</v>
       </c>
       <c r="X543" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="544" spans="1:24">
       <c r="A544">
         <v>549</v>
       </c>
       <c r="B544" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C544" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D544">
         <v>500</v>
       </c>
       <c r="E544">
         <v>519</v>
       </c>
       <c r="F544" t="s">
-        <v>1052</v>
+        <v>1078</v>
       </c>
       <c r="I544" t="s">
         <v>246</v>
       </c>
       <c r="J544">
         <v>3000.0</v>
       </c>
       <c r="L544">
         <v>0.0</v>
       </c>
       <c r="M544">
         <v>0</v>
       </c>
       <c r="N544" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O544" t="s">
         <v>69</v>
       </c>
       <c r="P544" t="s">
         <v>46</v>
       </c>
       <c r="Q544" t="s">
         <v>94</v>
       </c>
       <c r="S544" t="s">
         <v>536</v>
       </c>
       <c r="V544">
         <v>2026</v>
       </c>
       <c r="X544" t="s">
-        <v>1053</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="545" spans="1:24">
       <c r="A545">
         <v>550</v>
       </c>
       <c r="B545" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C545" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D545">
         <v>500</v>
       </c>
       <c r="E545">
         <v>519</v>
       </c>
       <c r="F545" t="s">
-        <v>1054</v>
+        <v>1080</v>
       </c>
       <c r="I545" t="s">
         <v>30</v>
       </c>
       <c r="J545">
         <v>5000.0</v>
       </c>
       <c r="K545" t="s">
         <v>31</v>
       </c>
       <c r="L545">
         <v>0.0</v>
       </c>
       <c r="M545">
         <v>0</v>
       </c>
       <c r="N545" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O545" t="s">
         <v>43</v>
       </c>
       <c r="P545" t="s">
         <v>33</v>
       </c>
       <c r="Q545" t="s">
         <v>64</v>
       </c>
       <c r="S545" t="s">
         <v>36</v>
       </c>
       <c r="V545">
         <v>2026</v>
       </c>
       <c r="X545" t="s">
-        <v>1055</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="546" spans="1:24">
       <c r="A546">
         <v>551</v>
       </c>
       <c r="B546" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C546" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D546">
         <v>500</v>
       </c>
       <c r="E546">
         <v>520</v>
       </c>
       <c r="F546" t="s">
-        <v>1052</v>
+        <v>1078</v>
       </c>
       <c r="I546" t="s">
         <v>56</v>
       </c>
       <c r="J546">
         <v>3000.0</v>
       </c>
       <c r="L546">
         <v>0.0</v>
       </c>
       <c r="M546">
         <v>0</v>
       </c>
       <c r="N546" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O546" t="s">
         <v>69</v>
       </c>
       <c r="P546" t="s">
         <v>46</v>
       </c>
       <c r="Q546" t="s">
         <v>94</v>
       </c>
       <c r="S546" t="s">
         <v>536</v>
       </c>
       <c r="V546">
         <v>2026</v>
       </c>
       <c r="X546" t="s">
-        <v>1056</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="547" spans="1:24">
       <c r="A547">
         <v>552</v>
       </c>
       <c r="B547" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C547" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D547">
         <v>500</v>
       </c>
       <c r="E547">
         <v>521</v>
       </c>
       <c r="F547" t="s">
-        <v>966</v>
+        <v>981</v>
       </c>
       <c r="J547">
         <v>7500.0</v>
       </c>
       <c r="L547">
         <v>0.0</v>
       </c>
       <c r="M547">
         <v>0</v>
       </c>
       <c r="N547" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O547" t="s">
         <v>43</v>
       </c>
       <c r="P547" t="s">
         <v>33</v>
       </c>
       <c r="Q547" t="s">
         <v>42</v>
       </c>
       <c r="S547" t="s">
         <v>36</v>
       </c>
       <c r="V547">
         <v>2026</v>
       </c>
       <c r="W547" t="s">
-        <v>1051</v>
+        <v>1077</v>
       </c>
       <c r="X547" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="548" spans="1:24">
       <c r="A548">
         <v>553</v>
       </c>
       <c r="B548" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C548" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D548">
         <v>500</v>
       </c>
       <c r="E548">
         <v>522</v>
       </c>
       <c r="F548" t="s">
-        <v>1052</v>
+        <v>1078</v>
       </c>
       <c r="I548" t="s">
         <v>56</v>
       </c>
       <c r="J548">
         <v>3000.0</v>
       </c>
       <c r="L548">
         <v>0.0</v>
       </c>
       <c r="M548">
         <v>0</v>
       </c>
       <c r="N548" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O548" t="s">
         <v>69</v>
       </c>
       <c r="P548" t="s">
         <v>46</v>
       </c>
       <c r="Q548" t="s">
         <v>94</v>
       </c>
       <c r="S548" t="s">
         <v>536</v>
       </c>
       <c r="V548">
         <v>2026</v>
       </c>
       <c r="X548" t="s">
-        <v>1057</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="549" spans="1:24">
       <c r="A549">
         <v>554</v>
       </c>
       <c r="B549" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C549" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D549">
         <v>500</v>
       </c>
       <c r="E549">
         <v>522</v>
       </c>
       <c r="F549" t="s">
-        <v>1058</v>
+        <v>1084</v>
       </c>
       <c r="I549" t="s">
         <v>79</v>
       </c>
       <c r="J549">
         <v>17500.0</v>
       </c>
       <c r="L549">
         <v>0.0</v>
       </c>
       <c r="M549">
         <v>0</v>
       </c>
       <c r="N549" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O549" t="s">
         <v>43</v>
       </c>
       <c r="P549" t="s">
         <v>33</v>
       </c>
       <c r="Q549" t="s">
         <v>64</v>
       </c>
       <c r="S549" t="s">
         <v>536</v>
       </c>
       <c r="V549">
         <v>2026</v>
       </c>
       <c r="X549" t="s">
-        <v>1059</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="550" spans="1:24">
       <c r="A550">
         <v>555</v>
       </c>
       <c r="B550" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C550" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D550">
         <v>500</v>
       </c>
       <c r="E550">
         <v>523</v>
       </c>
       <c r="F550" t="s">
-        <v>1052</v>
+        <v>1078</v>
       </c>
       <c r="I550" t="s">
         <v>249</v>
       </c>
       <c r="J550">
         <v>3000.0</v>
       </c>
       <c r="L550">
         <v>0.0</v>
       </c>
       <c r="M550">
         <v>0</v>
       </c>
       <c r="N550" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O550" t="s">
         <v>69</v>
       </c>
       <c r="P550" t="s">
         <v>46</v>
       </c>
       <c r="Q550" t="s">
         <v>94</v>
       </c>
       <c r="S550" t="s">
         <v>536</v>
       </c>
       <c r="V550">
         <v>2026</v>
       </c>
       <c r="X550" t="s">
-        <v>1060</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="551" spans="1:24">
       <c r="A551">
         <v>556</v>
       </c>
       <c r="B551" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C551" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D551">
         <v>500</v>
       </c>
       <c r="E551">
         <v>524</v>
       </c>
       <c r="F551" t="s">
-        <v>1061</v>
+        <v>1087</v>
       </c>
       <c r="I551" t="s">
         <v>107</v>
       </c>
       <c r="J551">
         <v>85000.0</v>
       </c>
       <c r="K551" t="s">
         <v>57</v>
       </c>
       <c r="L551">
         <v>0.0</v>
       </c>
       <c r="M551">
         <v>0</v>
       </c>
       <c r="N551" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="O551" t="s">
         <v>69</v>
       </c>
       <c r="P551" t="s">
         <v>46</v>
       </c>
       <c r="Q551" t="s">
         <v>368</v>
       </c>
       <c r="R551" t="s">
         <v>43</v>
       </c>
       <c r="S551" t="s">
         <v>59</v>
       </c>
       <c r="U551" t="s">
-        <v>1062</v>
+        <v>1088</v>
       </c>
       <c r="V551">
         <v>2026</v>
       </c>
       <c r="X551" t="s">
-        <v>1063</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="552" spans="1:24">
       <c r="A552">
         <v>557</v>
       </c>
       <c r="B552" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C552" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D552">
         <v>500</v>
       </c>
       <c r="E552">
         <v>524</v>
       </c>
       <c r="F552" t="s">
-        <v>1064</v>
+        <v>1090</v>
       </c>
       <c r="I552" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="J552">
         <v>20000.0</v>
       </c>
       <c r="L552">
         <v>0.0</v>
       </c>
       <c r="M552">
         <v>0</v>
       </c>
       <c r="N552" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="P552" t="s">
         <v>46</v>
       </c>
       <c r="Q552" t="s">
         <v>368</v>
       </c>
       <c r="S552" t="s">
         <v>536</v>
       </c>
       <c r="V552">
         <v>2026</v>
       </c>
       <c r="X552" t="s">
-        <v>1065</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="553" spans="1:24">
       <c r="A553">
         <v>558</v>
       </c>
       <c r="B553" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C553" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D553">
         <v>500</v>
       </c>
       <c r="E553">
         <v>524</v>
       </c>
       <c r="F553" t="s">
-        <v>1066</v>
+        <v>1092</v>
       </c>
       <c r="I553" t="s">
         <v>71</v>
       </c>
       <c r="J553">
         <v>28000.0</v>
       </c>
       <c r="K553" t="s">
         <v>57</v>
       </c>
       <c r="L553">
         <v>0.0</v>
       </c>
       <c r="M553">
         <v>0</v>
       </c>
       <c r="N553" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O553" t="s">
         <v>35</v>
       </c>
       <c r="P553" t="s">
         <v>46</v>
       </c>
       <c r="Q553" t="s">
         <v>80</v>
       </c>
       <c r="R553" t="s">
         <v>35</v>
       </c>
       <c r="S553" t="s">
         <v>59</v>
       </c>
       <c r="T553" t="s">
-        <v>1045</v>
+        <v>1069</v>
       </c>
       <c r="U553" t="s">
-        <v>1067</v>
+        <v>1093</v>
       </c>
       <c r="V553">
         <v>2026</v>
       </c>
       <c r="X553" t="s">
-        <v>1068</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="554" spans="1:24">
       <c r="A554">
         <v>559</v>
       </c>
       <c r="B554" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C554" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D554">
         <v>600</v>
       </c>
       <c r="E554">
         <v>601</v>
       </c>
       <c r="F554" t="s">
-        <v>1069</v>
+        <v>1095</v>
       </c>
       <c r="I554" t="s">
         <v>194</v>
       </c>
       <c r="J554">
         <v>10000.0</v>
       </c>
       <c r="K554" t="s">
         <v>57</v>
       </c>
       <c r="L554">
         <v>0.0</v>
       </c>
       <c r="M554">
         <v>0</v>
       </c>
       <c r="N554" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O554" t="s">
         <v>43</v>
       </c>
       <c r="P554" t="s">
         <v>33</v>
       </c>
       <c r="Q554" t="s">
         <v>64</v>
       </c>
       <c r="R554" t="s">
         <v>43</v>
       </c>
       <c r="S554" t="s">
         <v>59</v>
       </c>
       <c r="U554" t="s">
-        <v>1070</v>
+        <v>1096</v>
       </c>
       <c r="V554">
         <v>2026</v>
       </c>
       <c r="X554" t="s">
-        <v>1071</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="555" spans="1:24">
       <c r="A555">
         <v>560</v>
       </c>
       <c r="B555" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C555" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D555">
         <v>600</v>
       </c>
       <c r="E555">
         <v>601</v>
       </c>
       <c r="F555" t="s">
-        <v>1072</v>
+        <v>1098</v>
       </c>
       <c r="J555">
         <v>2500.0</v>
       </c>
       <c r="L555">
         <v>0.0</v>
       </c>
       <c r="M555">
         <v>0</v>
       </c>
       <c r="N555" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="P555" t="s">
         <v>46</v>
       </c>
       <c r="S555" t="s">
         <v>36</v>
       </c>
       <c r="V555">
         <v>2026</v>
       </c>
       <c r="X555" t="s">
-        <v>1073</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="556" spans="1:24">
       <c r="A556">
         <v>561</v>
       </c>
       <c r="B556" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C556" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D556">
         <v>600</v>
       </c>
       <c r="E556">
         <v>601</v>
       </c>
       <c r="F556" t="s">
-        <v>966</v>
+        <v>981</v>
       </c>
       <c r="J556">
         <v>7500.0</v>
       </c>
       <c r="L556">
         <v>0.0</v>
       </c>
       <c r="M556">
         <v>0</v>
       </c>
       <c r="N556" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O556" t="s">
         <v>43</v>
       </c>
       <c r="P556" t="s">
         <v>33</v>
       </c>
       <c r="Q556" t="s">
         <v>42</v>
       </c>
       <c r="S556" t="s">
         <v>36</v>
       </c>
       <c r="V556">
         <v>2026</v>
       </c>
       <c r="X556" t="s">
-        <v>1074</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="557" spans="1:24">
       <c r="A557">
         <v>562</v>
       </c>
       <c r="B557" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C557" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D557">
         <v>600</v>
       </c>
       <c r="E557">
         <v>601</v>
       </c>
       <c r="F557" t="s">
-        <v>975</v>
+        <v>990</v>
       </c>
       <c r="I557" t="s">
         <v>107</v>
       </c>
       <c r="J557">
         <v>12000.0</v>
       </c>
       <c r="L557">
         <v>0.0</v>
       </c>
       <c r="M557">
         <v>0</v>
       </c>
       <c r="N557" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O557" t="s">
         <v>69</v>
       </c>
       <c r="P557" t="s">
         <v>33</v>
       </c>
       <c r="Q557" t="s">
         <v>64</v>
       </c>
       <c r="S557" t="s">
         <v>36</v>
       </c>
       <c r="V557">
         <v>2026</v>
       </c>
       <c r="W557" t="s">
-        <v>1075</v>
+        <v>1101</v>
       </c>
       <c r="X557" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="558" spans="1:24">
       <c r="A558">
         <v>563</v>
       </c>
       <c r="B558" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C558" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D558">
         <v>600</v>
       </c>
       <c r="E558">
         <v>602</v>
       </c>
       <c r="F558" t="s">
-        <v>1069</v>
+        <v>1095</v>
       </c>
       <c r="I558" t="s">
         <v>194</v>
       </c>
       <c r="J558">
         <v>10000.0</v>
       </c>
       <c r="K558" t="s">
         <v>57</v>
       </c>
       <c r="L558">
         <v>0.0</v>
       </c>
       <c r="M558">
         <v>0</v>
       </c>
       <c r="N558" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O558" t="s">
         <v>43</v>
       </c>
       <c r="P558" t="s">
         <v>33</v>
       </c>
       <c r="Q558" t="s">
         <v>64</v>
       </c>
       <c r="R558" t="s">
         <v>43</v>
       </c>
       <c r="S558" t="s">
         <v>59</v>
       </c>
       <c r="U558" t="s">
-        <v>1076</v>
+        <v>1102</v>
       </c>
       <c r="V558">
         <v>2026</v>
       </c>
       <c r="X558" t="s">
-        <v>1077</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="559" spans="1:24">
       <c r="A559">
         <v>564</v>
       </c>
       <c r="B559" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C559" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D559">
         <v>600</v>
       </c>
       <c r="E559">
         <v>602</v>
       </c>
       <c r="F559" t="s">
-        <v>1072</v>
+        <v>1098</v>
       </c>
       <c r="J559">
         <v>2500.0</v>
       </c>
       <c r="L559">
         <v>0.0</v>
       </c>
       <c r="M559">
         <v>0</v>
       </c>
       <c r="N559" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="P559" t="s">
         <v>46</v>
       </c>
       <c r="S559" t="s">
         <v>36</v>
       </c>
       <c r="V559">
         <v>2026</v>
       </c>
       <c r="X559" t="s">
-        <v>1078</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="560" spans="1:24">
       <c r="A560">
         <v>565</v>
       </c>
       <c r="B560" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C560" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D560">
         <v>600</v>
       </c>
       <c r="E560">
         <v>602</v>
       </c>
       <c r="F560" t="s">
-        <v>966</v>
+        <v>981</v>
       </c>
       <c r="J560">
         <v>7500.0</v>
       </c>
       <c r="L560">
         <v>0.0</v>
       </c>
       <c r="M560">
         <v>0</v>
       </c>
       <c r="N560" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O560" t="s">
         <v>43</v>
       </c>
       <c r="P560" t="s">
         <v>33</v>
       </c>
       <c r="Q560" t="s">
         <v>42</v>
       </c>
       <c r="S560" t="s">
         <v>36</v>
       </c>
       <c r="V560">
         <v>2026</v>
       </c>
       <c r="X560" t="s">
-        <v>1079</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="561" spans="1:24">
       <c r="A561">
         <v>566</v>
       </c>
       <c r="B561" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C561" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="D561">
         <v>600</v>
       </c>
       <c r="E561">
         <v>602</v>
       </c>
       <c r="F561" t="s">
-        <v>1042</v>
+        <v>1066</v>
       </c>
       <c r="I561" t="s">
         <v>107</v>
       </c>
       <c r="J561">
         <v>7500.0</v>
       </c>
       <c r="L561">
         <v>0.0</v>
       </c>
       <c r="M561">
         <v>0</v>
       </c>
       <c r="N561" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O561" t="s">
         <v>95</v>
       </c>
       <c r="P561" t="s">
         <v>33</v>
       </c>
       <c r="Q561" t="s">
         <v>64</v>
       </c>
       <c r="S561" t="s">
         <v>36</v>
       </c>
       <c r="V561">
         <v>2026</v>
       </c>
       <c r="W561" t="s">
-        <v>1080</v>
+        <v>1106</v>
       </c>
       <c r="X561" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="562" spans="1:24">
       <c r="A562">
         <v>567</v>
       </c>
       <c r="B562" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C562" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D562">
         <v>700</v>
       </c>
       <c r="E562">
         <v>700</v>
       </c>
       <c r="F562" t="s">
-        <v>985</v>
+        <v>1002</v>
       </c>
       <c r="J562">
         <v>13500.0</v>
       </c>
       <c r="L562">
         <v>0.0</v>
       </c>
       <c r="M562">
         <v>0</v>
       </c>
       <c r="N562" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O562" t="s">
         <v>69</v>
       </c>
       <c r="P562" t="s">
         <v>46</v>
       </c>
       <c r="Q562" t="s">
         <v>94</v>
       </c>
       <c r="S562" t="s">
         <v>536</v>
       </c>
       <c r="V562">
         <v>2026</v>
       </c>
       <c r="W562" t="s">
         <v>537</v>
       </c>
       <c r="X562" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="563" spans="1:24">
       <c r="A563">
         <v>568</v>
       </c>
       <c r="B563" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C563" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D563">
         <v>700</v>
       </c>
       <c r="E563">
         <v>700</v>
       </c>
       <c r="F563" t="s">
-        <v>985</v>
+        <v>1002</v>
       </c>
       <c r="J563">
         <v>13500.0</v>
       </c>
       <c r="L563">
         <v>0.0</v>
       </c>
       <c r="M563">
         <v>0</v>
       </c>
       <c r="N563" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O563" t="s">
         <v>69</v>
       </c>
       <c r="P563" t="s">
         <v>46</v>
       </c>
       <c r="Q563" t="s">
         <v>94</v>
       </c>
       <c r="S563" t="s">
         <v>536</v>
       </c>
       <c r="V563">
         <v>2026</v>
       </c>
       <c r="W563" t="s">
         <v>537</v>
       </c>
       <c r="X563" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="564" spans="1:24">
       <c r="A564">
         <v>569</v>
       </c>
       <c r="B564" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C564" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D564">
         <v>700</v>
       </c>
       <c r="E564">
         <v>700</v>
       </c>
       <c r="F564" t="s">
-        <v>960</v>
+        <v>975</v>
       </c>
       <c r="J564">
         <v>7000.0</v>
       </c>
       <c r="L564">
         <v>0.0</v>
       </c>
       <c r="M564">
         <v>0</v>
       </c>
       <c r="N564" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O564" t="s">
         <v>69</v>
       </c>
       <c r="P564" t="s">
         <v>46</v>
       </c>
       <c r="S564" t="s">
         <v>536</v>
       </c>
       <c r="V564">
         <v>2026</v>
       </c>
       <c r="W564" t="s">
-        <v>959</v>
+        <v>974</v>
       </c>
       <c r="X564" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="565" spans="1:24">
       <c r="A565">
         <v>570</v>
       </c>
       <c r="B565" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C565" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D565">
         <v>700</v>
       </c>
       <c r="E565">
         <v>700</v>
       </c>
       <c r="F565" t="s">
         <v>572</v>
       </c>
       <c r="J565">
         <v>4000.0</v>
       </c>
       <c r="L565">
         <v>0.0</v>
       </c>
       <c r="M565">
         <v>0</v>
       </c>
       <c r="N565" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O565" t="s">
         <v>69</v>
       </c>
       <c r="P565" t="s">
         <v>46</v>
       </c>
       <c r="S565" t="s">
         <v>536</v>
       </c>
       <c r="V565">
         <v>2026</v>
       </c>
       <c r="W565" t="s">
-        <v>959</v>
+        <v>974</v>
       </c>
       <c r="X565" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="566" spans="1:24">
       <c r="A566">
         <v>571</v>
       </c>
       <c r="B566" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C566" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D566">
         <v>700</v>
       </c>
       <c r="E566">
         <v>700</v>
       </c>
       <c r="F566" t="s">
         <v>557</v>
       </c>
       <c r="J566">
         <v>4500.0</v>
       </c>
       <c r="L566">
         <v>0.0</v>
       </c>
       <c r="M566">
         <v>0</v>
       </c>
       <c r="N566" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O566" t="s">
         <v>69</v>
       </c>
       <c r="P566" t="s">
         <v>46</v>
       </c>
       <c r="S566" t="s">
         <v>536</v>
       </c>
       <c r="V566">
         <v>2026</v>
       </c>
       <c r="W566" t="s">
-        <v>959</v>
+        <v>974</v>
       </c>
       <c r="X566" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="567" spans="1:24">
       <c r="A567">
         <v>572</v>
       </c>
       <c r="B567" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C567" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D567">
         <v>700</v>
       </c>
       <c r="E567">
         <v>700</v>
       </c>
       <c r="F567" t="s">
         <v>556</v>
       </c>
       <c r="J567">
         <v>5000.0</v>
       </c>
       <c r="L567">
         <v>0.0</v>
       </c>
       <c r="M567">
         <v>0</v>
       </c>
       <c r="N567" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O567" t="s">
         <v>69</v>
       </c>
       <c r="P567" t="s">
         <v>46</v>
       </c>
       <c r="S567" t="s">
         <v>536</v>
       </c>
       <c r="V567">
         <v>2026</v>
       </c>
       <c r="W567" t="s">
-        <v>959</v>
+        <v>974</v>
       </c>
       <c r="X567" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="568" spans="1:24">
       <c r="A568">
         <v>573</v>
       </c>
       <c r="B568" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C568" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D568">
         <v>700</v>
       </c>
       <c r="E568">
         <v>702</v>
       </c>
       <c r="F568" t="s">
-        <v>1081</v>
+        <v>1107</v>
       </c>
       <c r="I568" t="s">
         <v>133</v>
       </c>
       <c r="J568">
         <v>13000.0</v>
       </c>
       <c r="K568" t="s">
         <v>57</v>
       </c>
       <c r="L568">
         <v>0.0</v>
       </c>
       <c r="M568">
         <v>0</v>
       </c>
       <c r="N568" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O568" t="s">
         <v>43</v>
       </c>
       <c r="P568" t="s">
         <v>46</v>
       </c>
       <c r="Q568" t="s">
         <v>296</v>
       </c>
       <c r="R568" t="s">
         <v>35</v>
       </c>
       <c r="S568" t="s">
         <v>59</v>
       </c>
       <c r="T568" t="s">
-        <v>1082</v>
+        <v>1108</v>
       </c>
       <c r="U568" t="s">
-        <v>1083</v>
+        <v>1109</v>
       </c>
       <c r="V568">
         <v>2026</v>
       </c>
       <c r="X568" t="s">
-        <v>1084</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="569" spans="1:24">
       <c r="A569">
         <v>574</v>
       </c>
       <c r="B569" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C569" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D569">
         <v>700</v>
       </c>
       <c r="E569">
         <v>703</v>
       </c>
       <c r="F569" t="s">
         <v>28</v>
       </c>
       <c r="I569" t="s">
         <v>79</v>
       </c>
       <c r="J569">
         <v>17000.0</v>
       </c>
       <c r="K569" t="s">
         <v>57</v>
       </c>
       <c r="L569">
         <v>0.0</v>
       </c>
       <c r="M569">
         <v>0</v>
       </c>
       <c r="N569" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O569" t="s">
         <v>69</v>
       </c>
       <c r="P569" t="s">
         <v>46</v>
       </c>
       <c r="Q569" t="s">
         <v>34</v>
       </c>
       <c r="R569" t="s">
         <v>69</v>
       </c>
       <c r="S569" t="s">
         <v>59</v>
       </c>
       <c r="T569" t="s">
-        <v>1085</v>
+        <v>1111</v>
       </c>
       <c r="U569" t="s">
-        <v>1086</v>
+        <v>1112</v>
       </c>
       <c r="V569">
         <v>2026</v>
       </c>
       <c r="X569" t="s">
-        <v>1087</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="570" spans="1:24">
       <c r="A570">
         <v>575</v>
       </c>
       <c r="B570" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C570" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D570">
         <v>700</v>
       </c>
       <c r="E570">
         <v>704</v>
       </c>
       <c r="F570" t="s">
-        <v>1088</v>
+        <v>1114</v>
       </c>
       <c r="I570" t="s">
         <v>79</v>
       </c>
       <c r="J570">
         <v>7000.0</v>
       </c>
       <c r="K570" t="s">
         <v>57</v>
       </c>
       <c r="L570">
-        <v>10756.78</v>
+        <v>0.0</v>
       </c>
       <c r="M570">
-        <v>-3756.78</v>
+        <v>0</v>
       </c>
       <c r="N570" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O570" t="s">
         <v>69</v>
       </c>
       <c r="P570" t="s">
         <v>151</v>
       </c>
       <c r="Q570" t="s">
         <v>152</v>
       </c>
       <c r="S570" t="s">
         <v>59</v>
       </c>
       <c r="T570" t="s">
-        <v>1089</v>
+        <v>1115</v>
       </c>
       <c r="U570" t="s">
-        <v>1090</v>
+        <v>1116</v>
       </c>
       <c r="V570">
         <v>2026</v>
       </c>
       <c r="X570" t="s">
-        <v>1091</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="571" spans="1:24">
       <c r="A571">
         <v>576</v>
       </c>
       <c r="B571" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C571" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D571">
         <v>700</v>
       </c>
       <c r="E571">
         <v>704</v>
       </c>
       <c r="F571" t="s">
-        <v>1092</v>
+        <v>1118</v>
       </c>
       <c r="I571" t="s">
         <v>88</v>
       </c>
       <c r="J571">
         <v>12000.0</v>
       </c>
       <c r="K571" t="s">
         <v>57</v>
       </c>
       <c r="L571">
         <v>0.0</v>
       </c>
       <c r="M571">
         <v>0</v>
       </c>
       <c r="N571" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O571" t="s">
         <v>69</v>
       </c>
       <c r="P571" t="s">
         <v>33</v>
       </c>
       <c r="Q571" t="s">
         <v>64</v>
       </c>
       <c r="R571" t="s">
         <v>95</v>
       </c>
       <c r="S571" t="s">
-        <v>502</v>
+        <v>600</v>
       </c>
       <c r="T571" t="s">
-        <v>1093</v>
+        <v>1119</v>
       </c>
       <c r="U571" t="s">
-        <v>1094</v>
+        <v>1120</v>
       </c>
       <c r="V571">
         <v>2026</v>
       </c>
       <c r="X571" t="s">
-        <v>1095</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="572" spans="1:24">
       <c r="A572">
         <v>577</v>
       </c>
       <c r="B572" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C572" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D572">
         <v>700</v>
       </c>
       <c r="E572">
         <v>705</v>
       </c>
       <c r="F572" t="s">
-        <v>1096</v>
+        <v>1122</v>
       </c>
       <c r="I572" t="s">
         <v>107</v>
       </c>
       <c r="J572">
         <v>8952.0</v>
       </c>
       <c r="K572" t="s">
         <v>57</v>
       </c>
       <c r="L572">
         <v>0.0</v>
       </c>
       <c r="M572">
         <v>0</v>
       </c>
       <c r="N572" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O572" t="s">
         <v>69</v>
       </c>
       <c r="P572" t="s">
         <v>46</v>
       </c>
       <c r="Q572" t="s">
         <v>296</v>
       </c>
       <c r="R572" t="s">
         <v>35</v>
       </c>
       <c r="S572" t="s">
         <v>59</v>
       </c>
       <c r="T572" t="s">
-        <v>873</v>
+        <v>887</v>
       </c>
       <c r="U572" t="s">
-        <v>1097</v>
+        <v>1123</v>
       </c>
       <c r="V572">
         <v>2026</v>
       </c>
       <c r="X572" t="s">
-        <v>1098</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="573" spans="1:24">
       <c r="A573">
         <v>578</v>
       </c>
       <c r="B573" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C573" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D573">
         <v>700</v>
       </c>
       <c r="E573">
         <v>705</v>
       </c>
       <c r="F573" t="s">
-        <v>1099</v>
+        <v>1125</v>
       </c>
       <c r="I573" t="s">
         <v>79</v>
       </c>
       <c r="J573">
         <v>20000.0</v>
       </c>
       <c r="K573" t="s">
         <v>57</v>
       </c>
       <c r="L573">
         <v>0.0</v>
       </c>
       <c r="M573">
         <v>0</v>
       </c>
       <c r="N573" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O573" t="s">
         <v>43</v>
       </c>
       <c r="P573" t="s">
         <v>33</v>
       </c>
       <c r="Q573" t="s">
         <v>64</v>
       </c>
       <c r="R573" t="s">
         <v>43</v>
       </c>
       <c r="S573" t="s">
         <v>59</v>
       </c>
       <c r="U573" t="s">
-        <v>1100</v>
+        <v>1126</v>
       </c>
       <c r="V573">
         <v>2026</v>
       </c>
       <c r="X573" t="s">
-        <v>1101</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="574" spans="1:24">
       <c r="A574">
         <v>579</v>
       </c>
       <c r="B574" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C574" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D574">
         <v>700</v>
       </c>
       <c r="E574">
         <v>705</v>
       </c>
       <c r="F574" t="s">
-        <v>1102</v>
+        <v>1128</v>
       </c>
       <c r="I574" t="s">
         <v>88</v>
       </c>
       <c r="J574">
         <v>10000.0</v>
       </c>
       <c r="K574" t="s">
         <v>57</v>
       </c>
       <c r="L574">
         <v>0.0</v>
       </c>
       <c r="M574">
         <v>0</v>
       </c>
       <c r="N574" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O574" t="s">
         <v>43</v>
       </c>
       <c r="P574" t="s">
         <v>33</v>
       </c>
       <c r="Q574" t="s">
         <v>64</v>
       </c>
       <c r="S574" t="s">
-        <v>750</v>
+        <v>1064</v>
       </c>
       <c r="V574">
         <v>2026</v>
       </c>
       <c r="X574" t="s">
-        <v>1103</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="575" spans="1:24">
       <c r="A575">
         <v>580</v>
       </c>
       <c r="B575" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C575" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D575">
         <v>700</v>
       </c>
       <c r="E575">
         <v>705</v>
       </c>
       <c r="F575" t="s">
-        <v>1104</v>
+        <v>1130</v>
       </c>
       <c r="I575" t="s">
         <v>71</v>
       </c>
       <c r="J575">
         <v>5000.0</v>
       </c>
       <c r="K575" t="s">
         <v>31</v>
       </c>
       <c r="L575">
         <v>0.0</v>
       </c>
       <c r="M575">
         <v>0</v>
       </c>
       <c r="N575" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O575" t="s">
         <v>43</v>
       </c>
       <c r="P575" t="s">
         <v>33</v>
       </c>
       <c r="Q575" t="s">
         <v>64</v>
       </c>
       <c r="S575" t="s">
         <v>36</v>
       </c>
       <c r="V575">
         <v>2026</v>
       </c>
       <c r="X575" t="s">
-        <v>1105</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="576" spans="1:24">
       <c r="A576">
         <v>581</v>
       </c>
       <c r="B576" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C576" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D576">
         <v>700</v>
       </c>
       <c r="E576">
         <v>705</v>
       </c>
       <c r="F576" t="s">
-        <v>1106</v>
+        <v>1132</v>
       </c>
       <c r="J576">
         <v>12000.0</v>
       </c>
       <c r="L576">
         <v>0.0</v>
       </c>
       <c r="M576">
         <v>0</v>
       </c>
       <c r="N576" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O576" t="s">
         <v>43</v>
       </c>
       <c r="P576" t="s">
         <v>46</v>
       </c>
       <c r="S576" t="s">
         <v>36</v>
       </c>
       <c r="V576">
         <v>2026</v>
       </c>
       <c r="X576" t="s">
-        <v>1107</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="577" spans="1:24">
       <c r="A577">
         <v>582</v>
       </c>
       <c r="B577" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C577" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D577">
         <v>700</v>
       </c>
       <c r="E577">
         <v>705</v>
       </c>
       <c r="F577" t="s">
-        <v>1108</v>
+        <v>1134</v>
       </c>
       <c r="J577">
         <v>10000.0</v>
       </c>
       <c r="L577">
         <v>0.0</v>
       </c>
       <c r="M577">
         <v>0</v>
       </c>
       <c r="N577" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O577" t="s">
         <v>69</v>
       </c>
       <c r="P577" t="s">
         <v>33</v>
       </c>
       <c r="Q577" t="s">
         <v>64</v>
       </c>
       <c r="S577" t="s">
         <v>536</v>
       </c>
       <c r="V577">
         <v>2026</v>
       </c>
       <c r="W577" t="s">
         <v>537</v>
       </c>
       <c r="X577" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="578" spans="1:24">
       <c r="A578">
         <v>583</v>
       </c>
       <c r="B578" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C578" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D578">
         <v>700</v>
       </c>
       <c r="E578">
         <v>705</v>
       </c>
       <c r="F578" t="s">
-        <v>1109</v>
+        <v>1135</v>
       </c>
       <c r="I578" t="s">
         <v>79</v>
       </c>
       <c r="J578">
         <v>17000.0</v>
       </c>
       <c r="K578" t="s">
         <v>57</v>
       </c>
       <c r="L578">
         <v>0.0</v>
       </c>
       <c r="M578">
         <v>0</v>
       </c>
       <c r="N578" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O578" t="s">
         <v>69</v>
       </c>
       <c r="P578" t="s">
         <v>46</v>
       </c>
       <c r="Q578" t="s">
         <v>51</v>
       </c>
       <c r="R578" t="s">
         <v>35</v>
       </c>
       <c r="S578" t="s">
         <v>59</v>
       </c>
       <c r="T578" t="s">
-        <v>1018</v>
+        <v>1040</v>
       </c>
       <c r="U578" t="s">
-        <v>1110</v>
+        <v>1136</v>
       </c>
       <c r="V578">
         <v>2026</v>
       </c>
       <c r="X578" t="s">
-        <v>1111</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="579" spans="1:24">
       <c r="A579">
         <v>584</v>
       </c>
       <c r="B579" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C579" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D579">
         <v>700</v>
       </c>
       <c r="E579">
         <v>706</v>
       </c>
       <c r="F579" t="s">
-        <v>1112</v>
+        <v>1138</v>
       </c>
       <c r="I579" t="s">
-        <v>56</v>
+        <v>88</v>
       </c>
       <c r="J579">
         <v>3500.0</v>
       </c>
       <c r="L579">
         <v>0.0</v>
       </c>
       <c r="M579">
         <v>0</v>
       </c>
       <c r="N579" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O579" t="s">
         <v>95</v>
       </c>
       <c r="P579" t="s">
         <v>151</v>
       </c>
       <c r="Q579" t="s">
         <v>152</v>
       </c>
       <c r="S579" t="s">
-        <v>536</v>
+        <v>1064</v>
       </c>
       <c r="V579">
         <v>2026</v>
       </c>
       <c r="X579" t="s">
-        <v>1113</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="580" spans="1:24">
       <c r="A580">
         <v>585</v>
       </c>
       <c r="B580" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C580" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D580">
         <v>700</v>
       </c>
       <c r="E580">
         <v>706</v>
       </c>
       <c r="F580" t="s">
-        <v>1114</v>
+        <v>1140</v>
       </c>
       <c r="I580" t="s">
         <v>56</v>
       </c>
       <c r="J580">
         <v>20000.0</v>
       </c>
       <c r="K580" t="s">
         <v>57</v>
       </c>
       <c r="L580">
         <v>0.0</v>
       </c>
       <c r="M580">
         <v>0</v>
       </c>
       <c r="N580" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O580" t="s">
         <v>35</v>
       </c>
       <c r="P580" t="s">
         <v>46</v>
       </c>
       <c r="Q580" t="s">
         <v>58</v>
       </c>
       <c r="R580" t="s">
         <v>35</v>
       </c>
       <c r="S580" t="s">
         <v>59</v>
       </c>
       <c r="T580" t="s">
-        <v>1115</v>
+        <v>1141</v>
       </c>
       <c r="U580" t="s">
-        <v>1116</v>
+        <v>1142</v>
       </c>
       <c r="V580">
         <v>2026</v>
       </c>
       <c r="X580" t="s">
-        <v>1117</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="581" spans="1:24">
       <c r="A581">
         <v>586</v>
       </c>
       <c r="B581" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C581" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D581">
         <v>700</v>
       </c>
       <c r="E581">
         <v>707</v>
       </c>
       <c r="F581" t="s">
-        <v>1118</v>
+        <v>1144</v>
       </c>
       <c r="I581" t="s">
         <v>144</v>
       </c>
       <c r="J581">
         <v>13500.0</v>
       </c>
       <c r="K581" t="s">
         <v>57</v>
       </c>
       <c r="L581">
         <v>0.0</v>
       </c>
       <c r="M581">
         <v>0</v>
       </c>
       <c r="N581" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O581" t="s">
         <v>69</v>
       </c>
       <c r="P581" t="s">
         <v>46</v>
       </c>
       <c r="Q581" t="s">
         <v>94</v>
       </c>
       <c r="S581" t="s">
         <v>59</v>
       </c>
       <c r="T581" t="s">
-        <v>1119</v>
+        <v>1145</v>
       </c>
       <c r="U581" t="s">
-        <v>1120</v>
+        <v>1146</v>
       </c>
       <c r="V581">
         <v>2026</v>
       </c>
       <c r="X581" t="s">
-        <v>1121</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="582" spans="1:24">
       <c r="A582">
         <v>587</v>
       </c>
       <c r="B582" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C582" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D582">
         <v>700</v>
       </c>
       <c r="E582">
         <v>707</v>
       </c>
       <c r="F582" t="s">
-        <v>1122</v>
+        <v>1148</v>
       </c>
       <c r="I582" t="s">
         <v>30</v>
       </c>
       <c r="J582">
         <v>20000.0</v>
       </c>
       <c r="L582">
         <v>0.0</v>
       </c>
       <c r="M582">
         <v>0</v>
       </c>
       <c r="N582" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O582" t="s">
         <v>95</v>
       </c>
       <c r="P582" t="s">
         <v>33</v>
       </c>
       <c r="Q582" t="s">
         <v>64</v>
       </c>
       <c r="S582" t="s">
-        <v>750</v>
+        <v>1064</v>
       </c>
       <c r="V582">
         <v>2026</v>
       </c>
       <c r="X582" t="s">
-        <v>1123</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="583" spans="1:24">
       <c r="A583">
         <v>588</v>
       </c>
       <c r="B583" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C583" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D583">
         <v>700</v>
       </c>
       <c r="E583">
         <v>707</v>
       </c>
       <c r="F583" t="s">
-        <v>1114</v>
+        <v>1140</v>
       </c>
       <c r="I583" t="s">
         <v>71</v>
       </c>
       <c r="J583">
         <v>14500.0</v>
       </c>
       <c r="K583" t="s">
         <v>57</v>
       </c>
       <c r="L583">
         <v>0.0</v>
       </c>
       <c r="M583">
         <v>0</v>
       </c>
       <c r="N583" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O583" t="s">
         <v>35</v>
       </c>
       <c r="P583" t="s">
         <v>46</v>
       </c>
       <c r="Q583" t="s">
         <v>58</v>
       </c>
       <c r="R583" t="s">
         <v>35</v>
       </c>
       <c r="S583" t="s">
         <v>59</v>
       </c>
       <c r="T583" t="s">
-        <v>1124</v>
+        <v>1150</v>
       </c>
       <c r="U583" t="s">
-        <v>1125</v>
+        <v>1151</v>
       </c>
       <c r="V583">
         <v>2026</v>
       </c>
       <c r="X583" t="s">
-        <v>1126</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="584" spans="1:24">
       <c r="A584">
         <v>589</v>
       </c>
       <c r="B584" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C584" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D584">
         <v>700</v>
       </c>
       <c r="E584">
         <v>709</v>
       </c>
       <c r="F584" t="s">
-        <v>985</v>
+        <v>1002</v>
       </c>
       <c r="I584" t="s">
         <v>71</v>
       </c>
       <c r="J584">
         <v>15500.0</v>
       </c>
       <c r="K584" t="s">
         <v>57</v>
       </c>
       <c r="L584">
         <v>0.0</v>
       </c>
       <c r="M584">
         <v>0</v>
       </c>
       <c r="N584" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O584" t="s">
         <v>69</v>
       </c>
       <c r="P584" t="s">
         <v>46</v>
       </c>
       <c r="Q584" t="s">
         <v>94</v>
       </c>
       <c r="R584" t="s">
         <v>69</v>
       </c>
       <c r="S584" t="s">
         <v>59</v>
       </c>
       <c r="T584" t="s">
-        <v>1018</v>
+        <v>1040</v>
       </c>
       <c r="U584" t="s">
-        <v>1127</v>
+        <v>1153</v>
       </c>
       <c r="V584">
         <v>2026</v>
       </c>
       <c r="X584" t="s">
-        <v>1128</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="585" spans="1:24">
       <c r="A585">
         <v>590</v>
       </c>
       <c r="B585" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C585" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D585">
         <v>700</v>
       </c>
       <c r="E585">
         <v>709</v>
       </c>
       <c r="F585" t="s">
-        <v>1129</v>
+        <v>1155</v>
       </c>
       <c r="I585" t="s">
         <v>79</v>
       </c>
       <c r="J585">
         <v>20000.0</v>
       </c>
       <c r="L585">
         <v>0.0</v>
       </c>
       <c r="M585">
         <v>0</v>
       </c>
       <c r="N585" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O585" t="s">
         <v>43</v>
       </c>
       <c r="P585" t="s">
         <v>33</v>
       </c>
       <c r="Q585" t="s">
         <v>42</v>
       </c>
       <c r="S585" t="s">
         <v>36</v>
       </c>
       <c r="V585">
         <v>2026</v>
       </c>
       <c r="X585" t="s">
-        <v>1130</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="586" spans="1:24">
       <c r="A586">
         <v>591</v>
       </c>
       <c r="B586" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C586" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D586">
         <v>700</v>
       </c>
       <c r="E586">
         <v>709</v>
       </c>
       <c r="F586" t="s">
-        <v>1131</v>
+        <v>1157</v>
       </c>
       <c r="I586" t="s">
         <v>56</v>
       </c>
       <c r="J586">
         <v>18000.0</v>
       </c>
       <c r="K586" t="s">
         <v>57</v>
       </c>
       <c r="L586">
         <v>0.0</v>
       </c>
       <c r="M586">
         <v>0</v>
       </c>
       <c r="N586" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O586" t="s">
         <v>95</v>
       </c>
       <c r="P586" t="s">
         <v>33</v>
       </c>
       <c r="Q586" t="s">
         <v>64</v>
       </c>
       <c r="R586" t="s">
         <v>95</v>
       </c>
       <c r="S586" t="s">
-        <v>502</v>
+        <v>600</v>
       </c>
       <c r="U586" t="s">
-        <v>1132</v>
+        <v>1158</v>
       </c>
       <c r="V586">
         <v>2026</v>
       </c>
       <c r="X586" t="s">
-        <v>1133</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="587" spans="1:24">
       <c r="A587">
         <v>592</v>
       </c>
       <c r="B587" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C587" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D587">
         <v>700</v>
       </c>
       <c r="E587">
         <v>709</v>
       </c>
       <c r="F587" t="s">
-        <v>1134</v>
+        <v>1160</v>
       </c>
       <c r="I587" t="s">
         <v>79</v>
       </c>
       <c r="J587">
         <v>5000.0</v>
       </c>
       <c r="L587">
         <v>0.0</v>
       </c>
       <c r="M587">
         <v>0</v>
       </c>
       <c r="N587" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O587" t="s">
         <v>95</v>
       </c>
       <c r="P587" t="s">
         <v>33</v>
       </c>
       <c r="Q587" t="s">
         <v>64</v>
       </c>
       <c r="S587" t="s">
         <v>536</v>
       </c>
       <c r="V587">
         <v>2026</v>
       </c>
       <c r="X587" t="s">
-        <v>1135</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="588" spans="1:24">
       <c r="A588">
         <v>593</v>
       </c>
       <c r="B588" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C588" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D588">
         <v>700</v>
       </c>
       <c r="E588">
         <v>709</v>
       </c>
       <c r="F588" t="s">
-        <v>1114</v>
+        <v>1140</v>
       </c>
       <c r="I588" t="s">
         <v>88</v>
       </c>
       <c r="J588">
         <v>30000.0</v>
       </c>
       <c r="K588" t="s">
         <v>57</v>
       </c>
       <c r="L588">
         <v>0.0</v>
       </c>
       <c r="M588">
         <v>0</v>
       </c>
       <c r="N588" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O588" t="s">
         <v>35</v>
       </c>
       <c r="P588" t="s">
         <v>46</v>
       </c>
       <c r="Q588" t="s">
         <v>58</v>
       </c>
       <c r="R588" t="s">
         <v>35</v>
       </c>
       <c r="S588" t="s">
-        <v>502</v>
+        <v>600</v>
       </c>
       <c r="T588" t="s">
-        <v>1136</v>
+        <v>1162</v>
       </c>
       <c r="U588" t="s">
-        <v>1137</v>
+        <v>1163</v>
       </c>
       <c r="V588">
         <v>2026</v>
       </c>
       <c r="X588" t="s">
-        <v>1138</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="589" spans="1:24">
       <c r="A589">
         <v>594</v>
       </c>
       <c r="B589" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C589" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D589">
         <v>700</v>
       </c>
       <c r="E589">
         <v>712</v>
       </c>
       <c r="F589" t="s">
-        <v>1139</v>
+        <v>1165</v>
       </c>
       <c r="I589" t="s">
         <v>88</v>
       </c>
       <c r="J589">
         <v>10000.0</v>
       </c>
       <c r="K589" t="s">
         <v>57</v>
       </c>
       <c r="L589">
         <v>0.0</v>
       </c>
       <c r="M589">
         <v>0</v>
       </c>
       <c r="N589" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O589" t="s">
         <v>95</v>
       </c>
       <c r="P589" t="s">
         <v>33</v>
       </c>
       <c r="Q589" t="s">
         <v>64</v>
       </c>
+      <c r="R589" t="s">
+        <v>43</v>
+      </c>
       <c r="S589" t="s">
-        <v>502</v>
+        <v>600</v>
       </c>
       <c r="T589" t="s">
-        <v>1140</v>
+        <v>1166</v>
+      </c>
+      <c r="U589" t="s">
+        <v>1167</v>
       </c>
       <c r="V589">
         <v>2026</v>
       </c>
       <c r="X589" t="s">
-        <v>1141</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="590" spans="1:24">
       <c r="A590">
         <v>595</v>
       </c>
       <c r="B590" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C590" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D590">
         <v>700</v>
       </c>
       <c r="E590">
         <v>715</v>
       </c>
       <c r="F590" t="s">
-        <v>1142</v>
+        <v>1169</v>
       </c>
       <c r="I590" t="s">
         <v>107</v>
       </c>
       <c r="J590">
         <v>4500.0</v>
       </c>
       <c r="K590" t="s">
         <v>57</v>
       </c>
       <c r="L590">
         <v>0.0</v>
       </c>
       <c r="M590">
         <v>0</v>
       </c>
       <c r="N590" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O590" t="s">
         <v>95</v>
       </c>
       <c r="P590" t="s">
         <v>33</v>
       </c>
       <c r="Q590" t="s">
         <v>64</v>
       </c>
       <c r="R590" t="s">
         <v>95</v>
       </c>
       <c r="S590" t="s">
         <v>59</v>
       </c>
       <c r="T590" t="s">
-        <v>986</v>
+        <v>1003</v>
       </c>
       <c r="U590" t="s">
-        <v>1143</v>
+        <v>1170</v>
       </c>
       <c r="V590">
         <v>2026</v>
       </c>
       <c r="X590" t="s">
-        <v>1144</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="591" spans="1:24">
       <c r="A591">
         <v>596</v>
       </c>
       <c r="B591" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C591" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D591">
         <v>700</v>
       </c>
       <c r="E591">
         <v>717</v>
       </c>
       <c r="F591" t="s">
-        <v>1145</v>
+        <v>1172</v>
       </c>
       <c r="I591" t="s">
         <v>107</v>
       </c>
       <c r="J591">
         <v>4500.0</v>
       </c>
       <c r="K591" t="s">
         <v>57</v>
       </c>
       <c r="L591">
         <v>0.0</v>
       </c>
       <c r="M591">
         <v>0</v>
       </c>
       <c r="N591" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O591" t="s">
         <v>95</v>
       </c>
       <c r="P591" t="s">
         <v>33</v>
       </c>
       <c r="Q591" t="s">
         <v>64</v>
       </c>
       <c r="R591" t="s">
         <v>95</v>
       </c>
       <c r="S591" t="s">
         <v>59</v>
       </c>
       <c r="T591" t="s">
-        <v>986</v>
+        <v>1003</v>
       </c>
       <c r="U591" t="s">
-        <v>1146</v>
+        <v>1173</v>
       </c>
       <c r="V591">
         <v>2026</v>
       </c>
       <c r="X591" t="s">
-        <v>1147</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="592" spans="1:24">
       <c r="A592">
         <v>597</v>
       </c>
       <c r="B592" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C592" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="D592">
         <v>700</v>
       </c>
       <c r="E592">
         <v>718</v>
       </c>
       <c r="F592" t="s">
-        <v>1148</v>
+        <v>1175</v>
       </c>
       <c r="I592" t="s">
         <v>30</v>
       </c>
       <c r="J592">
         <v>5000.0</v>
       </c>
       <c r="K592" t="s">
         <v>31</v>
       </c>
       <c r="L592">
         <v>0.0</v>
       </c>
       <c r="M592">
         <v>0</v>
       </c>
       <c r="N592" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O592" t="s">
         <v>43</v>
       </c>
       <c r="P592" t="s">
         <v>33</v>
       </c>
       <c r="Q592" t="s">
         <v>64</v>
       </c>
       <c r="S592" t="s">
         <v>36</v>
       </c>
       <c r="V592">
         <v>2026</v>
       </c>
       <c r="X592" t="s">
-        <v>1149</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="593" spans="1:24">
       <c r="A593">
         <v>598</v>
       </c>
       <c r="B593" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C593" t="s">
         <v>534</v>
       </c>
       <c r="D593">
         <v>800</v>
       </c>
       <c r="E593">
         <v>800</v>
       </c>
       <c r="F593" t="s">
-        <v>1150</v>
+        <v>1177</v>
       </c>
       <c r="J593">
         <v>15000.0</v>
       </c>
       <c r="L593">
         <v>0.0</v>
       </c>
       <c r="M593">
         <v>0</v>
       </c>
       <c r="N593" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O593" t="s">
         <v>69</v>
       </c>
       <c r="P593" t="s">
         <v>151</v>
       </c>
       <c r="Q593" t="s">
         <v>199</v>
       </c>
       <c r="S593" t="s">
         <v>536</v>
       </c>
       <c r="V593">
         <v>2026</v>
       </c>
       <c r="X593" t="s">
-        <v>1151</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="594" spans="1:24">
       <c r="A594">
         <v>599</v>
       </c>
       <c r="B594" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C594" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D594">
         <v>800</v>
       </c>
       <c r="E594">
         <v>800</v>
       </c>
       <c r="F594" t="s">
-        <v>1153</v>
+        <v>1180</v>
       </c>
       <c r="J594">
         <v>8500.0</v>
       </c>
       <c r="L594">
         <v>0.0</v>
       </c>
       <c r="M594">
         <v>0</v>
       </c>
       <c r="N594" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O594" t="s">
         <v>69</v>
       </c>
       <c r="P594" t="s">
         <v>46</v>
       </c>
       <c r="S594" t="s">
         <v>536</v>
       </c>
       <c r="V594">
         <v>2026</v>
       </c>
       <c r="W594" t="s">
-        <v>1154</v>
+        <v>1181</v>
       </c>
       <c r="X594" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="595" spans="1:24">
       <c r="A595">
         <v>600</v>
       </c>
       <c r="B595" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C595" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D595">
         <v>800</v>
       </c>
       <c r="E595">
         <v>801</v>
       </c>
       <c r="F595" t="s">
-        <v>1155</v>
+        <v>1182</v>
       </c>
       <c r="I595" t="s">
         <v>107</v>
       </c>
       <c r="J595">
         <v>6000.0</v>
       </c>
       <c r="K595" t="s">
         <v>57</v>
       </c>
       <c r="L595">
         <v>0.0</v>
       </c>
       <c r="M595">
         <v>0</v>
       </c>
       <c r="N595" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O595" t="s">
         <v>69</v>
       </c>
       <c r="P595" t="s">
         <v>46</v>
       </c>
       <c r="Q595" t="s">
         <v>34</v>
       </c>
       <c r="R595" t="s">
         <v>35</v>
       </c>
       <c r="S595" t="s">
         <v>59</v>
       </c>
       <c r="U595" t="s">
-        <v>1156</v>
+        <v>1183</v>
       </c>
       <c r="V595">
         <v>2026</v>
       </c>
       <c r="X595" t="s">
-        <v>1157</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="596" spans="1:24">
       <c r="A596">
         <v>601</v>
       </c>
       <c r="B596" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C596" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D596">
         <v>800</v>
       </c>
       <c r="E596">
         <v>800</v>
       </c>
       <c r="F596" t="s">
         <v>572</v>
       </c>
       <c r="J596">
         <v>4000.0</v>
       </c>
       <c r="L596">
         <v>0.0</v>
       </c>
       <c r="M596">
         <v>0</v>
       </c>
       <c r="N596" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O596" t="s">
         <v>69</v>
       </c>
       <c r="P596" t="s">
         <v>46</v>
       </c>
       <c r="S596" t="s">
         <v>536</v>
       </c>
       <c r="V596">
         <v>2026</v>
       </c>
       <c r="W596" t="s">
-        <v>959</v>
+        <v>974</v>
       </c>
       <c r="X596" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="597" spans="1:24">
       <c r="A597">
         <v>602</v>
       </c>
       <c r="B597" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C597" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D597">
         <v>800</v>
       </c>
       <c r="E597">
         <v>800</v>
       </c>
       <c r="F597" t="s">
         <v>557</v>
       </c>
       <c r="J597">
         <v>4500.0</v>
       </c>
       <c r="L597">
         <v>0.0</v>
       </c>
       <c r="M597">
         <v>0</v>
       </c>
       <c r="N597" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O597" t="s">
         <v>69</v>
       </c>
       <c r="P597" t="s">
         <v>46</v>
       </c>
       <c r="S597" t="s">
         <v>536</v>
       </c>
       <c r="V597">
         <v>2026</v>
       </c>
       <c r="W597" t="s">
-        <v>959</v>
+        <v>974</v>
       </c>
       <c r="X597" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="598" spans="1:24">
       <c r="A598">
         <v>603</v>
       </c>
       <c r="B598" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C598" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D598">
         <v>800</v>
       </c>
       <c r="E598">
         <v>800</v>
       </c>
       <c r="F598" t="s">
-        <v>1158</v>
+        <v>1185</v>
       </c>
       <c r="J598">
         <v>17000.0</v>
       </c>
       <c r="L598">
         <v>0.0</v>
       </c>
       <c r="M598">
         <v>0</v>
       </c>
       <c r="N598" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O598" t="s">
         <v>69</v>
       </c>
       <c r="P598" t="s">
         <v>46</v>
       </c>
       <c r="S598" t="s">
         <v>536</v>
       </c>
       <c r="V598">
         <v>2026</v>
       </c>
       <c r="W598" t="s">
         <v>537</v>
       </c>
       <c r="X598" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="599" spans="1:24">
       <c r="A599">
         <v>604</v>
       </c>
       <c r="B599" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C599" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D599">
         <v>800</v>
       </c>
       <c r="E599">
         <v>802</v>
       </c>
       <c r="F599" t="s">
-        <v>1159</v>
+        <v>1186</v>
       </c>
       <c r="I599" t="s">
         <v>71</v>
       </c>
       <c r="J599">
         <v>4995.0</v>
       </c>
       <c r="K599" t="s">
         <v>31</v>
       </c>
       <c r="L599">
         <v>0.0</v>
       </c>
       <c r="M599">
         <v>0</v>
       </c>
       <c r="N599" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O599" t="s">
         <v>69</v>
       </c>
       <c r="P599" t="s">
         <v>151</v>
       </c>
       <c r="Q599" t="s">
         <v>199</v>
       </c>
       <c r="S599" t="s">
         <v>36</v>
       </c>
       <c r="V599">
         <v>2026</v>
       </c>
       <c r="X599" t="s">
-        <v>1160</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="600" spans="1:24">
       <c r="A600">
         <v>605</v>
       </c>
       <c r="B600" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C600" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D600">
         <v>800</v>
       </c>
       <c r="E600">
         <v>802</v>
       </c>
       <c r="F600" t="s">
-        <v>1161</v>
+        <v>1188</v>
       </c>
       <c r="I600" t="s">
         <v>194</v>
       </c>
       <c r="J600">
         <v>3348.46</v>
       </c>
       <c r="K600" t="s">
         <v>31</v>
       </c>
       <c r="L600">
         <v>0.0</v>
       </c>
       <c r="M600">
         <v>0</v>
       </c>
       <c r="N600" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O600" t="s">
         <v>69</v>
       </c>
       <c r="P600" t="s">
         <v>151</v>
       </c>
       <c r="Q600" t="s">
         <v>199</v>
       </c>
       <c r="S600" t="s">
         <v>36</v>
       </c>
       <c r="V600">
         <v>2026</v>
       </c>
       <c r="X600" t="s">
-        <v>1162</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="601" spans="1:24">
       <c r="A601">
         <v>606</v>
       </c>
       <c r="B601" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C601" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D601">
         <v>800</v>
       </c>
       <c r="E601">
         <v>802</v>
       </c>
       <c r="F601" t="s">
-        <v>1163</v>
+        <v>1190</v>
       </c>
       <c r="I601" t="s">
         <v>71</v>
       </c>
       <c r="J601">
         <v>2450.0</v>
       </c>
       <c r="K601" t="s">
         <v>31</v>
       </c>
       <c r="L601">
         <v>0.0</v>
       </c>
       <c r="M601">
         <v>0</v>
       </c>
       <c r="N601" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O601" t="s">
         <v>69</v>
       </c>
       <c r="P601" t="s">
         <v>151</v>
       </c>
       <c r="Q601" t="s">
         <v>199</v>
       </c>
       <c r="S601" t="s">
         <v>36</v>
       </c>
       <c r="V601">
         <v>2026</v>
       </c>
       <c r="X601" t="s">
-        <v>1164</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="602" spans="1:24">
       <c r="A602">
         <v>607</v>
       </c>
       <c r="B602" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C602" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D602">
         <v>800</v>
       </c>
       <c r="E602">
         <v>803</v>
       </c>
       <c r="F602" t="s">
-        <v>1165</v>
+        <v>1192</v>
       </c>
       <c r="I602" t="s">
         <v>30</v>
       </c>
       <c r="J602">
         <v>10000.0</v>
       </c>
       <c r="K602" t="s">
         <v>31</v>
       </c>
       <c r="L602">
         <v>0.0</v>
       </c>
       <c r="M602">
         <v>0</v>
       </c>
       <c r="N602" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O602" t="s">
         <v>43</v>
       </c>
       <c r="P602" t="s">
         <v>33</v>
       </c>
       <c r="Q602" t="s">
         <v>64</v>
       </c>
       <c r="S602" t="s">
         <v>36</v>
       </c>
       <c r="V602">
         <v>2026</v>
       </c>
       <c r="X602" t="s">
-        <v>1166</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="603" spans="1:24">
       <c r="A603">
         <v>608</v>
       </c>
       <c r="B603" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C603" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D603">
         <v>800</v>
       </c>
       <c r="E603">
         <v>803</v>
       </c>
       <c r="F603" t="s">
-        <v>1159</v>
+        <v>1186</v>
       </c>
       <c r="I603" t="s">
         <v>56</v>
       </c>
       <c r="J603">
         <v>4995.0</v>
       </c>
       <c r="K603" t="s">
         <v>57</v>
       </c>
       <c r="L603">
         <v>0.0</v>
       </c>
       <c r="M603">
         <v>0</v>
       </c>
       <c r="N603" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O603" t="s">
         <v>69</v>
       </c>
       <c r="P603" t="s">
         <v>151</v>
       </c>
       <c r="Q603" t="s">
         <v>199</v>
       </c>
       <c r="S603" t="s">
-        <v>536</v>
+        <v>36</v>
       </c>
       <c r="V603">
         <v>2026</v>
       </c>
       <c r="X603" t="s">
-        <v>1167</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="604" spans="1:24">
       <c r="A604">
         <v>609</v>
       </c>
       <c r="B604" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C604" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D604">
         <v>800</v>
       </c>
       <c r="E604">
         <v>803</v>
       </c>
       <c r="F604" t="s">
-        <v>1161</v>
+        <v>1188</v>
       </c>
       <c r="I604" t="s">
-        <v>56</v>
+        <v>246</v>
       </c>
       <c r="J604">
         <v>3348.46</v>
       </c>
       <c r="K604" t="s">
         <v>57</v>
       </c>
       <c r="L604">
         <v>0.0</v>
       </c>
       <c r="M604">
         <v>0</v>
       </c>
       <c r="N604" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O604" t="s">
         <v>69</v>
       </c>
       <c r="P604" t="s">
         <v>151</v>
       </c>
       <c r="Q604" t="s">
         <v>199</v>
       </c>
       <c r="S604" t="s">
         <v>536</v>
       </c>
       <c r="V604">
         <v>2026</v>
       </c>
       <c r="X604" t="s">
-        <v>1168</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="605" spans="1:24">
       <c r="A605">
         <v>610</v>
       </c>
       <c r="B605" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C605" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D605">
         <v>800</v>
       </c>
       <c r="E605">
         <v>804</v>
       </c>
       <c r="F605" t="s">
-        <v>985</v>
+        <v>1002</v>
       </c>
       <c r="I605" t="s">
         <v>194</v>
       </c>
       <c r="J605">
         <v>13500.0</v>
       </c>
       <c r="K605" t="s">
         <v>57</v>
       </c>
       <c r="L605">
         <v>11668.54</v>
       </c>
       <c r="M605">
         <v>1831.46</v>
       </c>
       <c r="N605" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O605" t="s">
         <v>69</v>
       </c>
       <c r="P605" t="s">
         <v>46</v>
       </c>
       <c r="Q605" t="s">
         <v>94</v>
       </c>
       <c r="S605" t="s">
         <v>59</v>
       </c>
       <c r="U605" t="s">
-        <v>1169</v>
+        <v>1196</v>
       </c>
       <c r="V605">
         <v>2026</v>
       </c>
       <c r="X605" t="s">
-        <v>1170</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="606" spans="1:24">
       <c r="A606">
         <v>611</v>
       </c>
       <c r="B606" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C606" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D606">
         <v>800</v>
       </c>
       <c r="E606">
         <v>804</v>
       </c>
       <c r="F606" t="s">
-        <v>1171</v>
+        <v>1198</v>
       </c>
       <c r="I606" t="s">
         <v>159</v>
       </c>
       <c r="J606">
         <v>2038.0</v>
       </c>
       <c r="K606" t="s">
         <v>57</v>
       </c>
       <c r="L606">
         <v>0.0</v>
       </c>
       <c r="M606">
         <v>0</v>
       </c>
       <c r="N606" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O606" t="s">
         <v>69</v>
       </c>
       <c r="P606" t="s">
         <v>151</v>
       </c>
       <c r="Q606" t="s">
         <v>199</v>
       </c>
       <c r="S606" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="V606">
         <v>2026</v>
       </c>
       <c r="X606" t="s">
-        <v>1172</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="607" spans="1:24">
       <c r="A607">
         <v>612</v>
       </c>
       <c r="B607" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C607" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D607">
         <v>800</v>
       </c>
       <c r="E607">
         <v>804</v>
       </c>
       <c r="F607" t="s">
-        <v>1173</v>
+        <v>1200</v>
       </c>
       <c r="J607">
         <v>5300.0</v>
       </c>
       <c r="L607">
         <v>0.0</v>
       </c>
       <c r="M607">
         <v>0</v>
       </c>
       <c r="N607" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O607" t="s">
         <v>69</v>
       </c>
       <c r="P607" t="s">
         <v>46</v>
       </c>
       <c r="S607" t="s">
         <v>536</v>
       </c>
       <c r="V607">
         <v>2026</v>
       </c>
       <c r="W607" t="s">
         <v>537</v>
       </c>
       <c r="X607" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="608" spans="1:24">
       <c r="A608">
         <v>613</v>
       </c>
       <c r="B608" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C608" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D608">
         <v>800</v>
       </c>
       <c r="E608">
         <v>805</v>
       </c>
       <c r="F608" t="s">
-        <v>1174</v>
+        <v>1201</v>
       </c>
       <c r="I608" t="s">
         <v>71</v>
       </c>
       <c r="J608">
         <v>4104.84</v>
       </c>
       <c r="K608" t="s">
         <v>57</v>
       </c>
       <c r="L608">
         <v>0.0</v>
       </c>
       <c r="M608">
         <v>0</v>
       </c>
       <c r="N608" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O608" t="s">
         <v>69</v>
       </c>
       <c r="P608" t="s">
         <v>46</v>
       </c>
       <c r="Q608" t="s">
         <v>34</v>
       </c>
       <c r="S608" t="s">
         <v>59</v>
       </c>
       <c r="T608" t="s">
-        <v>1124</v>
+        <v>1150</v>
       </c>
       <c r="U608" t="s">
-        <v>1175</v>
+        <v>1202</v>
       </c>
       <c r="V608">
         <v>2026</v>
       </c>
       <c r="X608" t="s">
-        <v>1176</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="609" spans="1:24">
       <c r="A609">
         <v>614</v>
       </c>
       <c r="B609" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C609" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D609">
         <v>800</v>
       </c>
       <c r="E609">
         <v>805</v>
       </c>
       <c r="F609" t="s">
-        <v>1173</v>
+        <v>1200</v>
       </c>
       <c r="J609">
         <v>5300.0</v>
       </c>
       <c r="L609">
         <v>0.0</v>
       </c>
       <c r="M609">
         <v>0</v>
       </c>
       <c r="N609" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O609" t="s">
         <v>69</v>
       </c>
       <c r="P609" t="s">
         <v>46</v>
       </c>
       <c r="S609" t="s">
         <v>536</v>
       </c>
       <c r="V609">
         <v>2026</v>
       </c>
       <c r="W609" t="s">
         <v>537</v>
       </c>
       <c r="X609" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="610" spans="1:24">
       <c r="A610">
         <v>615</v>
       </c>
       <c r="B610" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C610" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D610">
         <v>800</v>
       </c>
       <c r="E610">
         <v>805</v>
       </c>
       <c r="F610" t="s">
-        <v>985</v>
+        <v>1002</v>
       </c>
       <c r="I610" t="s">
         <v>71</v>
       </c>
       <c r="J610">
         <v>10500.0</v>
       </c>
       <c r="K610" t="s">
         <v>57</v>
       </c>
       <c r="L610">
         <v>0.0</v>
       </c>
       <c r="M610">
         <v>0</v>
       </c>
       <c r="N610" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O610" t="s">
         <v>69</v>
       </c>
       <c r="P610" t="s">
         <v>46</v>
       </c>
       <c r="Q610" t="s">
         <v>94</v>
       </c>
       <c r="S610" t="s">
         <v>59</v>
       </c>
       <c r="T610" t="s">
-        <v>1177</v>
+        <v>1204</v>
       </c>
       <c r="U610" t="s">
-        <v>1178</v>
+        <v>1205</v>
       </c>
       <c r="V610">
         <v>2026</v>
       </c>
       <c r="X610" t="s">
-        <v>1179</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="611" spans="1:24">
       <c r="A611">
         <v>616</v>
       </c>
       <c r="B611" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C611" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D611">
         <v>800</v>
       </c>
       <c r="E611">
         <v>805</v>
       </c>
       <c r="F611" t="s">
-        <v>1180</v>
+        <v>1207</v>
       </c>
       <c r="I611" t="s">
         <v>194</v>
       </c>
       <c r="J611">
         <v>5000.0</v>
       </c>
       <c r="K611" t="s">
         <v>57</v>
       </c>
       <c r="L611">
         <v>0.0</v>
       </c>
       <c r="M611">
         <v>0</v>
       </c>
       <c r="N611" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O611" t="s">
         <v>69</v>
       </c>
       <c r="P611" t="s">
         <v>33</v>
       </c>
       <c r="Q611" t="s">
         <v>64</v>
       </c>
       <c r="R611" t="s">
         <v>95</v>
       </c>
       <c r="S611" t="s">
         <v>59</v>
       </c>
       <c r="U611" t="s">
-        <v>1181</v>
+        <v>1208</v>
       </c>
       <c r="V611">
         <v>2026</v>
       </c>
       <c r="X611" t="s">
-        <v>1182</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="612" spans="1:24">
       <c r="A612">
         <v>617</v>
       </c>
       <c r="B612" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C612" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D612">
         <v>800</v>
       </c>
       <c r="E612">
         <v>805</v>
       </c>
       <c r="F612" t="s">
-        <v>1183</v>
+        <v>1210</v>
       </c>
       <c r="I612" t="s">
         <v>30</v>
       </c>
       <c r="J612">
         <v>2038.0</v>
       </c>
       <c r="L612">
         <v>0.0</v>
       </c>
       <c r="M612">
         <v>0</v>
       </c>
       <c r="N612" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O612" t="s">
         <v>69</v>
       </c>
       <c r="P612" t="s">
         <v>151</v>
       </c>
       <c r="Q612" t="s">
         <v>199</v>
       </c>
       <c r="S612" t="s">
         <v>36</v>
       </c>
       <c r="V612">
         <v>2026</v>
       </c>
       <c r="X612" t="s">
-        <v>1184</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="613" spans="1:24">
       <c r="A613">
         <v>618</v>
       </c>
       <c r="B613" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C613" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D613">
         <v>800</v>
       </c>
       <c r="E613">
         <v>806</v>
       </c>
       <c r="F613" t="s">
-        <v>985</v>
+        <v>1002</v>
       </c>
       <c r="I613" t="s">
         <v>88</v>
       </c>
       <c r="J613">
         <v>13500.0</v>
       </c>
       <c r="K613" t="s">
         <v>57</v>
       </c>
       <c r="L613">
         <v>0.0</v>
       </c>
       <c r="M613">
         <v>0</v>
       </c>
       <c r="N613" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O613" t="s">
         <v>69</v>
       </c>
       <c r="P613" t="s">
         <v>46</v>
       </c>
       <c r="Q613" t="s">
         <v>94</v>
       </c>
       <c r="S613" t="s">
-        <v>536</v>
+        <v>59</v>
+      </c>
+      <c r="U613" t="s">
+        <v>1212</v>
       </c>
       <c r="V613">
         <v>2026</v>
       </c>
       <c r="X613" t="s">
-        <v>1185</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="614" spans="1:24">
       <c r="A614">
         <v>619</v>
       </c>
       <c r="B614" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C614" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D614">
         <v>800</v>
       </c>
       <c r="E614">
         <v>807</v>
       </c>
       <c r="F614" t="s">
-        <v>1186</v>
+        <v>1214</v>
       </c>
       <c r="J614">
         <v>5300.0</v>
       </c>
       <c r="L614">
         <v>0.0</v>
       </c>
       <c r="M614">
         <v>0</v>
       </c>
       <c r="N614" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O614" t="s">
         <v>69</v>
       </c>
       <c r="P614" t="s">
         <v>46</v>
       </c>
       <c r="S614" t="s">
         <v>536</v>
       </c>
       <c r="V614">
         <v>2026</v>
       </c>
       <c r="W614" t="s">
         <v>537</v>
       </c>
       <c r="X614" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="615" spans="1:24">
       <c r="A615">
         <v>620</v>
       </c>
       <c r="B615" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C615" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D615">
         <v>800</v>
       </c>
       <c r="E615">
         <v>807</v>
       </c>
       <c r="F615" t="s">
-        <v>1165</v>
+        <v>1192</v>
       </c>
       <c r="J615">
         <v>10000.0</v>
       </c>
       <c r="L615">
         <v>0.0</v>
       </c>
       <c r="M615">
         <v>0</v>
       </c>
       <c r="N615" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O615" t="s">
         <v>43</v>
       </c>
       <c r="P615" t="s">
         <v>33</v>
       </c>
       <c r="Q615" t="s">
         <v>64</v>
       </c>
       <c r="S615" t="s">
         <v>536</v>
       </c>
       <c r="V615">
         <v>2026</v>
       </c>
       <c r="W615" t="s">
-        <v>1187</v>
+        <v>1215</v>
       </c>
       <c r="X615" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="616" spans="1:24">
       <c r="A616">
         <v>621</v>
       </c>
       <c r="B616" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C616" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D616">
         <v>800</v>
       </c>
       <c r="E616">
         <v>807</v>
       </c>
       <c r="F616" t="s">
-        <v>1188</v>
+        <v>1216</v>
       </c>
       <c r="I616" t="s">
         <v>246</v>
       </c>
       <c r="J616">
         <v>4995.0</v>
       </c>
       <c r="L616">
         <v>0.0</v>
       </c>
       <c r="M616">
         <v>0</v>
       </c>
       <c r="N616" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O616" t="s">
         <v>69</v>
       </c>
       <c r="P616" t="s">
         <v>151</v>
       </c>
       <c r="Q616" t="s">
         <v>199</v>
       </c>
       <c r="S616" t="s">
         <v>536</v>
       </c>
       <c r="V616">
         <v>2026</v>
       </c>
       <c r="W616" t="s">
         <v>537</v>
       </c>
       <c r="X616" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="617" spans="1:24">
       <c r="A617">
         <v>622</v>
       </c>
       <c r="B617" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C617" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D617">
         <v>800</v>
       </c>
       <c r="E617">
         <v>807</v>
       </c>
       <c r="F617" t="s">
-        <v>1161</v>
+        <v>1188</v>
       </c>
       <c r="I617" t="s">
         <v>246</v>
       </c>
       <c r="J617">
         <v>4076.0</v>
       </c>
       <c r="L617">
         <v>0.0</v>
       </c>
       <c r="M617">
         <v>0</v>
       </c>
       <c r="N617" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O617" t="s">
         <v>69</v>
       </c>
       <c r="P617" t="s">
         <v>151</v>
       </c>
       <c r="Q617" t="s">
         <v>199</v>
       </c>
       <c r="S617" t="s">
         <v>536</v>
       </c>
       <c r="V617">
         <v>2026</v>
       </c>
       <c r="W617" t="s">
         <v>537</v>
       </c>
       <c r="X617" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="618" spans="1:24">
       <c r="A618">
         <v>623</v>
       </c>
       <c r="B618" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C618" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D618">
         <v>800</v>
       </c>
       <c r="E618">
         <v>808</v>
       </c>
       <c r="F618" t="s">
-        <v>1189</v>
+        <v>1217</v>
       </c>
       <c r="I618" t="s">
         <v>79</v>
       </c>
       <c r="J618">
         <v>5500.0</v>
       </c>
       <c r="K618" t="s">
         <v>57</v>
       </c>
       <c r="L618">
         <v>0.0</v>
       </c>
       <c r="M618">
         <v>0</v>
       </c>
       <c r="N618" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O618" t="s">
         <v>43</v>
       </c>
       <c r="P618" t="s">
         <v>33</v>
       </c>
       <c r="Q618" t="s">
         <v>64</v>
       </c>
       <c r="S618" t="s">
         <v>59</v>
       </c>
       <c r="T618" t="s">
-        <v>1190</v>
+        <v>1218</v>
       </c>
       <c r="U618" t="s">
-        <v>1191</v>
+        <v>1219</v>
       </c>
       <c r="V618">
         <v>2026</v>
       </c>
       <c r="X618" t="s">
-        <v>1192</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="619" spans="1:24">
       <c r="A619">
         <v>624</v>
       </c>
       <c r="B619" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C619" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D619">
         <v>800</v>
       </c>
       <c r="E619">
         <v>808</v>
       </c>
       <c r="F619" t="s">
-        <v>1193</v>
+        <v>1221</v>
       </c>
       <c r="I619" t="s">
         <v>107</v>
       </c>
       <c r="J619">
         <v>15000.0</v>
       </c>
       <c r="K619" t="s">
         <v>57</v>
       </c>
       <c r="L619">
         <v>0.0</v>
       </c>
       <c r="M619">
         <v>0</v>
       </c>
       <c r="N619" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O619" t="s">
         <v>69</v>
       </c>
       <c r="P619" t="s">
         <v>46</v>
       </c>
       <c r="Q619" t="s">
         <v>102</v>
       </c>
       <c r="R619" t="s">
         <v>43</v>
       </c>
       <c r="S619" t="s">
         <v>59</v>
       </c>
       <c r="T619" t="s">
-        <v>1011</v>
+        <v>1032</v>
       </c>
       <c r="U619" t="s">
-        <v>1194</v>
+        <v>1222</v>
       </c>
       <c r="V619">
         <v>2026</v>
       </c>
       <c r="X619" t="s">
-        <v>1195</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="620" spans="1:24">
       <c r="A620">
         <v>625</v>
       </c>
       <c r="B620" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C620" t="s">
-        <v>1196</v>
+        <v>1224</v>
       </c>
       <c r="D620">
         <v>800</v>
       </c>
       <c r="E620">
         <v>809</v>
       </c>
       <c r="F620" t="s">
-        <v>1197</v>
+        <v>1225</v>
       </c>
       <c r="J620">
         <v>12500.0</v>
       </c>
       <c r="L620">
         <v>0.0</v>
       </c>
       <c r="M620">
         <v>0</v>
       </c>
       <c r="N620" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O620" t="s">
         <v>43</v>
       </c>
       <c r="P620" t="s">
         <v>33</v>
       </c>
       <c r="Q620" t="s">
         <v>64</v>
       </c>
       <c r="S620" t="s">
         <v>536</v>
       </c>
       <c r="V620">
         <v>2026</v>
       </c>
       <c r="W620" t="s">
-        <v>1198</v>
+        <v>1226</v>
       </c>
       <c r="X620" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="621" spans="1:24">
       <c r="A621">
         <v>626</v>
       </c>
       <c r="B621" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C621" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D621">
         <v>800</v>
       </c>
       <c r="E621">
         <v>809</v>
       </c>
       <c r="F621" t="s">
-        <v>1199</v>
+        <v>1227</v>
       </c>
       <c r="I621" t="s">
         <v>144</v>
       </c>
       <c r="J621">
         <v>10000.0</v>
       </c>
       <c r="K621" t="s">
         <v>57</v>
       </c>
       <c r="L621">
         <v>0.0</v>
       </c>
       <c r="M621">
         <v>0</v>
       </c>
       <c r="N621" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O621" t="s">
         <v>43</v>
       </c>
       <c r="P621" t="s">
         <v>151</v>
       </c>
       <c r="Q621" t="s">
         <v>199</v>
       </c>
       <c r="S621" t="s">
         <v>59</v>
       </c>
       <c r="U621" t="s">
-        <v>1200</v>
+        <v>1228</v>
       </c>
       <c r="V621">
         <v>2026</v>
       </c>
       <c r="X621" t="s">
-        <v>1201</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="622" spans="1:24">
       <c r="A622">
         <v>627</v>
       </c>
       <c r="B622" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C622" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D622">
         <v>800</v>
       </c>
       <c r="E622">
         <v>809</v>
       </c>
       <c r="F622" t="s">
-        <v>1202</v>
+        <v>1230</v>
       </c>
       <c r="I622" t="s">
         <v>30</v>
       </c>
       <c r="J622">
         <v>5000.0</v>
       </c>
       <c r="K622" t="s">
         <v>31</v>
       </c>
       <c r="L622">
         <v>0.0</v>
       </c>
       <c r="M622">
         <v>0</v>
       </c>
       <c r="N622" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O622" t="s">
         <v>69</v>
       </c>
       <c r="P622" t="s">
         <v>151</v>
       </c>
       <c r="Q622" t="s">
         <v>199</v>
       </c>
       <c r="S622" t="s">
-        <v>536</v>
+        <v>36</v>
       </c>
       <c r="V622">
         <v>2026</v>
       </c>
       <c r="X622" t="s">
-        <v>1203</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="623" spans="1:24">
       <c r="A623">
         <v>628</v>
       </c>
       <c r="B623" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C623" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D623">
         <v>800</v>
       </c>
       <c r="E623">
         <v>809</v>
       </c>
       <c r="F623" t="s">
-        <v>1159</v>
+        <v>1186</v>
       </c>
       <c r="I623" t="s">
         <v>144</v>
       </c>
       <c r="J623">
         <v>4995.0</v>
       </c>
       <c r="K623" t="s">
         <v>31</v>
       </c>
       <c r="L623">
         <v>0.0</v>
       </c>
       <c r="M623">
         <v>0</v>
       </c>
       <c r="N623" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O623" t="s">
         <v>69</v>
       </c>
       <c r="P623" t="s">
         <v>151</v>
       </c>
       <c r="Q623" t="s">
         <v>199</v>
       </c>
       <c r="S623" t="s">
         <v>36</v>
       </c>
       <c r="V623">
         <v>2026</v>
       </c>
       <c r="X623" t="s">
-        <v>1204</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="624" spans="1:24">
       <c r="A624">
         <v>629</v>
       </c>
       <c r="B624" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C624" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D624">
         <v>800</v>
       </c>
       <c r="E624">
         <v>809</v>
       </c>
       <c r="F624" t="s">
-        <v>1205</v>
+        <v>1233</v>
       </c>
       <c r="I624" t="s">
         <v>144</v>
       </c>
       <c r="J624">
         <v>4076.0</v>
       </c>
       <c r="K624" t="s">
         <v>31</v>
       </c>
       <c r="L624">
         <v>0.0</v>
       </c>
       <c r="M624">
         <v>0</v>
       </c>
       <c r="N624" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O624" t="s">
         <v>69</v>
       </c>
       <c r="P624" t="s">
         <v>151</v>
       </c>
       <c r="Q624" t="s">
         <v>199</v>
       </c>
       <c r="S624" t="s">
         <v>36</v>
       </c>
       <c r="V624">
         <v>2026</v>
       </c>
       <c r="X624" t="s">
-        <v>1206</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="625" spans="1:24">
       <c r="A625">
         <v>630</v>
       </c>
       <c r="B625" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C625" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D625">
         <v>800</v>
       </c>
       <c r="E625">
         <v>809</v>
       </c>
       <c r="F625" t="s">
-        <v>1163</v>
+        <v>1190</v>
       </c>
       <c r="I625" t="s">
         <v>144</v>
       </c>
       <c r="J625">
         <v>2450.0</v>
       </c>
       <c r="K625" t="s">
         <v>31</v>
       </c>
       <c r="L625">
         <v>0.0</v>
       </c>
       <c r="M625">
         <v>0</v>
       </c>
       <c r="N625" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O625" t="s">
         <v>69</v>
       </c>
       <c r="P625" t="s">
         <v>151</v>
       </c>
       <c r="Q625" t="s">
         <v>199</v>
       </c>
       <c r="S625" t="s">
         <v>36</v>
       </c>
       <c r="V625">
         <v>2026</v>
       </c>
       <c r="X625" t="s">
-        <v>1207</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="626" spans="1:24">
       <c r="A626">
         <v>631</v>
       </c>
       <c r="B626" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C626" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D626">
         <v>800</v>
       </c>
       <c r="E626">
         <v>809</v>
       </c>
       <c r="F626" t="s">
-        <v>1208</v>
+        <v>1236</v>
       </c>
       <c r="I626" t="s">
         <v>30</v>
       </c>
       <c r="J626">
         <v>20000.0</v>
       </c>
       <c r="L626">
         <v>0.0</v>
       </c>
       <c r="M626">
         <v>0</v>
       </c>
       <c r="N626" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O626" t="s">
         <v>69</v>
       </c>
       <c r="P626" t="s">
         <v>46</v>
       </c>
       <c r="S626" t="s">
         <v>536</v>
       </c>
       <c r="V626">
         <v>2026</v>
       </c>
       <c r="X626" t="s">
-        <v>1209</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="627" spans="1:24">
       <c r="A627">
         <v>632</v>
       </c>
       <c r="B627" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C627" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D627">
         <v>800</v>
       </c>
       <c r="E627">
         <v>810</v>
       </c>
       <c r="F627" t="s">
-        <v>1210</v>
+        <v>1238</v>
       </c>
       <c r="I627" t="s">
         <v>30</v>
       </c>
       <c r="J627">
         <v>10000.0</v>
       </c>
       <c r="K627" t="s">
         <v>31</v>
       </c>
       <c r="L627">
         <v>0.0</v>
       </c>
       <c r="M627">
         <v>0</v>
       </c>
       <c r="N627" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O627" t="s">
         <v>43</v>
       </c>
       <c r="P627" t="s">
         <v>151</v>
       </c>
       <c r="Q627" t="s">
         <v>199</v>
       </c>
       <c r="S627" t="s">
         <v>36</v>
       </c>
       <c r="V627">
         <v>2026</v>
       </c>
       <c r="X627" t="s">
-        <v>1211</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="628" spans="1:24">
       <c r="A628">
         <v>633</v>
       </c>
       <c r="B628" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C628" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D628">
         <v>800</v>
       </c>
       <c r="E628">
         <v>811</v>
       </c>
       <c r="F628" t="s">
-        <v>1212</v>
+        <v>1240</v>
       </c>
       <c r="J628">
         <v>10000.0</v>
       </c>
       <c r="L628">
         <v>0.0</v>
       </c>
       <c r="M628">
         <v>0</v>
       </c>
       <c r="N628" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O628" t="s">
         <v>43</v>
       </c>
       <c r="P628" t="s">
         <v>33</v>
       </c>
       <c r="Q628" t="s">
         <v>64</v>
       </c>
       <c r="S628" t="s">
         <v>536</v>
       </c>
       <c r="V628">
         <v>2026</v>
       </c>
       <c r="W628" t="s">
-        <v>1213</v>
+        <v>1241</v>
       </c>
       <c r="X628" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="629" spans="1:24">
       <c r="A629">
         <v>634</v>
       </c>
       <c r="B629" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C629" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="D629">
         <v>800</v>
       </c>
       <c r="E629">
         <v>814</v>
       </c>
       <c r="F629" t="s">
-        <v>1161</v>
+        <v>1188</v>
       </c>
       <c r="I629" t="s">
         <v>88</v>
       </c>
       <c r="J629">
         <v>4076.0</v>
       </c>
       <c r="K629" t="s">
         <v>57</v>
       </c>
       <c r="L629">
         <v>0.0</v>
       </c>
       <c r="M629">
         <v>0</v>
       </c>
       <c r="N629" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O629" t="s">
         <v>69</v>
       </c>
       <c r="P629" t="s">
         <v>151</v>
       </c>
       <c r="Q629" t="s">
         <v>199</v>
       </c>
       <c r="S629" t="s">
-        <v>536</v>
+        <v>36</v>
       </c>
       <c r="V629">
         <v>2026</v>
       </c>
       <c r="X629" t="s">
-        <v>1214</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="630" spans="1:24">
       <c r="A630">
         <v>635</v>
       </c>
       <c r="B630" t="s">
-        <v>1215</v>
+        <v>1243</v>
       </c>
       <c r="C630" t="s">
         <v>83</v>
       </c>
       <c r="D630">
         <v>200</v>
       </c>
       <c r="E630">
         <v>207</v>
       </c>
       <c r="F630" t="s">
         <v>85</v>
       </c>
       <c r="I630" t="s">
         <v>30</v>
       </c>
       <c r="J630">
         <v>0.0</v>
       </c>
       <c r="K630" t="s">
         <v>31</v>
       </c>
       <c r="L630">
         <v>0.0</v>
       </c>
       <c r="M630">
         <v>0</v>
       </c>
       <c r="N630" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="P630" t="s">
         <v>46</v>
       </c>
       <c r="Q630" t="s">
         <v>85</v>
       </c>
       <c r="R630" t="s">
         <v>35</v>
       </c>
       <c r="S630" t="s">
         <v>36</v>
       </c>
       <c r="V630">
         <v>2026</v>
       </c>
       <c r="X630" t="s">
-        <v>1216</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="631" spans="1:24">
       <c r="A631">
         <v>636</v>
       </c>
       <c r="B631" t="s">
-        <v>1217</v>
+        <v>1245</v>
       </c>
       <c r="C631" t="s">
         <v>83</v>
       </c>
       <c r="D631">
         <v>400</v>
       </c>
       <c r="E631">
         <v>403</v>
       </c>
       <c r="F631" t="s">
-        <v>1218</v>
+        <v>1246</v>
       </c>
       <c r="I631" t="s">
         <v>30</v>
       </c>
       <c r="J631">
         <v>0.0</v>
       </c>
       <c r="K631" t="s">
         <v>31</v>
       </c>
       <c r="L631">
         <v>0.0</v>
       </c>
       <c r="M631">
         <v>0</v>
       </c>
       <c r="N631" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O631" t="s">
         <v>32</v>
       </c>
       <c r="P631" t="s">
         <v>46</v>
       </c>
       <c r="Q631" t="s">
         <v>342</v>
       </c>
       <c r="R631" t="s">
         <v>35</v>
       </c>
       <c r="S631" t="s">
-        <v>792</v>
+        <v>1247</v>
       </c>
       <c r="X631" t="s">
-        <v>1219</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="632" spans="1:24">
       <c r="A632">
         <v>637</v>
       </c>
       <c r="B632" t="s">
-        <v>1220</v>
+        <v>1249</v>
       </c>
       <c r="C632" t="s">
         <v>83</v>
       </c>
       <c r="D632">
         <v>400</v>
       </c>
       <c r="E632">
         <v>414</v>
       </c>
       <c r="F632" t="s">
-        <v>1221</v>
+        <v>1250</v>
       </c>
       <c r="I632" t="s">
         <v>249</v>
       </c>
       <c r="J632">
         <v>0.0</v>
       </c>
       <c r="K632" t="s">
         <v>57</v>
       </c>
       <c r="L632">
         <v>0.0</v>
       </c>
       <c r="M632">
         <v>0</v>
       </c>
       <c r="N632" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O632" t="s">
         <v>32</v>
       </c>
       <c r="P632" t="s">
         <v>46</v>
       </c>
       <c r="Q632" t="s">
         <v>94</v>
       </c>
       <c r="R632" t="s">
         <v>43</v>
       </c>
       <c r="S632" t="s">
-        <v>792</v>
+        <v>652</v>
+      </c>
+      <c r="U632" t="s">
+        <v>1251</v>
       </c>
       <c r="X632" t="s">
-        <v>1222</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="633" spans="1:24">
       <c r="A633">
         <v>638</v>
       </c>
       <c r="B633" t="s">
-        <v>1223</v>
+        <v>1253</v>
       </c>
       <c r="C633" t="s">
         <v>83</v>
       </c>
       <c r="D633">
         <v>200</v>
       </c>
       <c r="E633">
         <v>210</v>
       </c>
       <c r="F633" t="s">
-        <v>1224</v>
+        <v>1254</v>
       </c>
       <c r="I633" t="s">
         <v>30</v>
       </c>
       <c r="J633">
         <v>15500.0</v>
       </c>
       <c r="K633" t="s">
         <v>31</v>
       </c>
       <c r="L633">
         <v>0.0</v>
       </c>
       <c r="M633">
         <v>0</v>
       </c>
       <c r="N633" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O633" t="s">
         <v>32</v>
       </c>
       <c r="P633" t="s">
         <v>46</v>
       </c>
       <c r="Q633" t="s">
         <v>58</v>
       </c>
       <c r="R633" t="s">
         <v>35</v>
       </c>
       <c r="S633" t="s">
         <v>36</v>
       </c>
       <c r="X633" t="s">
-        <v>1225</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="634" spans="1:24">
       <c r="A634">
         <v>639</v>
       </c>
       <c r="B634" t="s">
-        <v>1226</v>
+        <v>1256</v>
       </c>
       <c r="C634" t="s">
-        <v>1227</v>
+        <v>1257</v>
       </c>
       <c r="D634">
         <v>100</v>
       </c>
       <c r="E634">
         <v>301</v>
       </c>
       <c r="F634" t="s">
-        <v>1228</v>
+        <v>1258</v>
       </c>
       <c r="I634" t="s">
         <v>56</v>
       </c>
       <c r="J634">
         <v>0.0</v>
       </c>
       <c r="K634" t="s">
         <v>57</v>
       </c>
       <c r="L634">
         <v>0.0</v>
       </c>
       <c r="M634">
         <v>0</v>
       </c>
       <c r="N634" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O634" t="s">
         <v>32</v>
       </c>
       <c r="P634" t="s">
         <v>33</v>
       </c>
       <c r="S634" t="s">
-        <v>502</v>
+        <v>59</v>
       </c>
       <c r="U634" t="s">
-        <v>1229</v>
+        <v>1259</v>
       </c>
       <c r="X634" t="s">
-        <v>1230</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="635" spans="1:24">
       <c r="A635">
         <v>640</v>
       </c>
       <c r="B635" t="s">
-        <v>1231</v>
+        <v>1261</v>
       </c>
       <c r="C635" t="s">
-        <v>1227</v>
+        <v>1257</v>
       </c>
       <c r="D635">
         <v>200</v>
       </c>
       <c r="E635">
         <v>212</v>
       </c>
       <c r="F635" t="s">
-        <v>671</v>
+        <v>677</v>
       </c>
       <c r="I635" t="s">
         <v>246</v>
       </c>
       <c r="J635">
         <v>8000.0</v>
       </c>
       <c r="K635" t="s">
         <v>57</v>
       </c>
       <c r="L635">
         <v>0.0</v>
       </c>
       <c r="M635">
         <v>0</v>
       </c>
       <c r="N635" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O635" t="s">
         <v>32</v>
       </c>
       <c r="P635" t="s">
         <v>33</v>
       </c>
       <c r="Q635" t="s">
         <v>42</v>
       </c>
       <c r="R635" t="s">
         <v>43</v>
       </c>
       <c r="S635" t="s">
-        <v>792</v>
+        <v>600</v>
+      </c>
+      <c r="U635" t="s">
+        <v>1262</v>
       </c>
       <c r="X635" t="s">
-        <v>1232</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="636" spans="1:24">
       <c r="A636">
         <v>641</v>
       </c>
       <c r="B636" t="s">
-        <v>1233</v>
+        <v>1264</v>
       </c>
       <c r="C636" t="s">
         <v>83</v>
       </c>
       <c r="D636">
         <v>200</v>
       </c>
       <c r="E636">
         <v>212</v>
       </c>
       <c r="F636" t="s">
-        <v>809</v>
+        <v>821</v>
       </c>
       <c r="I636" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="J636">
         <v>110000.0</v>
       </c>
       <c r="K636" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="L636">
         <v>0.0</v>
       </c>
       <c r="M636">
         <v>0</v>
       </c>
       <c r="N636" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O636" t="s">
         <v>32</v>
       </c>
       <c r="P636" t="s">
         <v>46</v>
       </c>
       <c r="Q636" t="s">
         <v>94</v>
       </c>
       <c r="R636" t="s">
         <v>69</v>
       </c>
       <c r="S636" t="s">
-        <v>750</v>
+        <v>36</v>
       </c>
       <c r="X636" t="s">
-        <v>1234</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="637" spans="1:24">
       <c r="A637">
         <v>643</v>
       </c>
       <c r="B637" t="s">
-        <v>1235</v>
+        <v>1266</v>
       </c>
       <c r="C637" t="s">
         <v>92</v>
       </c>
       <c r="D637">
         <v>400</v>
       </c>
       <c r="E637">
         <v>407</v>
       </c>
       <c r="F637" t="s">
-        <v>737</v>
+        <v>747</v>
       </c>
       <c r="I637" t="s">
         <v>246</v>
       </c>
       <c r="J637">
         <v>8000.0</v>
       </c>
       <c r="K637" t="s">
         <v>57</v>
       </c>
       <c r="L637">
         <v>0.0</v>
       </c>
       <c r="M637">
         <v>0</v>
       </c>
       <c r="N637" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O637" t="s">
         <v>32</v>
       </c>
       <c r="P637" t="s">
         <v>46</v>
       </c>
       <c r="Q637" t="s">
         <v>76</v>
       </c>
       <c r="S637" t="s">
-        <v>792</v>
+        <v>600</v>
+      </c>
+      <c r="U637" t="s">
+        <v>1267</v>
       </c>
       <c r="X637" t="s">
-        <v>1236</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="638" spans="1:24">
       <c r="A638">
         <v>644</v>
       </c>
       <c r="B638" t="s">
-        <v>1237</v>
+        <v>1269</v>
       </c>
       <c r="C638" t="s">
         <v>92</v>
       </c>
       <c r="D638">
         <v>100</v>
       </c>
       <c r="E638">
         <v>216</v>
       </c>
       <c r="F638" t="s">
         <v>85</v>
       </c>
       <c r="I638" t="s">
         <v>194</v>
       </c>
       <c r="J638">
         <v>4500.0</v>
       </c>
       <c r="K638" t="s">
         <v>31</v>
       </c>
       <c r="L638">
         <v>0.0</v>
       </c>
       <c r="M638">
         <v>0</v>
       </c>
       <c r="N638" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O638" t="s">
         <v>32</v>
       </c>
       <c r="P638" t="s">
         <v>46</v>
       </c>
       <c r="R638" t="s">
         <v>35</v>
       </c>
       <c r="S638" t="s">
         <v>36</v>
       </c>
       <c r="X638" t="s">
-        <v>1238</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="639" spans="1:24">
       <c r="A639">
         <v>645</v>
       </c>
       <c r="B639" t="s">
-        <v>1239</v>
+        <v>1271</v>
       </c>
       <c r="C639" t="s">
         <v>92</v>
       </c>
       <c r="D639">
         <v>200</v>
       </c>
       <c r="E639">
         <v>216</v>
       </c>
       <c r="F639" t="s">
         <v>85</v>
       </c>
       <c r="I639" t="s">
         <v>56</v>
       </c>
       <c r="J639">
         <v>4500.0</v>
       </c>
       <c r="K639" t="s">
         <v>57</v>
       </c>
       <c r="L639">
         <v>0.0</v>
       </c>
       <c r="M639">
         <v>0</v>
       </c>
       <c r="N639" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O639" t="s">
         <v>32</v>
       </c>
       <c r="P639" t="s">
         <v>46</v>
       </c>
       <c r="Q639" t="s">
         <v>85</v>
       </c>
       <c r="R639" t="s">
         <v>35</v>
       </c>
       <c r="S639" t="s">
-        <v>792</v>
+        <v>59</v>
       </c>
       <c r="U639" t="s">
-        <v>1240</v>
+        <v>1272</v>
       </c>
       <c r="X639" t="s">
-        <v>1241</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="640" spans="1:24">
       <c r="A640">
         <v>646</v>
       </c>
       <c r="B640" t="s">
-        <v>1242</v>
+        <v>1274</v>
       </c>
       <c r="C640" t="s">
         <v>92</v>
       </c>
       <c r="D640">
         <v>400</v>
       </c>
       <c r="E640">
         <v>412</v>
       </c>
       <c r="F640" t="s">
         <v>85</v>
       </c>
       <c r="I640" t="s">
         <v>56</v>
       </c>
       <c r="J640">
         <v>4500.0</v>
       </c>
       <c r="K640" t="s">
         <v>57</v>
       </c>
       <c r="L640">
         <v>0.0</v>
       </c>
       <c r="M640">
         <v>0</v>
       </c>
       <c r="N640" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O640" t="s">
         <v>32</v>
       </c>
       <c r="P640" t="s">
         <v>46</v>
       </c>
       <c r="Q640" t="s">
         <v>85</v>
       </c>
       <c r="R640" t="s">
         <v>35</v>
       </c>
       <c r="S640" t="s">
-        <v>937</v>
+        <v>59</v>
       </c>
       <c r="U640" t="s">
-        <v>1243</v>
+        <v>1275</v>
       </c>
       <c r="X640" t="s">
-        <v>1244</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="641" spans="1:24">
       <c r="A641">
         <v>647</v>
       </c>
       <c r="B641" t="s">
-        <v>1245</v>
+        <v>1277</v>
       </c>
       <c r="C641" t="s">
-        <v>1246</v>
+        <v>1278</v>
       </c>
       <c r="D641">
         <v>100</v>
       </c>
       <c r="E641">
         <v>901</v>
       </c>
       <c r="F641" t="s">
-        <v>1247</v>
+        <v>1279</v>
       </c>
       <c r="G641">
         <v>2022</v>
       </c>
       <c r="H641" t="s">
-        <v>1248</v>
+        <v>1280</v>
       </c>
       <c r="I641" t="s">
         <v>194</v>
       </c>
       <c r="J641">
         <v>13000.0</v>
       </c>
       <c r="K641" t="s">
         <v>31</v>
       </c>
       <c r="L641">
         <v>0.0</v>
       </c>
       <c r="M641">
         <v>0</v>
       </c>
       <c r="N641" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O641" t="s">
         <v>32</v>
       </c>
       <c r="P641" t="s">
         <v>46</v>
       </c>
       <c r="Q641" t="s">
         <v>102</v>
       </c>
       <c r="R641" t="s">
         <v>43</v>
       </c>
       <c r="S641" t="s">
         <v>36</v>
       </c>
       <c r="T641" t="s">
-        <v>1249</v>
+        <v>1281</v>
       </c>
       <c r="X641" t="s">
-        <v>1250</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="642" spans="1:24">
       <c r="A642">
         <v>648</v>
       </c>
       <c r="B642" t="s">
-        <v>1251</v>
+        <v>1283</v>
       </c>
       <c r="C642" t="s">
         <v>92</v>
       </c>
       <c r="D642">
         <v>400</v>
       </c>
       <c r="E642">
         <v>401</v>
       </c>
       <c r="F642" t="s">
-        <v>1252</v>
+        <v>1284</v>
       </c>
       <c r="G642">
         <v>2026</v>
       </c>
       <c r="I642" t="s">
         <v>56</v>
       </c>
       <c r="J642">
         <v>4485.62</v>
       </c>
       <c r="K642" t="s">
         <v>57</v>
       </c>
       <c r="L642">
         <v>0.0</v>
       </c>
       <c r="M642">
         <v>0</v>
       </c>
       <c r="N642" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O642" t="s">
         <v>32</v>
       </c>
       <c r="P642" t="s">
         <v>33</v>
       </c>
       <c r="R642" t="s">
         <v>95</v>
       </c>
       <c r="S642" t="s">
-        <v>937</v>
+        <v>59</v>
       </c>
       <c r="U642" t="s">
-        <v>1253</v>
+        <v>1285</v>
       </c>
       <c r="X642" t="s">
-        <v>1254</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="643" spans="1:24">
       <c r="A643">
         <v>649</v>
       </c>
       <c r="B643" t="s">
-        <v>1255</v>
+        <v>1287</v>
       </c>
       <c r="C643" t="s">
         <v>149</v>
       </c>
       <c r="D643">
         <v>100</v>
       </c>
       <c r="E643">
         <v>101</v>
       </c>
       <c r="F643" t="s">
-        <v>1256</v>
+        <v>1288</v>
       </c>
       <c r="G643">
         <v>2016</v>
       </c>
       <c r="I643" t="s">
         <v>71</v>
       </c>
       <c r="J643">
         <v>3500.0</v>
       </c>
       <c r="K643" t="s">
         <v>57</v>
       </c>
       <c r="L643">
         <v>0.0</v>
       </c>
       <c r="M643">
         <v>0</v>
       </c>
       <c r="N643" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O643" t="s">
         <v>32</v>
       </c>
       <c r="Q643" t="s">
         <v>199</v>
       </c>
       <c r="S643" t="s">
         <v>59</v>
       </c>
       <c r="U643" t="s">
-        <v>1257</v>
+        <v>1289</v>
       </c>
       <c r="X643" t="s">
-        <v>1255</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="644" spans="1:24">
       <c r="A644">
         <v>650</v>
       </c>
       <c r="B644" t="s">
-        <v>1258</v>
+        <v>1290</v>
       </c>
       <c r="C644" t="s">
         <v>149</v>
       </c>
       <c r="D644">
         <v>100</v>
       </c>
       <c r="E644">
         <v>205</v>
       </c>
       <c r="F644" t="s">
-        <v>1259</v>
+        <v>1291</v>
       </c>
       <c r="I644" t="s">
         <v>107</v>
       </c>
       <c r="J644">
         <v>18000.0</v>
       </c>
       <c r="K644" t="s">
         <v>31</v>
       </c>
       <c r="L644">
         <v>0.0</v>
       </c>
       <c r="M644">
         <v>0</v>
       </c>
       <c r="N644" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O644" t="s">
         <v>32</v>
       </c>
       <c r="P644" t="s">
         <v>151</v>
       </c>
       <c r="Q644" t="s">
         <v>160</v>
       </c>
       <c r="R644" t="s">
         <v>43</v>
       </c>
       <c r="S644" t="s">
         <v>36</v>
       </c>
       <c r="X644" t="s">
-        <v>1260</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="645" spans="1:24">
       <c r="A645">
         <v>651</v>
       </c>
       <c r="B645" t="s">
-        <v>1261</v>
+        <v>1293</v>
       </c>
       <c r="C645" t="s">
         <v>149</v>
       </c>
       <c r="D645">
         <v>800</v>
       </c>
       <c r="E645">
         <v>802</v>
       </c>
       <c r="F645" t="s">
-        <v>1262</v>
+        <v>1294</v>
       </c>
       <c r="I645" t="s">
         <v>79</v>
       </c>
       <c r="J645">
         <v>12000.0</v>
       </c>
       <c r="K645" t="s">
         <v>57</v>
       </c>
       <c r="L645">
         <v>0.0</v>
       </c>
       <c r="M645">
         <v>0</v>
       </c>
       <c r="N645" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O645" t="s">
         <v>32</v>
       </c>
       <c r="Q645" t="s">
         <v>199</v>
       </c>
       <c r="S645" t="s">
-        <v>792</v>
+        <v>59</v>
       </c>
       <c r="T645" t="s">
-        <v>1089</v>
+        <v>1115</v>
       </c>
       <c r="U645" t="s">
-        <v>1263</v>
+        <v>1295</v>
       </c>
       <c r="X645" t="s">
-        <v>1261</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="646" spans="1:24">
       <c r="A646">
         <v>652</v>
       </c>
       <c r="B646" t="s">
-        <v>1264</v>
+        <v>1297</v>
       </c>
       <c r="C646" t="s">
         <v>83</v>
       </c>
       <c r="D646">
         <v>200</v>
       </c>
       <c r="E646">
         <v>219</v>
       </c>
       <c r="F646" t="s">
-        <v>1221</v>
+        <v>1250</v>
       </c>
       <c r="H646" t="s">
         <v>41</v>
       </c>
       <c r="I646" t="s">
         <v>159</v>
       </c>
       <c r="J646">
         <v>14500.0</v>
       </c>
       <c r="K646" t="s">
         <v>57</v>
       </c>
       <c r="L646">
-        <v>165.0</v>
+        <v>0.0</v>
       </c>
       <c r="M646">
-        <v>14335.0</v>
+        <v>0</v>
       </c>
       <c r="N646" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O646" t="s">
         <v>32</v>
       </c>
       <c r="P646" t="s">
         <v>46</v>
       </c>
       <c r="Q646" t="s">
         <v>47</v>
       </c>
       <c r="R646" t="s">
         <v>43</v>
       </c>
       <c r="S646" t="s">
         <v>59</v>
       </c>
       <c r="U646" t="s">
-        <v>1265</v>
+        <v>1298</v>
       </c>
       <c r="X646" t="s">
-        <v>1266</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="647" spans="1:24">
       <c r="A647">
         <v>653</v>
       </c>
       <c r="B647" t="s">
-        <v>1267</v>
+        <v>1300</v>
       </c>
       <c r="C647" t="s">
         <v>149</v>
       </c>
       <c r="D647">
         <v>800</v>
       </c>
       <c r="E647">
         <v>802</v>
       </c>
       <c r="F647" t="s">
-        <v>1268</v>
+        <v>1301</v>
       </c>
       <c r="I647" t="s">
         <v>79</v>
       </c>
       <c r="J647">
         <v>12000.0</v>
       </c>
       <c r="K647" t="s">
         <v>57</v>
       </c>
       <c r="L647">
         <v>0.0</v>
       </c>
       <c r="M647">
         <v>0</v>
       </c>
       <c r="N647" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O647" t="s">
         <v>32</v>
       </c>
       <c r="P647" t="s">
         <v>151</v>
       </c>
       <c r="R647" t="s">
         <v>43</v>
       </c>
       <c r="S647" t="s">
         <v>59</v>
       </c>
       <c r="U647" t="s">
-        <v>1263</v>
+        <v>1295</v>
       </c>
       <c r="X647" t="s">
-        <v>1267</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="648" spans="1:24">
       <c r="A648">
         <v>654</v>
       </c>
       <c r="B648" t="s">
-        <v>1269</v>
+        <v>1302</v>
       </c>
       <c r="C648" t="s">
         <v>92</v>
       </c>
       <c r="D648">
         <v>200</v>
       </c>
       <c r="E648">
         <v>202</v>
       </c>
       <c r="F648" t="s">
-        <v>1270</v>
+        <v>1303</v>
       </c>
       <c r="I648" t="s">
-        <v>404</v>
+        <v>249</v>
       </c>
       <c r="J648">
         <v>90000.0</v>
       </c>
       <c r="K648" t="s">
         <v>57</v>
       </c>
       <c r="L648">
         <v>0.0</v>
       </c>
       <c r="M648">
         <v>0</v>
       </c>
       <c r="N648" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O648" t="s">
         <v>32</v>
       </c>
       <c r="P648" t="s">
         <v>46</v>
       </c>
       <c r="Q648" t="s">
         <v>94</v>
       </c>
       <c r="R648" t="s">
         <v>69</v>
       </c>
       <c r="S648" t="s">
-        <v>750</v>
+        <v>1064</v>
       </c>
       <c r="X648" t="s">
-        <v>1271</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="649" spans="1:24">
       <c r="A649">
         <v>655</v>
       </c>
       <c r="B649" t="s">
-        <v>1272</v>
+        <v>1305</v>
       </c>
       <c r="C649" t="s">
         <v>92</v>
       </c>
       <c r="D649">
         <v>400</v>
       </c>
       <c r="E649">
         <v>402</v>
       </c>
       <c r="F649" t="s">
-        <v>1273</v>
+        <v>1306</v>
       </c>
       <c r="I649" t="s">
         <v>249</v>
       </c>
       <c r="J649">
         <v>16000.0</v>
       </c>
       <c r="K649" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="L649">
         <v>0.0</v>
       </c>
       <c r="M649">
         <v>0</v>
       </c>
       <c r="N649" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O649" t="s">
         <v>32</v>
       </c>
       <c r="P649" t="s">
         <v>33</v>
       </c>
       <c r="Q649" t="s">
         <v>42</v>
       </c>
       <c r="R649" t="s">
         <v>43</v>
       </c>
       <c r="S649" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>1274</v>
+        <v>1064</v>
       </c>
       <c r="X649" t="s">
-        <v>1272</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="650" spans="1:24">
       <c r="A650">
         <v>656</v>
       </c>
       <c r="B650" t="s">
-        <v>1275</v>
+        <v>1308</v>
       </c>
       <c r="C650" t="s">
         <v>92</v>
       </c>
       <c r="D650">
         <v>200</v>
       </c>
       <c r="E650">
         <v>208</v>
       </c>
       <c r="F650" t="s">
-        <v>1276</v>
+        <v>1309</v>
       </c>
       <c r="I650" t="s">
         <v>56</v>
       </c>
       <c r="J650">
         <v>9000.0</v>
       </c>
       <c r="K650" t="s">
         <v>57</v>
       </c>
       <c r="L650">
         <v>0.0</v>
       </c>
       <c r="M650">
         <v>0</v>
       </c>
       <c r="N650" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O650" t="s">
         <v>32</v>
       </c>
       <c r="P650" t="s">
         <v>46</v>
       </c>
       <c r="Q650" t="s">
         <v>342</v>
       </c>
       <c r="R650" t="s">
         <v>69</v>
       </c>
       <c r="S650" t="s">
         <v>57</v>
       </c>
       <c r="T650" t="s">
-        <v>1277</v>
+        <v>1310</v>
       </c>
       <c r="X650" t="s">
-        <v>1278</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="651" spans="1:24">
       <c r="A651">
         <v>657</v>
       </c>
       <c r="B651" t="s">
-        <v>1279</v>
+        <v>1312</v>
       </c>
       <c r="C651" t="s">
         <v>92</v>
       </c>
       <c r="D651">
         <v>200</v>
       </c>
       <c r="E651">
         <v>212</v>
       </c>
       <c r="F651" t="s">
-        <v>1280</v>
+        <v>1313</v>
       </c>
       <c r="I651" t="s">
         <v>88</v>
       </c>
       <c r="J651">
         <v>100000.0</v>
       </c>
       <c r="K651" t="s">
         <v>57</v>
       </c>
       <c r="L651">
         <v>0.0</v>
       </c>
       <c r="M651">
         <v>0</v>
       </c>
       <c r="N651" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O651" t="s">
         <v>32</v>
       </c>
       <c r="P651" t="s">
         <v>46</v>
       </c>
       <c r="Q651" t="s">
         <v>94</v>
       </c>
       <c r="R651" t="s">
         <v>69</v>
       </c>
       <c r="S651" t="s">
-        <v>792</v>
+        <v>59</v>
       </c>
       <c r="T651" t="s">
-        <v>793</v>
+        <v>804</v>
+      </c>
+      <c r="U651" t="s">
+        <v>1314</v>
       </c>
       <c r="X651" t="s">
-        <v>1281</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="652" spans="1:24">
       <c r="A652">
         <v>658</v>
       </c>
       <c r="B652" t="s">
-        <v>1282</v>
+        <v>1316</v>
       </c>
       <c r="C652" t="s">
         <v>92</v>
       </c>
       <c r="D652">
         <v>800</v>
       </c>
       <c r="E652">
         <v>816</v>
       </c>
       <c r="F652" t="s">
-        <v>1283</v>
+        <v>1317</v>
       </c>
       <c r="I652" t="s">
         <v>88</v>
       </c>
       <c r="J652">
         <v>11242.32</v>
       </c>
       <c r="K652" t="s">
         <v>57</v>
       </c>
       <c r="L652">
         <v>0.0</v>
       </c>
       <c r="M652">
         <v>0</v>
       </c>
       <c r="N652" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O652" t="s">
         <v>32</v>
       </c>
       <c r="Q652" t="s">
         <v>342</v>
       </c>
       <c r="S652" t="s">
-        <v>792</v>
+        <v>652</v>
       </c>
       <c r="T652" t="s">
-        <v>793</v>
+        <v>804</v>
+      </c>
+      <c r="U652" t="s">
+        <v>1318</v>
       </c>
       <c r="X652" t="s">
-        <v>1284</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="653" spans="1:24">
       <c r="A653">
         <v>659</v>
       </c>
       <c r="B653" t="s">
-        <v>1285</v>
+        <v>1320</v>
       </c>
       <c r="C653" t="s">
         <v>92</v>
       </c>
       <c r="D653">
         <v>800</v>
       </c>
       <c r="E653">
         <v>817</v>
       </c>
       <c r="F653" t="s">
-        <v>1283</v>
+        <v>1317</v>
       </c>
       <c r="I653" t="s">
         <v>88</v>
       </c>
       <c r="J653">
         <v>11242.32</v>
       </c>
       <c r="K653" t="s">
         <v>57</v>
       </c>
       <c r="L653">
         <v>0.0</v>
       </c>
       <c r="M653">
         <v>0</v>
       </c>
       <c r="N653" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O653" t="s">
         <v>32</v>
       </c>
       <c r="P653" t="s">
         <v>46</v>
       </c>
       <c r="R653" t="s">
         <v>69</v>
       </c>
       <c r="S653" t="s">
-        <v>937</v>
+        <v>652</v>
       </c>
       <c r="T653" t="s">
-        <v>793</v>
+        <v>804</v>
       </c>
       <c r="U653" t="s">
-        <v>1286</v>
+        <v>1321</v>
       </c>
       <c r="X653" t="s">
-        <v>1287</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="654" spans="1:24">
       <c r="A654">
         <v>660</v>
       </c>
       <c r="B654" t="s">
-        <v>1288</v>
+        <v>1323</v>
       </c>
       <c r="C654" t="s">
         <v>376</v>
       </c>
       <c r="D654">
         <v>700</v>
       </c>
       <c r="E654">
         <v>706</v>
       </c>
       <c r="F654" t="s">
-        <v>1289</v>
+        <v>1324</v>
       </c>
       <c r="H654" t="s">
         <v>63</v>
       </c>
       <c r="I654" t="s">
         <v>88</v>
       </c>
       <c r="J654">
         <v>4000.0</v>
       </c>
       <c r="K654" t="s">
         <v>57</v>
       </c>
       <c r="L654">
         <v>0.0</v>
       </c>
       <c r="M654">
         <v>0</v>
       </c>
       <c r="N654" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O654" t="s">
         <v>32</v>
       </c>
       <c r="P654" t="s">
         <v>46</v>
       </c>
       <c r="Q654" t="s">
         <v>279</v>
       </c>
       <c r="R654" t="s">
         <v>35</v>
       </c>
       <c r="S654" t="s">
-        <v>792</v>
+        <v>652</v>
+      </c>
+      <c r="T654" t="s">
+        <v>1044</v>
+      </c>
+      <c r="U654" t="s">
+        <v>1325</v>
       </c>
       <c r="X654" t="s">
-        <v>1290</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="655" spans="1:24">
       <c r="A655">
         <v>661</v>
       </c>
       <c r="B655" t="s">
-        <v>1291</v>
+        <v>1327</v>
       </c>
       <c r="C655" t="s">
         <v>376</v>
       </c>
       <c r="D655">
         <v>700</v>
       </c>
       <c r="E655">
         <v>712</v>
       </c>
       <c r="F655" t="s">
-        <v>1292</v>
+        <v>1328</v>
       </c>
       <c r="H655" t="s">
         <v>63</v>
       </c>
       <c r="I655" t="s">
         <v>246</v>
       </c>
       <c r="J655">
         <v>12000.0</v>
       </c>
       <c r="K655" t="s">
         <v>57</v>
       </c>
       <c r="L655">
         <v>0.0</v>
       </c>
       <c r="M655">
         <v>0</v>
       </c>
       <c r="N655" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O655" t="s">
         <v>32</v>
       </c>
       <c r="P655" t="s">
         <v>46</v>
       </c>
       <c r="Q655" t="s">
         <v>42</v>
       </c>
       <c r="R655" t="s">
         <v>95</v>
       </c>
       <c r="S655" t="s">
-        <v>750</v>
+        <v>600</v>
+      </c>
+      <c r="T655" t="s">
+        <v>1329</v>
+      </c>
+      <c r="U655" t="s">
+        <v>1330</v>
       </c>
       <c r="X655" t="s">
-        <v>1293</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="656" spans="1:24">
       <c r="A656">
         <v>662</v>
       </c>
       <c r="B656" t="s">
-        <v>1294</v>
+        <v>1332</v>
       </c>
       <c r="C656" t="s">
         <v>376</v>
       </c>
       <c r="D656">
         <v>700</v>
       </c>
       <c r="E656">
         <v>712</v>
       </c>
       <c r="F656" t="s">
-        <v>1295</v>
+        <v>1333</v>
       </c>
       <c r="H656" t="s">
         <v>63</v>
       </c>
       <c r="I656" t="s">
         <v>88</v>
       </c>
       <c r="J656">
         <v>15000.0</v>
       </c>
       <c r="K656" t="s">
         <v>57</v>
       </c>
       <c r="L656">
-        <v>0.0</v>
+        <v>11611.08</v>
       </c>
       <c r="M656">
-        <v>0</v>
+        <v>3388.92</v>
       </c>
       <c r="N656" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O656" t="s">
         <v>32</v>
       </c>
       <c r="P656" t="s">
         <v>46</v>
       </c>
       <c r="Q656" t="s">
         <v>94</v>
       </c>
       <c r="R656" t="s">
         <v>35</v>
       </c>
       <c r="S656" t="s">
-        <v>750</v>
+        <v>59</v>
+      </c>
+      <c r="T656" t="s">
+        <v>1329</v>
+      </c>
+      <c r="U656" t="s">
+        <v>1334</v>
       </c>
       <c r="X656" t="s">
-        <v>1296</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="657" spans="1:24">
       <c r="A657">
         <v>663</v>
       </c>
       <c r="B657" t="s">
-        <v>1297</v>
+        <v>1336</v>
       </c>
       <c r="C657" t="s">
         <v>376</v>
       </c>
       <c r="D657">
         <v>500</v>
       </c>
       <c r="E657">
         <v>504</v>
       </c>
       <c r="F657" t="s">
-        <v>1298</v>
+        <v>1337</v>
       </c>
       <c r="H657" t="s">
         <v>45</v>
       </c>
       <c r="I657" t="s">
         <v>246</v>
       </c>
       <c r="J657">
         <v>15000.0</v>
       </c>
       <c r="K657" t="s">
         <v>57</v>
       </c>
       <c r="L657">
         <v>0.0</v>
       </c>
       <c r="M657">
         <v>0</v>
       </c>
       <c r="N657" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O657" t="s">
         <v>32</v>
       </c>
       <c r="P657" t="s">
         <v>46</v>
       </c>
       <c r="Q657" t="s">
         <v>42</v>
       </c>
       <c r="R657" t="s">
         <v>95</v>
       </c>
       <c r="S657" t="s">
-        <v>750</v>
+        <v>600</v>
+      </c>
+      <c r="U657" t="s">
+        <v>1338</v>
       </c>
       <c r="X657" t="s">
-        <v>1299</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="658" spans="1:24">
       <c r="A658">
         <v>664</v>
       </c>
       <c r="B658" t="s">
-        <v>1300</v>
+        <v>1340</v>
       </c>
       <c r="C658" t="s">
         <v>376</v>
       </c>
       <c r="D658">
         <v>700</v>
       </c>
       <c r="E658">
         <v>712</v>
       </c>
       <c r="F658" t="s">
-        <v>1301</v>
+        <v>1341</v>
       </c>
       <c r="I658" t="s">
         <v>246</v>
       </c>
       <c r="J658">
         <v>20000.0</v>
       </c>
       <c r="K658" t="s">
         <v>57</v>
       </c>
       <c r="L658">
         <v>0.0</v>
       </c>
       <c r="M658">
         <v>0</v>
       </c>
       <c r="N658" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O658" t="s">
         <v>32</v>
       </c>
       <c r="P658" t="s">
         <v>33</v>
       </c>
       <c r="Q658" t="s">
         <v>64</v>
       </c>
       <c r="R658" t="s">
         <v>95</v>
       </c>
       <c r="S658" t="s">
-        <v>750</v>
+        <v>1064</v>
       </c>
       <c r="X658" t="s">
-        <v>1302</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="659" spans="1:24">
       <c r="A659">
         <v>665</v>
       </c>
       <c r="B659" t="s">
-        <v>1303</v>
+        <v>1343</v>
       </c>
       <c r="C659" t="s">
         <v>92</v>
       </c>
       <c r="D659">
         <v>100</v>
       </c>
       <c r="E659">
         <v>119</v>
       </c>
       <c r="F659" t="s">
-        <v>1304</v>
+        <v>1344</v>
       </c>
       <c r="I659" t="s">
         <v>88</v>
       </c>
       <c r="J659">
         <v>9000.0</v>
       </c>
       <c r="K659" t="s">
         <v>57</v>
       </c>
       <c r="L659">
         <v>0.0</v>
       </c>
       <c r="M659">
         <v>0</v>
       </c>
       <c r="N659" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O659" t="s">
         <v>32</v>
       </c>
       <c r="P659" t="s">
         <v>46</v>
       </c>
       <c r="Q659" t="s">
         <v>51</v>
       </c>
       <c r="R659" t="s">
         <v>69</v>
       </c>
       <c r="S659" t="s">
-        <v>502</v>
+        <v>59</v>
       </c>
       <c r="T659" t="s">
-        <v>793</v>
+        <v>804</v>
       </c>
       <c r="U659" t="s">
-        <v>1305</v>
+        <v>1345</v>
       </c>
       <c r="X659" t="s">
-        <v>1306</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="660" spans="1:24">
       <c r="A660">
         <v>666</v>
       </c>
       <c r="B660" t="s">
-        <v>1307</v>
+        <v>1347</v>
       </c>
       <c r="C660" t="s">
         <v>92</v>
       </c>
       <c r="D660">
         <v>100</v>
       </c>
       <c r="E660">
         <v>103</v>
       </c>
       <c r="F660" t="s">
-        <v>1304</v>
+        <v>1344</v>
       </c>
       <c r="I660" t="s">
         <v>56</v>
       </c>
       <c r="J660">
         <v>9000.0</v>
       </c>
       <c r="K660" t="s">
         <v>57</v>
       </c>
       <c r="L660">
         <v>0.0</v>
       </c>
       <c r="M660">
         <v>0</v>
       </c>
       <c r="N660" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O660" t="s">
         <v>32</v>
       </c>
       <c r="P660" t="s">
         <v>46</v>
       </c>
       <c r="Q660" t="s">
         <v>51</v>
       </c>
       <c r="R660" t="s">
         <v>69</v>
       </c>
       <c r="S660" t="s">
-        <v>502</v>
+        <v>59</v>
       </c>
       <c r="T660" t="s">
-        <v>1277</v>
+        <v>1310</v>
       </c>
       <c r="U660" t="s">
-        <v>1308</v>
+        <v>1348</v>
       </c>
       <c r="X660" t="s">
-        <v>1309</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="661" spans="1:24">
       <c r="A661">
         <v>667</v>
       </c>
       <c r="B661" t="s">
-        <v>1310</v>
+        <v>1350</v>
       </c>
       <c r="C661" t="s">
-        <v>1246</v>
+        <v>1278</v>
       </c>
       <c r="D661">
         <v>100</v>
       </c>
       <c r="E661">
         <v>902</v>
       </c>
       <c r="F661" t="s">
-        <v>1311</v>
+        <v>1351</v>
       </c>
       <c r="H661" t="s">
-        <v>1312</v>
+        <v>1352</v>
       </c>
       <c r="I661" t="s">
         <v>88</v>
       </c>
       <c r="J661">
         <v>13000.0</v>
       </c>
       <c r="K661" t="s">
         <v>31</v>
       </c>
       <c r="L661">
         <v>0.0</v>
       </c>
       <c r="M661">
         <v>0</v>
       </c>
       <c r="N661" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O661" t="s">
         <v>32</v>
       </c>
       <c r="P661" t="s">
         <v>46</v>
       </c>
       <c r="Q661" t="s">
         <v>102</v>
       </c>
       <c r="R661" t="s">
         <v>43</v>
       </c>
       <c r="S661" t="s">
-        <v>792</v>
+        <v>1247</v>
       </c>
       <c r="X661" t="s">
-        <v>1310</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="662" spans="1:24">
       <c r="A662">
         <v>668</v>
       </c>
       <c r="B662" t="s">
-        <v>1313</v>
+        <v>1353</v>
       </c>
       <c r="C662" t="s">
-        <v>1246</v>
+        <v>1278</v>
       </c>
       <c r="D662">
         <v>100</v>
       </c>
       <c r="E662">
         <v>901</v>
       </c>
       <c r="F662" t="s">
-        <v>1314</v>
+        <v>1354</v>
       </c>
       <c r="I662" t="s">
         <v>246</v>
       </c>
       <c r="J662">
         <v>12000.0</v>
       </c>
       <c r="K662" t="s">
         <v>31</v>
       </c>
       <c r="L662">
         <v>0.0</v>
       </c>
       <c r="M662">
         <v>0</v>
       </c>
       <c r="N662" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O662" t="s">
         <v>32</v>
       </c>
       <c r="P662" t="s">
         <v>46</v>
       </c>
       <c r="Q662" t="s">
         <v>102</v>
       </c>
       <c r="R662" t="s">
         <v>43</v>
       </c>
       <c r="S662" t="s">
-        <v>792</v>
+        <v>1247</v>
       </c>
       <c r="X662" t="s">
-        <v>1315</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="663" spans="1:24">
       <c r="A663">
         <v>669</v>
       </c>
       <c r="B663" t="s">
-        <v>1316</v>
+        <v>1356</v>
       </c>
       <c r="C663" t="s">
-        <v>1246</v>
+        <v>1278</v>
       </c>
       <c r="D663">
         <v>100</v>
       </c>
       <c r="E663">
         <v>902</v>
       </c>
       <c r="F663" t="s">
-        <v>1314</v>
+        <v>1354</v>
       </c>
       <c r="I663" t="s">
         <v>107</v>
       </c>
       <c r="J663">
         <v>8000.0</v>
       </c>
       <c r="K663" t="s">
         <v>31</v>
       </c>
       <c r="L663">
         <v>0.0</v>
       </c>
       <c r="M663">
         <v>0</v>
       </c>
       <c r="N663" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O663" t="s">
         <v>32</v>
       </c>
       <c r="P663" t="s">
         <v>46</v>
       </c>
       <c r="Q663" t="s">
         <v>102</v>
       </c>
       <c r="R663" t="s">
         <v>43</v>
       </c>
       <c r="S663" t="s">
-        <v>792</v>
+        <v>1247</v>
       </c>
       <c r="X663" t="s">
-        <v>1316</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="664" spans="1:24">
       <c r="A664">
         <v>670</v>
       </c>
       <c r="B664" t="s">
-        <v>1317</v>
+        <v>1357</v>
       </c>
       <c r="C664" t="s">
-        <v>1246</v>
+        <v>1278</v>
       </c>
       <c r="D664">
         <v>100</v>
       </c>
       <c r="E664">
         <v>903</v>
       </c>
       <c r="F664" t="s">
-        <v>1314</v>
+        <v>1354</v>
       </c>
       <c r="I664" t="s">
         <v>246</v>
       </c>
       <c r="J664">
         <v>9600.0</v>
       </c>
       <c r="K664" t="s">
         <v>31</v>
       </c>
       <c r="L664">
         <v>0.0</v>
       </c>
       <c r="M664">
         <v>0</v>
       </c>
       <c r="N664" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O664" t="s">
         <v>32</v>
       </c>
       <c r="S664" t="s">
-        <v>792</v>
+        <v>1247</v>
       </c>
       <c r="X664" t="s">
-        <v>1317</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="665" spans="1:24">
       <c r="A665">
         <v>671</v>
       </c>
       <c r="B665" t="s">
-        <v>1318</v>
+        <v>1358</v>
       </c>
       <c r="C665" t="s">
-        <v>1246</v>
+        <v>1278</v>
       </c>
       <c r="D665">
         <v>100</v>
       </c>
       <c r="E665">
         <v>903</v>
       </c>
       <c r="F665" t="s">
-        <v>1311</v>
+        <v>1351</v>
       </c>
       <c r="I665" t="s">
         <v>246</v>
       </c>
       <c r="J665">
         <v>13000.0</v>
       </c>
       <c r="K665" t="s">
         <v>31</v>
       </c>
       <c r="L665">
         <v>0.0</v>
       </c>
       <c r="M665">
         <v>0</v>
       </c>
       <c r="N665" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O665" t="s">
         <v>32</v>
       </c>
       <c r="P665" t="s">
         <v>46</v>
       </c>
       <c r="Q665" t="s">
         <v>102</v>
       </c>
       <c r="R665" t="s">
         <v>43</v>
       </c>
       <c r="S665" t="s">
-        <v>792</v>
+        <v>1247</v>
       </c>
       <c r="X665" t="s">
-        <v>1318</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="666" spans="1:24">
       <c r="A666">
         <v>672</v>
       </c>
       <c r="B666" t="s">
-        <v>1319</v>
+        <v>1359</v>
       </c>
       <c r="C666" t="s">
-        <v>1246</v>
+        <v>1278</v>
       </c>
       <c r="D666">
         <v>100</v>
       </c>
       <c r="E666">
         <v>904</v>
       </c>
       <c r="F666" t="s">
-        <v>1314</v>
+        <v>1354</v>
       </c>
       <c r="I666" t="s">
         <v>246</v>
       </c>
       <c r="J666">
         <v>8000.0</v>
       </c>
       <c r="K666" t="s">
         <v>31</v>
       </c>
       <c r="L666">
         <v>0.0</v>
       </c>
       <c r="M666">
         <v>0</v>
       </c>
       <c r="N666" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O666" t="s">
         <v>32</v>
       </c>
       <c r="P666" t="s">
         <v>46</v>
       </c>
       <c r="Q666" t="s">
         <v>102</v>
       </c>
       <c r="R666" t="s">
         <v>43</v>
       </c>
       <c r="S666" t="s">
-        <v>792</v>
+        <v>1247</v>
       </c>
       <c r="X666" t="s">
-        <v>1319</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="667" spans="1:24">
       <c r="A667">
         <v>673</v>
       </c>
       <c r="B667" t="s">
-        <v>1320</v>
+        <v>1360</v>
       </c>
       <c r="C667" t="s">
-        <v>1246</v>
+        <v>1278</v>
       </c>
       <c r="D667">
         <v>100</v>
       </c>
       <c r="E667">
         <v>904</v>
       </c>
       <c r="F667" t="s">
-        <v>1321</v>
+        <v>1361</v>
       </c>
       <c r="I667" t="s">
         <v>246</v>
       </c>
       <c r="J667">
         <v>10000.0</v>
       </c>
       <c r="K667" t="s">
         <v>31</v>
       </c>
       <c r="L667">
         <v>0.0</v>
       </c>
       <c r="M667">
         <v>0</v>
       </c>
       <c r="N667" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O667" t="s">
         <v>32</v>
       </c>
       <c r="P667" t="s">
         <v>33</v>
       </c>
       <c r="Q667" t="s">
         <v>42</v>
       </c>
       <c r="R667" t="s">
         <v>43</v>
       </c>
       <c r="S667" t="s">
-        <v>792</v>
+        <v>1247</v>
       </c>
       <c r="X667" t="s">
-        <v>1320</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="668" spans="1:24">
       <c r="A668">
         <v>674</v>
       </c>
       <c r="B668" t="s">
-        <v>1322</v>
+        <v>1362</v>
       </c>
       <c r="C668" t="s">
-        <v>1246</v>
+        <v>1278</v>
       </c>
       <c r="D668">
         <v>100</v>
       </c>
       <c r="E668">
         <v>903</v>
       </c>
       <c r="F668" t="s">
-        <v>1323</v>
+        <v>1363</v>
       </c>
       <c r="I668" t="s">
         <v>246</v>
       </c>
       <c r="J668">
         <v>15000.0</v>
       </c>
       <c r="K668" t="s">
         <v>31</v>
       </c>
       <c r="L668">
         <v>0.0</v>
       </c>
       <c r="M668">
         <v>0</v>
       </c>
       <c r="N668" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O668" t="s">
         <v>32</v>
       </c>
       <c r="P668" t="s">
         <v>46</v>
       </c>
       <c r="Q668" t="s">
         <v>94</v>
       </c>
       <c r="R668" t="s">
         <v>43</v>
       </c>
       <c r="S668" t="s">
-        <v>792</v>
+        <v>1247</v>
       </c>
       <c r="X668" t="s">
-        <v>1322</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="669" spans="1:24">
       <c r="A669">
         <v>675</v>
       </c>
       <c r="B669" t="s">
-        <v>1324</v>
+        <v>1364</v>
       </c>
       <c r="C669" t="s">
-        <v>1246</v>
+        <v>1278</v>
       </c>
       <c r="D669">
         <v>100</v>
       </c>
       <c r="E669">
         <v>904</v>
       </c>
       <c r="F669" t="s">
-        <v>1323</v>
+        <v>1363</v>
       </c>
       <c r="I669" t="s">
         <v>246</v>
       </c>
       <c r="J669">
         <v>15000.0</v>
       </c>
       <c r="K669" t="s">
         <v>31</v>
       </c>
       <c r="L669">
         <v>0.0</v>
       </c>
       <c r="M669">
         <v>0</v>
       </c>
       <c r="N669" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O669" t="s">
         <v>32</v>
       </c>
       <c r="P669" t="s">
         <v>46</v>
       </c>
       <c r="Q669" t="s">
         <v>94</v>
       </c>
       <c r="R669" t="s">
         <v>43</v>
       </c>
       <c r="S669" t="s">
-        <v>792</v>
+        <v>1247</v>
       </c>
       <c r="X669" t="s">
-        <v>1324</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="670" spans="1:24">
       <c r="A670">
         <v>676</v>
       </c>
       <c r="B670" t="s">
-        <v>1325</v>
+        <v>1365</v>
       </c>
       <c r="C670" t="s">
-        <v>1246</v>
+        <v>1278</v>
       </c>
       <c r="D670">
         <v>100</v>
       </c>
       <c r="E670">
         <v>906</v>
       </c>
       <c r="F670" t="s">
-        <v>1314</v>
+        <v>1354</v>
       </c>
       <c r="I670" t="s">
         <v>246</v>
       </c>
       <c r="J670">
         <v>8000.0</v>
       </c>
       <c r="K670" t="s">
         <v>31</v>
       </c>
       <c r="L670">
         <v>0.0</v>
       </c>
       <c r="M670">
         <v>0</v>
       </c>
       <c r="N670" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O670" t="s">
         <v>526</v>
       </c>
       <c r="P670" t="s">
         <v>46</v>
       </c>
       <c r="Q670" t="s">
         <v>102</v>
       </c>
       <c r="R670" t="s">
         <v>43</v>
       </c>
       <c r="S670" t="s">
-        <v>792</v>
+        <v>1247</v>
       </c>
       <c r="X670" t="s">
-        <v>1325</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="671" spans="1:24">
       <c r="A671">
         <v>677</v>
       </c>
       <c r="B671" t="s">
-        <v>1326</v>
+        <v>1366</v>
       </c>
       <c r="C671" t="s">
-        <v>1246</v>
+        <v>1278</v>
       </c>
       <c r="D671">
         <v>100</v>
       </c>
       <c r="E671">
         <v>905</v>
       </c>
       <c r="F671" t="s">
-        <v>1314</v>
+        <v>1354</v>
       </c>
       <c r="I671" t="s">
         <v>246</v>
       </c>
       <c r="J671">
         <v>8000.0</v>
       </c>
       <c r="K671" t="s">
         <v>31</v>
       </c>
       <c r="L671">
         <v>0.0</v>
       </c>
       <c r="M671">
         <v>0</v>
       </c>
       <c r="N671" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O671" t="s">
         <v>526</v>
       </c>
       <c r="P671" t="s">
         <v>46</v>
       </c>
       <c r="Q671" t="s">
         <v>102</v>
       </c>
       <c r="R671" t="s">
         <v>43</v>
       </c>
       <c r="S671" t="s">
-        <v>792</v>
+        <v>1247</v>
       </c>
       <c r="X671" t="s">
-        <v>1326</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="672" spans="1:24">
       <c r="A672">
         <v>678</v>
       </c>
       <c r="B672" t="s">
-        <v>1327</v>
+        <v>1367</v>
       </c>
       <c r="C672" t="s">
-        <v>1246</v>
+        <v>1278</v>
       </c>
       <c r="D672">
         <v>100</v>
       </c>
       <c r="E672">
         <v>905</v>
       </c>
       <c r="F672" t="s">
-        <v>1328</v>
+        <v>1368</v>
       </c>
       <c r="I672" t="s">
         <v>246</v>
       </c>
       <c r="J672">
         <v>12500.0</v>
       </c>
       <c r="K672" t="s">
         <v>31</v>
       </c>
       <c r="L672">
         <v>0.0</v>
       </c>
       <c r="M672">
         <v>0</v>
       </c>
       <c r="N672" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O672" t="s">
         <v>526</v>
       </c>
       <c r="P672" t="s">
         <v>33</v>
       </c>
       <c r="Q672" t="s">
         <v>42</v>
       </c>
       <c r="R672" t="s">
         <v>43</v>
       </c>
       <c r="S672" t="s">
-        <v>792</v>
+        <v>1247</v>
       </c>
       <c r="X672" t="s">
-        <v>1327</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="673" spans="1:24">
       <c r="A673">
         <v>679</v>
       </c>
       <c r="B673" t="s">
-        <v>1329</v>
+        <v>1369</v>
       </c>
       <c r="C673" t="s">
-        <v>1246</v>
+        <v>1278</v>
       </c>
       <c r="D673">
         <v>100</v>
       </c>
       <c r="E673">
         <v>907</v>
       </c>
       <c r="F673" t="s">
-        <v>1314</v>
+        <v>1354</v>
       </c>
       <c r="I673" t="s">
         <v>246</v>
       </c>
       <c r="J673">
         <v>8000.0</v>
       </c>
       <c r="K673" t="s">
         <v>31</v>
       </c>
       <c r="L673">
         <v>0.0</v>
       </c>
       <c r="M673">
         <v>0</v>
       </c>
       <c r="N673" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O673" t="s">
         <v>526</v>
       </c>
       <c r="P673" t="s">
         <v>46</v>
       </c>
       <c r="Q673" t="s">
         <v>102</v>
       </c>
       <c r="R673" t="s">
         <v>43</v>
       </c>
       <c r="S673" t="s">
-        <v>792</v>
+        <v>1247</v>
       </c>
       <c r="X673" t="s">
-        <v>1329</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="674" spans="1:24">
       <c r="A674">
         <v>680</v>
       </c>
       <c r="B674" t="s">
-        <v>1330</v>
+        <v>1370</v>
       </c>
       <c r="C674" t="s">
-        <v>1246</v>
+        <v>1278</v>
       </c>
       <c r="D674">
         <v>100</v>
       </c>
       <c r="E674">
         <v>908</v>
       </c>
       <c r="F674" t="s">
-        <v>1331</v>
+        <v>1371</v>
       </c>
       <c r="I674" t="s">
         <v>246</v>
       </c>
       <c r="J674">
         <v>12000.0</v>
       </c>
       <c r="K674" t="s">
         <v>31</v>
       </c>
       <c r="L674">
         <v>0.0</v>
       </c>
       <c r="M674">
         <v>0</v>
       </c>
       <c r="N674" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O674" t="s">
         <v>526</v>
       </c>
       <c r="P674" t="s">
         <v>33</v>
       </c>
       <c r="Q674" t="s">
         <v>42</v>
       </c>
       <c r="R674" t="s">
         <v>43</v>
       </c>
       <c r="S674" t="s">
-        <v>792</v>
+        <v>1247</v>
       </c>
       <c r="X674" t="s">
-        <v>1330</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="675" spans="1:24">
       <c r="A675">
         <v>681</v>
       </c>
       <c r="B675" t="s">
-        <v>1332</v>
+        <v>1372</v>
       </c>
       <c r="C675" t="s">
-        <v>1246</v>
+        <v>1278</v>
       </c>
       <c r="D675">
         <v>100</v>
       </c>
       <c r="E675">
         <v>908</v>
       </c>
       <c r="F675" t="s">
-        <v>1314</v>
+        <v>1354</v>
       </c>
       <c r="I675" t="s">
         <v>246</v>
       </c>
       <c r="J675">
         <v>8000.0</v>
       </c>
       <c r="K675" t="s">
         <v>31</v>
       </c>
       <c r="L675">
         <v>0.0</v>
       </c>
       <c r="M675">
         <v>0</v>
       </c>
       <c r="N675" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O675" t="s">
         <v>526</v>
       </c>
       <c r="P675" t="s">
         <v>46</v>
       </c>
       <c r="Q675" t="s">
         <v>102</v>
       </c>
       <c r="R675" t="s">
         <v>43</v>
       </c>
       <c r="S675" t="s">
-        <v>792</v>
+        <v>1247</v>
       </c>
       <c r="X675" t="s">
-        <v>1332</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="676" spans="1:24">
       <c r="A676">
         <v>682</v>
       </c>
       <c r="B676" t="s">
-        <v>1333</v>
+        <v>1373</v>
       </c>
       <c r="C676" t="s">
-        <v>1246</v>
+        <v>1278</v>
       </c>
       <c r="D676">
         <v>100</v>
       </c>
       <c r="E676">
         <v>909</v>
       </c>
       <c r="F676" t="s">
-        <v>1331</v>
+        <v>1371</v>
       </c>
       <c r="I676" t="s">
         <v>246</v>
       </c>
       <c r="J676">
         <v>6800.0</v>
       </c>
       <c r="K676" t="s">
         <v>31</v>
       </c>
       <c r="L676">
         <v>0.0</v>
       </c>
       <c r="M676">
         <v>0</v>
       </c>
       <c r="N676" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O676" t="s">
         <v>526</v>
       </c>
       <c r="P676" t="s">
         <v>33</v>
       </c>
       <c r="Q676" t="s">
         <v>42</v>
       </c>
       <c r="R676" t="s">
         <v>43</v>
       </c>
       <c r="S676" t="s">
-        <v>792</v>
+        <v>1247</v>
       </c>
       <c r="X676" t="s">
-        <v>1333</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="677" spans="1:24">
       <c r="A677">
         <v>683</v>
       </c>
       <c r="B677" t="s">
-        <v>1334</v>
+        <v>1374</v>
       </c>
       <c r="C677" t="s">
-        <v>1246</v>
+        <v>1278</v>
       </c>
       <c r="D677">
         <v>100</v>
       </c>
       <c r="E677">
         <v>910</v>
       </c>
       <c r="F677" t="s">
-        <v>1331</v>
+        <v>1371</v>
       </c>
       <c r="I677" t="s">
         <v>246</v>
       </c>
       <c r="J677">
         <v>15000.0</v>
       </c>
       <c r="K677" t="s">
         <v>31</v>
       </c>
       <c r="L677">
         <v>0.0</v>
       </c>
       <c r="M677">
         <v>0</v>
       </c>
       <c r="N677" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O677" t="s">
         <v>526</v>
       </c>
       <c r="P677" t="s">
         <v>33</v>
       </c>
       <c r="Q677" t="s">
         <v>42</v>
       </c>
       <c r="R677" t="s">
         <v>43</v>
       </c>
       <c r="S677" t="s">
-        <v>792</v>
+        <v>1247</v>
       </c>
       <c r="X677" t="s">
-        <v>1334</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="678" spans="1:24">
       <c r="A678">
         <v>684</v>
       </c>
       <c r="B678" t="s">
-        <v>1335</v>
+        <v>1375</v>
       </c>
       <c r="C678" t="s">
-        <v>1246</v>
+        <v>1278</v>
       </c>
       <c r="D678">
         <v>100</v>
       </c>
       <c r="E678">
         <v>907</v>
       </c>
       <c r="F678" t="s">
-        <v>1323</v>
+        <v>1363</v>
       </c>
       <c r="I678" t="s">
         <v>246</v>
       </c>
       <c r="J678">
         <v>10000.0</v>
       </c>
       <c r="K678" t="s">
         <v>31</v>
       </c>
       <c r="L678">
         <v>0.0</v>
       </c>
       <c r="M678">
         <v>0</v>
       </c>
       <c r="N678" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O678" t="s">
         <v>526</v>
       </c>
       <c r="P678" t="s">
         <v>46</v>
       </c>
       <c r="Q678" t="s">
         <v>94</v>
       </c>
       <c r="R678" t="s">
         <v>43</v>
       </c>
       <c r="S678" t="s">
-        <v>792</v>
+        <v>1247</v>
       </c>
       <c r="X678" t="s">
-        <v>1335</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="679" spans="1:24">
       <c r="A679">
         <v>685</v>
       </c>
       <c r="B679" t="s">
-        <v>1336</v>
+        <v>1376</v>
       </c>
       <c r="C679" t="s">
-        <v>1246</v>
+        <v>1278</v>
       </c>
       <c r="D679">
         <v>100</v>
       </c>
       <c r="E679">
         <v>908</v>
       </c>
       <c r="F679" t="s">
-        <v>1323</v>
+        <v>1363</v>
       </c>
       <c r="I679" t="s">
         <v>246</v>
       </c>
       <c r="J679">
         <v>10000.0</v>
       </c>
       <c r="K679" t="s">
         <v>31</v>
       </c>
       <c r="L679">
         <v>0.0</v>
       </c>
       <c r="M679">
         <v>0</v>
       </c>
       <c r="N679" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O679" t="s">
         <v>526</v>
       </c>
       <c r="P679" t="s">
         <v>46</v>
       </c>
       <c r="Q679" t="s">
         <v>94</v>
       </c>
       <c r="R679" t="s">
         <v>43</v>
       </c>
       <c r="S679" t="s">
-        <v>792</v>
+        <v>1247</v>
       </c>
       <c r="X679" t="s">
-        <v>1336</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="680" spans="1:24">
       <c r="A680">
         <v>686</v>
       </c>
       <c r="B680" t="s">
-        <v>1337</v>
+        <v>1377</v>
       </c>
       <c r="C680" t="s">
-        <v>1246</v>
+        <v>1278</v>
       </c>
       <c r="D680">
         <v>100</v>
       </c>
       <c r="E680">
         <v>909</v>
       </c>
       <c r="F680" t="s">
-        <v>1323</v>
+        <v>1363</v>
       </c>
       <c r="I680" t="s">
         <v>246</v>
       </c>
       <c r="J680">
         <v>10000.0</v>
       </c>
       <c r="K680" t="s">
         <v>31</v>
       </c>
       <c r="L680">
         <v>0.0</v>
       </c>
       <c r="M680">
         <v>0</v>
       </c>
       <c r="N680" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="O680" t="s">
         <v>526</v>
       </c>
       <c r="P680" t="s">
         <v>46</v>
       </c>
       <c r="Q680" t="s">
         <v>94</v>
       </c>
       <c r="R680" t="s">
         <v>43</v>
       </c>
       <c r="S680" t="s">
+        <v>1247</v>
+      </c>
+      <c r="X680" t="s">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="681" spans="1:24">
+      <c r="A681">
+        <v>687</v>
+      </c>
+      <c r="B681" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C681" t="s">
+        <v>39</v>
+      </c>
+      <c r="D681">
+        <v>200</v>
+      </c>
+      <c r="E681">
+        <v>212</v>
+      </c>
+      <c r="I681" t="s">
+        <v>159</v>
+      </c>
+      <c r="J681">
+        <v>15500.0</v>
+      </c>
+      <c r="K681" t="s">
+        <v>31</v>
+      </c>
+      <c r="L681">
+        <v>0.0</v>
+      </c>
+      <c r="M681">
+        <v>0</v>
+      </c>
+      <c r="N681" t="s">
+        <v>458</v>
+      </c>
+      <c r="O681" t="s">
+        <v>32</v>
+      </c>
+      <c r="S681" t="s">
+        <v>59</v>
+      </c>
+      <c r="U681" t="s">
+        <v>1379</v>
+      </c>
+      <c r="X681" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="682" spans="1:24">
+      <c r="A682">
+        <v>688</v>
+      </c>
+      <c r="B682" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C682" t="s">
+        <v>39</v>
+      </c>
+      <c r="D682">
+        <v>200</v>
+      </c>
+      <c r="E682">
+        <v>209</v>
+      </c>
+      <c r="F682" t="s">
+        <v>1381</v>
+      </c>
+      <c r="I682" t="s">
+        <v>88</v>
+      </c>
+      <c r="J682">
+        <v>18000.0</v>
+      </c>
+      <c r="K682" t="s">
+        <v>57</v>
+      </c>
+      <c r="L682">
+        <v>0.0</v>
+      </c>
+      <c r="M682">
+        <v>0</v>
+      </c>
+      <c r="N682" t="s">
+        <v>458</v>
+      </c>
+      <c r="O682" t="s">
+        <v>526</v>
+      </c>
+      <c r="P682" t="s">
+        <v>33</v>
+      </c>
+      <c r="R682" t="s">
+        <v>43</v>
+      </c>
+      <c r="S682" t="s">
+        <v>59</v>
+      </c>
+      <c r="U682" t="s">
+        <v>1382</v>
+      </c>
+      <c r="X682" t="s">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="683" spans="1:24">
+      <c r="A683">
+        <v>689</v>
+      </c>
+      <c r="B683" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C683" t="s">
+        <v>39</v>
+      </c>
+      <c r="D683">
+        <v>100</v>
+      </c>
+      <c r="E683">
+        <v>212</v>
+      </c>
+      <c r="F683" t="s">
         <v>792</v>
       </c>
-      <c r="X680" t="s">
-        <v>1337</v>
+      <c r="I683" t="s">
+        <v>194</v>
+      </c>
+      <c r="J683">
+        <v>15500.0</v>
+      </c>
+      <c r="K683" t="s">
+        <v>57</v>
+      </c>
+      <c r="L683">
+        <v>0.0</v>
+      </c>
+      <c r="M683">
+        <v>0</v>
+      </c>
+      <c r="N683" t="s">
+        <v>458</v>
+      </c>
+      <c r="O683" t="s">
+        <v>32</v>
+      </c>
+      <c r="P683" t="s">
+        <v>33</v>
+      </c>
+      <c r="R683" t="s">
+        <v>43</v>
+      </c>
+      <c r="S683" t="s">
+        <v>59</v>
+      </c>
+      <c r="U683" t="s">
+        <v>1379</v>
+      </c>
+      <c r="X683" t="s">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="684" spans="1:24">
+      <c r="A684">
+        <v>690</v>
+      </c>
+      <c r="B684" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C684" t="s">
+        <v>39</v>
+      </c>
+      <c r="D684">
+        <v>200</v>
+      </c>
+      <c r="E684">
+        <v>205</v>
+      </c>
+      <c r="I684" t="s">
+        <v>159</v>
+      </c>
+      <c r="J684">
+        <v>10000.0</v>
+      </c>
+      <c r="K684" t="s">
+        <v>57</v>
+      </c>
+      <c r="L684">
+        <v>0.0</v>
+      </c>
+      <c r="M684">
+        <v>0</v>
+      </c>
+      <c r="N684" t="s">
+        <v>458</v>
+      </c>
+      <c r="O684" t="s">
+        <v>32</v>
+      </c>
+      <c r="P684" t="s">
+        <v>33</v>
+      </c>
+      <c r="R684" t="s">
+        <v>43</v>
+      </c>
+      <c r="S684" t="s">
+        <v>652</v>
+      </c>
+      <c r="U684" t="s">
+        <v>1387</v>
+      </c>
+      <c r="X684" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="685" spans="1:24">
+      <c r="A685">
+        <v>691</v>
+      </c>
+      <c r="B685" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C685" t="s">
+        <v>376</v>
+      </c>
+      <c r="D685">
+        <v>500</v>
+      </c>
+      <c r="E685">
+        <v>510</v>
+      </c>
+      <c r="F685" t="s">
+        <v>1389</v>
+      </c>
+      <c r="G685">
+        <v>2026</v>
+      </c>
+      <c r="I685" t="s">
+        <v>246</v>
+      </c>
+      <c r="J685">
+        <v>4865.0</v>
+      </c>
+      <c r="K685" t="s">
+        <v>57</v>
+      </c>
+      <c r="L685">
+        <v>0.0</v>
+      </c>
+      <c r="M685">
+        <v>0</v>
+      </c>
+      <c r="N685" t="s">
+        <v>458</v>
+      </c>
+      <c r="O685" t="s">
+        <v>32</v>
+      </c>
+      <c r="P685" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q685" t="s">
+        <v>42</v>
+      </c>
+      <c r="R685" t="s">
+        <v>95</v>
+      </c>
+      <c r="S685" t="s">
+        <v>600</v>
+      </c>
+      <c r="T685" t="s">
+        <v>1390</v>
+      </c>
+      <c r="U685" t="s">
+        <v>1391</v>
+      </c>
+      <c r="X685" t="s">
+        <v>1392</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>